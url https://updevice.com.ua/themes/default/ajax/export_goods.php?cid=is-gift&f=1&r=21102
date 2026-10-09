--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de974a70cba648f3bab7796a9f8a0b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76107f3fc0ddd71cb1a3a070e63f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69af8b3c955d87de57bbeb1ddfb9d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf59add9312438f17e15686fb1b57b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9eb5779be7f295523416ce774fa525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa745a1aa8f506959c829fe37317f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060b881f5457518f31726c7cdf551487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc288008ebcec2f2376fb44d901ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191885ed53b3be98fa3e1c1be9f7ada9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53506b1f2a70f605a5afe6f3ef2d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd1e6465e067321fd38e42e254f7a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b779e68e643d6002520b1df9e9d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47092f6286e170bfc9b931b4707661513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df0a75610572d048c0a59b8b1707914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc47e972e459ee52edf8ef5d21446415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e011e64987d600e474a8fa2c3bf1b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a443e3706e2b6a62ad78bc3b404817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bba6d68ec242d1d5683ddf437f9ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad530659b757d07a485fed917144b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5deebcc57b9b672088a18dd6a1c5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a5f141fc96d21dc9e29471323fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a96cfa2c34bc30db008811502d0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24837d7bf59accce509497a20379fe3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de37e368e154c42df89f4b051c091f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a73b426fd80674a7e8bed76dd68a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fc29515d72700f6a33c0d33938ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302a2749817001621eb99dd6f05f9d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6ab6cd24eb9db341007017b99384328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ffbba622ba07d0706c783bcc0430829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089216ed9d00c4154c773e24d442da2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673802b834bf1364be05b6d183d2b80731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb920dc65e30edfa327f9326af964032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042708127560196e8156173a16756a3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ea51fc9cbc5fa2efb9323524892a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aabee0d53ca433ad1d43e9953515b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50790913bf9ec3e8618293c416066236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b1e4b9553ab71df604e1828d1e8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50676f1b43d49cee2ec0634ba827037338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b673c748bfe2a848ea078a36170f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d6efaf22429240189f7594531f2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc14316246811f7560c96910ed50e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734fbafe4d5f1c663b01443405963242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c31490945b5496827e30216b4fe2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa355ced6038249fd0da45b2e9a0492944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ff78e40e44683eaa8d25b1114ccd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238dba4297648db2f45f8b89d0c824746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86df88cbc24f097e202c1d6b8bc8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62bd1f6d98d02b6db7e89e5b4f2c9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d9bfccac7dc26302512bae065d69c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668919b7a0e22c75626cb2ec5825fbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9064b6c857f080114d57f005e0c1c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d45d5c06a2e72b7edadc8d694f4da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334a791b0380f78ba495894bcd4d14953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cddfbfb4d9741269a9134fe7716ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c117e40b4443054c9f4ee0e3feab11555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93cdb4f037536d5ad1ccb4b61248156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c710b1df1c4a36e70670f82cf8e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170506b40b369c4989e0bf4d5d6bfb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f458ccb38de805f450fde726287dbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df13c263adde8a8e2bae90ff3b33960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a99893729b332ab0630e9b18ae85b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d31bb4ad6b11734699d1b857293a5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb13b20ff3322b0b1c7b4b5fc550db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073a62184b4d603ddf0ecdec69644264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f19d667c8f0f1a4ac1ede50a8bf9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929eedbc31334f65773ab571b4982a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9bd1528ad3130d786a09ed8eaca2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4c9bb6f2944bf08ce0e4ada288b3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b45ee05833923c25d2cf5ee56be38169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c14937ca96c66aeac4f6ebe178099c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388119fb0bbc1720254800fa55e0a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de1d774bda9ef0eeb5f2db4bf7e01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb1760b4b33b008cd18b300f6387ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c23025e35728f6e991ba49984f9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a53c00194babf6683b4d4bb036c3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d290e80b78c51c1605f24067ddf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ae42eeb5d7e6d95c4dcd07c0c8f0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f92ea20c95ae5791ceff4346d093978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836748b2cb1dee09326b9d7bbcdf06a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251228bfbd1f8b554a39f662092cc24880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a09c9e73cbe22d591e085f9fdf4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3309b0a13bbc49e4faf07cfed0902ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5996646edcd7186c2d83b96c6085583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd887559022cc882c210842c784718984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216b48836d9f803a5c24ce300f6a19085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ba4cc85d5278c88166861462ff2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d61d79b7c3852791e637dd7e26bbca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2929ae18b6f392f26f3c58453a31af888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c24dc19ec8d7343c0f70045232af7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc138ba4e59854c6d478920384da42090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63dcc80103ca9c9d0c3a3d7e40465f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b73e0261573ab7876fd52f872a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9534e03dafbd3e0d0a5abd6ead4afb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60a53fb0a0972bffd532447eca83b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35d8794eaaef267e6818ed9c5091a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c8c7080aeb6cd7d96d1057785c8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad691c9cad5113af4771b60fb3afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131e6ce50787c1499698b0baa5278198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ad101169f9f895d066f4fca1604799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0fe46eaad7aabbbc675c59b954f6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160065911abbcb3410388c09406ba0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad393e354195dc8733d81b0ee22480b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45506d27f6717c631db1581a084cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd427e2327c7ac05e421b7b070b600104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b8c9d07f382d90f0310d5a3dc3792105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da577df9be963e5546f011df4aab70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3746ac94d1077f83dbde937983d82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116bc4091c8d35f35b12f2b2734fbf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7f566b20a20e9a84c55643b919058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690727eb9016762182616d0b2ecce5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287722c7c767a7241be9f961b4491dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e326ed1fe9a9aeec7d216d85af951112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf0ae99f5176d912675f0687766e94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54639f1fd5abb46de7085e3827961ee0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a45cd64fb8c906570ee04ef42e0d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743002ec32bd65d5755a6355aa66c0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac2d062055866ac4c32e80efb1bc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aad07b62cf9a959942ca082eb62197118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f190e789a1f67a72a22423b5f3c3fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd06af428657d01b4d63c3f339ec0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84fc6fcb4e2f9e763dc3d8e0fe21c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e206fc1b814f14e8120566ddb1f2b23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6a34972769ded3fce664fae726a0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ce55feedca2bafab261610020c3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde50a425121178760249bc7b3422c79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b55af1f7f72dc15026f34609137a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90e78f844058f56d920496b1d29ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a95a7e11c2002609ce31f16bd0896128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a79fbb78bc778ac6d744950d0c70a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b577ca577196dac8187eabab487245130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716865c25364f71d1840270487026e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a9bf659e7ec45fd5d497cebe61ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174a9e778574e3511579308691147ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba386a3072bc4d240b435de8e61b738134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bca5720cfde26d783a5d31383125f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb827d59049165e55192dcebf7403e6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f905d7b6c8223082b4ba7ac1ec00d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a88996616fdc2fc105c1d403dbe8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6f44bb3e1efe954cc7a2c72be4f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9990a0ed7e7d59494708bdf0992a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c2d42daa460ee30880d162725d275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ad3e6b40040be1c1e788f13fc6b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d018778bfad33f8d555a04cb06824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7e444cfce982b1505e556f64add75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8397e03ebc063872bc27429c5aaccaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637b736e40936d36db39e7b7fe791c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13e59fdc9c79033515e2cddf12432147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464ce4135514ca3889ee277fdcb90c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ab0f5b43a903cc793ac06e6c3fe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92f87d3014ae570b6b3de2870d19da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79945bb313ae4a8de09fe7bd0d39d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5704587fac992087833f9413c387c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0541e4c27e76c205457d0c829d10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cecc7693f4f8a27538fb7353436e7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c724944df3e7f1f517465315c27c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a800e7eaa1d1495d7bf08a26b4576d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7545d0adc440251d143c256250a0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d64149a0c934b48f41aa4c0c4a30e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004bae808a1ab9a18b0889e3d8af75f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8254a788210e445f72d82b646cead0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9297d914e30e419ed675e806332195161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5725033498c1f23fe1b594f990924162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b6d1abac536592880929fc65d40d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdfa70e3a8d22b7098120a5bf73abb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94e035fedb38dc83a205fa734e35f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ac1efa24ea906e7a4720de74a565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6caf21c6a7a440cb324881e95666fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd44c73b7684ba13106262321196a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872f859dd0cf85dbde9528450a1b1c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7c3b75921fba6a81475abd28e6d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f83351eee5aadc21ef6e6a47931d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2e2f88e4bd19b614f1d4c2d43272172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6b1c39c01038882db276887bd454173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea303e2522d5ab9750fe5af74db17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473e17444a24cd5dda4d4ea6e5e8fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac78ee229573e7da08ce7f7dc4cc992176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b09e1550049cd0188813a8f8560e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052f08c9d369831107ab2d3562ec390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1fd0896f3537556d2928a264e7130179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c07b71fe05c0eb977a8e7285f81ffa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609ed82852b8f9bd2f07ad25445594181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424aab4d11715023d8eff885d64b30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad23715d1e498aec75e4acac67f47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104130720ef11a71d5d88febc8ac30c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb881a4eae6dc0a7b84bdfd1feacb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c4a7057d74643bc732deb9f1de716186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c9bf32f0e58603131b7913abc80e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83543675b7b9f2deb89884fa29e3948188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e6652f7a6f5efe9226ddf3b9f91d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d05777b44c21c12a58e750b708c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbe64bd98ae512199ee4ba57876140191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd22c7a68eca8fb06f111f137b329192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab9836401f887c472a487498f35724193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a638e0d12f109bb33ab0c3a9bd5138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739463fc2c585adb77ca9bd2062d73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48530184d990d6b84810f1479db8e24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3c66756f746ed33beeb96b058b21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b621c003e23bdc6976a2af54262f33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1cad2d8ef7ab8b193128aa6912389199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573bc3416b5be0b11af28f2330995a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad4315730380b916c1303eaa8f14f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e421c5179066c3ae2e065312b48ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940664b8b3426e354cc46efba03425203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa09007a93915ba4098a4ebeadaf63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e2c8e581aea5a5ec594fbb9fced2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92898904b7243bf5da3197d8f8df592206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077ab7aaa513df57ddf0f75b8de09e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba618fb11da2bfe15ea33b044ce262208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f2425b23ef842fec0cbab2769f8bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5602039f6e5607996456acc8c0e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f697302a47f16a1b1639d6f15096b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b764c925402a1d0679a48f181001a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e59078b89212c17a9abee474b263213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921eb3fe7bf191f331b35a70488a1fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b17dbbf6e8b1e92fc36a32ef701c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0592f7fe252050f0a7b4fde1bd882f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71d18f7a2a07c4bdf1421f1cd49a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5165462701de7d4bbdab3e5b1c0c5a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41309aadbd975c576ccad7c2e7d2a9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024c2ea0b10fbe3b1ec962e428487a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b15c6518c9e2cfe9cf145a0fa94b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021e27b7ae4475de7456fcf2b82d2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f78a88606f77d57e984e93b09456d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95987411d1f113c296dcf329b382fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d318fb856c306f696adf4ddee6ff1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db267bce48399bec3fe109d93ae90c95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21748fee8eba1cf1b890b2e8692f62c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f98e38f3f48cd2fb55aff9f391106228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d4f5795a957e5d348bdcb340bd3e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f925c88f47e0bbba5505054953ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739caf2dc96bbd25f3e2287dc65e2245231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b111de6fe8722d956b0ffe8debd5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d3a78963ccf1a9a682f25ca09bff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bd17f4d45195bb63f66c18d3ce60a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a37b76b3e1e7f636f976a61bd05b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a49e7ebd8b37042436d967b074cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7922e88e5588539cef67fd959148237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917c33defe1bcd7f54daced80395dd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa6e27c6eaaf2809eefec99aa9bab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e85058d1d0fc99576b1b853d6312c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683407091995da261e153056e66a1c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66485a06b80fc8e266f379fd756fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c66388b02810d183223009077ae7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06526606521f0f6c47da1c4b5a766a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c8b00b92df50608a7d159898b6ec5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf36992b5402a187055dc5a3e62064246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93445baab3a6c9953f0dc0297db80fa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc237f23f4115201bd2c533982c99c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6e59ef49b89e40d5818612366eda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad592ea2770facb9e19eddff5ab1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a05c3ffc6f156efa4cf8ea16f9f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ace4a978419ea7877da232e1cb1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805fb064c13ed40ee638a6dd7948c8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092e4093d4a8e27ffc13fb456434527254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530bfa3faa923e257d70ccf5f6a216e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba344b878deaaed57fc4ddc6a637a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db844d44479966a714a0fef4b0ff5b34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410237471a777fe7c710a49cd37a3c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2296dfef2824bdf2f22e1bedfb9d63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86772a466f391d0a40169f55c195865260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b789686ddd9bf54f3774600d5c879c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb120105eb39d67b3c51cf0eedacef0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b065e478658c1dd4f06cc3af488615263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41dc0778b13f4d1953e668c9a32327264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f2aad33b4426737728621107eb1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233799e9dbc296aa500e4fd73164e79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768b06c6209ab5401935e16ba755e3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b02c220575229c643aeae5f409cda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1f40faa637bf86b7bdf895f29143a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc73bad53b35f928a193be7abaa0eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612242087df53f1076a94335cc713e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694366193f50c29947be656006b57170272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6445589d3086e65e6060672d0b041273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b09bc973cb86bbaf79514efb950a55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa2b25494485d60a0572c2a545a64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac06e7bfb326d10106347d434503b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce83be6d1b4cf4b3f6ca93636b5ead277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a55a9f94557375c9413a856c72bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eab5e58193291fa33867a2046c1bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f44167615d2916f923ff08b075ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a764e8396394fa8509e4a8dec43858f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd608a8c90671b6f3b8af1fcdbfad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3c3cb9a2666996c64d993cd1e1d0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d486b4204f7d331b996b01970604284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e309ae57612f6a4c12cac8ee105bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ba91fb60122849c49a234efb2251286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1046b956249db3df2c1cc455b0c05ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c594ea5beb509d9a3630773887482288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d1919a04b9d67065e5499cf7352c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c99a799e87de20d4c730deb597dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1724a2915a57c48ef607595aca5a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4007ad69396fa8e4c4459b0204e67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70f64df10cf7ef3766ee3e122ac41e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc424374811b96fd56612ad2686d31bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4dfcaec3af8666c99dd01ef16db3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26044387e64de2d5106abbd4c319d4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb511afe67167c1265acaee91ca8630b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9cd672997b006018d0d784a6957b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f117fad04aeec70fc8d1aa969f6bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440bdc6e230112cb2fcd75c82d4dd29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e335a8fdfc5ce10b8b8ab96f4373301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c75302c355a32d6d093be4649de997302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac8d61502030b0e4d02df87de15bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2599ca6b27a14af0a7623b7d9a6b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d82aee4de91f9660684361826c5b8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9eda0e93ecc7dc2e649cc4396e20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e2773d99db12f9f670c454ef9adf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b3c38414c72bd0d4a76423e27b9ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c7f703fff133b4093f2d83a7fa81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8355ff00fa14ca766daa9c300b28bee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d53ab687aef0c48b3cfd7e4a83e997311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091736d8bc58ddba6cefc6bdccbdd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1262b28480f7845a8bb64317dc08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d583f3c30014cd123c9dfa84863027314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991aac00c32f8477efd6845487ca14a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332eba95a26947d6d923ac37df94021316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c142d27f8ffe0f4460be36b16913317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6859e2c91d35f7807e5f970b49e2f22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425e74db1784d663937ce62f241747319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e00dc9040502db068ea4b989456461320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c169873da6f39375a362d55ff07653321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea8a0f3bd45ca5c38dd5305759fe39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b961b2fc0f0247a96fc66f06fbf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215e7fc5da4a221de98c552fee1e65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d7fdd45d2db1551f4b554858e2ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a730fa9ae8e7c651f070b9a4f64f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da251bf8cd2b216280182f4ead1b69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6afc15061bb2f6634b64067f8660328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f5a21916394529341c621100c492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303f3514429e939e9bdbc609705de2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bad1a151798babb55e87358ba4ef4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fc2ac8e944898ffb0391f1f7c368332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b3dbec9592f2af9461c7f765ed20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce89a819944e5ad689b9be2c0e7f36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959909535eba12251b3f70750e6841c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d05ba1aa1c5ec5dacdedc930ede6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8cf399db3503e2b0bf9f6edcb343e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20419ffa17a45f620cacf2e772e92ea3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140c5c1ea0e9d20d67991483aaecafd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e2150edae42dbd29e7bee005e11f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb687869e2b7de254311dff6836c6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c6969321651d95c074a996d991fd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd1d2ff9d8b4ed5430c19d867f687343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b1688513ff50a70670f6438784a4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8918d450860aafa81ffff9e37b5bc1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac8f0aba454eb6dd7c3c5d87beee00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364b1af57993fe9f7edde9b3bad05d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e5447d5d5707e096bc11cf2fb048348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8712e8b60aadae512028aded597ea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914868960acdc8109b2dd46199cb412350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7dc8b8ed8920f68e910de2e3cebba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf6bf819d93ae031eb9ca19063fe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27bcb0d0e3d7d71e5787cc4ae1083353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bef2dbdfb1efc85127c0fc48e66e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16aaa8771118a344a9e175d858a3f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf574ae01389d120b13724441b37d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12881f57659acea3eb82bbaa72dfb9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c54032e7962fd5fae7ae556409720f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6238385ac4bf84d3b813361a1f53d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145c873356fbe6299934cc76a105c0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469151cd3d625bfdc369dc6ba846b0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b5cf3a60163546892545f1d127e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf795bcd8cbe48a49c1da151a31ebf0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2204a4be94e0eb06b63915d26da531364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ab44d8a76e60a92e2b70a4a65250b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa99c442774751d3e30f24d3f6cef7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0c3287860bad7f0e77dc1b4d0a66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0178873743511c46f85256461b4c61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21be405eca94ef8da456187f9a457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0997b32e12dcc4a5dc812c47f43d93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba53f7a5fe81dca3d7f9aa7405971a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d5dc197843d7b2d8075d8bd60548372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb844c81d2bc454f7bd987f9515fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a77165bd5eaf40c69ddc06436772c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9278d2b56731f2ea6a22d26b74fe4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fab5dad845b84b7d72362152312cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256b8b94455222c6ed0f15f02939c58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1018d529b472829c629211dcc5ddc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60eaefa422af8609f250eedcfaad2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe167f7eaba92f259c955263b5385a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0ae907b50fd4c52c416915f289b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56dbb990e3e84b3c27bc27433e3979382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a467007519e8e616cee1e0b96dde53d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd06a3e2c9d11d859447f3a5a294b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd03fdcb2157a47aabfc09d74af4377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196226eb2eeedee7b38e66d5feaec101386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337272486d7239538510758c8462897387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b23fde3d04047ebc30a558beaa9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880996386548a273202efdae009357e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1cc61f12ae9a0133e0011c4787583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202359bdd71623f9e9f2be2696d2419391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5ecde6f5c60d3e358745bf2feb51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e4962299b084b239e6146fb67a888393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d180ed18fed4b1d0648e267cb28e77b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b759fab1a2d6ff1e37a46b206f1ee6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd0104ed05cd2ce892fd22aa7f41fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08af0876c46ddf721c244df182f04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0e063606464b55d9e4f42105af26d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0fbda399f536698eed7f91a51b5a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341605920394bc264b003bf4e5c7bb7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8739207c9230a89223fd8df7cd148d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df26f02eb3690076cce562d6764a31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d1ee2c0447ad2c818cd7b08fe5df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ca032b4cb54d187ca116e24b2e67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf0363bf25826b5f81dacf62b9673405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3c4b360f2a143a60d426b44b4a169406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb2b15ea1c34ee3909200f2127f7be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8d3b40aa788b1b9d3affe99f71be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12af339f1238a66a042a537237003d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bcf7840d4023c7a88ed76743ee431410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb2c718b645658243067820fb578a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002bc4ca9132f7bc28184f22ba328e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694011a9d2b0011a766ada8bec3962413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552cb3fe4cc419168ca4e488ec6e39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a303bc70a03a5e57d6d6e4933814d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8338e68a2cc5ea788a94a146208b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a441092b52347b954c64deef869e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f70eb769f448a8a837bbdaaed2fa0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615fe48caa887e8ac558c8e2582aadb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d197349143cec6cfa62787429b8d9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765307dc6e52e01b233f48e187612f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a9f5f18a86a01aecd60345ae53e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e85e66c9cdfbecc3dc6dd0c09c43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865965135ffb3ffaa2f661253d25f9f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348e1cc2c597e37090998c879809f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a967d28c0eab02c2af7899b2e8f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591e2ffd35a683fd25bb22cb6358943427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4bef4ec6d0b1b10ee69a6034a630428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377a15248a7a69d19b9847faa44969429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f482c258bdf46fe859ec1f4d9f81f2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4fd0489d07f43dc74e79af51019e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b39d25f5dfbea5229c56650c7e609432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8b12bbd3509237f12e60316077c8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f81794a89c5f9c7b98509edcdef80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a623570bd1e738e6d9100e54b5b37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd186b9985520361b5f641a87fdb99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89872ba5d8d48ab35a44c0a5f745aad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad49da49b9ede7263c7c64940db2c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbe3678301e00793f7081dae154051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bb247a734395c7febd77b342cdd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a4510723a2de07961553d545ab34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c698f504ae012f965df61210c65e63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50313b1a22262bfc288a65e9e360e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6792a2bb0b73da00400337cf205f1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e6dad387644290e4bf2475cd590eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892542d0b40d4ef30526daafff69baa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53e5c1e2359ae1882c46e287ee32b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb04b21b6dbd7a1985bc4f9a474d9aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c22fd3e8a508932b83ae90e4a59f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9e082797f54117853a2e8005504e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e97da3b6a9abc7b0926b782b6e16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66814cfe7b395743883b8dbfc24fad59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a767a03556a7bb69dcdde615c501453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4da7663919fb07faee531de12c14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9217bdcfc232f12ab62ee68036f26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e324a1d04d3ddd85ade4277586e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f22aea298288831024c31665148a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985552fa432de69474ca9056fc758d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb16a69012372de6a4692ca6d627b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23276346e2056da5f2e56746fa6b15e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9f9754511900a190296ca1aef073d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b354193dec73cfb38881dbb38bea1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d4bb5d9524e742348b6d08d5b9a99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74d395709ad89d7e6b27b46a94723464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315564859194441ab86ebe10b98164d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8121d62b99e4ba7bbf918c9cbd9822466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac99e79e3fae1b21ef8de75176d8b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a92a31a0e50ef2413f5e5dba3fb47d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd07f5e4c3242b36a1c35b5a99efe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885df9ee7c1c5a1d2c27b4785c1b81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b850abf7bdd1f02df06c19928fa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e56253e6e8002781099780f94a3297472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b43e062574f9d95c19962aedea1c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c754f989163b511194039700e23c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3edc23aebeda61176a29d2502972b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e7ef00bd8f920f98788df3bb52ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aad946294795ce5122b25266c97d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981fc0818b17313a8ddaa39a8830c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b40684c822caae2980741a5c23226479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f080e3d49f5cff4434f7c26921158480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899d98d7772fa8fe964f5b95c2d1828481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd173524b1c5e33265d3bfd395f377c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731aa2ddff9b1d4798d75b74996e5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c75b5136227f54617cc38c3aa64758484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe571ad1af59b1ff675424b970892751485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66069ace30c2d4856919d3ba09663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352108c0668bd0795505e176fb273b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d96927e226ca9ec221b18f73ad772488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b39175e9b7855f2d2102850a72188489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe7f642b70003bc6214b67b2ea6ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf956a218369dac5700ed406409b1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb86d81e851eb0c81476ce829dabf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3440f3b08cc7ac9d3cae6d52e31eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad1d839a37e2ac61292b89abec522494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419c1d55595c05491cd34e4f8fdc459495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfacf8ae6eca2d4d03e9e8362612b36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a44adceac0385e5f69ee0e6f7afa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83805b5d2241fe6406138abaad7d1f28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69961a806a60d8db298c4e96ba42c9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0255dc117ab1121227762aa379f758500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1182c88a90bb8d6fd9f434d0bd74b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7769f654206cf6c6b2e5863cb2061502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b279d6a75833b2c93af6d8daa67c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf957c0afcb63a94c9b18e946989b1d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c635d9daaad19199e9b225ea1bdda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee01d406705f32153ffbdf294307031506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8828159466898b153fdedaae8f2ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795bdf5012c1c073eb64edd869dc38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552a74ee055472cb0268f51cfc9242509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24910a2477a9a1269116664acf2c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83efff88ddfcefaf969cd71f2ba2973511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e58c98b8fad2cc43a828837e3cff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1060536a02a4d6760e3c6e49ecf2ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f62122d520999d6f575a66752a684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635512722d8aad216bd4734353da7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c15fa0879fa6393768ce72325efb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c07c87b72c80310e7821dea262884517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520fa1a32e9a8f6d95bb3f827ecbbaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ee792dfd2759f55b61346b0c65d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1df861ff75942d605b767e90a56ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada6d709104121f793434518318be81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75f73bde1d69fceb7ed768bbbe54a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da22f233f935b4e36e4f84089b80d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360978a934ff7d13a2cab92dbe597b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274312ba685b02463b7ccb645428b717525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8690511268d3830081b12d654159526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac601368238277c1573d5592a9970527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90761918715e840cc9fb54f0a805d62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b57fbe85da469b2cf729b9e55b05df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ea1e3e01fa10580bd3b24736a5f0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9ad5ddd935bc3bded8cd8ef0629e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e49de2f51ff56eb76df1b00c9d43cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd0a2a66612f1e4f7311b2785d759533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533840488d8dadad808649da3c632d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc015e32794423d526f6ae736d5f9b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47868f2ff1e99cf6c670469200eaf37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515400ad2968ac7e19f624eae3fae50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d5721aa4e2d17d04f653b2a9af80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b0cf26c6b0667c3540f319664eb27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d9ec0ee829c8d5e960c128d89084c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69fe0aa344fe60a6bf634891c2ba29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2bcaeb21d672284b3de8dadfcd48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496dfe26c58a91a195e370f970a0199543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35833133a93d983a65c2e0dc1cc358544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4241414926df723a5548e9d39fe704545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4936b814f9b1663f4989234acba1f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113e4a39ba917548a482855e6cb558547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95a65cf650a5a6e6cdc76469f8c69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76cad1f96be6059ec79a9b062fe97a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cd48544dace6680e6c867bc71d3c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fdaf39ca6f8a1c1b6a2a982901a6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36826a2875b651002e7350fb9c51758552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eba0866717b587e48da755c12c379e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b76fc881ae9ff29e5b53dbbdc650e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c6552ba4b3aaa7975ce4ae6f7efd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288102a939ffce1e14ca90854622e55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1fad793e1c0bb7a2fcf37ac379f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061252ddd09a1fdb873c776a97820558558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286f3e3152b8b5f83c1758e2d6dae7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dac22f306b08d5f62de144885a4b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3275dfed1dfbc2741fa56afcb0eef4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a363ccb35d1ccba17747b58d83f9fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b41eeb2577332a1804b2f86785fa3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c34fda847c67c7b6506ac61943dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e40e2129cec05c6e43c07dd5767a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4010419271dc3886e8f48ed347da0b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a77016a8d0ee9e48d8bbd2bf34bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b86702738374147ccf9e29f188a12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f486f250089dcde1b557a2ed436c9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016b6022d0ba2cee446347887bd48b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a438e38b4361268bbf96d8183c4af6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fffb6e60a885c48ef1e61d863f251d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5d50ae3e6b365a540c5d53fc6dda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb425b1b155c18cb4b259497d653377574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e562ae04501eceaa3826ef4ae748d4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322d2c1ab7031eff9168a1234478c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd31e5c8faac7ba753c622d3050e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707fb68e0c4af717c343a91ebef1e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7d2cad5985ad1c6ae05424097298579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581f67076c5a212b48920b0d26bf2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccfeaf3d23597a78a5d723225b72fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf45b407e53ef328b8d44b9aee57cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc78e60e98771f86b294bcaafe761c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d8187b412daa3ecc5f54d7b8a8d08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d77e47b598128f96ed4648a424d12c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad3a562e85e802104b12df5a3639c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fba0b087526a6c04ac722e31fca6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e332a0d2f571a39b9e676faf4cf8ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93c3166a4c1bfb32f5ff6829e350e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9367e102a1721fda10a39c3e69c867590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ff4edbd2805768e8199c833068f6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c689888ab52af09117b44fc22c20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4565e5e3e7cd9aecb63507edd3b97e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8f38118cdc117b6b1136af095f59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59b30b1a837e3044e6221ccc8ce01a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24cc914b6ced07370c9513d8953ee9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10afeeb05e31694dfc020d3fef4208597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907060ab42648e0d7c99b087e4c8d51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b1f8ec57573e85c9d6829925304e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c733c3b87cc925749f579d070ea58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0b6d73904d35381434b49e2d6d865601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83914e547592f81d1ad20a9f31da7c46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a724955149d3ad5e875e0d610b2fd5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd904121d9b2211e7b4daaa467359604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38532a835513259e9408e8593e8cad9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f31f4358fdfa152d9ec317974bc41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7eec57828faf5c0d7185857eff8a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3c7d9aeac83f108482531ae145f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeafb52e6a9c2d8bb80a8a434b1de3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a039cedb57f245807c13f9bac2da2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5242e6fc46dc6f7b6ab4f0d60a0f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47e87d4e77357b0176c7bf1a82de5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9616c404e0e6c33c3af09b1ed7e5f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0e0193edbc9266a3154c73494cdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c6d52cb212dc5ffd0928f410d045615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e781c525e52368577fed2a16f743616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6826c51fd11794572b9c8a79dafd77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8a70665b0552cc47799babe32cfa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5dca7b70992253996cbfca26fdec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a775f561385b985a2037a18187f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad490590da69a238ff12a7a0a44b064621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e323148b14c208b8cf2e7500ecd97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a3b0710c9827983f9e577ac19bd4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe6a3a3cc11cfc6bc1c9cdf8b2a47b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55730bc0c4212c39d4fd9aedfa4b1fd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa483a73ec9b66128f24ef181faeea71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272865dc5a62fc866fce11210a30752627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572e1d999c90c418ed981e9e80279aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c448e36505f6e68713a9d96a2eb259629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c122aceeda96735bccea88ba16f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c54e62fd3d0d0a191d72957884eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0cc1b1252dba560191101a5548277632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d64ac6170c39747748e943e42565633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c97fd6e7c081b216cc419617294a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd04b0ff5fbba1d80bc3b13d0e8a6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f2ed62c11557e0ebe9061f2023de7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a6ef7169c3067a7acac44b0a35e98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52708ee74b77c6d63a3929dad7e2906638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e0797d73a409e9d419d4b20252da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a807e2a36f387d9a99a6efe06899640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e7131f80c4214ca1c7ba32ef662b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9cfe8b6587eb4144d0c9fca835f1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccaa120825fa0dda5fc86a301ac92d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b3376d0eb599e8c9bcf03d6dc2ca1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf58e6cd9b75b22e1f607c691371bf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451490b62c0bd8febf8d3ed8add4fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b293ce6c4384b2ec584aa7b959a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cd38e752df6cc6a5ebeac19c8aea3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466dabefb38b4966490d0e657ea207649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9a7d7166e69354205e836d54d3cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb6c5b854f82b3551841dc429b49fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879092b229a90e6c31f683a1ed870970652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4261fde912a477d6aa00428080456f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701cdd6a429d453be814324e2449c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2f8467a09090ebeabfb3a63f5b3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a12d49bc8c1502741e6cbf1db2b29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff031c8c44ec3ffd0a4dc7e8bcb51c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d01259b0def7e720fc68f8abfe7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4067bb674e6f2794b5f133da2a43ff5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f51171e87fc420f5ae1bb3dfe78313660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17861dbdc4a011e80b4987106cbfd100661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9142e0b6f3e850699f9d9b07a6c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46326d4355540ff1ec7ebaff66725102663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7905c280123a30b107d0af0e0886664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11edaab3bed740a5d6a43d381c6d8ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da5b06efd4555b6ca90b1f016fa2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b93085243cdb74c67335b75e52ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5836a139ed11ec7533776aa2b843a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eeafa933ef64029bcc81784954797669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c969a0e416727b7c53facef3350e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da126675f3b58c3363347c0e6d68eda7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a0f25ca16f45b0a5c8fe4e48f452672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c959cf1afa9c27df1b885d8e36ff5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d282c5cf97d85ef0a06cd79cb899f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d54784863f69720b586b4f1f7a00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79437d6bec6fa719bb4ad952f7540dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb96f5676a0b48d85a586cb28dd8ce8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506d00acb1eb28ff97fd03c40739b41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd5d15e616c88494e6a4664e00fba6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f78a2af820f84d43cc7455075c24e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1818887bc83c968a66ee634a32f3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7a91a45ff3db765df1ccf4751c28c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cd2bac2cd08096f423044788d90f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408af86cf00f32e9199b6e00004d38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682916f901f8d857bbfa3539b1662542685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fca098cd6a70443edf9d655d32c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170e575ba2c8012a5636c0ad68d76b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371fa4b2de0e69676a65f807c6a0b58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469199bdb557410742c3afd06e069e13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892176f895c8afa2860e8caff2365de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7fb1dfed3aec56a6c499f16e9a7d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ca0825dac3c7ad84127d9ff4b9788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f87436fc3d046291c6cd7447b3189e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78694a0837a5562d444e35edd27ddb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff857d8e15bd4accd7274c9a6952c50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4094025216cb9fce352aa28495422696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84d54604f24f7a38e9e1d944a51fa4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c5bcdecb146760db1a99db33cbdf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20938ce17e42a7438d6ae7d292c22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b11264b02ce7eef9988d93294013c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674963d99b4accee7c8f03026fff93d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75578aae8d4d5bf2d94878dd70c4720702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bbe614ed948198eea59bcad154d0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a100aeba675b5e7c4dd770618de24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff16f7b289d1ead8bace593a1ab0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec7af358281b868915e9e232995f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05be79f1670f4cb90d06d1eb28a187707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2253aa6358f86182d2e956b1e0cef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b891ae9f1e34b5c0eab4b5b3817504709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007e8594c7e51e0ab58c0ac7c77fb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e5969bcdf931ba790f1bbebebe71d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76dcf6849250a59f1941f3edbe362712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fdd5999e789ab871478d6850dbc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ccd502d55e9a575e3ed78a4ef3a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c2a1b629c7077cc91575fac49839b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269577009dede15450f6e71605f6918716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd438aeccc75cac3caf27ac733545f54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1512ecd1e86ccd0b856a271dada7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4f122d4986f4f488b4e0d435a3c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe348b6e65dfe11e26bb3f833b521b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90386ccc10c87c749f859c327f5b60fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1fc15c185a1a6ac6dadd00faadb33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad257f1bab6485090ffcb12820d1d09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143bd5383fb8fa3f4b8e2b4102e1c10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6230d487621c91c9981d704ce27c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb625457f9583123d4025974d8bfbee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937e6cf039e66d4be0013e189b287f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d289a4e4019f16b284c05b0eb8d81c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f077cde01ed5d3888c7cc1cc7b898d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2176a121ed9e0ebba9f5bb5766a2cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a32124ac13220a74045944dd9a254731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6cd65d85fffcf6e87d21355aa8f95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a22ad26d1e5d855740c9fb01ec87f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909727452ead3d01b8e324853a726433734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758bf0e5744408aca70c0a4b3d90b8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f07c5065bb8fe332eaa8dc8930b34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297a9072993ae48c15899ac5523322e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d3409bb9eb43a866056f82ae9eda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034094aefede4484e4de9a3619bdcf02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba44c92af1b722e61ff719c01377c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b1f0cf9d4f30b2abe2cd8e011b068741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661041492fd7310b18fc656c55179b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b18e3b7e2af6b6c18ea9ff217b519e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd838f25d9d8ee42c3bbab610fe589744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ebe3971f387b03ee79b6febbea633745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea97a6a703597854830215bf9be02e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5890e2d6645734f469f41817e147c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788928d40d2e007e4f5eb7cf6a83aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a22d54e89ae4a1a53438ced38234749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0976755e1601e4c3fc7c280db889a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731cd3b96bbceef81ea83698f27d5e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745aaffff53969683e18b5ddaae681f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508afe73d878d8a4969d96ccd6ea1e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df27d3c4dacc6d2a9e18d6f7774476754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669290c66a23de3054b99ff8d539d20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807980d2e4d07e163499cce1d3a6624756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1596f7d218bfdaacf7b1096da8a064e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d412c8117fc9722a8dc3045d23b53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7c33c102ff3f565bd623fe7982b4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec305353b92787b32199d79ebcf417341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84771e045a02531fc4aa7525a21b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f18d88bd136446a8396b6da3951e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738c9d784b29b6a858d44b44969b1fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ace99cac4652745f204477e5618c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548cbe88c51a82b58c2f8add0890e196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f8f5ade89c9884f322430c19599e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c35ed1a6e2e7ecf675ea780570a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c0607626e210157dafc08e05de9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2952cfe3a76644d9e1df60407e2d8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568c2127a2fcf383672b8e8d13520d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce76085af5964ab3f98673d6919a03812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9476431b86af48e60d451c4590b0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f511bf72f994d7481537001ffb3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827504d97ff186b0ec91a8c2d2d59eef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee44e929b6bbde8dcd091d0ab6b643816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7df5fa0996bd79d623d8053d6bff1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d871dfa0e782d84d171b782f6b83cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ab420baabafe0ee68ea2776358cfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb76edf0fdfcc8dd860811b5265bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d89589161866d6bb14a7a44a4f2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8649a4f7dd1cc43e8313767d23f2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d87f217e605680e197f3bcd9808523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5edabf8df15867372379bfe59809024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895beeecde3064cfbda212debb6e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1153e5c8fec52aafcc84e073d55b2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3df8dd53662c351325c6a992c429327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5695bd397510cd043b53f2835a94128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd959290e42fa6d73ef2ae675de3b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a671d6a2564119d3932c9c92fc50ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1522be0a5127e1f808560cf33d409331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281849f320087119019de74b7fe535432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c0aafe9fad9a8bc54a2219617d5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f8504f0ae6b945f289f8e70babba734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b0a4c60a0d246065a0d208f2dee835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a23be298538af9ba7460adff672736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3593bfca48104f4ef3689d5353938937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6f0858f8e732ed742d6b605bce5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d0bc7dcd208ab3b1d88829ed12e9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783304fc086bf840bd51f419c9c092840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702429b7a0e4612e9a5572df851e51241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33533f1106109c9e05543178000f6dde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b136d1b3efbd1cc599266ab667187af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789d19a460050eb01138102dd4b67ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1de7e1412bf5d3920bf5a76f2a32045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00ae1a89ae177ff0925aa1395d636146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f75a92837217f707f23b17b6553cdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dbe7ea88d714c40c4ee89f49e46cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e294751d9e5b3ebbdeec55dda39649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51c7a948bed187c0d4169ff510e6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2b0f22c4187a5424dc45919b9c7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7913dfa417ce5c0240501dc8301452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f371811dc7284acc1d33400546d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9012ddef0d55d9649b5a0e2139ddc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08e4f81ee9181ee074f6c3121c682555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d73ce5824ef68bb342ad892a383e1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389f56bb40b875407785d80e7ce08457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52733c8886aba65775df0751a95e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab11e0fe4d5112fed49d2824d8033e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c420638eba64242817f902df0a4a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911358d8a985867a962488fc7134b9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05351fc36d47dd037ce2d6f9917e6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a933282309ab3dc026648a0da69a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3d90b4dca688d2f67d22bc8711a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda434b46fca81cd6c7b72ecaac1d91065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b17b10c6f4df2ffcc498d7b853b57d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936b289fc82193954f5037df2d4d0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd1d841e3f8777e1000d800c2e79f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ed8f19bda7f355259e56c49d9fce069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d32de3bbedfb7b19203df78cd667070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf78f9498f902360fadb057bfce4d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248f8dfb112b9240bed33cf592ed3f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3aac7eb87c9b017ac0a8b34465b1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094f57e8f583251029589cf881fb4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad2724529767abef099f33fbde69e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e9fcdefac18652a890484e9d940a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa050ba0ab103986b0e97242e7c65de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8a3f78612283513df31675ab92be578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4bb5a6e48384650dd9a8c8f27c8a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320226483eee37720ac04022bd658c2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97196c9a397d79e39b721302d3f6d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13dc6cbbf8da4951fe998f29528af682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134d9d469678567d15d2855d71a83a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00383be96966382c5ae6b00683e9a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228c5a15fc572f1528f0d79df5a2fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f64ba72285e9dc692d2dbd698e8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33efe29cabe526ed2a0fb6d2f6de53487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb119ad2c82961eeb892522142b6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef95589cf22de2b21cfec5800d087a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56393d330b6469d4c88909598b7f3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41b1c039e7ffc3dd191941e38133091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8636a0ad81dc8796f6086354a0cb8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c77dd648d58d882b383af9fc80fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ce5c139e6bc7da0068bd83a61071494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcbb43b13a5bb51cf05bdec50d05da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126d6320c3d67945e2f8f597af1899896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390207b2dd82bc5c28658b7374434aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc07f93e0dd3a16a80ee0f63e8575e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b86ba32d8e52ddaa21ed0859c471a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fded7fb1647145b12568b78107578b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fc57c473379c6ab26b04975c64f90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d86df3bff0986b2f25117119c7576d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4672d0cef1f51544ab4740f699b8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db152198d46100638f2aa82af467e05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d254b66a85638a1890ff0a34ac9b7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c155e1156c57981d5116d01003612106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad37cbc2fffc15ab5a8d4c13d483d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87e891807d8d129ce4a9607986eb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80edcbbb8d9411edd4bab29769bae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d8c5ecafa21373664fb91d33f884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc3d1637ba5224be95ac649b246e2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be897ef7284e4ee0ae1319f83aea441112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc2ae38afcb5182a3cce87257e5b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e364e0063640a832ed2259b658f20c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7f2d8ab21f350fe703a71c174f75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007f370413c251bf98304f00b581e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca66abbf961fcec5a107d0cabc2a69c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a1537190b4a838eec1be65816c3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d16ffea64373b9ff454a73961b00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dabc2bae2a5567324147a3bf88454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e888e80b213e7c41e0b2bdd584af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47be1043c5f88f4827d564532ebcef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad966ece5b9ac67e00a32f8b080bf10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8aa74f32c400e7f9ef9e8ba9af0dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cba0ad14c4cee78ac6e6c85d5b743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360daa979aae54ddda9c10519b834c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afb3e5b57b536edc216aa2d77c47eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a21ac00ee853c625295d595b40e7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ce72db0f2e60e206d33e1c49e2d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b352f9f81269b25bcd6e5c5c65f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae9ca121a67aa58f2a77d04f98e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7318bf220e8dc3b310f5a0991862f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df230966425a48f27691e457902e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e5a4f11d080e61459c6bf4b9e92c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016094f63c4ca6df15a6ba0f89afb48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62bfecb99f49dff3cfe0a1244563df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7ae34dc9e7fcb7f215680ca280b83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e8bb8abefb31b395122e18d90fcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0f71c53415345bb8425698d7f1ca4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a906112eda23f63be2be014c695f06d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41f8cbd455559e873f5a4c5ce22eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3862d6dc938406f3c3d8ec205615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2524bfa306094f2342c8352f8293d05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d537e686e06224a4ac43814b144a74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c132c98e529fa15af3eb6ec6a8850145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb57ce6dd02a28a4dbb9885038458146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f254e90981a56801c8513980f4dfb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a667144340a6275d550199ffe0e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f70c98af7d9f7743db5dbd474440b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3cba66bfd6b62e5bfb425098f6b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0798560af1cd40b910678ad820f42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47164e49f931dca9123f43fa9593298f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d7a088339ce5b13f2174e1057a25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6318c24f8a3ef23afc49bd234620b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad3701715cb581d8fbfab53e05a415155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e030f71a88eeac6ea6e6a09f642619156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815cc674e3cf544a3c19b5dd4dbeeef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2d9507430d39f5887788b09ac14c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91977db140459ff6935c29d37738ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aba8d9f724a98849ab7b759e7c2f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec893401dfbf780841754c57d46d77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff0f283c18e3298416558da6b53e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab9e44d3bdf576529796ca609d4e6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda839dc630a7f55a6f9711a1ddf9ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738cc33e1e23316a2472cc49f51afaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6bb526cf638f458e13efa0dfe1948166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38821787fdec5ae76e6716ef49509167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb55bfa609a4f8fa8bfb18aff87d16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c66b64d2f9acf34968c5ac5e9b39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1041f4ef9e655f2313cc92721248ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b39bb16c66ada9a1d7e3f0486ea89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d2e98cc669723b0d3762833837142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c0ffeb0de993b213340a42fc74cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ef8ef9b26444a96c48f90ea4754f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714c043be581d2df7a8f238320e8b5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1df0dfaf7124ee67ffd1869b0aba0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29923f22cf14972d129cbe3badcac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65fd4ac1bbdf0b73e6e2bd62325e22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caf5e0e9ae710db810411805ee1c6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570529130c18c768d738cf3f62c599180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f71e8a5e4ddf47e99222e96b858e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98acc54693716e8f526261d873b185e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498dea68a9ab22aa98e78f9be152f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be2bc60582e2b725763d618c66f86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba4ae902381e767ef8f9b675f7b5f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113e9d9b2091f72f14e9f76c9660ce3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c6854ce88df625e09cd72c5ffdb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49e8b4be784f2f61012f887e148d78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee717a28fadc798ad2e670d8ab8ce4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8feeae07791832928ce43665e274a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec6f5029d1a58e48e8a36e2aa6541191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4ef40191d063a43563f96e3fa6a80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9adc01679d50edea7530e85e31e9ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f44500b53df0a51dc044394a286eb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed95d8700f0da77cf28192cf4553b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aef5b952cad77a148dd52800f5bc9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67952c9ff3a8e2ff14af531667697197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a358c4444a792ec03a9e3515caf4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a60eedabb232b94798f0fbc05922199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbfcd7166f39c67cb95ed159937e27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b0477604fb9fb398e34458087486201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a9af3446f7a126c804bcb58d99c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afcb57519b7dd5608f93babe5661bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546884bab4a14506ef782a21114cd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0bc1454a822772267cfca06693f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa984676f7948ae5d6a4cbb1efa4011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233d4fcfbbb109ce0303f8ee23e097207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4757dfdb17fd95faf94e4ed0d655208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288b1d8f5d4b40a95d867da6af9938209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f045221bd53a5017e15d50945fc092210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6c7fedfadfdc385087cf30172664211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c6946a9338ae15acff99292ae0d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8145de0200f9dc661013c58cd7f45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116438cb2088f7de010742ba9804c87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492032e1d70f9ae1c8fb054808beae9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498aea1ac72fed165de6da7dc2b082c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b0ae698e7e3ce21450fe0aa3e145c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76475cefca1d05dbabc4563810a403c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623e9f72b18b4b6712f0d1727c3ae1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909446a53c3b40de272560410053a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c8aebcbc19a27cd9f55fa20aa4e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bf7bb7d0a69bf7b5e100db3aa1706222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b86bd08dda3561180df539a2b1407223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2bef00e67c62e57f9e7808562e49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1dd3a8ff0dba07a02161c21757b48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3689cc409bc9896e559eebc3071fa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2dd3f45aeb967eaae96f4427c63fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee9bbbd5e26ec09455dcac2ac50262228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fc852f8e2c1c0775a82713d53e6a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49acc3c8e533e8b677d989fabe026230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4c021e8a9e3335f8acdf0eafed53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d149aada1bb94118afbf6590cbc20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee02d60336b6a409445231f8930a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3a2df9a45c7da10fe7a472ec12a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa4db5c3205269c995e8e43388eb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae7438acd6bc9d56cbb2105d145f6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cdbd3c74edada96975f15eec21d4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b1e3b0d7155c74eb87c540838daf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58666505c3c5eb3d342e19c2d2bbfac8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849aa62597433e8f5f7fb1528ea74c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a70866bf7978d7205f313dddcd74f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e352e4a9048c596f53ce86ffb9eb79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b656c2e162071dc0e6899d62f5f205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699187eda4718aa8d59c58996beb18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739803d0202b1a4a77e574c43b7a3082245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb060afb6990ef36105323e27ae81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da77e6c8ad2f8aa52677e75559687a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299773b0e4e2fbfed7af6595124761e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49aea56d1e9b0cdf95a16c0ed0af3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe6d817136a77817b3bea8c9b84dc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500cd93d3dc9550d6d03c45f388cc8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd024b7d0f9f7d0d25f0e0a71ab0f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6467c974a88b97bfbe8befab91b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c9351f843c2bd9951cc7666606b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd7f7d2209ed768cc228c2b7b9e2fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b20cac55b358788d9177d8f7fb9d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a524dba17a472d55619649fa0484c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b663be39ff740407d0276ff3ce9ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8758883bf17f60beb34274b33d3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be79f207f458316a38d6d23a5f200260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23af20a81e6abbfc706bd9369f90d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ccc7aef37f73e155644f3bd6d7ec3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a15ba31909160fddc299b253eadbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3ea5da8d463e9f3205f2fbe2a1f73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdba94dfee11db94f367db4806f0d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94607232b0fe438e848a843a48568cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce756ea729c01097f3c2580aababdb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77cbcc52b7bf99c54b8f892823cc5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c21519e69c212da32735bbb980615269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256f174c6bcfc14951759bb3a60d52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d19009b710c258615f82a70187fa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad79d0e492bdb3836ebb6c753acefa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd94e0a77d4df2572ac33317c4f1c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd4ac2857d328de06e4c028427c1d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a15377adc487a9c279b39f185eb18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c7b79c48c98a88f6719c9a4226961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb97562141eea583bfdfa0122d992277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe848a0c08a789be38080c9b765398278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4056ef5b564bcc8d9e06ccad2aacdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86704becff341670cbf190e2772484b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101854d953db9dd32564b4738a0551281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097372b8aa5da7effd31c8e4dd72dc42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efcefc73bd424156544454a296231a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de7863e4ed5b0d7c205cb22b3967c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf355b02a6b4ba14e243bf9858ad3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6b0449dd96dfbd36f32788195071286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf227eaaae316e4b4d2e3eeef60c3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cbf7ea6bda4c0d25913c9953827dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab72c61ba3fb6545f3a64fa47e184c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690712e283c6f8d175aa12190485d0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabfa9d7ac30269686d2a7918a18066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a19c5e6d6808b5862cb96e4e3d67a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6907cb2dce96a4e0e60cbafe54707293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafb235507a7a723f1e3ecabb0eedab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83a0d44af531069d04576e9552d85b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7502238271850ea0750fd45d78339296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc941baa748b1cf8adc322cbc6f1e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b8a13940b99e6ebe44b13d701b00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094fdf9bfed84825d21c8ef05fd5b43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bba7b2f42a7504be945bb2df91061300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d884fcd60cd61383c2909532846ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff795f6f4d614ed92b781362610ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a04402503b4db0dcd5739c265d63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0cac1f77c1f2ff22e3fb2dc92ed1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be45db561378fe2053a3c163de709d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0737b042746e4a7dd60037ffe5b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552e545d08a6439c6db6d0998cf0dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fcf67be9b95893c3eea23062ec080308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a026d349151e235f889f404b6ed91f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568e582bb21e21f1816c15dd9b2c737310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a62104d4ecb21f0b92a0a65006f31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e017e6589044ad332508f84c893680312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2bd010a0d94edb95b3a33a23d3e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cde7aa2c09b3c48b99adec1fe6483314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a3a76087cacba77248d2f13cd7746315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a0bcf05b10ae6bf7e3fa7d910a1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945cf691b593c4209baa2abf883a279317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffef1c26ca347a2e8c4fef52987db20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856765ae0a2ee6402cd300371ab0c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e51c31c268d80cb5324c36e5dc546320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d88e9a27add53ff9fa9c5ec2e18ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c0f0d383e1a9e8d3587f9af92b43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79802a1100aac4038dd143c08ddafc51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e6e7deef8c22e9a915b252c76b77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55800b3fb1eddecf70cf2d2564be3f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f478f7eda55ef2cfe6f81723e5efd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbf0e697201ff2b5f7f5dd0c1c076327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d2842422a5f8e9d176fe6e078169328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ad00748fc061edb55a30563d1340329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222095c035d2d2144c68e4e48ac606330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6faef3548c7c24f7c736c1bc40e78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87bb3610cce28f1dc250378a44612332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791decde563b6466d5203ff2ecf71497333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb6dce7f28e3982dd802741491bc8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2d57e23d79b94f768493e8f30f72e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd341c76b0500810f205068eafac23c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e03783b414173492a10da2ebf3f42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf326f8e1fce5442d0a41eea4f276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca9b9b34faa7c8b0cf38dcd3133e3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c7a936daef5c5e3e4c737680de59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631a0581e4c038d208caa0c2ca80f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261ac27d73426c639e9d06e2da7dd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a51f063626d8c7730bd2b0fcad930343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f7624d1694c65b9eee7cb99ddf07d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d54a7d17a77ccf50a68d1de0a03c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b21fd3105d7459a82cca8f9d3ca92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975647eb769466d33458dfd3a520db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab26186cb478a388481738ba4e6430348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5d3901c11ae8a399983481913ebe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc359f5b498598c0891c9c05efd4b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfccda132270a56d41bd11954c0c7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cfda6336b035c47315f3b31a301d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc495c55f5d43eebf5a0556e32424dfc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c5f3b742ed56e682edbb6c428bac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07cc9662a78e28c9e5dc8661217370355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9cddfd53642cb74cdc7d4f400173c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e8818b6b86cbeafc76b94824464a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd316377e6d5f121e56ec374d25bca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e817befec06c8195cf17ce55cac127359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda854073ae77a9cd9a6be4c3bdcd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5a3fe9bb5448a19ed2859247a348e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6231352989f56a02a9747f81367663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc525c52092af039afb3f149e190a22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366cbca5b4ec4db9933de50bd57e6f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3cf8e17cf4842b08565465f39a789365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e316524e95755332ec036679475cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299fde905dff9fab84f88e82b789f55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266abe389785421926614491ee15e17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7904b255ae7fa0a096de6cbd286c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f84b18647f1400e42c47058eccfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03598800b4847f3a86f6ed2e1cc1b51d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8dd7219ff1db11b1de545ba4b26b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b820f53cc7ef3639dcfb9e6b4b6ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbfe8a4c3dca66a4cae92f20ee81c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b6cdb1a04ba5ef4773bfd610560e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4b9c3e2d81f4b717ccb09daaa664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f702f504c864a0085510a384834e67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9ddf480e4afda34dcecb556aadbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646bf2cf6b6622ee270656d455f921379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567c882037646ff6f58003d3bc2beb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40f8394f8b67acb2000476f23f2063381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4f35f40faafa3b21af116050ba515382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2911f58059fd847ac1a29500be5b40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d32f9f3ef32f50b1ad7660978a96b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3e29bd72bf8f174ef6771ea6552f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472cda7fd9eeb6110aef70b17fecab7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c143078eca67723b0af3d168faa91dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568846f9c673e5b2f59e3b0a9111f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162bca8df5aae9d9efecc3c5bfdfdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5374dadf4061a5a95f26a57c64a7a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d46e10bfe0137a17b033de653ce1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae11a1a99b47d02692c7e910228c1ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9da418468e83fe2a2f119b62d5bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a333eb0463d12a4f17e8ae6617d2f59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17419d5ecf6de63c40edfb06d939e3c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775997b20a06440c6ff2d161bbbeed19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ef8bbf16af5e09e7c16d07b0bae4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5dc28a12408d3f4ffc74f1f4e2828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e5ee4c95f535fd459abba15972467399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a7454a98622ae7575032490a0f58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56e14306c9c09019c83e61f1877ed6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da2d9099367ae5c5c81c96ee58667402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0b54dd1d8471189902d3a4177c2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9012022c4d1ad6dd8ac8b0509c7cfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c35917fb534f0d52ba5b9ac8dd0103405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c299e1c9a91dd22637242ef0841744406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27825afb8465d32ae2a11e560a1c1cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c69b14ab4c2d07db2064df2a8cbaab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e166db3951581e54cb4626d1a95c38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3be5181b804725ea9f840e67c372c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b134761233fcac749197ff4801b1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab404ac88737c2a099f55b6e78e6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbde9a723cfcb2e8d8b35ccb503b264413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351fd1e301e497941fa989791ec4e07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460f03e5f98d68e3b7a20823d3bfe9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bcba713e6f8d145457f76d7452c81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab16433d08aa74d4cb187fff804dbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdec7baa1d436d59bb72c7efc05f5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cf8db7dea9921058ee1a14a8ab283419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a5e320cf9ed13bc867be1bef0318420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d584b38bfc91d00485d4fc8eb34cca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bcb94c7e3af260cb482e422a4a854422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727caddd034902f201befad1eb5fe62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d7711865534fdc6aeeee47f081d45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3df5959342a49524d13df6e962a53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6281f5ca5e730d056dc943104f4588426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c724caff1aa24aa29bca8f277d25d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688314359e607f449e6be7dc63d217f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85901d73c87bd232f2f283b2f184fbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541839da7df59c2e7b4b676d175ebd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddc630fdf1fe76cb18766e40142ac5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405982ff75ccca06177a99c1dd8250b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173052feb24aabfec7b1d8e33249b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d548770860e9e695b1f10680d40ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7bf697c208ba270764d1ba03d236e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9455595357e094c1cc8c094ff1e531436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5f84aec5a8e091261414e70e05078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7959c519a3ab4cd427d98a978e33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf452f0909af8f3a8c04630872105388439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95c1dec63f46cc4fb56802e87a14d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376c78bd7658616c0cd63f5da07d02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a1a01437b35dff22aef642754dd2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210312ce140d042c570539212bc29d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce65c49660396cb6ce470249f0746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11410c5e86e514dd3974af7da457e92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ddaada1fb54c77b81f0bebbe18d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7624b25efe5ed04dbc6061c5c6e53b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2223207007a594aa9ff93e553a36e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b81b1bde2982e66b864c27603e045449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27775ddbc2a04ff1a9553ab37c155f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93ea73e6273479ab033f22b90ca92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f5bedf459a9c938b0885a7fe69955452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e511159e12528619050614831c8c6ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0fb05f3e86f6b2f1f0a17efc4894454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d8f20d349fda6280498e625622b66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c63d790d520dd0089af5bbc941450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f72cf9ea6e25ccd3a4a7634c328bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55be1e64d80ea3d62867b651b012a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997d1ab5f2e28d6dd2d6a034a98985459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b4a2f6cc9b88e3bc9965c1cca976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5ae533ab0b7af9659b349404ce21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bd22d024f0f9a3e27eebb344556ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4afad221110d1377bd2b2bc69682f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e17eef8815fe7b023c8574ddd60cee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b876f72eabcb0ef6c501b0b96250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e063208ee2b13982923a39bc82b86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838fba4a1b94420272e77eb7a22b84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85d4f04a85b3975b7ebf72e90d955468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328480d3370054ab951dc358fffb6df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b1162baa4bc94a54f63de47d1763470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb2861dfc0d1c18a3e11c60080332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf339cd035606408e640dfe5fa113472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04773bfba34d239d2da90dbdda24f307473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf2ff72797aa639ae4ef60fbc9fe4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b49c77785ce9df6f92e1c5e48b9cbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914ec7c68d3524c3f3953f628d030f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d922cca4b6d24b0868a7afe05fe3bc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe5e983ba40efebbaa6a11612bca7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11d29afda5bf9b76c493aade84a5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f1cfeeb3b00818ae1f98bb7784155480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc26f4748010b7f9a706c1e8fcabb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003e35e509b2f1346560a1882125af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36be0455f9521e04d1455164285eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b226c12321f4a81c36d341537801484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21bb750b43544f0c104d80a97acec6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb86d549fe593b2e47530261bedf3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b287da796c90113e248c8f39f4113487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce01828c21526d60ac2162bce2a033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f61e143903ef9fd2a02f842f3c36c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cf8b40c92fc7a80e7b94c57b08a5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470db45710ce686012b6dff4b612499a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2107ca369b4bcfd9a541bf0e54e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f018563aa454cb99420064ac35a15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e03be1e738132826fa9035fd8d2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b55e5de10724edc25a0ff47808396495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342b14a28330ef2fa5cd3612b4a620496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e15ea2ccfa4966fc75852448c7545497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e43269eef429386bdd84c6586fffc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807bbc599eba0f45ecd597716b56cae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846395d88943f66b09cfdd076a8481500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764569586aa483d879dfc93476519cf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578306ae9732cb8ee13f1fb911f974502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c33bcc4bc6e4e8d6d83d29558c08f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90758aaa640edb9e7bcfe70495cb95ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291cc50df8f0b8663599393d8456e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c2e55a4d8451cd5fd8079f3a1d37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54912a24a00c6a9e745b2b7b3cbfc7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80c97d40793e7c3fc1cb6b85a35f43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e73e86870049876f4f72427b53cd20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457509126db7ae936b0c9bcf0d484e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f30cd64a62e8708780f0391f87358511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca237049cc24013788b4f625dc2c422b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c532a723156acce4c703815e7569513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f70bbbcb971d7a94867fd964c5c8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f8f164eb390aa74cdacf058c94a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303933460ee219ad07c92958c94eaa9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e407c3b79ad1d47b6473057e18754517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5db9372b667e53766b97218b9d455b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a495393acc3c05b3e9a8a428b89017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83301b53aa9e51de442fa3cb0d9b9ba6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9034dbcac4cfed6b2ea43d428eaef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3c1d3c6514ca5831dffd4f933723522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7219367f20068c553015777e50e1a3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d9216e1fa1569c71e0a918fa775b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbd2feb362a7ed755a73b95664afce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe896a7e2698ab63c4f6605625e0fcb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ed5a5b3aae48ca673875318a8f74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f907a2a737c63047977b5c77dea64a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e2e3f447d0f26d1f9af50e1f1b8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d17a101577e3c175f8eda2c6a4d883530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb2ffc24c218ca3ad27a1195a56b27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774d2e6fe6a8b66d0e83afdbaecf974532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3219e56779c9afd13e94fccea362d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89338060b6bce301f05f0ad482ff6d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e448604cd3fe26112ea687f7cac10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b925fba82b34c3204a182bbedda7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195d4cf124757d018011c318052df8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b915e0fd40e04c64e9eb5ae4309d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595fe3e53cae7296ef1e2eb610f267f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec17435c8bb6f7e8e08816a24822e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ae1f04bcb4eaeeefcce20fbbb7f09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fab5bcd91532a5c1864e608ab2642b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2754c1f60416bcb4f748a68597f9a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6faf05af582cf0b4474dc91df6dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761542c756cf8250ed7a2d368b7de194545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf023d450feb2c242b71ef8367eac88d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c01c9e624c54be227e6027d34f539c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d066988cdf9a1ae843abd7a7fe14bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc90ff8584e19138ddb14583d8449b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a99ee5f06b0e25b1e326e3e00e62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ef31e3a56ce37e24aeb4d2ed848b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a497653c2f50e0a4768be9e06bbdca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f7ad9b9473a16d6e7051b813c0cce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd332c660a89993eb850b34ef9305c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be33a9168b010a71d30b53c7f59a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99154eddaa67040f7bbe582cb19bd2e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99094f92a2237355ed5fe9b7d6bd3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5302ddc7d9f09dba27438c55de29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16aed2363366e048dfaf0dd9db7911559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ddf9ae2c69096bab0756e6fc7054560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596c1548256a5678e1a27175abef952561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5ae135dbb59e4a213bfddc6ea286562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f07718489d32cbc617701ecc26d29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cbe15b6642f8310c41dbe1299cb56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85ca093a69e252ac6426d42e970f32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da954d7addf16103bccaf85c1b49fc52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e805acfcb8b98aca0488a8038ff1b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d281ad1a6044b595e3fcec2bdb64446568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6d6efc7ec373d58bfdbe8462c0e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca8f7ac3906824af4abbbe308f2db6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed36d97ccc2d206a9c08d4df1d67b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada788328f8983ac383a4549804bc37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f98e805d91eb1e3280aa42d414d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c6c379cfd5ff2e35a2e5a68ffa85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ab40912eedb9b21f082f5489883d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffe90fcf85224fa69a62d8b064f9c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23db24d2c5b8d1be6fdccfabac13b25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf846dba4357cedc961b133a9160e61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34614afcf6ca7c49ed524d61a434b955579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad69e2f01863ce3a080cdf0db997830580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c4b90340b1e88859de443afed729581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89bae41f944707034418e09b1dd69a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613a504c4596a163a0503918c3c798583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100112cb722fcc78a437684ad262699584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde340c1f534a368afa068c799cdc08e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79a7186b2d97b19db53ad88ce9f920586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45734cd0e688d90184bb569b59fd4c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca24b7626b4be5370f55e269c857d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a68df614c9cbeb2a0e89f7b0f02db9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2969cf9e3e8cfd14c66c92b3f55b295590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b9e454a96ac4c0416b9c11cc7f91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2e88263c6f701037e6e6f07cb0258592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f98672e0cd8bef6e293b129e52c17a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ae136d4dff054f373d116ea027a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d57ad13355fedda4532ce4b5a7025595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbe8f8dacc59c36a051c4212acad57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7cd4a18c10b34055376c17ac9c41d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af8dc21760d7eca41495ad65a5ce4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18e20f7924517af973fd921c19a3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1c8ba57bee0caeb3d19a04ca51ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026afc4d8eb1c8ebce03af6938c61685601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdd21d229069f3a2249fed785c2c30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55edcb64f649b338d39b11b9fdbd75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce82e269b28ee7f9ed45aa9eeae9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64253145637cf40af79b2975d8a5b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4541ab66d23a37d852dcf7244be1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990813c2ae0fa00d48bfdb92bae6f83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb547a6105a2ad42bd90a1c8cc2cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2af8c15bbe98fefa9f447bd8d9024609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0534bfb7a9813bd17ef1e8d7f2a270610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f0e89fa8e0a935c70d055ba9f628611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b4a153f6139b9f9d07554485bd534612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6e78432e06a7a6cd250559b895dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a21b34c89e319892086b3abd53e68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b023eefa64bb4fa2866f93c34efc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd6d6fb8ba68a3465a57a78acaafb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad81b8f703c2a754697ca619bc0e86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526369ed32ad8f73d754c755930970bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba10435418ed8e6866c9dca24239ec2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bdb21ba52fc17465f414b91da9aac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb2e00b80f894af7598d26bbe214e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4690b4bd1374be0a1baf2c2013ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a4e2f115a5347da9baeccfd55b0a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230423b89b24621cb071f889ab21e28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d59fdfd95475097c28a89172ff9342625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3136c2f35d79474772d37c8df92e01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317944f6cfdb7ca662089f1623686e56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cdbbf2932cda95951b77bacec72ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3e65f0b40bb26fdefe55f766c3718629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbec53080f660ed6df57f31a27269be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d0a1bad1be0668b29d00b0aff2e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a4694506e16814cb9cfb8a9787310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559809375ab8021a35ecdd4a529fca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147932920b1269be9acdeec47c0f6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f081e32c020e278259ef0d9a6751b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1235096dbe3d6306f7fd880a5c8cd72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1a02a17c95c5cb44f50687906a93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a721b849f1303f3710923641775633638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba044041bb849fd3727f1a12d49aac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130d9bdf2bf91ff7dd4e7abd6b9285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b432f97f21873347a9f910269ec11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de324f7cec78724559d6779a802521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51bafee5f26e6221942814ab824188643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4306c01971559441584be124fafc7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd17d184dcff695f3618f8e5c00971c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06a2e8f3219906e8c307b5efdc00e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea48651707ba912b158e80da07ac99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082425ce43900937db76221448ba884d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e221d3ab5f7da2debe8165d6bfd759649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e09eaa271d303386b1b61dc872230d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7623c587be5d692f9be7ee41dcfe6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9842b587c1016a81c30a695beaa72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680503312b5c026c59db341268f63945653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360196c6392a667e85886ba21d8a83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14232b365736284e2edcbebe1f8bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c757fb158866dac7f71d7c6de1371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13bd11e2e7ac5cd31e02ea5278b01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23373f4109602ced751e9b63e3b78207658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8124dab5c6d49af23dfc693629eab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693b451b14dbe1be6c118402342372660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9ae67558b221da831938816a5cce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45e2ed73bf367eac9b20c9fe4969e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a3e19e0f93d21fd55df60f2e5dd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e38a20ce51cafff527b25470f959f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad0d8390813035dbc244f42150af05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec3f607a4a846e5bab218a390daa5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce67feb0821213e92095c0ec4745ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c9ad5dc4d1271ca50ce804d88216668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f0236e825a632ba40b9d481d924a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c2adcb050168aca87e46b35727180670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36025adf6b276e568fa64d5327f8f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcac47ce6ded9a3d4f739e5180ef64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32906e67437e4341a332e9dd56567673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119d4b727b7c7f5ea5e907e02c1ff6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f600fbb7ae90c1685b2d5a70561a67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93514da0d6e1ffb61c113002586711c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc486dda2a08ca7077e2bb2f2024fe0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec8af9b89ab24e48aa4bbf033ad39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44086bf544e8fbd079bed38d1dce2311679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ef83d8feee71a63ea63cd5bf5cac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15a57f11f3d3852cd8b1c67ab86b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251de7ccbab553ce76b305fa96295b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554361b3515170793784ef47cad286a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2995e194824f934dc91dac6e01754684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4e8077a96afd212cbf0060d729eb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591caac33fbc92f11ab3d9596d7b63e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6d5191bb60967f020d01e52395960687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a78ba06f061f01eb6d174b0d4c85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52eea7c1fe114c5f7fb27a6e20ca82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f142643069edc25028dc8eff9a24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df4c82b375520485220930f8a2bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7202e84c4dbb4bf282dd2f5d3e76da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf43e23e54086763486cac3e44917e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7ec6c3e93cd4ff914d7110a5ebc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27dc27e56e6f96daa3c48ca03059d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6a9a77de4d4234c4d3b4fb4efb25c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0b5cf4d239b8a6256fae36ef29d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c006dbe3dc3a550c9affa8dd9a4d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa08ff35fa1b06204bc5af3ed658a89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7100f352ed6427999eebbab4e6c8364700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfd793f167a50e5ab5013134dafaf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c87dd6cc58dc182b8260a6c5f829c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceaa38632299a5498b19b56b62f0d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b90611818440975eacfa6693c6b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afa7ee757cee8e5f98902297ab9f7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc91541f32ee9680d87b172e400f480706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e720dcdaa3c71fe98f4c3703786c7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc618bc845696181fdadc1e82cefdf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713908d0cd76dab6381e8ef91f7c632709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b5e3e3ddda1c2c01297e02b6e866710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5550da22cd12b2897490612589ba5e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e05d9a31e86c2591949f1c361cb97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4eef636c2b97f043270454c2852f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b43f30ab4876650086b2f011dd0c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d06569ad9a3f1ffdc1d69d054d78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f43b842ec5c7e6907531430aa67a97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f25505fd440d7e5966b88351b32a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742c9be8e9ea7db5b5276be6ba240e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990e78841a53e751c862eb23303e62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f1cad322f2ed235b9e71c33139d5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b25a628abc3cf5248f2c6fa152d08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008daddeecaebf4c60579d11f8d4d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d101aadeef9f25778148e167fce2533723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3a7d5f33bd50ade8eb4a6abd3bc70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd06ac25465d6ec7bf9979f579631725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952ccdbecf963be5906fe7a4bbd1386726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82dae1f8e390a0c71a88d733011a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c6333b4e5f604eb775454dd744d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cab67b29d1cd9117e902c4238741a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51cb10f2160f76ba6999a659c4cbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8971fac6f65378197d8f519f7d29d86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860030c498350e3ed30c5d6678ab2f22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9537c50242e80b6fc0a938f019628d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5507c81c12d42e52606c60bd82af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cba2f8da76c87af29eb0dad34313735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06e6f6aeb0ebd59d2404913f91668736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84679eeffa4e7f52f5dfc019be6eeb5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455fc569f1890cb0c33c79491ce5beb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ced8142e352a45008713c8ab684c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a027642cf7c928e7e61b16e0045a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c25328522e69301c1988cb58560cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1a99d51bb57a2ebdde0bf5498f39a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de670bdebc8677398468a74170521c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166be0b5993f28f1d39504b5429475744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf0ba4837592739c675f81df7399e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21356254aa15adff6dc9678130589b39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d196b0115924badb5624386c43d05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322bd53295d696ad97208381386a3a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2a674bc2e8efe28ad4cdd47e97b95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d5be6570c1a50fcb08cbf33793fe8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12318494e28c701ba6e47df6cd2c556751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f7af9d01fd7c45cb266bc783d8a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffce973ebdeca4f2104d85d3a31f94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52bec1918d3a116421c39a0d669ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4385548b16d0fbb279ba7e78b57c6b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec5ae925afc7d9c9eadf13bc941f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e06a8bc3d55cb87b677bbdcdd090757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15bdeacb917135cbd4600464c807b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45814e4787b79711486aec2b911dde5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>