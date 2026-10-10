--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a362592e91a066f25002f34f4f2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aad91deb179a69bd073a7001efcea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd94ef0ef7f6e8183b9a9cf9fc9b6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2f8dcae0eb6052f5dd3876a2b7c984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12138f3bdaca5e78e64703e71343a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619736b505617d43c3d35facbc884ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d44a941d0c694192139cf3b2bc397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92381ca0e664694c0c622579be379add8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb3d90fcd632e51354c394f1903fe99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef10965a6669c5157942ae21ef98f1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8a3959458c98a6dae89360efca8f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bed091c7fb22c87d69068c55e237212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd732cd568ea05a392c9d47611634c8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfafec1ed36a80e1152dc761f9549014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b3a3591e76aeb69554286c763d5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f782941775ee0e902a3f988e9bf16216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30a2502d88d23f11c87093e0a4a78e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81c3d821a27cd422795ab24a70e7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45875aed2de40896f8e24246b7e4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f912706432189c37466c6533a403c4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e8f1ae9eb2eaff160fbe91f7c215521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c076c2b66e5179da19adbbe67f8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdde97617b1b5d09555d2982884a7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f778cf768ed68636c10cc09f71fb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09531c326763e09f20d63ae1ec7c9a1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7fe52131d3e5a7d18e15727a5cf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db698885fdcc6a17576ea2d14f984e5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6cf550e5c0437e3ed44fe02e9d36e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c1e63bd51401b993db4f0114e18f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0615bad34b512a9c4755b559f123430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242f8a33584d0fc997b7d78f2d957d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec276d38e4a56b29afb5a71d48c38332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed9c113f18e101610afd7fbe9c15d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ded9f0942ad87d79ce5c2ff427a94334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae215d3ef57ad87e9fa6963b63b40235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b9fa6e6fcb5bedefade134a9775d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec308e39eab3dd046812fda56ad52037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff80fd9b96edddcc9d548a2702e643c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2717dd8d9afde2295626a6de035a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2f9c6b4a37070863923c84c72e79a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1cfa26b886bb83efdbbbac1cc699641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fd4c06a341ecad22bd3285656b34642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821de67104b3ed994aef3afe2679ea743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5ca7fb25e189c084f398ebdbf1dc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bbb502f58a0ffafdc88c7fd06779045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e6babe2ae9333c82a08c4522675af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c72faab0a7c37d4393c3c0c7a005247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb3d41269e0c29ad3afeb1fd16cc0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0fe50653a6eb9d94339bc8c3cd23a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03429be981b05e1133427bbc887f8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eee3fb0a7acadb95a71bca0ab432351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ef0480d561b40cdbc9bcae907741f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fdd009274232da9e7d46b655a8b7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d4b9a4f4d4aacd2faa4495cb417054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03d3a2770eda92417fb7a69c00fadc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb730d85beea98eaa465b0f20e96b2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0ecca85a8ca089274eec12eca352857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237807c453400ae7c5b1020bdde38b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b060bfddf459c5de1fe7d6304b6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47c2928a9fce5f593b90bf109b88660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4d466a42845e239602c1ef88be3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d2330aa1542471964c23c7bb46c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1a4f622c853ec566d727631df40a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059ff1734307c65312a20e8cc24cfed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d065334a53a45b446e513c45f1a0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df342573e5f2f6f91f15cefed477f8e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35000dd345c6514acd7266569611fcc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef9e265dea5bd8f27d302f6824adb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac846ea0c9046499516a37fc59c7cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b2d342a76bea7d489b7ede163e3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e8404e89833f6438dfb433ad9158471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08949ef35acfc481ac08edd6f9227f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf61998c8390f35ae39bae176857a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447871321eac6e50bbe960fe3d6a0c4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf80d3b7843aa55cd4b7bc51171da475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5676d90d13aefc9b4129ecfcad74c2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014688dbffbe64ff7f834a36491fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d05e49f3be8b1ba81a56054c09f2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e510cc164f19fe977b4b144f28a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb660d468364962f0bc1cf94078a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f50cda38e92f568f55ca7d7c6fb9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0dfedda91f2be99ea488b232f672282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0599bf7c20b5c1be97dd9d5d6a005683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4e748d456e7a1532010edc79304584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515082dffbabd13713c99721ffa9ffa985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578688a67732dde278cb48ff6edcc3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d11027b9c865cd5a77e624e206eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a526fb8c5d77163bc4d8a58992047388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d5f9e8bb8fe93676cd237a13bb6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8f5a09e24fd4d85ccd73214c4aec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b971d7dd30a06b791c31c5e1b82da4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee325678b295270a15937da65f90092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12aaf1d85a6cc43f54c1a8787ed0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05acdf8afd38f1216fac0af730f562d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa34263648caa4a085f6662ad6e79e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705862d85cb7254b8a09c00d51ed1f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf84b8dc80065a601a408032fb3ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540103110fdd5b2cb7f90faacaae6a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3f7e2c8d3837ccf32e873d0ee3d5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4964eed37da59e673b6921902d3b29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a26d886c2cfa7e23794d4321128cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffa98360e37c705b301241ad5b64e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21957ebd1c6a8ab2034d77e45eaf7f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a926c77397609edb6a391610f1563104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdfdfc25284782dc82c9896db2c1cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd851eaaab76eaaaca7717973174f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df738f83c6ca48475962910483e2c077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c3fbc921520e7ea46037623f6536108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e75b44adf19516bf72b9d3839cd43a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4796df7ec3648fd537537a31e3d662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680585cef368e7ea23aa9a8dc2e86c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d948bfb3fe59876e41d57f00255fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5f496718c770328d01e22ec3339d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e4cbf0ece75888b9b6eef32a06720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d3551194fb1c69980d3b30aa079d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69557b23e0ef8b8be129ede81a511d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975642519b5b1ebe705c3ded93e7be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1127bc145b1e87abe7914216a8de4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c3db690781d8ad6cd031a1480caa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa841503b6e65fa3c8408057062cf18f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6eb6a637524ce3d7d1d435e85b38c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533274d91c8b89293f6668359cba44ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fed58bea466b068b8a57faba9a3a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd851e5e92c5f214d6837afe79e0f9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6995b784354f048aef9c009e5a90f3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c31c996af40390d5ad85f5a204c0aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752daf0329c086579b8cdc40397590a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5bbd5dfc6213b92de058271683b7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba6e3627663d0cf002deaf6680e319129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07d1488c3072d0272eecc917add0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa75d72e3d84be7ab66deb92736c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dbe196e1a81c386915aa75706fce9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a105f1b4ed82734cb979dbe65a23bd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ff82373b090b7a5d45282a753cdff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fba9877009c68f502b610b31b3867135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229fa37026d18ba48b4aec7a9c84dbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e060bfc1bc5369bff2d3d91634a46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a51815a978ee8469b641619a4cc6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e30eb91239c970e9246ef42268fc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aafbb55410adb679411f8be85d6e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a4c111abe08344826db2363c3814141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed8ac451cce921bf50873e8b7138b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824adb9aaf0dc22e151037b524a98e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b3bd47ced761be5320ca9ea49cfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf30734d165dda17ddaac041042801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637c44585a5757b38c732a4a677b60b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7e51baeb55cdbd9b8b14a1dff494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e1fdde896286155fc5cfb0302f7c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a8fc1e93beeb393bdb4380a450f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa240e7cc1251ad35c9a2c22c60cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09525f974a95db247cf8323391d30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8dd57fd10180aac0c1a4be157613a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4130227e50e694540ee6d5253c634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6dc2c775e2bef88635c738e72f0af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ed73a86c169341cb965976a39d3fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d08a67d65d2754a722a421b22859a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481d42cc85f703a4dcea06c65fea05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23264bb6e95a1fe3a8582f056a0fc4f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a663166c8f95bd6cd0a9af82908d0e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd0f523ae7ce799d05f1b7e1a95ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296f3749946903c6f7de0ace5bf76dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a049ea82e70d7faa406102bf2e92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8c30cd4011b575cd737999fc8daf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be0d59159ea7c39050cf5c711224f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ff60834a7ed88bcdb7764ae40b536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc567ae8d52e5379bf33cb54e33261f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bdc80d15e1a1e3965180df31f3031167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a1c1ad7881056137500c9e81d32f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a24deda02e53c3a9308d41624be27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6837627ba0e23fb9b0beb47105009170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db6874c675ea31d900eefc7c3385ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726314a38f5ca524d2c39518f83a8b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a50de30efe74d5cd909316e969c41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf04aa61091ca6735db26c60e3ae7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e321989b2e17be880331146be59d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73f4fcc98e1d4a957df6e893dd975f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770942ec4291ab1ca4ef9eb00902794177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edb1e037e0c69d3e2b6d415e10614178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadf7c45c48defa67769165522c4024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a271b7781b80ab71d9e91c9c6c6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4769d62fa087424dfc412a9c42fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55ec285c5ac9dfd31af246a21c9c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edfdd3e4a23a358c32b40ea41e69d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9f37cb9bc8a5c9c3f69e54c44fa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8558afe81f4ff8be64c2babe9a9e9dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a72839740ad5550d5831e81f3aa34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa442d164fe0dfc3873d7796659dd81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76066f47e17c76dc355bab25ab15cf5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b6e4d3ebb12bb765fd040fdffc90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa5155a7fb8785cde68925729e8331190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b4d9d8bb6ea039ac8615c3a7fed9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ed951fa94079a864532bdfc269c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e3da9f9b4a721029acc0c515caa9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9902899a714aaf55a792303404949194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f82a4c5f45d5b7892d9c05008c1378195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687cac381b6eff454c87d2369730f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a71f029b9d05fcd8bb7c28c233cec9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670573911847820e7c779feefee84873198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de59c009b49bb68658395ea81c7a87f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b02e5248b951d8d449c28361c8472200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f6ef9118cab88fd25145bbe09959201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd157fdc2fa98e8cca554856cffcc80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bd89095f7981f16a4de8f8c383b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fdd55553b5c4216e81fd2cdd1b14e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8bb85be8a08f4843686b213d36ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc434bd0518c26d57b89bc7dac1f359206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae4d872e79ebfdf7b3d8e88ba0b1a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e5704ee8f3d9b6fcc69e8b12404a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee00219f0816102743984611d2eec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05643f905e6a158189dff22c039062210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e4733227ee32d8385d96e19735d44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6d44298fada066beaa11192c3792212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fc3fc9827095812f1d0b2d2a6f090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e2eaf70132e94de0ecf840af18f09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525998a43fda6422fb1db64ee6c8e358215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373af426b956169e668ddf629e920ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed4483b86f796f86868552f2c6d6b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5c396b0fb20400ee9d0594ac3732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb3d1c01ca356338bfba9103fae89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536358285be3045cf59cb051d798c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d35a188d12751a660238f5055cd41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3addd1e7ba3c1c512982922d89f36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e568c5f7f0bf54095c0ef4927b1af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525026dd51a80227b11bec8606ac9ace224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b597742e312bc5a7b8982ab4c1d465225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1381b4685e5162889b9ad45cde566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0b421fc4369065dee83cad4642197227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865607f0e12ad97e7a08bbea66b1891228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631087ac1594ddba43c7c9e1ada4847229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec15361db09902356dd9abfbcfde7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b3847b82f90e831cceee819f61d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f15b92595bf6f63fc98db3bb178f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535517869f7c3b8edb9384db5c5792c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96648e028b3eae53b5c8f93aa0cb14a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec727414188333fa72fca5e2bc014235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411febb1582273db3444b53ac7383a4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1adff70614efa4a3e74256abeabe5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001939bd8fbc7b024a6d010540227d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c004563a4198874d9e6db5a8f8c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19096d190f3ffc19980dc1da68850ad7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96f8c5def8527316385a97f10a227a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fc60cad323fb2b704283225a7127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612415ffa684da0adf85b48bfc974c13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494de20606ee0b75e1cadc4398ce52e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4260ceadc438c8c98b29a89c43a3e88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450345deed6039744a46f4e80438009246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf3f82792983ea633b3d3e9f044f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a57fd3b613884ee84740f80bfb87f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044011816edae938f969fe06512523b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a61b8105f6ef744943a52258597b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eb79b968985fe01ea04dce078aaff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9762fb45269bb6400a1c53f903f2d7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48089c56948ca16c4eccbae898fe3ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3e9b74cec40b07e1bc151de584ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e50945bceb39454f5acb2faa34dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75512651696b45523b272bd773f4860d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5959fc1a4422f22007a62fa1c4ee2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12120d19feba4c1afb9c8a1c67ce7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec82471db2b721f15b49d0ad075711259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7662e759beaf4e98d21b43b6a290e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407dcdd39467c33b23fdeff3b49c36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960bd7ff6e23230cecd1f5ce2d9e25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3def0f3c2bd6d5ff14cc54ae67588263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff0d84c704b717c2f051e642e4325a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353beb60163b2c54da9b9a07d6c748a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd3ab747bb8f0139da7621efa5ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefe0e366aa873b76320148902c2a29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896fb3a00765a282b59c58f728e5e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3354553a9ed06f836678f8531880e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4708fef4ed3827fcec629f317737198270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d85bb66a106957d91025e1e8fdb77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74efba180b55608f8df6a249dbef793272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535cccf5d11b66ef2671491b37aa308273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dbfc21c4365f7d8280e2f2e78a02b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec828aec49af10c7f2b2b142b31bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8ecf16e7b2d84f18eb3f3c59031f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf94abcaa3f3332c72a88419ce48a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e436bd1a7edc3af6eb4f7e5b6b4d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e316acb5d18c6e685c10b1ccf5109279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bf1294ec6a48fc1e4ce8d0b2ed5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78ca78d4833a8e39c02bd05ba8bae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8438502ebbc8a22b0a331761762b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f045bf23b37363f4468150ac39524f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c59dda3eba8afe81c3ebbc94c3e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec7ad92723f57886cfa4d706bac3ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94487e1cc7b706e7084b9b3db346063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988d424656e71b4cd036696d37042b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e35acfc20d9042af5cd58f101873f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868e2b3aad050736e36e7bec085ff0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d707e1387b7e841e13de90f42457290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72eee0ad93225af7a46c54f0bbdae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669bcb9207451436eac800fe92c8cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d2241f13842b3836fbf7332c3589f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ccbfb260f46fb07cbe36ecc6b454f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f19bc0d2034ff8408a64b8f7a60c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dcf152e18f8ca0345bc60fc11aaca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c435e4eafe6a280c94e31ece0e1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b647acd6a0e56f7bc544b998275f1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b6d2bb15ffc54bec68fc0c31a95f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb3039c567004cceef324558ff95f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f2bfefcf58882e108c5cceeb2c162301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12744d3329c6ebe259175229ba629302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752533836636c40ce6732ece02a99e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee68b150589d1b6e80e4dce341e52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c7cfb3831c6dacf87102fdf73685305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755105e461b6f54e15448c9e3793fa44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124a026745d93760d264ce7edf9899c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccb88c5ba339b965e962389073778c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ecd842fa29b205c81d8fa3f47dbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca296b2c168bc3a0511417e27e5c2919310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468b2dbacb0effd5f56a19665d58358311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431751209696424a7a536ef55e3176312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993831db425069dbbde9b523e4bfb9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420935833bc52f9d8978f340bf51bee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e57760b0e874e48eb0e7d73937ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca231901271db58837a85de47b334e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9d16ed4dbdff5da48686fe975d13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344601f439f6ef354771801c1c9515f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee418f726dd3542268f9f1f640284319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30fe2849675f3e005e1db16db1dcdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224840b5ca078cb4f2be723253cd9ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4b1f427bc756552f2b9740b067523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933240506e467aa7dee21bcc8463dfea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca341e7090e1ed1179fecf1257952324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e17f78c21d5a9e779bbdc26bfa62a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ccd5b7aad55a7d0f23a045babfd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fdba84fb4d3b94f1ec0959cb75566327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b03a81351907446272425bb4ecb38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e27d0fdc48aa9404fda15aea76fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde53ca83e4419aa29bcf093dbbf2792330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf090a3136eb84e1d5e35c733743cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b1c0b97716c3f9b5995193c85e64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eabfe5567d76dc0e97554e73c42254333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb72e76a9e88f5265486cad1d42755334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c49eb6639ff6850f6448f4b02eb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e614110e6a66fc848113353a03260336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf664170a0c9cab46b50d7be2d7db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac3d98ef9a81b51a8d161447c997e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209526c09944d2933216a67401eea4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f291905d16eb83a505244ba145c18c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a81b90166e550bdd62e97fee9678b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b386314d63c37560cde9d98b8694342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53c8e20f29f9af70372d735995941343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aceea15fa0fca23b3c5f02bf14778f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d587bb99f422f1898f195184eea6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a4a3a8ac70a4b91837222312626c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a6b6534af9ed0dc0af89f4e907c50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c5baee210ce347f2eff6a90a21716348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd5a073b1789865d8969e2da7da1cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce2158f2945ece5ec19e7245599cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8950e3e241990436bdcca238038ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62ee59770c96786a360f0089a2af6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67053bb0c6e3f04a75381549cd604c8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75023cc314688803d8af201a0e6e5c5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86796a2208323479c26a2ac8bb499c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21150ab167119e430784230f82c8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb110172e22fc5260a908dfb7b38724357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00453615e08880fba98c29027c66f54b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df577965d49e84b6b6a35ed545110e0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baffc5e9ef122f21115dfc435c214d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd16f2426b84ce43c65810c9a0016361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260cc511791045b50b809a678e9a1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc0c1851f31cf538c7e9b74357363363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74025bab1e11f3ad1e6e41b813ddda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb585923058f3b516911782ffb46433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31963bb641cde717f15573b2c95f390f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933047be0388d3560b9e9536a10b492367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469282600ca3913144a27825433136368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356309221931f5ba312fe8855ab3275369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de48adc77a00d0f7327907f5d87a7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c9ee858ee8969bd388c27b7972d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9535983c29bbc90cf1998b9b648ae5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f987428f45c26286573a0bcf7fa5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5352242c76cfc8c01b5df34f44103374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885818a0390f69fac8a564140252261c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893419c57c402b06884b0d7b370ea1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11004e53b31afd43b03a33f2e43610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0957f60631b751c36b4b4c87c21713378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ed453ae6c3f15501c9b5144134bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23123f1228852a24fbed92407a91634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcdfa062ac902bf9eb7b319f407c80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63866483debd329ebcaf24dd3fd4479382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d99f8cacc3dafd0ff0ba0e11cb3e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc53f886d1f643147c78a299be0e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df85fe16c41566deb60c19d94783a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803876ba0757c60fa63a09ac57fdb93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54061ea4dc6c5f24035c8ab62be281387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec589e6a79e0e0291282210b6e94a9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b200f6f0422a35ad43bffbaff9266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b46623c3cbc49e324a398a1f15806390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39527fe2a7828e8b83d14b7670d1b21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfd6cfbdf2e4605a35ad39fcb79d07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88781b1fd7130a0a37980e87ef3bd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f64b65c0257510d05c9d884a6076a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf2d570831f4512978454fd6e6a5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da82fd1c74925944124c84e7f93191396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039a131f73d30897b5ea33097228f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662275f80818b103f7d8f12ed31d4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6696d6aac7735603ee2d0ff32feb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c792663d93de3de3aaede4b84599138400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f30d0589c451dca2e6750d824c792a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b1b64339214fed79c1fc14e8ba1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492983373518c42f1c67e636a8d42f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acb2427d5c7d26f64319cf0f089c41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e1f01d716f1230187f2b5f7528a91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d88132d91828ba4272cae410d0bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1a3e136cc68556e0a9e64d94853b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f539ee264b4f75f97b928fe9be9764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990498d548ebe4b48494e51138c8e7fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a084b8037ada960ba5fe7a1d932a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80cde96744f0d098b1354b2f55105411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb41d9a4206e59b5994fb99d02f13ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152c4dc082dd6e514858387a5e2f387413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e94e986988c0233c875b19ffef9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6da874af8a6e7f9a33a75ece179d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84ad39d274d80f6c09526efde2ff6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f8206bdbf49cfb1af908b1f5530f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7abc6676907558f25a395b17840268418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da377f437a4c3d3d9f29f22e15561419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c568fdfb2fe197b9d8818ad045b04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803914eb5672fb382329e6416c826bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a48ee85be147b99091a39c8bb65d93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0afba2ef986b0d8cfad611c4b454423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2537cef024baf8ca8cc60e27ebd6f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4607181aa8c65c4765a4f599cdb3d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016891a4376eb7ac525f8ded63d0b67a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa081ab8eb75ff0ae4279d27f9a4e90a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32772c26cfd2e620eb4ce90663117670428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef3a867b85ddf8c966e82d37a85c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7dd56fe21ce6d298009e8b845b0cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcdb56d2f56c76359d6cc9f8d42c57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcbc506c591e9eb4de65dc83e1453432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795073a7abf890136950d083f03cb1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246b9081e9601a25d29c0c44285feb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681edae7cf1d7c783c7610f3029914cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb0a29facc1255b08b972c20a00b71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b3b920432a7b0ec01837b89eefafe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3090c464f85105a53f2cae16a7b20c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab968543fcdb62c24e6c2078a806eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905915778145589fcc7a515a4db3b405440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216cb9afa9c552352609f631c2b114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f68458ff1d99619449a1d21b7de7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf741128f37c00f9c6d4153bd15ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de5b1994b0cf670cfdc4c667d2fe2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db4abf28e09b6f7735abfd5d11b323445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1705fd3e9b3264fce37d5ec6986b41b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5c4b582fe8ed52656b2db6f9166d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b3b1a8c54d2b255d3d948491da145448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee03ce7e108860f6d2214a20563bd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8e7f8cc5a7b63239d8bf40f1e66a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ea4b172f7ec47337c42656bf9aa6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b11d0ceb6a8fb280cae67eac6702b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b02268780d452fb0ee0bf582f4bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566ddd330896c5533cc85a22e203198454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6979e21d4b014e8be5671e23e20f34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37105e7d2f36e05266df98404b3595cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330636f029fccb7ef6a61cd1d61d48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164677573acb5d6e173217d5de3b04d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe76b8bc279aebafddb958310e2c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10673c786bf4939ed58a67c95c1b20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f3f28dbecdb8022f37a33064d1bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afb030310609ff885ea23ed2c993a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7154bfd0015a3f04e3e2b60e8557463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f399c4b76c81f9699b69ddab45bbe4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce46bda3b70b947a5b012160c2a86a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8bcd1c0c94c2f1ba7675c4fdb051d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65817383ead9b5c7ee345e62a61586a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbba3443a662ae1eafee74b3d62e3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd496124cc2ac42198640f4aebc87e96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76b3341daa5e30bd959c7551d5912470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55842ad89aeccf1339eab64b8551f840471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552050314308f87d2abad407ece325472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eede752a27e1f77e1641e9f82aa2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17621969189086a65a5a67bbde27dc02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481c98ddbf0a23abec9f92e1d11b4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7c08996355de04badef7938616b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79f69e755630c694b580246e78153f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a0cb9accdc8606fdac28e729635b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe359fed50d48e4811e7ecb5eb71bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ffee179cda35e10f1652062e55f8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91d042720ead01eb83763b94a4709481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832676ab602e34008f7a4fdc092e8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de274036206162dfec7c5295cfdd8429483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86dd4aa25f9c0f66e8af652b92bb4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63668d96168fa947f2d3b483c1ea2048485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979559627915385501189a414deb3ee1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb030e37eb6fa55fe19ebe3535972487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd07dab1df8fe0f991606027d11b12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599ebb8236e364ab3154d812076447489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30263a5d05a19a87a580657eb810c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feba7a394f5ea28f9ade83c098fead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ccf545349a8ead8972d37e3d00f53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76db3f5537fb984645307f2aaa926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edddd337ccf20fa5e99ce8cb590da2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1321c7daad82f4aa73fc7d9a3006b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccc406c948baf6c59e2d92ace3da2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141278e47891184ee65cf4726f4ca5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783dad1a8757622dedd1dda52a64cdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d7da64f7318917f8c2ac11b5323f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83abefc29d8ded6e48ad34553d3223e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e26b2e689a2478c86c3271d55c88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ceae1f5c670a02f932d5bee68e8bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03a13c92f75c7d62f62a829ad01f44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8cbcc6a6414d32d323a8bc5f25c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d127bd3c8231cdf97e61f2021f96d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c557493b5e9bbf5d75c6671ea35d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba707865265ff3225d0b68250a91da0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23261a888f183af5f52604989a993508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c38f285104ec612de14931273fb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e57555dd589066d366fc5f62b97e0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ac8134b78240adcfa0eb544729d58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e9011d622c31b96ab338540e5bc0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc39764db092930412dcbce702f903513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932df1566c4e585bb73807f4ed3d0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99aa061fce9ef8ed319928642f619515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11585505de90a2628dea9e516230e19b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97efed187bd105f19511ba3fd2e2d11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82493c8234e01a251e1abe451dd6ae9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d60de3d7339767dada87eb3069e69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657768db52de809d6dd2706bbd4eaa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0052bdd1fd60714e94e319419c7fac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc4f9a5481ec18fbf5855c9db29460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf96cf3406fe5580d2d89c7de2d02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34063689264546a889a68d1dc486a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef343ca2b48d2c18880ea79b2621d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc29e2a1997ddb713a80f7480e47b37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc793db57e4bdba2d7174325bf5a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa8c4662c4ad88fe89771410c777fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505efa25988f9c4820b5a1ca30e8545b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65809d825fd51498dbbc6a3ffc52d074530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973f877d33e72bef024580f6a3c5e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a75f7993409f3fa70431c8892c26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c99d9888041e373d09a5a8374d340533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d45e4c4de01ea174b459666ef70ede534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c8885ce85af2c5e6d24e1c027367535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2952d20d048c35b0b08eac77d5d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85220cece85223b278cf8ca2f9288537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d3c0d054be991b3e39e4dcfbfe16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77b243307ab4dec3244827fce69fab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cecd18b8ce2645120e8dcfb5e3c00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d191b9f709162b4da01852594326ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c3e78128e88ee9c4e273668e5ad8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d424d471021680ca917ce21a86a8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd83114a497e15283c382c1b26d8618544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba49ba055715eb39d308938e4ebc5b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf9987a353475350cbb9023ba5d6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922be25f178291f4fea05c032c45a37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0b6853d7f41f1b8c912b3fffcfd2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca933d702c1c46555f2ddff691503549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddbed7975c17edca1e1a3a67ed16ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf43b89a18579833e3c2108acd427551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b84f7e7fd4e0f9b80e8bbdce73e96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d00246f724d0738bb4fa9afcb033553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0d89439c19c93573206313af0b96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64d3bc5373746f30db403c75bc6a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494140726151bb0991d1a0648b3778556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eca3e30384e32385c40c4755e420c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f567fa86454aac53c370c56b9850558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa857331b439677c6499fae065232c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241778682abdaed63e6802574a22a8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1d3c0688ff850a6bb869ae6d4445561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aed5ab5c10f115e22642b293e07891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ab6c47f7540f0ec97499fe9c6174563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f9f099897814342620c6b8f8d5e56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174435f996c67e457d2b640efe61d8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8539b417f24c8127390242f4c291573566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98a49db6615327d9092e8f95c530e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa728bc9b675f675e091bc918967738568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91cbf5aa4f06a4cbe83f4e95105be3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c815570d083ec1ec14428cbf3819570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e4856aade6b8c2a68f0b8ece90155571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8147d7ee81a36dfadda9d41c5651572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720972ae84cea2fcfa929ccd10d7b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d8ec289756f3bcc83e9d1ec6b187574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554fa1008cf842f2c3236895a62d1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d84f59ee872b1a63a90ef9deb95d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3abe9d1eb0fad18abbafb5390140577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b545e304a09c260d876d226c2f2b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eaf19eacee3566c6652a4a6b417bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56e82606041b21823e4a2e51985d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a67aaccc3b7480f74b9dd036c4949581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f53c37be04c4cdb14c984753da555582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110747975ff009705c149f3c86c453583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004e93ac006be5c16600b3574b4cdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586d90983b5cbd63c9af40eb58a577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22199d79d36eb3cf69834dc12c9b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc6e8725e9f9b1c2b58d9b4464b50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b12b338e95faf32a02515a6c15c3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a188a2cd66c1e5b6053ce144becce20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22802652572006706e9b5b387a30e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce2f8e38e2ff3b2ee9370b1404cf23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a61cf07938c6359914787a075885592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8f00e2cdfeb2393a0e74fdc4dfe3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73801014d648b2ca4ee22fd1a14016c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a867b8150ebc0da447e3e325167f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb4d3da3eaaef568179e4fd4a2f26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f8866f0991d12bc72dca7b38b0cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac5cee7a722a508573e3747925f46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a78d378cc541f2fbc7490b71935e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969de3778b780f0a06fbb7535259243600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916491058e38a5ba288fbac9eb68f989601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e37e003e064b9cd589c6dede5d17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296cc955df051caf63d9e612a20f92f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd40b4a0a2ef06838901e6c58ab0898604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ddcaf665b24cc15f38da8bedeed97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1fd6c8b7140f62d9ff7314fa3ce71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb4651646a1f7af9cc6f79d79f765607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42ab60861f6be0c56b53115dc27d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef2a9e238ac437d16f2ce27e1c2eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23f72fdd38c611a8996cade33b56b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c60fdbc72db362de6cd4dd3b73d70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40747f4e10598c2c68c9bbffac31ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d0b067f3c07ebab43ce03c7eea6ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66edc35b7ec52dd8e977787b7bc59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b0344a9ca051a033d0eb65e6ad88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f6962916d5680cc24578c2bf05dbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b7e9b4370d9f6829595c69a0ae29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b642a58a96a9cc12ca8aaaa92869618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c7768c4fa3266f342fd1f13316c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adc2620772c153100936ba49100282620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499a4f1e5ab14c14850dd42c94d091621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950270177a4baa2be0506a027989393622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca58e6d8d059f9d7a64b0cf3ccc427623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885dd36353fa7d1d80cc7e69566240b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7870ffd7dde628f2a725134cdd1ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde8174e080c34f4bebf419d31a908626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50da4bf874850bd4a64f5f5e7f673a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ed8e143fee0ffe276e2967a63b158628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6decfbb4ee1fa42a4f44861893681629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab905ea08e522ec086ace5fe3dd26bca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5822c2b4a1a7fac590421dd1b72fe7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a42eea882a9445b8f963517f21e75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c5d8ce58b093147709d132c896400633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373254d991086313fd08459c92e783f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe17b13909d21e024ac2ecd0fcad31d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c186f91800271fbf3c99b0d2e5473636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b11d3cd2f26445aa80c57022914b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e7e33d6ad4dd370dd1a7cce7b1f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373e38c6a1cbf0efa916c39391cf585639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e17986037ce632b40a0eb2e2244a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f9b1d2b6f41833d63baed7ff49587641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0f6cf09b5bb019fa788189f29cd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a43326313d7ecd9259d1d0510ba0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea69d711437c06680e54d70849bb8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec95a9bc6fc3a03d21b9af43644b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f67839ef7044c399405a43f88c06c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9d44c77503412eacc261537b4e38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277bb257df63e09db2afb9e09359b47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7fad6ece7c413f5226f5feca5bbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a21a711e997c7c097fba18f199a25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2666dbee92ea3b025a1ff89ca7d16d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd46422c16e3b9dedd1c435d6fa94a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d709bcbfc25aaf48712efa70dc7a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef8f298d40a5ad7d36de4e3409768b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e202bcd37979520212cc5db1d79221655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c52cebbf9f2dc9881bf1f05550fcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eacf848ac46bdc31b3e7c10c32b75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e8facc01137f0e2ad7b354233c416658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e9721a4d983f1156d322e71af044b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9c9b77817c25ad30027b03e25c365660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe946fbe8b592d785075a4ec1fbc4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9a715a9d8f078aaf114a99fce60f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc5234ff0523d952959da2606428c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb44537b2129c27e34e38c3af287cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f98c4c5c97fc50219274fc14355f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04815931ffa1714d43f78e8aed17898f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ca6cd796326ef0d16ab67702dc85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1250fb9f1f32693ef18f0273486607668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea00dda328a49e04d4f748033922a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3ee1782d34b0999d585244d7f6452670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628ffc45f7c82df19cfae662a9fd930671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f956a4332e6452e96d5ad09258bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74547818010b598a94c17cb2aa217673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb992f3d325c57895f0dd9ca4ad3f11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989bba83e730b8caaaf57776c2d3d30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd900d7fa5194a7065ebbd5adc45c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d73d4077d39f2d02a7b196d956c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae2bf467e7756d765b660842d7e17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79084215e204e2a292e0e4a2070c29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e560122593c6153cc4ac55edbca25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106b7025450ebf911fbf4d890a4175681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc78bb893caa7bc9680085a4ff24d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824730752f92be44dcf4b35c3c92783e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8dffdbff5dc304a47277e2ba1de5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a1c23caaa2354d94cd13ef6b6ebd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8f417d9c0b98c1b951e596a95ddd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ccc5ad5eb08ff450572100f017866687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e341808c321f566c6edda63b1e986688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98fd4d75e24a9619795ef95321e46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12c78bceb351b29d0f394eddffb8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39139dadd3ed5a31ab52954f392c402691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc3f41a9f037fa2f62ca858c8fd7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311480612b2283a2b2980821dc73d3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41fad267b53fe51b042a28ae5d9aa2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f16486508e335060719fde7a1d973695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479d45ab4ab5824f0efe422b9e3539696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628330041c493ae494b230f41e59649c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bca9b032b5a03804f07b4dc5bbccc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df650cc5541e2a4ba2ae79046383d0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b3f3210aa1340a797392f869f578e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254f20ff886545f149f40251c33abf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25855f2569be5858bfb29324454f386702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51e21b2c4db88a9624a29c1065a41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ba250f7fc2b6af53c42ed9ea15f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec02e14fe4a7e36bd1535c19bf85f48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa235d1aa71c15e6268512940235c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bea55de52d1a3e58ae28db5d835e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d72bd0b96690ebe6e3f0e3eb34e69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada997e5224df832aa4ca849e269ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7596c686d520d41a060bdd31c22636710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bc3621019d0a19107bc09d948eb9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032ef709e2df4f952bffa6843ab2a62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e42b2c3995e7913e07530274ec35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ffce20282fa85a75b2285cafcfcbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35158ce63fa1751e8d95dfe3fefa0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c44dee1b697bf9bdf3d367cb5058d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbd1cb9a35f5e25444ca16b8a0bffe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74ad94acfc7eb4d44f434187daa87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b81e96414e163186985c74091a6ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9afacd29ea54712b19f0d2657f01c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db11f4375273d40b3ce7d297b6d07c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b31590ffbbafc719b66d2b1f02dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102036f6f1f8b94350e17f95a73ed6a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e3821cb0ac2fa430819f0c73c5acc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a8ab36bf965d4eb4ef4273fe1a827725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbaa6365e7fa544cd1bc63e7714f5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaaded682e83c874bf551a3c87df03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59168fb7671c6c0e9cba69e8cb3a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442f86eca3709eb182facac3c9d896729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec40d7ea3a40569c8c167a1e725722730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d67654b0ccc385f3a2062ba14934731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e695bea389e9cced1b99f09b5ae494732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e72b2796c9e499de0dc69ff77265733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d27b7d16cda32cc3e56519fa349b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf80ebfcba5bb974362c9843b3e008735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c06e6e4c2d39c7f8b8be545fe4443736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50c1697790594f7621dc332d72c96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e59f4547f4d8da5dcf040552ee7091738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f72a5095777542cc107e213d6bb9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899b2df9c26aba038ab0d909c0c2500740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba2172bc1e3b0bf62ae9e437c19f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55b41bd76f7406054431ac4a62858742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8ac2271762697170a2145f10d98f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af8a5056457d07411da0c5b85d6950744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f3ea15877900940dd98a1b98dd0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b7b48428f7a8d4065e66beaf9bb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f17dd18cbbce5106ef961fedb1295b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c9db71741f6927ade1daee0c914d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211fa5c985e3738dbdbf272d4834cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c584d0a7f11aa3249e0eb542f11b48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22cb58197bc75fb07f65fbbac9a361751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e4ee5a3b1c7a423786d1b71aaa3cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d132c9a13a2b48d76957850de5f51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7c44610784abd58695cc31ff7c7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73122012e6fafad03995d59844da00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f5c0ec4fc82416d46d2536c4a34a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a911b590a1837e0f122b172440f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a65b206914c52e76de6a0399d604758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2bf60d5c107c1afb804912c045f3c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596c1bc8932eb02d21f45d84d2df711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c5c0ba03eb3ca50b12dd2cdbc6e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af01ffe1a68781160e07c2c87537533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f45aca14499f0ef1b836ce2ccee54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa6293920ee97b826949b850cf2c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280f390e74eeba91b35a3b1c0eb88c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76e4bdcb630ee2fd3b14acaf924177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b52eac222b5448730bc5121c97f118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fb3136fc2b8ea533b94ca61cb1e949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cccb020e2c77020de3cb5259cdc08710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df0192021a37f259a9aa28198118911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca4079a925b065e09bbb6dec764b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb903b26f1ae4e30b63202afea69e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da52a5f27140f52b1f69377c29a3ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e67e65284eef942b289238bec22a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba6b5fdfd5e988ed060e5078f09b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683c03ccfc412190328b87d35336af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b88f3de3c976a5878b9fafa765fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9c76a1ed6c56d8bd56d8e05004d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebbbe0e32ff3b68d903028a4f8d04c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cb0d923b1a14627c225b1ba04922421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25c30c9cbf661a6ac82476b33ee3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3439546a02d2464c0069da924d0f1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf839111f6682f2fff843e34310fec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e088e87b7669e2a68715f011ad7c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ad0d9111c8f6a844f5e7e4a24bbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1d4d3f7c9be183aef1acb116fc1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6567ebc304b2b1155a518066551928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e862c16cce0f25e3b1e975a05170b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe458fb666d17e89efdf5e2355a5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c31a786f37f40cef2e43b022dd1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1891d48defe888f4d0dbdb5d7ca2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e70711bcc3a1dac866db40624d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cfe73f9aaecd87e885f321d65d14a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb95420f5bfe36c2c51b8996ab7ffe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7610fe6771d89a53eed11ec9b505836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815776ea821aab0c73864eabca02c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50e6f201a8a5c635277faba3f9799038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5e482797cdcecffb3b88a268ad1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fda553d55f7df06f4883440935aab340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a1fe74541bf2ca6be1be889d80a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac9488ff93ca04e081e4db261d3d3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e383f7c4c19bbf15c623cff66c1c5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218f38ccd47f27ad1e6dc5853d05b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6830bc3fc0e1ef9d5d31a659483b6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425674c44986a5141f1db1144c4b52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95240a52b9b7d3e6512f7e3d7d28caf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a4e06a37cfe6c2857a2b344364d4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9628c769d6128999d38054469e44249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72194b2ef9e81336f9bd3b04f12283850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342674ac999ca9be67a9dc84e55a92851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fb9b9fea6247ea2be718edbe7118f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f72247ef08070fafcf300c319206153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd0c17f76a860f73b20612b05e77f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c680dae1ebfc59be256a9a100169f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67bb739e7f79bd0a31e8171b49b33256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ce37421f3bab114beb1e71388ca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2568341da986b67c243afd9c07eab0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761744e920a6642aeb4c6c287f192b2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9101212de553f1de9eff77e9a281aa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc13132d9658a57c63d2f29f2f72f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d3346dfa001b57edf6689d808bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b986e23570513215e447bc9bd085363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95dbddcb469c0bd61c316582e5f03764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b47a89a84acd432036b3a8286583f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc725fdd2754516430ef46514724c24466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2dcec7ecb02014ae4c0c576d11c7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9122e60b3f57e6b0951f78a6a09f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7606c4caa7b1565b008c0d13917c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225dc7f374116053383e15c2a3834e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e6cd3e3e9d3f4d7d0e5b1684f075571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d4f8820174ef002d671e7f59af1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e0bc440476476b15191a1e5d993ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd128a900a98dd5149f801921accb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331382cc0f0d1acf04415dc2eecc30e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec6083e3f1747266ac26e145f5e54376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47915bfd4e8100079c222d78e374e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f4ab03cc8ccba1167fa7a7e1f850878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad920a2e26b4ab6c2656d26abfcf651d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3a46e8b1f976a98de876d9d3ee05380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6530aec8ad0615c078c6e86e6347a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102386ebbd19a9ee447852d37507c0c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd6473206fc192228c146478ac44ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc4898e5171699586555dbfae32a2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362a3ccb8d4bc02088172d0591940f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0110b85ff72b1b6272a9ababbbefc7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c7a3fa81f58e686d1c7c8ae29642087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8260d4b7dbe4b234bf81f97e174b68288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac7734e3f6d070d52828c75af111b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70623226a5d0bce9da3bb0d8013fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e3158ce7788f7e3fc0056407908d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486facf79daf9ee523a514aa8c85b8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ac2cfc4a37958fdaddd4fead812193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f6cf7b7251bc205fc3796af1c4c4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c283f22376c36c57976646aad701b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25833fa276c959df596bee680f97a4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715924c950e8ce3d2d72840e42fca90597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81343e5ca4a15764efdc3f4806aab9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a640a41e3077bbbfe31d6e98b735e1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58537ea2da36cadfa882a9bb6abfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310efca8ee08b1d55f7342067c4202101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb080a9f267fa81244bd78451bab8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11396784361aecdf6c900a9f627fbe0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf04df73c09ac9737d98127035ae41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b2359694918be6da9bc45cc52739105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6e3b36e40ffe93243edec1755f614106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb1ec3e6f8515f5eba4e31349e9f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff1cc1f68e9bd9ef1d5cc4f3923d29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb123ca84d393b7237c26845f2e243109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ef00a8b77b1d51d863ff579951a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d5e8ddf7e8b1808540416e68ab92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72b1a84d77575368563fbdf6b0e86f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf11b88925c5d13d22b2de68dd7977113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491ceafcd2874de98844fbd08095f7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43453b0538295fa2dde37d5b40cff65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb76fbc04ce908bb997ec36bfeafa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3609fe0e84df4cb9f9d637ea7c6e94f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e21bfbd3db45d26c67a8d1a09a1c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08df4cda5af40fbb8b3ac93f7a5306119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfbe574f061cd6d38e36e12f29390120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67974d6a2c3784c07ea33da7ceac9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f6e859f11b8cf6db449cb7442198e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8a1a220cfdf6c045a7c252329d43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc850f87f1344ce39ad3eed753aad46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa07cb13128f09fa01864750bb154125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b45d455e54c487e416cc2c3041f5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d93f13c70d4b5d643452c8eff36c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ef1f6051526aa2e14429d231bb16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192ad778217b3059f0027c5c75b9aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b3e39bc2cc4f34b3d0290081fc32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2741bec0f26c3774067e82549bd364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54182feaaab9acb82fe229f165889029132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea229c999466f593c54d07440b67cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73da06204edb0fbed2ab02b98c40b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d94ebdadd6b305b96b9437b2630257135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0c73a30551d24e34ba017291d7e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a715b6b907e082f7331041e209a3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7513e392bc31302dcbb5a8fd03a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212920c6b05485de383f21bf341e6b7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2355f48a76f575806c2ac98847653de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7b74f1d2fe1df1b338f7a8489199d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc9425bfeed90858ed62452ad4fdb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eb486f874feb90bd57d155ef4158a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ac63e2035e9c01fd6c3edeab10a3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d0d7c0c81f1f5504431011217892145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a68eb2841dca286b030c53b30e29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1be724a438c0d379175fd49932502147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc31b31ad690dae38615053af30ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0dacfb18d801d8c2584be8bdc225e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bccd9925cad7e05ae5532cf3324f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcaea537a53d165a1dc586e22de397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03b96c9420d83033b74cae35828faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed5c67680325eb01704d3b87f93c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b616c995820f75c7dccd1aac6b7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07bc7a87a6e5b25c6379d5287c327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943210ddccb4eb2cc65c8ea4451ddb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb9730c41c709951a0c7c1ea7ddd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973153777c0e38596957c62489dbeef0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3bd098b520588d8c5b69aad2d8569159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd533df7abe2bae267fe3da0a6f043f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d3e4498556621937683ba444ac94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf898834d348030ebe5cb48afb52420c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842620023659640acdbfacf6dd0fe6e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160d77ab0e5f23cd9d536392b20431f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806b75f0d87d85861c4efb71fc06f91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225429c5795ea09f7ac5c07db65e8c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd931d22afbbcade3253ea07ca66332f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ec185a561efd42422e86d9ff6701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aec81a29cc91c976746e31da98670169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6f6435673f37ea81417039ecba57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c14d84de6ecba76ffd16eb27bebb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c51849c15431f98affef81dcd6671172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeffdad95e53987c866a5f93a86ebc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb94012906e5abefac1e17dd5075fcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ff55d1bdebfb65a4b1b16b41b355175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b6688236c2e5a214e757130ace72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe263f0703b8272d6d6600439d96c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d1cda0931e0f25186129271ecf1d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9d84119b6573743f347677b1de4aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44b192d9ff2bc99317b8bac51192f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35944a6401f9957039c5fcc4667bd79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c00f3a975f242b4ad1be2aa8ba9a51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ae5eeb57bfa3f3a2856e0a3c0c88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce74965b9ae3711832770048be3889f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857d655df83f76ed53bb5e2a55883d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e8b747575dee3c80597167e3d5e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297d370253bac2b32d8dde87399876187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6978e105612acd6fd2c7d78073cf64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852959742e25e87efae34259e73f0df1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252af9ff61bc8417f06abcd2764471d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b031935148de145f069d9d5c81eb91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f3979c4f460dacea46f1d61c04ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b83328a6c00d108604a47beec2e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626dda24099e5c5c0eb32533293b467194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60369786d70b566646337403af77cab4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad75c133d69ecb4d749c05bd5a8e01e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0200ec7583d3a9d7b2193be3ae1cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa44eb47c078c354dcb922aeadeb656198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4cb318e97d8af88901fdfec593fb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd69704624379265280c6287237b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ad97c26d686628b94b009bf7f2163201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bff013b639c494a465fce5a85d4f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5edc7ca9aa32bd7de89863b1c8fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7cb1f524fddb3307976ff6a14490d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef8db248bbb3a4ccaf6b80ec09db6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e055d1ab8c37da7029dd23cce5d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd350c344b99c42979eefef10531a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9bbd668c7b00da20857a85bea8a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5d658240cadd1164320113895a98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10938928c651b704a6dd996f5a29736d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9715db7ac27834a8f32d43f0252093211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8fbf421ee248f4f920a62ae742d2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4fe3def22e93ab2b6f978a56eea0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84a529242a056620e4e9bde72bf5d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813dae3a54ad203f8bc701b4b1b688215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872e080c8e4fec82e73ea8c7dc575c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2e709bea4b60f12aec44537314f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144da77b9a2e056f6ee5ca76c3e676b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ce05833ddce9a32fa11712c0b50f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3fae175dad4331c78846ec0d24ba0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8fb9be9d5cddd7c6f70af445b2878221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579d03323b72e2909b85e5938f7f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d518e38291d3a675295550efa56d44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba99a9077c6160cad2f6c5bfea64694224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded4d84f3a00209eb81bfc84234922225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed9863a208eb3f263609f9acc33cb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436224fe99a2c0f6352ddd904bc9b83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1b5281704ebb4f7fd80178b557f84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c5907da8768b237c047c47f497ae4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5cc06064e94ba74bd44f8f5a8580230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00c0add88694060fc1b67247944134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9d9cdd7c17f230eac80770db678f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9f646b31911eb43a2b752263a54f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82fa1138f9d1129cd0352fbc0274c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b7dc8825d2b8d4c5acb6f73fe131235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db561526c86c535aab25dbcb2050177236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f01f13d6b541bda70260e3ac85f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f25faeb18ba73360a41a831a7d727b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c2707c2ae1653f065b48268b1663239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3796e371c65b0cdb482114ea6c1dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f1dc26dd2e5057ffea4c910fbc30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070150863b977525768806d2f036ba1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912279b2b6232701e95c3c492addf8fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13d4cac358669ebddf614c52cf10c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9083a5f648e164ef2f334e69c230029245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb93642dabe0843bab9dac93ac7f6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f80050354974ce97b7368f62afb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb9a082991a6e386884b67581e4b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae0301b8ad19e13bc199e0858caa26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476bada82fc2769700a8ccf9dca287250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed649d9ed4a75a1621cf068660e18e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce049319c248cb1701c9139ea67a483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b7f1389b64be7524f3bea108e763253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce6f9f40ee25d9a52d5bc16de866cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183263dab9a3c869fdc446aed22cf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa88d3b3f0e0d234a35f673b2337c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811f4101b248d04bba2ca148c4a5850257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33a596630ae0d74d207a97f21d0c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f231358f08c10de3670ba56938038aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f304fae1bdcdee74f39c1f3d039ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5da98fb8e243d736b9b8d4b038a52d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd7c9dc27a85c7ff1550978db6b581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122435b9533ba511c2ece89bc99055263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbac238b25f6888eeb5915f20b4a5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748c5a2fffe6fddbd18e21fec9700f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79408fe0d682555b294ae8ee29cfb005266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295ba8ef3581ef3c92912e80490852267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5c9339803170263d0ac27270b657268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab741db6aaba4d600d04ecb634f39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ed55be5d2db7a98c0a3352d203fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d9b282a16bddf6db1b2e88d4b616271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90529311a5bf6ee23815b5f0d8e9e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f3d3552108c844121c73ea27acfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0339586bae9e664ce8d57f9a2ecf41a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f8612832ace8c856d8e590aed6994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a8b6533ac1fa863f7c90975130c6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d74601be833e7da1b16308631d3f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e4985a6b001b4891fff17f3f4d74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9f8ad6011beab710ed082598d3f24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337a55bea08a7a0f5b9fa080c5a7ff4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f75a0297949b34c02612d90f17ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28bb8dc07b0057edeedce01f462955282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed4bd58322059eeaf25752ddb58e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6c2a6f81cac425844ed30ae5b6f45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188d685c87a071e93d8c75ca7ec4f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06140538663831ed14230347f09a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38c4c36222f1ae54b0fca468d0cadc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e0e4333e12668072fcede3ffcb389288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f009d41fe180b076df03238bad99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2db24434510dea1ac919fc9791ca4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436d89bb636efa74a9e1b90aa4158a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd46aaf9349b4cb88f2e0319069ee4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac2768be0e378e913346e681e4e9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0b159b0cec09252ed25da466ba375294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fbc38186bd1657670600ef5a9f0b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d38e72970e3d48977e9912f7212a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dba19d065a2abd2f0e6b1b9804769297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d14f0cfab3ed74e20827d7e841f4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239f01bd32f7671b26c94245b996a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522fc3f6b387ebb84294aad62119ebe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c34da079d7c51e146f1023e283beae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf83b3f9dc3ed2d00363c9858a7e9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df3c60480fb7581c586c21d98ebe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002117fb1d8b074749a209ba31cdff8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb285bdfd63ae71861b1eb55d201a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588e46327388a49e28b22c8ecc52dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc6b1d7a8e6188b5025ebffbcc2e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9d3c9785e8093866da52d8e41923a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932880b040fc6d41ee228f9f84b08933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ed22595a9244e39e3b42222b2f149310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dda1b7cfba6c66dc7b5f0a38dc75c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52406dc611cb75ed137b6918c04d82cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac784cc710b080f5082c0fe154ae7a32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11aefb8310c6d797233cdb28ddde0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38ed5b9ccae25b636ef7a23d9796e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebcb6f3f96febb1dc2d8ff00f3575b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797307914c9b4fa13856c1a48052aace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccfeb56ff0e0dff81902939b55be14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b250df156a45c894325aec2cc4e08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e416e57f83fd4ed21d71d2c93705da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb63c56d68a345b6f2863733d29238a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eebd7c4761a68f34e63598a88d272322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261497ac99d425882348367be3e64db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c1b1aaf1586849e79e22a76ef33c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750256e1345906cbc0d22eac6a6ad93c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb84b0f550c887952ee7ed479c8872326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e863c0571a96466f3148b35a6fc042327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f2b1efc132c327bd7a99ae9e8e9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eebaf9f3b96f51ecd9ed67348fa5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32c77a130d2fa7890d61196b3d145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c915c957983771a0241f0b671c4a43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d38a5c58fe2a2107c38f52ddeecc7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b43cd50807016d15599ab527230c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a95d7ca7de30ae7392f81e39629794334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86a53a1c9ac4d42c6322ec2664ef1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9868244c9454926283d7109e48f29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefcc9cc56fed8142f38e7b6ff6b3a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bea62d465a87a50f84a17c665b9cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474aa7bea8015cabe97dc93baf86073339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1122485ebeb8c819965862037bc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ef0e45fa547382e188d62001d09c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea8a2ba0928602e6840447544c6619342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ce640fc3ca0bd4814fd00ac03380343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e641703c5599bb10743d07698c52c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8fb7247036862b94c71b096c0b9b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34f60dc52ff7f075a646fc7d2c856346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a883f50804dce369418c8e87a42f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3c5fb1f570377c1d392aeb1d16b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76693e959f15cab07173512a306c582349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618ee67ef2b021c05354fa80b39d54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8535e0e6e996481c96cf355d26291351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c751129ebf0be66e5f40ab1d7f1aa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715cd03a551e9bf4960afcd4b1994ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f676c7b7f08a062ed116020597e9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29ead7d18e39dcf3e90b83fa465ebe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd591b19a0ae574f8e0e0d5ca7e8b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0139d0de12e0f36747cb187a2121d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb78d3315e7b1406494e7193929ddb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90b73827cd0bc00be25658d89377f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d82926d48722aea3cbc5b64f3e72f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ba02b51115a41ad59181e5f9377e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaa06ff5d0b11d0a00448d9c241a0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0578265733cf509a6050b3dcf1c64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458058f18fe17ee84f7fa28f0e0f16d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a807a6273aa404e1b6899bb577f71cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3f4a3accba0c40a81f3cb9e852a50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fa8ceeacef60bfa1818193268d2ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d5f109d45f52f1b65e3a626741e3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0892089641196f8312e8ee837738c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311a032b1ce9e6a2594c24d6defb00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d928fc22abcfd269333c27f84a6d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a774763fe5cc68b1b38cbfc6aef11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcaf426749d4f0b257bfecc0b4cf44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d40e8fc6159119845e4223edc8cc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b68bea426c7f70106a3982d631c5f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219a92a5e8319042cb646048e7fa11d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff141a673052f2d69521da46de425d58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20606a594f4cfe72da942b5ec6c9100378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083bc81c10743b4783e9dc066ef6cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d28a471d9f307f798208512a0b1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb4d0f6e133e68b80b49913c5ea44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca5922d8601a1fcd609b02f7be651382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e15f41b4f57a793e13f92b3b3e4282383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504e91cfbdfe034a2816557b653cc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793da276c9e861187701514f1797de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c19cc1e43a3685d375aa4d3b1c8de4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78450b44d00a2a1ff5119f5cf9349e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161f2a4408fd3ee62f41da9cfb38e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d13a87655b52e74655997cfbe8d65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326bf99ffc8913b60ede9baec58eba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768adbf5b678118cffdb3d03ca57d54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6cf1d6f5bc8958ccb85e6adbcac62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75197f4611577e350f606ee8fbc4b8a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab11f0e2ab6d2560290cdbef20e10b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f587455ac8d674ab851222c383bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5070ebe36ea2d46d484d26801e6bff1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e549e0442e91d822fd00cf878f3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845c60e78826f22126c44f0743e1bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268c2b8d0dafa76cda1951b51591c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f783d0059c06e917df303506643a4f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837667c9f2f6864a173a6e904c811159401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc320e29eadff9949d028f9aa1f01b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1688e602481b7dcf3842f66e4f410df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f5d932e15682a195cc301244603ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf837dd65104eb172cc0cdb53d6a82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2369827aaa91f3527b2a76ee5cbcb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c129539af59da42f9ab46606d1ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9efac09258ea86c7e343113cc43ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121657bc992acd7b2902be1d9fbdd29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6329fe91532480d8be0fb80499b2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f993a938ce1a6b83c4356167aacfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716a7853212a0321cd84b35c3e0f1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de647216bf2f168393351fe45752626413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab6fa7d42de0dfbdf161660e45c05f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3b6210fc0ba6ccd27444cb6be447415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d5aef8b43acad9359d91477a4721d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1cb2fe5e2f6ed057e2aab9b2cea2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa1e02dfc340c86559e8bfd2a9248418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37413d3c15dbb3248743b8f732875c65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878454c7c35e6b23e569a5179760c1aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034169d3450a2d0e7b5106aa2e62483421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120831699b54527d71ac4fc6ccd7be3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e189f0a30dcdadd4950d53c243a4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fcba1c696341852b76ff3c15e3f9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6202f9d49d467497ece460683c03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbace86aa5cb0a36c59d0dd61c1d85ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e601b60bb50e9b91f0a0be6e63275b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f83885dfad7e27081435a32f953f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9288bf4d6ca184f5986a3682eb6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405f00ac292c2720874d46d2ea4b36f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca672b697fd37ed6dcf7240d863fd1fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6df76dde8454e033e4eddd36e9dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c7aad433afdc26eb79cb89868d16b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d7226cafb98d34edd5d19b42a207c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c197693e3a2f0b5405c5ca9bf8949b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de801b33ea004a4deddc1f02b2b34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00503606d7962c2f8da997af422799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d551bce6b14190b8d2289fd5adedf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c429fc0788c41e23c844613758a32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73c5c96d97248b56f8ba41873cb53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca974cee4a1ad82ff357d0ffdafb7c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524d3182707f77ffd695c9b2e702f3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944b2df1736f7fd41b17c0bcf9885c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d486defd7f789be0a68987ae22f277444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b57d4a2607bac308de71155b9316f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9101fff92453c7cacd9dd0d1d66ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb339492565a8aa321b482bb7fe188447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c421b7a7664c044ad3009c6726ec52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca09d945e8e15a52aeed381336d80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172677c72552ea57278bbf30882253c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbeaf5b184a0b75da2af355aa55cc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d9402eeee43ed5d9c5e2c6207b2e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988917f6f92a41d0f2ffb77b2b1b61d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a24b408cc6f695e7bd73a1e1e8e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aae3ce370b5cb25ba8d216f9583c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49dfbfbf636e2b6ba66c06a78cad5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa45ac53c5483e95cc80053d190ad9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518732f658f18ac56d67cfefbcdfa59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce4444972179962770306800b53c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ad1e9d3ce65c6fd0c786a4051b40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518f3beae5c41d38b45ddd7cb2fdd1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025021799666cf190020bcdc18ed25a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3455b8d66eb3674d1ed1463670012463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b970390f946b94a18ee5f88152400464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb7bf8d4178b7b9906e302653c988465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff9165e87775aba99887e59311529466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44780258327fe04245fcdf97a8c64d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828a7990578f321baa4e21f2bb80343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199c62b1c4f9e252e821404a0451db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad9a8c1e51048b46fdea54f2e0a48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0525e942270f1ce0c466573ff153471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40c2b2fae0cfbf0f37ba417a20786472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f18992729f5724a6258d22c7fa80b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0374c87d72f12981edbd3e24d3d0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f757f672424b8ed2a372da5216790f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03579dbf2984a3fc6b04f04b3c645a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3183a1d81da9de4d29e8c4f87c99b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d243be9f72b8310f449c0ba994d4bba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9611cbf0996707304b410a13300d2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31578d7ec05bd579f5324449d326d14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c05410067b8d23684e46c2e27b2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c5aa9e4138f6d0ea1ad98c3bd2676482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6253ed0cc8f97aa303e3d5a6989e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e15c97948d582ce973b1973089249484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1768b85df7e91c3bfd9a832639c45b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ba6d7090c71b2eaca7bbbb49ad3df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed45dba25526a238aafc399030681487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db30642c4f8c4358a8c3df16ead612488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6572201663742f6bfbff7c3ec9994c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d3d42fbe924264ae033c79f709641490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2f1984b5293a5a0cf2c2f14013893491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90eca5cab417520e7a767b9bc87092492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef8bfee1fca52440a841dde2c43b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035ae8d3d4d133182a2a10f206272d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e88b6b1686611bb3f2e3b29095dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b5d55fbec98178ae7a5c17f5293c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd56401e42d2edc8f5fb21fee2115a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72debf46ee2952c698d747649ad23c62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd77d728ea76a1c01f229994b70dda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928727536039aeea7d68546ae60b5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c63a4ddb9b631c0807d4f4a2da73b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e077e551bd1cc03d8a4c61b57401502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d39167373f86cc78aae324934eef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00211b4393a6daf1c46df056bfd9f65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98c8045cc4297977672c3d95ca845505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71610c6daf64322a076af403fdcda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea83e51a292575f62fa122e44e126507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a1dafeb1fb8e97ee22dee27f1df3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbdfd56d2789ea8350709854efc3be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb09d94e698367d1eb1028ca81599510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8489dea38990d25c96f7b480e3c95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520ab363b5862210eb421aef65cf6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31cdd09a0cd308b2710334bae39c3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501123f83731ddf4f948036536a1051514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d216e44cc386ea5dd437dffd27957a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f324aaf58d38d8dc4f4e650f969f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408039b0a2b20cce9288680b4a49c23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ad63c83ad46138994fe5a318798f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799568d5dd68351d477ddc8e4a51cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d412ecae7bacbe7c6298e9fbdca4fc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b8e364723b245eacfc8a768f24be7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2d9be7041ebd1b00f70583feb164522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a0842aba195e0160dd43446c7567523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dae4fcb4fb95800d3e52a7c62c3bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2cae52a8617c03e9d4a3cf47897a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f0a0caeb6e6a35283d59d6e57be21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668159de4e42009858b248bda1fe1cf3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1045ea76165f9c47509d6a494af1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8cbd8155be8c1e8e63aee92ea595529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882c52b21a8a33b2cc85bf091ea4df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab1157d0f2efabc2a792ec5bc9d40b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7182013643222695112a56f95ba8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d2f9c20aee5db594edbec4fc340f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ae0d97a8e400109f071803fe6975534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339e814a7e679bb60da1ed2c7b0294535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b2e61c5626a10d2398eb478c579e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e479aeb32dc671d83397b6a8030679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36e0d57c835fb6e383d079cece20c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536752e4ab956c219505703681c3fd3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6174da803b66965afd8d4c135aaaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd8c063d4ca3cde83e760d9201e56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da6bc02e60b48a9a7000680f63564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d2b5be763da19922efb74855a0f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496fb0731b98b579a539fcd09451e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02caabb03e7918776b2be7636daec2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd3224493087f7fada0d8265b19f27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659d410ecc3b44dcf61652ebf151ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ccca0a158f984ba10bbd7c75d7060548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982e604ab3417ebc7dfee614ead2d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb95fdd14e8192448cae6a1e9153fd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f26bd32a99029c0ee9af9294f630f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b4fc002a96c4acc9c36c0856c688b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b48e5bd98a4786067d2488164c29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ff6e352e0f767fe196bb5c4550cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628ca580249279c2e81ffa10be37f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506223bf7c7ede3097e84d0554ec5e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2777f4daa32c6e4d8145987695ac5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8f7e0b55ea572541e529084e4ad7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bbd363faa0c41e726c01ede08e141559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3f7b0b621af32281640bc0b9f1bff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b95eaca6f1a6e35be0600a6285684561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd93c49044a790d37878448e3c9f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d27c500f2634207ef23f038bcb0f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf79b5e053703e9bd7c109242960b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8741734dce0c110c9e4009ac359d32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e89c45e0f9650ebf35085ed00000b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736961bea36bb0968c2f38a5ee907e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131f780f51fb186be697bbdd5059bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b935721e6d3915f32c4a7271b27aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2810849d2e399c342a59e3d6c9934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749747c41730e13e1295b0c06e30ce4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763142620b2642044cdfe6870d9b8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215808392f49ef35501d1735928dbe4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e5013a7babd712742011df49b16d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd30439d2bc8f124e1db8f09168e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadbfe7372faf6155c683cb65cdc728576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107be579ec1389137cf5076c4a92bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1286880b980af556e72bf0a2f92f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ee3aa49c8612893759ecc24405017579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247a0971a34c0c46b7006000cdadb89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8324cabc43026351d37e1aabc507a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c727d5d611ac267b5ee7a070561686582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079b09263d0b0f514a9741c3eeb040583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc69b4f8076005d5a45c1228f4a42e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a764368ab274225a70d20c5d9c65c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad54eb6f0c5d0e9404bef71fc1326586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023af412cf689a609be433c5b3415d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b598c6d97038729f0369c72686cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459863b19bb1a37a19c396dea7597f6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6a086258b6fc84dc80fc8435d040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e494395c30336bd55e7d0d01894676591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419f2f339b83ae1da314a69dccd5d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ace1f514bc17591d3f2be2d5b1b52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df641a528c05d94665c843b3d17b8d73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23350a27959501468c7c429c523b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb665be1a30a59ecb56d08c792856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2078e6e7c746df0f67744d773b2ffd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41bd32150bf986f55c6f3bfe7b99fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d55b8e7a9ae04eeda3d66da4d7ed95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e837823d263d7056610ff65698978600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c542f0ea7720b2d8e34191c7dae6b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee78412f08ad1d53955694dd7c818b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349124829572348d136e574b1fad904603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de1af814d6037e867f4e247d5df76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b886f71776bb04caef95a76bea7ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aba7d6b3445ac0062858b053a4163606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eecacdaaa3806ee8fea5dbab145ca8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93555a3b72ad2c7ab6753abae6d8a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea03ce570b92fcc3a0278d410573d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ce3bedacf5849582a9b23134701b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a82dc1055933ceba971f8560521d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0087f8c566d6ceeb7a9e64c1e7d9be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40080f66d79485f3fcc3e07f6836185c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c170f238f1e31d4d072fabfc622bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd567bc90ef009646f333daccaaacb26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d0ae44ed303cb3f90bf130dbc523616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e81878c062af0b39cfb3ebf87ffe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d642b462135d29df08481a3a908bf2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cdab324305168dec1453a19573cf4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473de0175e463a2a1759149383026fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aebb882771dcd9bc962521eccc38e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50258b94945e8b26c6450a27813d9441622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06bf3e3132a21fd439db7f647ccdb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf44af98c9ce333e0d0df1c802e59f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520482889c37a5b71cc9eeb6ee36bb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e89c47e872890b1c88ee7b67a74b65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb23cc5e783dbfbab7405c23bfab45c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4803f8871410bd75204c901c3fed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde0a69545bd765c7bf9ecb2298afed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8545dae60237cdb9b02cad3e7809d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612d34fda624f1cb0fb91528b7f6cc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960795cae36264941e70905564ea2b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fec9ff21ca49e99935e0fa3c671e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fee10e1e66d2b648ab03a0b9a7f92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9568246152e00599c3a01a1dbf76321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c57f06232a3b7daf6ebddadd2d88c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee905a329202572db2a9abee5bb06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366052eba5cb033edb3549e188e561638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f46cac6ffc9915a43b5a9d9a33e10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c54ed43540e5f378e8803a671539b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3815e8b32b0cbdad8d63c88807a66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df8755b7189f44e3bcb87d18fbed38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704af430fe5466faea00fb57ce4a96b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d980b2e1a980d902383842e94d13fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedc07057c62b972a9dc4160176773a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f775b36ca83a75aff3f5bf10ed22d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4fde9d51a36b638bea6493b3557d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea78ae02eeb976f7609807b3605c498648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd92fdbe7360d4d676892ae714edce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6fc042fb31126295568a2f798884650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfb1e6356e29d59ec330c16e383b47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dad4aab7bf71cdb9810499b862b7f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec8c2fd742cb3015702229bdddb62b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879001a641adfbb744e27d954058f4f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e081d0b16a4f2b4cc5b18712a6d67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bd02efda47a1d8089dab73d62974b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04655b0ddc605d7ed2053d058a7eca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c14eda0b4638a4dbba22a6eacbed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b479502540d3ebf0e247a63032ea47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c1d74f0a126b9891bc7ab3f6ad819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d953fb834fa01b304041d40b7e1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9210ef3a9e60642968a5f03e9a13bf1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d596a018fbc05dfb6c3607f97ae33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea70ec98f6c9f98bf840ed1b59b17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c6708527d728f6853ef2b58785856665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757695f64286e4b89a424b4cdca1cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d85fc26a40bf13b501c6c4787b27f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500625956e3110ee892f27cb6d4d657e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e4594b57748833c1552b2315901ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118c3ec957617120fd2f6eb6ff32bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be5a311b0c8f5c87dfe16c6c18107671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe57f563d05516920dacd2b8af35f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd386eac776102598c4231dd8fcfe772673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d81e4d3f2243636810a6d2cf93abb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54848cdd8873c3710bbe57f0ef32f618675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c593f7eff9886f0569de3db2e12b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ba3e5a8112f43760bbbc4a7caf9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911720bbed1c8420761eedd92b6f7cc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a697db6482d503516b4663dc19ae6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e51e0ed939711a2371220819b8b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795db9b72afefbb644b0ad8333eedbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a638be4353563939eae8af53ed1c1cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e21de1246413cead4af97e8352b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48ba631cee8c6d4ad0ff447c71c23f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a26bd938aa4ce2ecdb0bbcc1ed08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d08125fed77a3cb46200ee60f991686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c34fcdd4225061eb98fe07df1f6829687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2253f48821a7036f4909bb1b6262b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a0aa037239a9812ca0438f80e485689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bfb68075cc081819ce9d8235f403f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b89216dfe1cd80459729af579f9c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d2a4e57a910a46e2d0439268c9bd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de20d5717204f804b2e0baca7831887693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3602ea739335fbe501211f7d927eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e1b58bff0050e5018721688c9698695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ff044190bbf81952a370ae455f36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64302ba34fe59b194545442dd6ccaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee395b030d58b3cefc7eba06b23e290698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322925ca467237e78a522e2d92e1e27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26345694f02337ec485d05600eb2124700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611ea186cefc45b8bc4f587b6774a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e985c56d097785657d9dc2a3c82da7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39381ad36a4f7391061c37f6bf0247703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa34a9b31b1a7e2a37422df5d13a50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1350eb1d9e47c2bf70fa55f190b386705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191818d2881c2e57d5cf74b76c009a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd250696ded6eee71cf8d7383bc7ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af8d4b536bd6d6d02a1077e6d1954708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a6faea06a9d62aefe3fe1ebe6441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2ccc356089c58221f607c87881b88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d60c0295665bb9d9851e0e86c04e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb08b55a6587729b2ba9303cba2ff5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa8c9a7eb9d1014a45498a384738f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4031a70cc0d5b8b5e41c33d2ce7b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750debeb8b55d43e54bdf41a3b5c1a8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791e4820dfc65b1ed7b4a66f9b77ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90f91b2bc24efc641087b4cfb9fea7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e405dd91be2a090b754ee9b33e01fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa0e63b8cc0fa6e4ed824c4a4ffc9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df506b8980ccf5abfb8ae78975ce5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8bc0bdc31f6a526bf22103aae4fe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6fe74b2f9eefd1231cd2926eed6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1817be39e65eb5f3398d259bde30b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6a6ff12c13cc3ee7a6ce70b2280c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7b3d36a5d32ba16b7f8f9dc73d72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018747f92756a3fb83738eb4a9d1d1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b54c681730e21ae79d09104bd9cbd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db9834c60b7c939d62e39b40d763b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4c8be582dc586a365e0f567793d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a7053d61bdb0ac3d7b550f8a6ff9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2ac4292f6d6bf8c61904885f13579731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6be4c6328acc5530631aea549e87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169500dfe96d89c115c3d9ca396e16b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56392bdf46f65ca9c3a58643b21644aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768352a20b4e9eac14863aac3ab25952735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ed7b55048d4d2c388f2cac5855ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67df2933f487a07c829723ca27929b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b79baf3622befbb1af350796aac2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cf885a76653cfa8d8dbcff2cf68d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e92e22cdfa0bf4fc4e6c3e88d8de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c6ba7dd67ccf019485442b8791b28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac75e7b0ea3594c1f6bc77cc3ea153742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f91b57bb051b5e2371f5d7fd46077743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317866472a545e897ec59c358c3f12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f49fae541076f8008db199e586964745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f08f82a05d2bdb426154ce627c05e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddaa5412837430b5698d9f4394d462747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f13827257427723dcd192ff1a88a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d858e96954808948f483e824fdf0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3a122a7bbf29e4d2d7e4378cd082750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990763fcbceccf71c150cc2e7cbab80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644b90d0243a6c8d14faefc761da2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40eb98d5b28e61623307f536167a46753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>