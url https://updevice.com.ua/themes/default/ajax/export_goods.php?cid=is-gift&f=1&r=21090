--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b6010066ed2e24c8f8badab521ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ce54dbbb039036a33a54fc43faac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb41b506014399e8f3099dbe5bf2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db1bae32716292aec2d5611b9a1eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41c8128ae28c17e48aa420e509c1ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddb45991e0255468d992aad92a6f156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68498d402ebfc45a260dff57cd6cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98599b8f2fd986390918ee095ca3e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6ba9cf1c5d1daabb92c57d2ea7e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea11fdbf4c49f7196eee10f2ab9f5b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dfbb4bedb89deb0ad7aabd1b8c19d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928205c4fbd73c798b79e68596dce6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb658724c955f0c5f6405c853c883613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375ce8fc71ad49c6f0d2b401d1aa8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52143b2782bd60beb09ac588b0ca0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe494bafd158a210dc9adca4577685b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae84068104dd12d86e6b360cae383e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e55701fbfd5b4cc2ba78a02e5e3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446150f68f78e71c556b2a3c5c5563019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533845473d2ad4b3a8f6371258bb29f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a1df2f1b7df9be69921d0350161ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b217d5f4ca9f72104a4e35ef5a9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77806042f135b0b54d0f98a77356827a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dabc2a1509a538b224cd49bd24fe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054c1bbaebff278d086349f2cd6e1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8146e290a00079e6f9fcd33854711726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189783d9664a0d7eafcd2959ef50c87227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea91676c78ce4076300a12ae9db28228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe51f769c2bbf48e620956ae55f36a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6612ad80e6cdef87facd7d555e6419a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb2d76cf6408a7f9db919ca00607631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd8dd0e900ef812c53ab628bef7f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867e137ef580c28b77d6f8470a4f5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bb60ae9499ed971cb49eefdabcda934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328aa0c770532092dffb862ab5ab98735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c3c11d6453d4fc1594c15d3d315f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474307ecae2c38bae742cd90c1f415a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e99f5b4695dc74c5603fd76e7abfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcbad34cb2ecb94cef8ca92b46ca4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c912fa9f5b8e4043f7cb8cad495afc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9c4dfc0817bb1d1bbdc1534b8ef8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7037249e9d0318f130335551e91b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ebdfd0279747cb8fa39bcc6f440d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c5d758b421f86a1bf913be5c7a7d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ec4644f356f1d7c8c9f0d5d4903f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4aed05e7dcf9908d84ea20b38935346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3890b7b37ab52404036a209f0cab5d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec777191c5c6b6b618b959c6f4876948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559e2bedee5b0c35b21ec3ab5587e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5abb386f89dd3522516ac84fa71050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a594992173021497ccb54b68eb35451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb776c723ab1b27c9f9219fa1db450252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb082bbd56e352325df6607774356f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a837d2b7a0513c3a6394ed8299375454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2deb015325ae52c72f46eae566f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d21d1019a63ac524a78be4cebed756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e3643f848917c37f490829ffc8a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05729bb14fd9f817b7a41922d20e12d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef72ee6a30c4caf081c577d13fce8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29141802e7a8efd0db0c1067e1652b0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c0b3836e1ce37d0bbfd707d12196061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c31ad7b7e62c9d5a2782d4b01ac9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6b8bf683971b5f318cfc9962eaac763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef64c09f574e10b17d1acdc3df103864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddde1d73653e57f934b9969b05eaf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8675da2cae12dcb8bb56707771f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972261a5424a0ec3249cae1aea42e9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7f9ed33db8643a10702bc7fc4924a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a7e2dd5073ac61c5b0644bac8bc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e6e1710117a32124220a5bde512970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f523a0c3af9b38f82da97ee18105a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ea037a2c2686042d3b8481af36c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004551b214e820d7a24bcab42bcf99773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d521931ae19c4f5ca2272b29b944a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210ac009a5efd1935f2cae84c29c9b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86792209da03e12e0e2ed81c837dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaed933c9b6d9b87ff361402ffef6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20385bfb2fea13bbfb65128aeb401b6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d34ea27ad6a9b978fd4b9fce4cd1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ff27e9a2ab8de3c3eb9442190fd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c765a90c0cf494f091e79e819acbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbb4f0ea97012cbbea86366e14a6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca37111dd9ef7c413e95db74ed58883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bdf3501eb88e733927bac5e5f03e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ddf75a342a028338d02fa2fa46b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d3eb90cb71d5973d09d1b3ac3e0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76979a571c42dddf1bdf4f0dcf38d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1331dd60a98d3a802b080f8c8ae864888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317f6ec1eaa2fba4f02e201ed979a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c1d6f1bfd99db640cf2cd9006622890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff978313b2f737893dad38ca79da9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c902a3411e0ca1f11840f03f5154f5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0267d78ab9aaaf8b6081900b43491f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ee04366688ad0a17cb6b299fcb9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb578b70b49c0c14bfaa7212d3c43895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842ea2ce6bcda720f1ab5c7bef921496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691745642c68b2b06055d05f3e66f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764209d091b3301fc523f754e9adcc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85991125ddb40e5ac53e2acd6959e5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b96cfb9a2de84391e2454c1d06f0b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f282175f5854c24c509be8a6e3029101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622a8a71fff351a8a42a7d1a293063102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8506770bafac5e3b7acafcbe1999103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58bfc368093445940ab00bf6e8a6bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07da527580dbea4340a34d825ee9ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908da2f3ee19266545665ff0e4b7cf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df0d47e667f4c3027c5bfff0472a51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e971cca6efc386fd41d5bc026218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342230bb51a16408d038fb5ff60009e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444a1ede8ab3e392e950f01be24f69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8656f07f895821fa5c4e68cc485c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b4af52e62410a45480f7d25db5f37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc762bff6e0a7a662fc1dab77ccf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0743c42f178834e78d7e2423e6f1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca319650a53726f4ac3810e39b597d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8179aaaba1af88c53beefd02fe868b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021afaa0a941e5714fe7ddf16d54a23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0319233944510a5eae353431072d4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34022e14959a2ebf0b5883b9c9fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b563e301885819b22502f64c123d15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802f58a9a086d44097479d8033d823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9443d6c75b68d4ccb787fb97d330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35654091402c1dd4083718ce143c79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc62da1f300c6d1d0481f12e2f34db9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572370df888f1007b03596e074603926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d1ddee62995f5e75c8d5345cfb476126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9338e3700f23f0a905f4dd094d47aa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e35785c7985ec044db5668a6b893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b7c16b15ff62d1d76fbcb3e81b9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa70dc525fce4d7cf8f44f9b051f27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175886737c59b81ea02e596374135b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cab57b1b45b4275848a1662c4efb73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed451ac40e47a145a64228a9f7ca6d84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823c4c573f3a3eece3233ee1ab97c24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2f2f26ef1df3ca643ceb876a06d3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486781485797f8b8aedd977649ab7d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a8861483fb1a0ee52dcda4bf3a37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511a296b596495300348d61682f4fdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7864404d99fe5f6fb21a41c5bef93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4624c536b2357350cbb373a82548a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f95c47847696ab3fcf6d95758926d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb330d444b7272f19e43a3019a437e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c5b82b257e3931b7cdb6248310aa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367003fe053edb36c5f81970695e8275144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53201650e7a78577f399673a51265145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e02df37cd88084a0c503b732741c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb59117b37fc5f0d0efee9e85445396147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ad46a5fe336069214c96e7eda2f29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f9b180f9459178f67c4dd90f89d02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d005ede22d6ee5bdcccd7a852a64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee65265965d99b666eeaddd4189033151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62ae40451c434184d79ffb5d38d7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dad49955458a42884756a4528711c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b79a36850564764dba6f10d631159154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772b528b5f474ea0b72157dd1041b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f171f0707d4b32e09809649b35ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea00f1f1d3b4d6eebfafcafdbd4f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee748507859733d2fca15a696a13539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449f5ff092bf3ee22d574b24d3e90a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07544f1e34115f52ba83e56e17a18f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9989392379da1623f78c868c68c2f34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c441e938f00c2940769abb4c9422a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1f727f1ec903c69802a7aa3e792d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a0b744c892bc487e15ad6c7384e79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e850eec43e7bea85d60741eeb5dae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3055ff003734eb79471ac7968973e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ff57a703738560703cbf77cff73c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0f28840e5a09b46c176c29a00a6fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724f154145563f4888b29ef9f48296d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7c9bd536c7bf4fac0a8426ab2544f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372523ca4cc8cdcebbe25f644c53394b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309e0448990fefa94155646eecbdd8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0abe9d1e0aa060f23f2684e040290173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aeb741718f468aa3efab79ea4a3b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ae0318761617511c41ad375ec978175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da023cf118a6de848feece624bb3b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b719863ee2f1c4e7aebaa94d46aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f2269bae625da2273efe8d57d6b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dd1927f50257ecf130798517ead07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d7777727c93d97ab4733847af3335180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64c903cf5f2ec04a7ec454923774cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421764d0aff632700d9c8bce2d0018182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107caf8de7ce5ab0aa908f77786d841183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f3d04bae4c2cf762de39a5eeb86f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02bc387035334b83afaa2d8e6ded6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757677949d579a71c87f17f99e64f33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd607532472b02f608cb318b49bfbae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e9e97b99e73bc849a5f2008884ffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e130464012ce251e803c0268648a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781c55cb7ed09b17c6cbc6ff4d16c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112c08b928a2e08067f7d61c098942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fadb719cc5bea5db9cbb23a176d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4d813125085ea2bfa5e9cc752e46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70983963c4208c100a2b3532d03986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801b35d4a6385c54ed6e3350b975b8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012aa278795ab3cecfdb4ba4024149c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be42e7b00bfc2e9f2da1cd0114ad7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e45ff69840a8cb438aa7b2ba9ad3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b4084b4d6ded981fad56646163829199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034d380f1361e41574a3d1eee83fce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3f5825f8a5242a079e8435f02cad7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978acd4f6814d1f17c25b96c0df3a8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc7191c964e1dd8a3d9dd2d54c8f41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281567152e690b39b13d60a78fc8da26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81472b0001c376b4f60313f506143185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea7d347be2bcf6f7066bff7479dd58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a28c146eb0becf96b0c96ae99d20c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953195549003bc0188e1089640db63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539da1ba762a39948cb273e48fdaba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ace46cfb333482a146f1f298dcd2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39adcc2fc7e69f3c48b6c4458e54134211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519025cd443f5f5b316a85a1b4b105f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d95aa578c375b179f2ddad01c54f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b867398e67848f6f4ed49006fbb1bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec434d87d16dfb483df93a7db69212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1ab126c322876433316a76952b56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd6311426eb86347fee565a13b79d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df7123fc28c3647db84c8fe293b7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762cdf3df7a8c7ae171ba249efaf366219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4ca41af3d1c4e57ce77315e90550220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908b9c972fb567046d303b16cb805f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27520422c8d2ae50ab67de778161f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd103dfcd5af9cfaeedf630c04c591223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d977eca2bb7d9866dc36a90025207224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4e0f8d13bb9f240c595b1bd00443225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db270b0c588a6bcd6b15bcf45586b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21615545238df2edb5a0957c8e4a8fab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22fe426c94e5ee0a767d78d761ea5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228cbfe61cdc6c688517a88346ab29a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb6fb9afe6e90100c05cd421916bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bffee854341b47b2e9160a1555137231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa725ab47be8b0c9e0fc658d633873232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d27e072a7e6c90d04ffe2bca5ae3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a0c26d20cfa5b1fbbc4115af8393234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bb0fb3682755950f77e5f5cb32bcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc48ed0ee745a74c6249a1259b2b65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85cf79591fef06cedac982525489f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943939d4dc09eec248dfa6726ee3d7e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed9401a6a910b73a2ea5a70ab204e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcb0697ae8cb8a82fd9fb28f4c3e37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21cd59565cd7321a9b0bb0e9a3bb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe21ac8ba20bd737c7382082014706c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb2e8c5a2eb583692928766e6c381243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c142aef42e4323821a0518e50898e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d378facee6371e6d4a27f34c7d742245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5546b688efd7cac6ee0b928a02356f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48ccb41b6d58cf20958d2a5e701915247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b706bd732ff920225341be4dbb96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cfe45224000710bef9280b5dceab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca682b18c75cb4e1266582aa618f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba4421ec3a1ae1f31604189fa9f618251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861c5ff8cc7e9c93a45bf0d1a6a33bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436956aadeb3aff9f2659c50b77ea403253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437dc9fc65fedda76895b393a05c4d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aecbe853c918747230ff7423b71f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac234a86b011c60f26473f025860f591256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd8436d528628b9c8c0c8ef7e1b9ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a221af056847428753187d4c62f0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ac61476330b658f328a873266d5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3fff3a64f7dc4169a86531093f9e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750db78b415132d59c9d75259198d8ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c7d94558e0bf944d62d27f1c9cef9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652dd88f8f9933e6c497fa95e1fabdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d86f99b1240204b0e43239c07b547264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02826a6fa9a8ea1caf3aec19f7964b7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ce5c16068dd9c6f778a8925a60e12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4fb979529bbe742fed54099e94ea8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb9104782a80742bd2b46f76ddb211268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732ebec38c25ff5b0b2263eeb06b41d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0b28362a6eed9e01422d25698750270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ede5f5cc3415bd69dea952e70e90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851975cc8c0d88ef900d205eab8786b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54c6b0edce8974eaf13e40444e44c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a4a5e90d645428aff0085f82bd3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46375fe0818af68c9df0e1934d896857275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea967c18c37c3d0ffae181e06a01a8c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651da8b8113ee4ae9da2aba981fff3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e99d5dd3a65724b093b2c008771a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942344faec863cdbd51de0b24bd69d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25f15cf6db9de3f17832cdde383580280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75a6e6bd654384d7380d44e8f3111281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e076dd540a90600e12bef074ef9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb3e1108fdf1cb2e58377a7f85789b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028690c22a3415a35a48bc3731463a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357224b29c4435c1105398544ef7de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3bed5ada8876e25e3f82f5b5638c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df69c95c7354409276b37f7efd6a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6247ba6c59f5079965f695bef68e17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46668ad8274a575556bec04d3f16401289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654e3f1dbcf70720a483f7a4ebe338290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8858ed8089c5ef9d6ed0d70e183165291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada8214236094a7b12f62baa8ba342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ff828674f632758df52c4def28e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc42b6d0648db46fa4c9bf0ad753aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676152ae49ae9b310b72165ffd155ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd23036965b20845584d5b8364ea9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a8bbe6cd0614999c816b88492cf2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730230ea6215d48786cb6c45ce77e12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb826e87bb9d57d197c60043c78f82d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a830f7c6a347486556876dfe1b609300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda4ac8330150809e4cd3a58848109301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae979d8e439ffb2be9d0e81258484869302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeedb7c245bbaa6d4d41840345277f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2179df9d3492e6bf0fe8082775b680304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e836fdfec63e3519e1d50e869cb09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de768742c8e500e808ae37ac8ab75d59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d8e38052f9a10044756b54b354e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31353e9a461e0c9528a64da10b8eef9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a81c2b30ae51debdb47bedc2956db5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519881a2bad04e12d2b51f45ca98c365310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc7c8d64875d5f1d51657d37e86e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd4d51b1fcf2c4e1a548c2f80b3099312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6b7fe767c8e84a35b31886e54e3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a006c40299d7cb6d87c4c44812ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0283c1ee6cc7c2ecc1ae43d0f2f30b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800116e3539e2bbb050c7f2c94e4f163316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f253b67123f6ee3afdd16b2cbaa1d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199806ddb5fcfc590f804e7765b78c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac12c567a6bde60fb6a68b68dde97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866e1a48ab0bb46aea95e08e60a653320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae98981839c6fc15024a4c80605bb26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f650abe960c2f2cb9f21baa838f95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251019c41ea0a0c52273ee63076a4c59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56fcef386f506017e82fdabeb9bb13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019b431b37f7197d6a784a403930fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbfc5ab1c0f6656e7f98c872cc385b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b978603008fb66337014dcee7faa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d5efe7a36c0618e1341566ce89ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd134701815c357e5f95ea662b50d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3304ee6fc6cd765f61a33e96e6d5db5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01054c6ab88636780d79485adc981a8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27288dc7a8b9ddb41e8fb5f2bd9b6dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc47bde41594a407e719946de8426333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e1ee3051066cddbae458e1295196334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43bebe56130a8a25f9dac3e3669ca6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb966728e6f3ad2c8e522d7cf0549b70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe1c75744854789bc14e3b884c0f39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda4725e4e028029c53a625e02907b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276602f0bc64c2af2dd60594ca46d99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ebb7356503ea36c5054753edccae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ef4199c54fc59123e5d57737cbe2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e9ef1f9ec7eb65bebb6cdcfe8e17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9f5272ee1d1abedb4ec1ece69a78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbb87bc01cdadcf26a97ec5088df2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9324afc59cc4783b9412b2fce16c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c9687c557174f689b7bda6b949f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df358f6c348f8b71269a19c13ae39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5930e6f8bc209e3624338b3bbc781d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172eea2658282b22cbb42046643cb3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4d038708f6dae2d57c4f50b4b66a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a22024fe8e3b2e9e8603ed14571da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e3a967397dedf663d54b4e4706f09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a9d164dcb9ccad145179e113f6694353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ec9e409c1a1890ff5a3cda845141354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5b972e0f55fbca3cd790ee8ff01b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f022033dddbbaa21d3d7ab9d65f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9091ce6642c9a91493b9b557703d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e4e3d7676ccde108a06185c4848e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac80bbfe38432314654cb2bae71c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8374b9cf623cec0cb416bf1c6e76f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b2023246365f58cecaac2e33f5ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad95fa5c5e63c0fbe6a4c0ca778b14b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd008ca57cc7bd0df236a45346f8891363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb4dea7ab6bd0355944e6b3c9b101364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad556c053d702422da12d2f1f4334d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b495830d8890fdfa3a4850e1b44f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d722a08a9db0b3f3dccb090da73bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda8fb82ffdc0d8ced0d5a4d9cb426368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6df5b8c88c4bea5ff415790c9e8aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb335dccfe0f97ea9b483537a64aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef3acfd2a22f342d38d6374355cdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c21b32a18f15a51ac0466d17a6935372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e48d25fff923bf02f81480edcd24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d5dbc7b04b8fad901b4b29c2afd98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c0321dbd0dacba284bcdd968f4fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b462fe97cf4f9bea8413cb68c375b02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9135ef55dca842cb142c432b248ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c761d891eeb2adaf9bdaccf9b6084378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1527bc7783c65a0f3df2f034086c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c83ba642a6cc3bb4938aed572edb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200012cb8eab54ade071cdc5ff126bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad281ece898a585997b3b4b338607f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b141291a688349ae94e23d5c8a6d1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff72dc03af30e09126cf702e60bb3ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63800ac52547422cb3e5e013ae6be35d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944b2a0aba62f114788c0efcaac7868386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1308dfcd3c4cbcb7538dd93cd164fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ea6d18c5511ae1b7bd6391306c93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754bfb2b92d9a47b597ee3ebca7b35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf027a3e061dc0e9a458d0a004720b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79945549b724a038608081b22586af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3851c4d25d409721b00dacceb2411f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce89c61df8344433c80ade28083bd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19f736dbeaea8848c08794305250e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca02319aa209447f0a3bca0e3103b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c8591450560808a294011fa111db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa33a96ed3587178bb7f127820b6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c5e3d95d00899d58f43a22b0ba994398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b97402a13d230d9575670cf55f1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0dc77b8fd11b4b134e117a985f0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f43577a5968d4fe5b29e0925f9adc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047a3621eef7a89d0c3c33e0eb3c3b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e932e6548c95db438d6cdd7ac460fa7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dc435604f71ffa9e03351439934a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f5f62a2d7d031da1d1d8b2ed402d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd3111dec966dc553c71ee8f0fffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83580a9404da8ab93032069309629e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e03d93cdf94ed2921222e87e8d3a67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ca5e0dc7a24a770adb87beab9544409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a8cfcae8d8bdd99a5df5a9af9350410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef057f57988eb2202dd0f6a942484d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5481b230146029f28d0078c1f72729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9938c20ce3c0552f9b77e51e9fbe85d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226a4d6c5dd5fe916a98a186a78606414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e006b61ff0ad953662247386f234f97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ecfd6e7a0b69109b191f7d452df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112be912230aa9317964b5cea9af006417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1294c11600d50fd722e23d9994f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8163d4df771dea316718751639af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2825a9a2a2646cdb907df1b61507e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9869598a82949e70a49b178376e23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f65dbffd4e205c64a3171ad9bb7f41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b59c8f5ca7118342df95d08064963423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5769f59d94add3d43c5886e025cd371424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d0dc8e949a591b8d464f225faedf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b1017d55d3133b516288e908efdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687097e573b0c2e206392ce10bd997b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8bd55299f771209b55154e29b15b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd34987a4d359df3e68ffaad3bd71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636c77b78137e29eb915280f886d6b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e423523796c2085145587668cbaff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffb241f17b9b9513188057bad916a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd7313bed809f57e64c0bf6e314a1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b84e1405a4b168c7ff6e2fbf642bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db281b87b41fb21226150eac6be9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266bee73e903d08bca63c7c7257ef13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185ef52a5ea8131ae6e4ce13106be9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51af973ea5e993c5c923e128cfcdf8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea1d089f7daa57df6dd5d74012e39e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553aa8cc67fa27fe4501253cc4a40f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc13f93c2de5ccaff8ece87f3a4a9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183fd353d99394cf795dc7d6b4cc056442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f999cb0d2d6105188eab87a9cc9767443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbfbd0ec08451e19d9a43acfb4e752444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1bf86c1b5c4ee23d5decacfa8b834445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e4419346abf2332401cdfc6e52e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec49b79fa6b31e513bf91fe195ff4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575865fadb6591d3235c475e1ef2c144448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41092eac158052cf8dc48f9ecaaa3716449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a51ece2d3f7b2f7179ef37fd65bac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b92b4704484c581e8688c1c3542f10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75046f00bbea14b11254769f7e02eb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f25e3679383f6396337584a020097453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10949e69e7df64ff6d3a8fa3c2e16ec6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0f7e24e09cc290ae2d03539ed8bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5a4df1094d397b8b9be2fbcc43bae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c426ed8b9c3eb1b1f6cc9a2f474897457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b15aab5aad3a2667a52ae3a2f725458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644464cb5aa7976a06197a3fe6a77689459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4b068a3b290e0820beae00c108fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7963fec3973a0fd1071186a4073fa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e74e66e9275181a4d3d044eea08f88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfd509d9630296dbf07387a4df2571463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba7fd29d164e8319c8e49c1d76b6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccebe5b8a20100de9a18a27e55ad8c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884ccfd26a64f5a668b9ad27d477fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7e32c709319a4746ba922926d54f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa79d63c3452f7b4d06ea142dad5015468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f91c6fca2dc8a2227335d4066ab7de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba836dd4994cb378b3dfb4c1d6341fdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b00ffb972c71652b40cbd7334f41a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119a7c7b7268f42c43f97ba4c8572d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972220800059caf9fcb04f0057849075473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0bf68b496a08ec621078bde18db3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0df964c66320f59e6b722805e17d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe7baf5de9d1ba6d4dce8ea4ec158476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6c0ad602b72698a2490c47201b011477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18529806a29e3896a5fc01d4b809f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f87dbe1bf0e410aae71110173a47d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e11892004609f26bd29ebd82d9de74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e28709741e2eb4907b1290be2e83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806690745e7da783bb8d4074e57a961e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0624cb6094af4a61ba0cad2644854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff754ae40c1b532dcf97919a73ac9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b68a0ef29d838839ccc87a5cad797485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bac147b80662662e8fc6747be14d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b078232506bd3a52f6454d84cc631cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba8dbfaf3390ac83cdb7194212f77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6b1d241daf03cda266a91f20d1a02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddab55b2978a8a14149156cd7c5284490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f7e9d8a38bb93f42bda0d391dfe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3793ac0946d2f940faee946afea395492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46864dc35631233f49cd30d9400ab7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb59e2c446b61c3571c3f65c869e01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa49b5879abcc15839e4391e4524b9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db909aa1ec67559595adb05c3a3b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b655626244c32ccfb73701f8dcec26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe558bcb77b6458b4aff757c38656498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12f366ce1c4cfc3e81b2fbce66847f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc8b9d161620a9c893d10e065811a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022cab685850be768fab54862ef4f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8edef830a196a453793f630744031502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f72ac04f02cd6f1f9f6192a36f2c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84541ef470c7a72a603ec681b9a778504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4bc5b7dc64295a60f4e1349e49a1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43346968ae72ae0f9ea3977955ebbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548864aae489c90ced254eaacfc9406b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a53b4362bf13365edc677856e0b94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2275c1a4293fbd5e155d9a6de50e5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41190fbc414d23b96b7e630362797cde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57afab74859c6c21b5d2cc7da6afd63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c454a223f44154b35b4da124a2f7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bbc39840c41d5f484170ccef52395513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1ff5c69fa5c89060c11f8023de3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b64189b8b5a3a3616f6f12957fefa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfebab746c879ec150c1f6527105a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5998d1e8e9f3cf9d3b64337c6684517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a260f9106b690505efdb205de0511cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9dcc5c2aad7c0d8e22980123b6e16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717939fc5aa566b0dd74608082d031e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f98e56cc98ee707320319ad8f5e1a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf6dde7a8996254e370baa6d53adb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ec5e98a4a6ea1e2cc3974d96f60dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb52f29f0ced47fa12a4905924ac1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969949b215f30bf89b07ebd753e717fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d037caa5d10d5771c2e533dfa3270526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d8dd346d008d265bd4f77024a2a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb685871abc733b975a736a02fa2e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2639986cb0a06970ac6cbc718a1866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639c7bcdacb9f4730555cccca6f3ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8cf662a77597b315c1be45c66b11d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36cf0b50baaef72e24d48bd838fc63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67811e7a7bcbc5391e952f5209f7b01d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85bca1acea12a9008558cfd11a5087534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedcdb0d567e69f761acf7717b9464f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf756533011cd594a46e9433b6f8c748536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a79dd957d5970d596553145050a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34376d045ab24e6d5682f5b1b8a97c0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3095cd67806168f344451e15fca79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0899630c8edc2aa0b0924e2f2f90b85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b2eb8373995ac2e93059867a1ba0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f822b555fc12c756b33bd7e7f6605542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116459e4b155f4b49a775337f88b72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c68f51d9ac78b1a155631e12a2a8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e88703dba5582ae50bb63d7e45f72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e446d7e9b4042c12d2ecb39d5d4ba2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3ec856024c8b281307b8b356157b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410ef42f41e361611ee71f4e2dc61f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576310b65110cdc2adf90996f4bcd42a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefb4a88a03768ad7546b7842f6ca9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b905d73f32cfd19dccd49c2d2c0ba07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442bfb10cd71770a12cfe73eaff5cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0440c76ce754ac2a9701470afaac8e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81125cbf7116d6bdb215908d273797554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e6afcac57b294d9ce96afdff6249555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26e6e5504b6a961b6c0bebaed65b97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f8bba00a96fa293dcac00a0a0d57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845584421b9150ea179f64258960cf2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a575d7190bfc4e778a2e5cad9fc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9bcbc8ca2b5b5df13cae3bceaedd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c8457c4345ea6949b223b9b747ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b6e4c01a5c0deeba26a772870ec73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c48ee8ea27b07c78c38ca47322c6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e28c974701a6667930e3c4f51a40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979964ce49d52003cad4a15491e35c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f6a1297556a96f90d6910f9e89cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116623ce8d31ef0647e0dbc7f169a251567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3431cdc15e798239272a86a85a0a64c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9804ffc2c5d05653fe8ce87aae809569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161006c1131aac5f41847d1bc77e66fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4c319c839b69dbba9f40f58e40a53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a37fc6f8ac663ad9247c56875edec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5eb6f6a68d7f19b1bf42affc55e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302938aab36bf7486a71ff2a84fd784574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddfdcbc7852ce446429cc65ec8a3aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22bab6504bb0eb74c3ab2fccfa0c97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8470c81cfb2caf847d3f21dbc19c9bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d6cb2d47b32f2147fa87b79d21105578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733739065972c5fac8c7ea6d19b2e507579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47878643832c3c44b06880fc45fb30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b03e139e47419043b9a425b7460d2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac557655bc97611acd4d9923eeef04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63b82a6e7ce4803efd3f3679955ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f2de106b724087d89128ecfc395ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e558f21f6958bf4f79c919f0068e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0153d0638066d0299dc7360dba50931586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca32d44649fcae8ed7e4d1d7f15e69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6eaed2bf88594b9d7a15a4d0f51e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d82bf2dfd642c95a42a71d191aa0ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14831e03af110604bc288ae93c6d6f51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fec6066d9969b4b2bc690b677ec95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531b221a550aa9aa18179d0ff1a546592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcaa61aa43f7539ba20574b59fa03f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ed29d290ae27151aab40ca993e7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9e4ffa01021327ffcb550ebbdb1fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c06d455a4112a8a124caa71d398b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1669a999cdc40b428f8bd27b94c2ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc876a00d43f00a41c5e37f08deef6c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a11a42e0c2a816c2a5849bfc05173e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308931ef4a8ca26312ffd2f02cb4952a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f188df212ffdffd2a958978b0892c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a8e736824900240bad6e045623862602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f11a7d58cbd130c55003c4eb31c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c84e9fead18d891c5d413dc3c2e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3cfa530228442b07740ed7ae1114a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e4730b2fd3c8228eeacd45d713626606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eea09df9ca8b34a94641ae8a3ea9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf35d5da0b7b3116dead6d78d50407a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b818c2f0bcf34cc0f3239eba338e9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc38314f0bcfd5dc740e5b37b4a6d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe63a4ceedb02d7a7977f25f9314a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312080d16416839846456f89869b09e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb43c57a89a81c4222e047dd9bbc01a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01175e601905b2319326b4226f1c119a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ca1b83d85016b3c79bb57e812096615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40191036bdeed09ba5a611b276bb79b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a8e977ee8b7c61c923dd9ebbfc92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea2d35d62dfcc5bc5c2d5090490c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa26a0f4a7d85d94f6a7eae0f3adda5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f354bb0437ed19879e2a3318ef0b76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4db4f3370d92702aee54d3738248621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e967dbee387b8363f4cb7ec146a032622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbd4258ca4e35a293c288e7dac0bdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91ddb622938fb46c9b98b67ca5e75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c8f17c3064fe71738d9ae0d48e3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba2aaad88da4fb449f538e9f61d7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b746b1e319bb93fa5bb428a4000ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9dc2276fab31abfd9955cdebb69d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440961ea169ba6473db5768531e61a1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a080d3010da2a0ce260afeae0adfa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810dd4de41fbea265341781fa0d4d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7445d624b37958c4ad944b065d6d419632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63fff2dfafff51751bea548c103083633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa666fc1edbcf40624276642a06b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ee565b3b28019b84dc47cfe21282635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d7b096b5e6540569712039ee017a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de8409e368352cc487b29e800288df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2766b911e0e9e5fd08726b04ab1bd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92131668acc431e0562fe19ec15c624639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0fcec2d86ef1c0faaaeaa62d5c1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257499601aada322fed692ff66c526a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e97279012cdfcaadf40ec47161a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91adaf05cf337c506562e4ff846475643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9efa4a8b28bb25a81b54b9bcc502c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa21c47878f6b876dab02011fd3e8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9493ebda717efd269bed4e4c3450e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cdc263fdff8e5d4ef5a5a81d0c7c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a1c05e05d47fa625ab9b8fcf7b83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258c8ca442b4368076b7b1ff93d3265649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ca3af16213edac8712511f31e3e1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855296ff051ab1108e6fcb09ea39e9a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca4e49d5a6c0f2e24a68a68a6e08c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08198321c3a8cebad85838b9c2d66729653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44a21cd5297e0bff32261f8b1883d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731e8798f524ce4ed09f4a92dd27c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f53516a6b773ee25fe04cc7ce4188656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7c53f4dcb44bf171e4fcf42e31344657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4ddd4a3f3048d85e27a8cea472f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c511b72d7d816fedfa9baa8ed70a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f549d9704b4c284575ac2bd8eaf4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493a6cdd21141758b0cf0c629f9a16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacfee02eb27863fbd9ae7665f53c55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7144263223be871758e84abaeade9bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48720f5fdf163cb7fedb66458aef635f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee9fac8715ff4554ec375c9018442665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faba76004e48513be3baf87e61a069666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d384aa34661ad254f7d1dc3a9bc9f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc183ce5c2a48c9cc242eb1531deac8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e97cb7923a26ae399bf7046c75b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca225af163616a7c4c3197f1d72a6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5749c034e7660de33921744617c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626bd6927db0578328d9589a47983a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb27aa0ed7cd0174c94d02e147796f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140bea854023a97aa9fa4575255960674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed1ed18e8fb457d497a8df2767f7bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948aff1b27dd2f6a4b778a47bd9b654676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75c94e36e46381a97cd41f99b18c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab31dd1ae594a3c7c15212e50332be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492f532a9271d2e1be2b5449eb87ab3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71446288e19b6b372756fb6b0ac43e3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec4083b43537e188579c65c74454d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a208b7335ef89fc0888128b0f631b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f76bcd00a13a1609abde6a330c82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65c40c495346e89906c9270cd15f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e434a6350e6fc2d2fc18fc1ab73e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4678a8cc3e6d6978081638d78e6841c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce8f2d05c2872c711af96f9b460b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43e7ef7765a9f941f7d030f4c91fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5149efb719a25c6a1351cfdf5bfde59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60062793de81b1153c0267fce5090b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2b8eca6d3b606036da42262119ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1fcc2e0c84c13d725a3147d2eeb75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47f64f5ec6c474e68c35bc193f324693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae08acc86d3979157f1a2900aed4ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0d0aeb6a285b66be9adc53c5eeb6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adfe007dfdddbf335206c0d4515a4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ba82560f8835cd4a21a99fb03c919697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4916760676d88592f5d716075d7ed8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7697f15ff042bd57a96bb8b4fb56a2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522e8d31b2ef9ea2d3440ef30478569700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f174b204b8879956db41005c053422701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a15316cc8fd91839d1d0cd1c041b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42544e051a7432a2517e41157304425a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537bd68306b3a749bc88ff7400840f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0cb171951d3cb5641ac7a2f9bf260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd07fb61ea19040b613080624bb38e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e01805c24f2a5450b8090ba5d99bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac473d01f7a1e05bc6447d3bfa93e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f930ddfc87ec4a7bb464f4402a11db1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d41defb4058600eb0b57e6b82797710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456274f5f080f2334d7677f131787da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb651521eb91d171e21fd96c9016b388712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed537d66e6c3bb7a989f00248879e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e437ab70e173661424c3e8b14fe5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47809980246606914596a9f9f25b51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8211cea503779a92aa95ad09b9049f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f824c0e975511a92a212168e20aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d8030a972aa8af2766c9908371eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e496c418070e7336116f1715e1d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae7896a092813afed3c91e6b02f66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81869397e07052ad8f94682df33a855721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9cf4dda53734c12e7d5cba000366722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde1b9ee5762d8d68edf24dd39b5d2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b499295ff3c6bfa83a6504db20790724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc52d860e48c9b5f016b9ac27d87d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a950133a9907c5c8baf9a4b77f6df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdecd23d68a1aac13dd278979ce4b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dc4f0058948d24161012c87c5566a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36002cd27e3b045e763bed76e201459729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03360ac32457137afa65b0e7772378730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fa8f2331a50651cad4bc3d265d07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50844133dfedd5c37829875ad266095732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50842ab3cdd50fad10ab9b963b1599733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb46e07416b5e3835984a3a45459c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c54a0948f91ecfb6c334293e2158a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f97fc2cabcb2f941be51f4d2df5f32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba678e0b1f759348397b551053c6826d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3eee8cae2b125a1e32a0a98277ac9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa2479b4f0db853c0590392fdde48f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb04b9f2d3cc4091afdb684f4bc0cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265364c305f0386870d2078256361e8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3d8789da50627adc39bfc55a29d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b2b90a9b340dff39a5de074dbb646743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17ac5dbfd117f547c30b6c5130efc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd81497c6f5db7254ea20eddbfe31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4636077dfaf9a883ba37c4da9d4e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e2d7621bee2588c4f5fad4334bcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7688f35e42ecfe5310ec589fd64d181748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd45a1db3da8cfb4c80ef2343a61173749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18e9f81c3300358dca61daa50be193750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2280e6b79a98fec71840eedbeec376751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb666d2533959bee95e0f188dc8c19c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0020e966d892501e2c934d58741de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71366c58ec635a9fff4a6bd8bcaaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff280381e7c4d7faf289192bbd4c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9d131a6bb8087b6fb36070b0657c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ddd53b38f972c8a707819ac50085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da1ce2265cb4374ccc952d1963ac9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c2f375bb75cf237c56934c79b3f3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d760c6b45ac42eb4c89dfe08945ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82dd8606f1d89b387b2d6308826ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a635d774f2a1268b6838df09894108d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9298b96c83ab24eb41544eae7f46a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7becf50ee17087b6a534ac92ae1e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17921f166ddb6e8fa45d47f30284d3136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38889241b1582afbddf6c974bd217c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a38adf45f03b89a2993860878fe6248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac2226be3b493975211b72a3b64d2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795beeee044cdabb0025d0aef49475d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0307543402ebf4ac36ef83c5693d37a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2725996a40cf39acc36f3b0739ff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b18290993b37ed088b882883ac1a5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac48688238bded8ce1b3f6fb1ee48b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f6caf18aa7f2e475217b91a2123615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7215c9aaa9dcf8e9fa3291aad0f6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b46babc9cccc3d8c52dd10ceba0b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c96bdac287f71e1f9182b36d42f2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0ccd52de4b60384dec251166edb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db0862f6f5ed042547a3f151c339a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c4ae36a2279f7accc3a579ce519721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e6db5c1acb81752ec02636312d1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d44527d6836309c13d5568dd8fcd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6af2ae401aa1f59aadf384e27450424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398cbd2074cec23b49e6e61086508b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47040e7f6da5d830d3d0598357b9dbee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b4eaf619e628c12c24c9a736d92227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22061a0bb2fe996f9a76523f4465bc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000fb307fd3f94c4759d8bbd4ef90e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c1df0fa4725eee43c341e489711c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330892de9f830379452461ac00719b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711667705f49d04aaac0128df43e976232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157088360d78dcac2d45d1dcc4f80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae14ae67adf9639044e1ce9879827834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0929baa466207172ad208d089b333735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1601caee4eaeaa06a2c18fa4438f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527677fc5dd9f44b2359439d4c1fcdb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970763aca3aa5213e4581f7f05253e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da304314aa801794b77dc764fd5a92b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c6c2e57d27d5e683ea3bf36f11f5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5d198ca9cbcda621cc500ad93a1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a33794b7654c0d850eea5a1b2f9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4156d0b8f8ab06b9e4d15a0248a638243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ad915bea16ece9b71c738849a80a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d317fdfccaac67d8979732a95692c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d52111a6da3ab83e8d1bceeb8506846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da1108489cb08a8729a4535d0d79747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02647547adccf74c758c654bf0666648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf394b082032580a1c0095f745f88b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016cc2278992acc2311e6bc09fe1bdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861635779d4c7f5ab830913b05f960e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9391cb3eb3a16cba996b8adfef677752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a975bc3b4c823da400ab410ff48453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4828219bb28d136e99b0b5282bf6fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24366fb84fd4602ef3bb6a8e6a5dcff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e183c512c4b0f9f17be25e4f32dc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5404881fc298f9da579458f9d56e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deeb888979eeb2a3edae70b869da8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420b266d7dc31e44ccc167a79e5ad8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911b31ff88b1d76ef9b4be8c1b3a11860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af297ea2fe0a06202e2bed0b332cc1d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21acbe74dd5cb5e081abfe1e14a8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a2868a3cce56b9b7216ae8f44de4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad6c93b44d5463193a70e21c4ccf0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb34446a0770aad0acad6c2e231185165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6bd8f9692aea28084dd66572127066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed7ccfc602fb04341f5bd3a92ac5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c1e7ebb9f32fb46794473f3d8b4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c09ed9a7b61cc8e285f7ea04cb40d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcecb9f4534c5f2ef0e8365ad1edeb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99581b726ea232b89da7a59c86249b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf0481de5977fdff20633355b93db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e5b416524a3ebedb3c05bd54396373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d24d6e70ea8206a469975f7b7d50fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1414aabdebfc9d5ffe498898f88c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba321edd5d6c8c13fdd86fa0302eae476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83afa1bf80dbbee262a962d5f48dd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb313e85b61f399fb8452555f89db2c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf51da2dbffd4672142f44592b33379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf7d2fb277bd174aa5c326d10679d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004da2c3f58950da7d71f1df299543881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449364fd12d76f382b0c888d2002a6e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e07ea9ae73231d5089b3be887a5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78fa1752692e9a8eee492f52ee0e4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9458ffc284c4726d89d55aa734cbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167be35f39ffd10f8127b1f32a69881786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203938186dbe11a1cdb85cefdfdeb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2636e41a633efee1dbf32000a4fdd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe8354f8cb7af2455cdfc058c164f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17188a83eca3c0f7cd13bb2c0bf5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af49fe8788a40ef3aedfbfae4e9fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f75743b1aaffb1a9a40f418fb69692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72491a4c4c88a504ee456d11de17b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62a68b6514696af155d91d6da675694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cfce83f0f8e92e1726ea4b174f35995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b49a648cfdc0e7bc663940555acfd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255acfe98996e728652e089e92b0c9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f616fc7005dc6d8f87298e9eccceb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26469d4a24d6a131df4e7ebbe76c97e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df162d55fe136ff428cd8c4392ecb470100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fe67336b400cf9f03493e5403bf73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672086f702e94cdb3e56f6dd9af8fbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafce9c0de3d85137f625584c467d89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c62ca52db8e4997b39b77c95fd34ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c06e19f3ef3634434c08493bd41fd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74c1fc366db18e927e2221f0ef9e65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f0142c4eafe286da4e58fa2c9c61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67a9746b5ff953a227c19663c4103d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8428598ba36fce9d8c490fc5feb2f8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e87846760900950d691c93e109cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56039f6a25f62ffeb9c70874fa53656111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128215a52b27c8baa6beea95f40cda8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90def1d3c84a372177bf9801111cd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325d9b8d77c68507c12054ce8f42eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c951fc1682839b620ef63f234f1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9c714cf719c76cedac42726703b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc574f9057a30eb4974cbae650afc2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7dd7aa7116f462b10e15a32711ba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83adc914615c8e667cdb3490ddf58e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa391b52dfdbc0b4a6554d0a64033f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009f9cca4cb174c07704fbaac94540121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c77978cc56b98a4038a0a0959d7c3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f7232726a309323e5a713343bc6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8381be8572a3f4edf92d4702d5409124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5486e6c1183f6d581a8ffa9b2bdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861b9c7b204cd6d7e1ab9ab9a70739126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4607fcedba6e34ddd5552fbc1fb6727127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce8ee90002adf6c7634522d644066e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531266aba566316c015f58e0db73d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f00c72d157a6a4764bfb4ebe7f5faf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc99b789449ebf474a5465f054c944131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e5e4d0e8f06b6716af6f6cc0908c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2512d522293e1095bbbb1f94c23c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0273dba2906d6630f58b4e197a525d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fee58293193b54e4c1b016dfb4ced135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda8fbe7395eb4d47a5ce613c8f9907136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ebbad566ea46f7e49c5697fdc4c8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbbfbe3f92103b0749149d2ae08109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8703eeb53e5dcbb37e3e15fb6c80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf356e2533b3793b210481eca46fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc5dcf81b85b080e745d528cc325e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bf6c5a7afd3607274b31d48999dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05732a37673ece8a71d570c3523a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044447ea144f2b6cf1295fae2bf8352144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d2cfa611a4f4662a1b5571af33d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608581876728316dd688e45fe752e6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002c93fb99bd769bf5fc323df6788f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8563892fe0ec13162ccb8a7d2cbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac6a9bd73d8c214e502ad061b1ae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d82195093d44bb536d41616cf5998f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f2431bf2afe55e21aeb3168e33ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffa676980cd8ab4f7c55748ad4226152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03568f758befef6d2181e274426e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf985b30779c68eaf720a44b4e2456154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2c74208b75af32ed754ce9842ca82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393d4fa497eeeff1609a76e44b896e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b8c750fd1f265ffb557bde3963d9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04027b9843caf714060b10d877a784158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768665a8a71726c9bef8509552c35f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b85e9eaec2378500bdf27df1544c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0822ab83e56ae10d7c4d14488d6ea3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532daf978775a8b49e387cb2662b2f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bcdf75c32410f4931e692434f6fda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62102df6f5cff65a31f38d69d4e1862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd5b1a9ca0b0abc77f7d741b645e5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5742ee96df569c026264af98dbe4f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5a7958bbcea356b03722b4968048167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6ee3f78fa50e7384b84748cd31868168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd48c950597b70dedd287f496afcbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa07ae99fb2191146ce93163229b9e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290b5b8d6a7e95b41b9f5e566a38b83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a04c7145a0f6e009f09cb555d0323172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075560274c4a9401eb83041f317a0da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c592fb51e150253300cf8af83c57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a76604a94ef192a81d65a527e5f4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471564241bcae0fb5629bc41423c99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964580b0eb181b95aa2412903a9061e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb411ca93df809ba0e9dd9c05d85bfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0888f573302a11245b7e6e7abb0edb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd46ee4489fe4a2da51feafb7809fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e42f5fa5432a73165cfcdc0fc0be4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad975fdd30022c99122f57558f85c526182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4955a04e4a960d91bb8310386b8d0f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061195e3333b0b38fb41ed75c4bf12c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c1b8e56b1e0bdb23b2e794a8134b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf5fbf32114298e34d667d78af0d57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc869585452f457f11b6a5831b668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7846e0f6d63bcd1d9a9cc3e1a144d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23390ac9dc472bd63b84a02bd86d509189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea79666d1cb0e349556cf09b5bfad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041764586de293966cdef5d67fb959ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffcc279e2d52e1719bc2448adb8db2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4c40a06a115189090d276b710125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287968bf771cd832c087e6a15ff25bb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000a0b44b304e8dd993b5e5132076fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae17951cb9c56e1542d77fb88d574196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644e32d1d623e0a48fdd726213da90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f5db8ea53a8809d01a009f5de5b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3c40cbd25faa2c8a200dede72b89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbded0fd44300c92e9586068b851630200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82df379100128401b89c58aa34620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983d8485a695b64a8a193880aff87a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756653be3c2e7f2c262b6d1332a772f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d97781dc4fa95bceaff1d3d7009ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d3cbc9f66b3fcae9c6214d3ab557c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3224594201abb32a1ad3fd9573b691206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27128bc49f926b90b0ed9fceb38d41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba38a51d562375aa1214a0cfe8973208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845995029552173e82eb5ec5d30a03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2369cd9b555c3e1d417fcadc4ebc63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27165c8d531c58da0274f789023f3a12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e5e4ac56938b3a0e59e0340bb11d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32105ea27cfdd0e559c642e7ecf7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f811ccee68f773dee6f51d67fdae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f3e4cbf4b94b2bb6c658f4545cd0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96cd18bcfef12515bc0161c3249310216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5edbf5d57ae0413657ee9ccb1ac084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1216971ba5c7d121dc567e0f11be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40673428aee42db0c57d14defd21e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7729467ba08faae89d2442eb1abd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc91fa67b8cff3283c026e2566894a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c265c05f5f1b41e3ac562f253d06846222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503497f62cd2ad0cb3b36db3d3cbf5a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b06c80fcab0a7800cf2a65f79d6d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d898d8fe59bed630074e146766f823225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82897c6ff522986b15bad895d25ba32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4079af295adf05c7793b236fce789e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41d0d0824b85001cfcb563eb8e2cd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d9fd9fd1b3cbed6ceadcdc94cac05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867d8dc54e30f51adb93c2b16d7e0c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5860e8dc3d76bc0809ee58b8a1d063231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a2a7d207b27cf11962bf013ecc6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748121c9ae0e48475f1f29296945bbd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec398bae476e8961e6af3e2f2356e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad36144e691cad461ce4172edcc3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5634c6e47081b990992a093e91998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1390d09569eaf62ee885d24d01e8d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae27656fd862d1f9818a8f1d4c89ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f99a3c0b8fdb6fe736964b15be1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca7ff8060e8edfc385fca12603ee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fb3771eafa5543e1c2c4c84f6f527241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377590ce42a10b91256191ad14c27850242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ad1d6f90a821855f43245fb6809b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4869bb4125eae6ba602399ecb8fae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b62e5bf549bbff6fc141dfb4fa36fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93570b9a284a7641c819905119688246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dbfa1834edca5000852672735a751247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d656737076b8e9ddf6b7f6105e538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823e48d4bbb9d8c2e7b801e19d022af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428f752f740a308b19eea3d6e84376a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f08bd984d2a1db5df7ed3001c35d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baef868eb2a5f1cc979cefdcea8c73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11049af91a23c63b90b67135b1f04f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd544ca85477a7c77ec8b49714f25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b77e68d2c159ee3f53cb04cc629098255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada219068ba13e50b231e56704ee6293256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ee46adf869acd866e83602abf06c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e60c00c4510272c43c722038ba81cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3b01784cda26b5909f77abbe8e75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc820da560e2991ce04c7e3262aed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9561ac6676f61c0a60847a87fe4b5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11490351bf67ffb9d2115533504f6dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09622cadc12a0d8b5dee1aec73b7fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f8d3336b29bada27e45ae1bc94e90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429e27e1838d45d5e178350052eee8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87b76cb67d43b3eb5e96f7f808fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775526be7e50e27fa895fa508239865267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2fbeb75044574e052229e86cbce91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd98bc00d3198f3548852b69915831269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf1797c3f565688f6901e3e3ab7fd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee13f3bc23178bc30c0ca87e0bc806271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77bd6eb2047d78dec366349d2f580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6aa19f7d061dc2a52bcdcfe4b836e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e6d8f4201bbb6fc4a97612e22264274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8974def078c9e8d1711f2c546e8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcbb9b03e91a834428dce9deed5d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f001782f30814518163b661fa57d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23047c1307afe0240e85f8bfa08d35bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96bfdaa7e3cd21ada588bfaeeb22cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec61b054aae7f2033cd941649360a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939082904cb26fea169ee83a0a781a8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e620444d95ecdc2bcd9c11d59998c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7900acdcb3402e853fdbc550ab647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7492d6f672562f9b31ce3750a7f25ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624ab43f2c1312ff356026b6a6a8fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a6a048f3886e8daaca5d9afacff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25964fdfbe7e7539103fc03dd9d1a005287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3ae6102ca3c637d8f15eec9a1ec35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8ce296c1f5e8f0e31c78ed8a9029289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a1af03c0d8a5b032f863a42f308e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad31c09ce45dda78b5097608b11cc8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962a1e73645731b82f3c6684402585292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe532fd3f3c16ee5868938f6b645d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f92667b11bbf281f451e716fe5cc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8572c26e5c94dfae9a3302199240295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fae58535e3a3644116f1fb73007a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553afc2e3944b343fe960199015cd30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b92fb5023b447f044517531490b4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ea5f635b0e48e4f8e53882861250299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e97492d0cc58b54d970cbd2a6663d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf4eed2c3e23b3cc53d5c8223c4615301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91199205115931e9b983df3eb80ed1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922b63dcce1467dbd1057e3e31d913e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d2575eab233385c1b658b11e1ad9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02f546727e1a6bcad4801a1b6fab2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d100a629e3cd4231e22c5bfa6ab47ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a7d4557476293694f25d8f1e9186307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f8d880cd6a42fd87107af704e69d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd7088b51471ec95b31bcdb133f013309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b9552f7748dbcdcbe540d3b17b210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3fdbd494a1ea4c9444e67575f7e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9596a0279096cfca20da1de1d80ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf024174357c7866b4c31e5b77ca0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b3f624d6c24b593f30a91eebd5b94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca0ab3d216b1ab3acab843eea3ca0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d6535e71e6b9d5e38f33cac513c08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a232b0f574c283137094350fd9413317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ed843db40d3777130d7ab0f1e801d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2c864091989e467977ff76a4bcb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14e5b04d381d29a90bff0c4f5b222320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff9773f7ed94dbd24d722ded6e2ae4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84350aa4506f8b95759b306f110fcdf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f920443c65271e85e633084909086323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c93af7464476cc8c719c80088ac73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee656619ce859c903c6d5aa3347938ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02111c5e8f4a2823dea3d6d2795ae50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba19608c0ab57ac68a26af0340adf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4484c079b0d89437f0ce23a8d45c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c89d829c4e7dd2fa338ca4b04374a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e88ca9a9364d2865cef43a08d05e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a5324d4f331679b1dad76eec047e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f6d74c94756c4a37a4add8063bf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a81e5253b5ea298a6e4b48f88d5339333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e4e523fbe5176befa05b3952926df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e5d268c346e4819110f0c2f1a39d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff933e6e38c557450c5b24367cd63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce249e42ba3c51c5cf19a0d49bd4b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f95f51d7b4022792e2f22be5f85b87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fb04c1d918e92b57629891d46c44d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23014d07efaa70f2e2b5f7bbbf9947340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1285b3aa7de5a27f3951380f3a896341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ac2571136f54c681197f7a09c7ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2602d477bce19c4ace859d330c395343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7915277d48a690273b3848b56379e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a78195341956a16cf6b119c08a701a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb985786e1120cfee12085de9dd293c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f88c6e4e2320a8b6d559f1dc458c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048c7668a12dea054fd0215b330d51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcbc8258df584e32e0368b895106d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e046810b777f45ea9306bb9fa1e11d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e32c69dca04440601bc1492bfefea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c2e8cfccdccccf4410a6bc173c5c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dec7637f4e8d71d7d1ccebdde08af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb58e4c84e338da7dc83f5af7d4fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ad573dc513578bc0b37a2e7d93ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5ec89ef3b924c497a4cf8292ec82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1efb2f78cfedf009e4b6f5b82b640357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd62ab1d18f79bbb1dda7d73124723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cf2b89377f232d6153c37e764e6c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162b10458d45a5e4ef0ee6e0b2979f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d18567cf572c02a7c1d3a35010105361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb86e8051609ffe14614fdaed3de89b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bb52010c37572ece97edfbd5dc4be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863208b330a73fb62363f8095f7ffb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde853e86444220066351aba08c0506b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9929a78b14fba17a75981358ccaf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239b434da4d1634332068601ed13b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9aed1505a8eafc80a3614cccb3667368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235568eb762d0d33d57928263755274369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa691056e2d308b4370ab626be16f808370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8bf6f4e5cebc7e315124abe0ef4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb360cb579c2c3a13d32c7139b50c47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a77e3a9f8c9c18ef344b45b9e5de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d0068fd1fae5d246a928ec6e23ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3ee69903e40899a178afa4a9c3738375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e2435e4d08e8eee1ee3c6a37cf0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d20c4c7f999191fdbaa64e16816875377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc7472e37a2f079e44c78a849147c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187cab11124dafed14560eb613febdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc788bbb721af3be998d51ce145a72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263b56298bd4578952fc62a8cf67bf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d516aade85dbf4ed006eb51be0f107382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59d521a4317952be0d1dda8c2a39d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd3342dc7eee95a5fb71d7e756eb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aced1e9f1c18cb855c6e8e9257ff849385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201cf8d2e1d07ca48b839137b069b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3d7afa842de01d0573d25f70c7dce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a298cb424af887886164eb3fe4dc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d32b4d59d35416cfdee9bd981df0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cef26a3809fa47715fd25b40e57c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e721ae3ae40e3f468c88c7c833bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d93a926efd4f13e78ee6224f9a9e42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15258f2c5f4b58303cc9bdb92b9ee3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06360875f697cdebb0eeb63bd6026394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79639f5341ca9a9b12458008119261395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc613e7f91dd344ede2f2ec08896c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814944d8029adaf8444170ebccd4d4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fec40854ce3862fd217585643c7092398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa61f993c155ad2816ee856a1d9a4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee651c6e4346749baeaabf6c8ca89fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d27937ba7d0099b9142fd28d9527e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482b60f5c45d332e15b3e72038990e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597634b377368ce29db3af2c27d72dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9b8a52c6812e6843d782a2ceb69ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac421b16968f89ce075b7331ca754405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451194b3ad26a6caeb843ce79e73a217406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337137d5557c56df26912b5cd804f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f085b39cca102489cf25e15a70eb50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc7ad95fa4d12d562f94cf9dbded2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824bb89ac69791f7c5e98a4a4ce6e21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce655f055004fa60cd66a5eff37143dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4d5df8883ab65b831cf010fb9c05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7cd1bb1a33decf80b0d5b4da8a34e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91a26bf4f8dba482108da9222286f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dcfc0d5a355f22f786d2c14b94966415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160ca391ad26afcb4beff5301980a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8d19a758c8601ff790d760c3c8a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87689dd8d4d2a5f2393597903da375e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510c211fb380990976875776db864f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dac643a76d4f0bd1f156ad16e8967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157200a037a516bad90e2f5ce56dbd96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17aa9b9e175150c9eab45069f10010422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f2a35b55fc145edee1101a292115423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8dadf86560cf731ca8e954c1002a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4fe067de4820e872f259cbf96e5fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eef5524da09b6da2813fe39d035b58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eccd5ba7715b0070e1195b933ff7f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368a7f9e51a2c3cbbe39bc87b84c97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846da4bfa01798f1c930a76d8b7a060429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030499cea671953d8cb86e2eb433e7b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09adcf9a529d93b1742262ad51773b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6dfe070ba561150dde98d836616d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8522cf63facbb94d5b5b542f2d3e1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f048aa3a17834f8ddc9fedc81ba21c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fdb2d799a93b20062b59238dc23a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b81fa6e850a4f603db5ad48e8be04a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55d85a699dddeb269d4b72050dd89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadae366e1be111d29398f0e007008e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e4d5ac5e33778e5ef070b52efb2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10e07792e7b09cc02d496cabcbe4a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b82f84c6c7a07f15495b98aa05d0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7c3b2125d7bc02b663af7e6f40423442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298510bbc86afa579824e13f3b368e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddafeca43a12baceb77d826e45f5664444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c220b1e54f727219d2e5ae3c8cc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3012d52ad72fb6546db44dcfb84de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383a37d70bba4c1096a11e5f95b40d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525c0e519b1138bd3009579fd1ab4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a21fb807d34172388be77472223881449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f49a96683f5933c33a07d531c1707450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d890fad83cca1c08e5dadc6e011ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa2b85f7d3a5164c43c53676dfe484452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd99dc844b2302e3390f4c802031a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fa187337abd11c88820a43ccb5ced454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa81c3ab57e08b025606ac11845fc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d8288feabe2d0a843d20f1a74c168456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07500dbc0ad2b8874f8359ab88e59f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184acf1a25c0aff618e48942631964458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add847a9829945066a1accef6e1b7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c6fb09841de7f73c392810044918460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8472c926ab3cc1c5149f960b041a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d0e517c4cee19d9b70384bde4e1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6730c0f6df2ef11ec9f6945760c16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64d5ebececd06ade78cbd508752ecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e8e6f43dceb110b5354aff6fe34e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207297403536876b751aea5cf32a7fb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee768883476386bdbfcdaac1535c7f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee197d8d3761fe854370b093764f05fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e263f454aca6380ff552f438a0cb74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988abb7df49fd9f526c395524c00a7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b19baa84bc0aae89a79ae2871e4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe703c0cf66b945016ee02854d1c6f7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc9669fde4a9644d2a34e3f12e73dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55439be319506ced117b010052a404f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f52dc6ee21850e32e279fee236da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b8700800d3e878b625152a68b9bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d6f7059c40ebe97d553d753a958c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039d20bb4a7348a004aea1fa19f738478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc68f362ec0fe924b18659665671c24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcffd3c098278443658632a40c16e07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e50610e6916a59bb83240fa98597481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfabb8d0155c012479dc11a57c91531482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65590b35e209ec3c2b4121c97f3abe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105e99dfe2326f1f0f108ee8530e65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2585e29542d57baf26d9606a1de74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fedd645e3187156bb9a6c8283a148486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294cfceb98c3dc75f60671736294ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f56b2f9b43654d3725fe6fd66c39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b03f299ffad63286322432bcb921489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe98e6768b830a08298769603b788e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5ec0cf0d5b017c64e57a715f382e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a3a5753481ef6f7df3907acdd8e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0379f8ebf324385d270eaf048a4c01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b0dfc54de80fb23b2efba5f06fb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c56330b7b1e3e869e92624a4f425e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265a9454061b577a67d70640e1e87eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b560da9b718060e69f72c005c2b76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c37a660efbca39fad4bfd7b02580cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb92a5d9822decc0bd4bf3a2d1dd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510e45c6a9e41f3b10f32568150284d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104dbdd61637bc750e759f00661a105501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042cff9baf6574d1617a6cda3d04f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2a78446fff10c5a77cc1002022523503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13667fd6ebc6e510d708741099683504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be10f4bb9ac3aea9cdc7e766862658505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13cf72c3b166cc41c4ce30a3e76d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d233f83192ace48e3c221c83e24b14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b4080a5a8cf0db4b84ec2670ca05c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48829c85b9f0135b8369b93ffe3273b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b2fbb6f0501c42eab8ec04b19be98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb37da2759dbae8368994bbb831d36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f3ddcac73b4dd70639f772d9fae6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668461337e5a11cb1f9f486b0c8c194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef3ded8f4d1a29233a1ed386cb7bc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32402394072987f33267254de28634b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d908b31fe27d176b671fad6f95117e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f33dbbce210a9ae2d5db1711b3cc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598485422639f1eb40a6a752610845d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bd6b13117ff4c2a74c694eb90be2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0e69fdf1a863df5104319b6a2332e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132053c97278e8ea808a3eb0cd65961521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca32d5b9112e38a91d74b91de61ea2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef67cc842ef02da2b316e89038ef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cfa4f9158e0ffaf04c4f09f51268e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9004b793f0f20a4aa8765721075c14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a443ed685b3751d915bb28580f54417526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4478fe009bfb88e85d357d3b944615527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a341788d01d3999042253c3c508eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e750d1182a90b5b135a5ee82bfcb23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367036edbd9fb0983471faf9d0c6a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cadbb10cd5da9abe8598b4ccfe63cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d4269783f84be4177a3dfda5fa0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97738ee2f59c467a27d585661dc2d02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae76bae533483b22105283fe91b28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056a958a52eb26383053282bf997263535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a384600f1d0cde9928326748c87c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b75a469f47f92778d3a60679bbe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6db7662e869ae6941f8d13246a38d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf23cde83a07d3f9a508d195d639d22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515eff83e8f7e3ab41caa14816e67c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba0426df0b0fd45b95821527e2441f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f1233f3409ee87f8a9a0f132d4451542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a916a1236d41af8b410b8f448a5b939543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079e3e273df3023e745c5822acedc46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d67cf4ea6f69412a8a9893ffb9d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276d47a1a4d3f8f820c1291d1238de3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f529ff856b9fe6ac7813f8878c3b5d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c5e595006306f7fb0f3284a9961a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd2a6c9784c5a2ea194a9d6487e013549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394870c5e0f99dc4fdba0b0a27d3335550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef1fbe4d924e43c3ed590ea140c507551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f6c88fd56ac4897b98a8b8d6d4fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093273b3703168052bd5ca06b58a8fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ad210892151f5c7dfb64b6a1cc6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fba3e3b4cd0f7278e8500f2c89810555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a609a59b9ecb71ae0161102766f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3163c8a2f692058d760b018c4cf7ca0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87da0c1887a79a6869f675bebe8485558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc88c839ee402bb7f55075897937e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bd8fed9f57a5c443471a462b642e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632337847a762528d3f1841664c07b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ee0a50d01bb0708fccebfb78caf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ed6fdef14e19b77e55dcbc6d86597563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755582f2dc06d570098a7c962e97eb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7e532aaab4bf53fa36c9adb013e74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2c504d56dc65ea90269828b86dfb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86384531a73b43567c506078d23555a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8d8ff9e7399a269f8be67f2c5868a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b16f3446d9bf740c21b22be13e1c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64523037dc4083153d8c954ed600eae1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd66f12c3cbc63d7d4ab67eac23869571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f719bb8767dcc825b291391ba11c241572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4854cfbe172dd3fc457eb5f0ee54b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb914c7ec7fe4a2692db7422c69047574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86b4465d509a2477fb9e01ecabb32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319623885f5200a8e536a5627ab35f8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d71234a265b04f25df878949dabd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bdbbd06a0ae654a48b793b4b51944578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c050ee504dba55741cda4c754ed2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1e3cc6df5f20b624177b0d38078e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c32060dde1eb0fbdb0be7f1d09da3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7383fe01d4b9ccbef56e611875db10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace98d27582499fb9ce824381e4629583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b898d16ccc5d269217b8c7ae8fdeb1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831d387d6c94ac9532537036b96748585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda510adcea16ce317abe2ea681c5b5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3aa8226cdb83ee2b7f680842425db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4bdeb6062f6c584672820204712b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d574727cf4a664b38707a3c884abc1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110169078ee9bfff53139b5e5269ba75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151363e9c4ffef7541b640a2189525e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e87333cf8ef9920373e1cc8f9d1f88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe1a75d66772e916fde5569333b266593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65010b6a52c0ac18081eafdfabd66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489e139587ca35aeaea02c8055b924595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30917c5257783d72a00933b9a70348596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec63091cc0d881628f4e438e32b0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95545142ad7092282dcf7a91bdfca35e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e3540321ddac2dcee047108e74c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea161ffef73a64a5ecb59fe31ca2198600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00813ecdeccc19d03ff2a049883df92d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e0c45b2a317ac7d5d55723024a72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add966934885e818c7b1aba8a6cb170e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9424ae5b7ea0c8f9b57c52a8dcb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d0c044e07878d483c0cc75f79ab21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1659c9d08f40d9340e82ef6fb4178b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120188c5ade0d25df25d6e6c19d1e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0abff58c353d98816c882bcedf62f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06145db3e7c8f9fe144ddb4831136dcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30901c358430c45ddb9cafdbfd67f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cbb297e434fb355e6e51cdf2179a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6c1a747f7f57e8587760b1512515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0808e80615c3e096f59e7dad5c595f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f22527b840677c3fc70335cb8990c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e681c15a286373c3d4a258427210a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389af957c28f464d10c15f96cb9062d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c424c6d9f20a871e047d34980157a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cbb974dcefa671585d8556bdf1c6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d4555341580d4fc30d40196bf0a76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb373287ffa54ad350b67162cdfdf95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270ecf7879a4ccdac82a80baced480621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da241b36017aeeaf7ce7bc9e601eced622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87861a85cb6ba3773633e930a0909b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6d86cd361675164b247594c90966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee378fc64641ac3a44141d45975bcd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1409f20b2a4083df646f918b8557e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac301ec024e5bfb9947a800f557a10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d1161a980115b2778d0ed0c8f281628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e4109bf0d9b71155fe652c2ad7c8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc01f88239224cffd9bc2a73ea22c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226bb7baf04e61a71c5792b6bd766a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f46b7d0b73ce1756b9b0eca86617d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62b341f54f23b0a7c4f4be10fd612633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a14610569b75932663ddbd0a360bb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0147f487fd9b7650bfa17eeb60cc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f6675cd2d475f043c2df70eb40ede636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bdefed426c81583ad620b2ebbf874637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a499b88bc79caf13bcf8f9fc4d58a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18605a51c9b1f2b613a271cee34c4903639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837eff0ae7d0448dfc74b4f03a36c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093645c05542d06bf6783ef88c12e5e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb184e1e11eba507746e4786217853a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb4d3088430939420eafbcf85736d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecce92cd1e090b3bfbdc595a775eba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3a45d8d1bd18826cec204424911f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b2e228679e60dd2abcd7ae3db4cc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c636166018b5c6d0780d81688309ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84cd2124e89e05e13f20c2c6da03fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f7bde4efd0d76825f419cc4aa9c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd2f8b4e4fbe1b4cfa9a618ba53b5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c6307deb6fd85c556a175d8a188f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb83e8831530710543c2373df69a908652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c457edabe1b9c191299fe23ecc54ce2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d27ae6825db341172de740af3ea1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e4d9e912902d5c5ee5577449f70c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16233c7010e77464548394de003267c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9999971602d5dcb17d169b58f37b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a41ebf36d6a6fd736f8b55a701d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1302d1d7acf27fec77cfd89844e59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7e45a748e858af6d3af8839f638ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194877ecd65539eecba718c6124e630661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b01e3e1c1e4e3e9244b06ca041cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486887ef1bbc65c368592f534d475d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743e49941bc1e32a5d8ad1e891b9c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f535accd7a9ff1f8a589dfcaf34ebb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e940ef090ced0550a69d49ed2d78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8d66bee64898a026c64bd109cfd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca20598214d348f24eae9974b17a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa10236e3c0a60451d165d20fcc6ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f361431e9369b0039f4d87b0e250670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf7dafe7c332a08a25ef0bb9ab3ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a60d85a9c6f0254cc441b8683f1ee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cfbbe0df325b6b1b6d4e00cf40b57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a70db3c39f3ea09ebbc99fbb457e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17d060dfde84060c996613037c4d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb65f7fa6853ac78418297486cee69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d862ab154bb2690458dd12fcf4cc85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd5cfe6fb40c7bcfcc325597100945678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a86d60ce7fb53ab9784dd3e25edf75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92fc4179ef5fcef3a57dfc15669dff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfdf15561d22b559c06a3ac3346c30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062a38ea18022a2d48d0fe030eed4d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44acc988bc476e2f9eb86bc022bdae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c49cea00c5fa9b0e30171b96973c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf696492a5f6df617c6c23534d5f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03064eb50509dac2371f4e8c7a5d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dce2ec14e8906ab73d1be0bf77c89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54da5b50d5f895ca7561000ff9fdcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aeef937cea284f976649b58d6c67c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e54243587295473c00b798e1b8f31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642a158e7656d0bf4fc85759bdea03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10b510701ca18111131f597646429692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0051735fd9246455b466c1ce09c68be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c43ebcf0c17e9fd3621908c9d7d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be55af83ea15f825e8589ad9f98f62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4830c262d98b362b24673310f38ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ebdb96b34a5eadcf1cb8ad4b6dc81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635e5b6203e7edf1f90b14a527f6da7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80962f138cc1cf36e7e6a971ee1938dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9dd8b5468f3cb82a42e33745933d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57378b498719e68a75b73c29b00d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff877a6f1ee0d95ebe7c7e53647d38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f3bb08471c2d2ca922d0ab598ff2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadaf5ff4080958dafabedeb856dd19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8f14fb8ff5ae7d44d088605728fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a26125cfe3ecf84d13eb82a81fba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e749bbfa0fad960d1243b52837a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a8f7317a1ab0ea4a95ab1edc9f8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e9ce0e0ebebdb7c67635c30a660a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5aa2f083f076033c7c8a7d9caff17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb1fcd287e5eae3ae755573bacf5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d1673a2320b015ffd0292cdda371a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d334f7f65a8512c9098b5b5b610dbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981bb3cd777cb38b35c341e18658949714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84825332eed02bd139d661d6995a27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42c9ca532a9fb96e929fdcec16f611716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b773188c8585f0e0f45d804a0559ddf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed944af04e338ea7d6088d7647b3b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f5182a2d0e45d454ccb0b5fda08f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c90b71da2f19272dd10a56fcd3755c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16637fc82d9ee7bbf6d007b978662d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5a8a9875cdd8532c9b20c825a61aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f0e93c23fd7ea93f52419394e7ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cbad1062b98f5ddb9f7abb98d727a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912bbe639afbcbf08272933ca06a2ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec694c4a7fba63c04e89e9142df9b822726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb51fa31b27209414f740c620fac1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31431c56a937b72ecb92790bbd3f4451728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118982520217287e2d3ef8c79567b9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f2de35f46995d8176129ccb433fb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35fd4e9cff3b744fe6f6c0e30832e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693656b2e65b04dc91aa8451b58f5cbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a99864728822a86d763aaf53f926733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de37c94cbf51c53b9561781911718e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ac11d6119d591d4f3949e16039e87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f922b1a38e0644779b9908675455bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff5db9feace67d0369ac06b8cc3fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586fca8b3a9741346941e260ca5851738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee113d4d48e2883ff13cb15b8cfff4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a2ccfcaa60d0d250f6fa8c04ccb5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aefd9740348756179974a8fa282bb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ac2022cf8400828226864aa693b9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fdda9c4d91a1281ec3751ae0116b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac731dc9da9f953b0287017252a35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9582d37c7aa8a53de94a926115e62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607f3724c11bfea83fc2f2fd0e02955746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92257390c6425acc13f3ebdf5aa0d19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb26076925aa45652adbebe76c7094748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02dbcc9385278894c27008faca69c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ab3bebb75833c00808abc9c69834750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb47f8a933b4fd88800962af22b08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8a272f296fbc9c58a15e5790344d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8add6f9e5c4360428822440f03eec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421394761c0cedcd65786c913377e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c88f21c86fd53660ae85cee8c4111e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854c32bd1a284217aac4996d8316b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb74a0fe7e899684f9cdfefefbf0c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ac0c1f604667b9c6b8a81541dc1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76474dbd2cf8f02cd7b8e267440ef5e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>