--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb1cad677f9e58ed3ece501a12c631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d997acd987e46c51dd9aa6fbd1c2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42004d6101f2e08dbd30057496e0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ce9d1bc6ed1f2046b72373a8f7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8444d33df07ecef27ec5294c7292a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fc284163460c2417c990f0d3be7a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840b036f98eb6fd39ff3b7c2728fd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce888c4dfccf784e1d0c4f8766d3018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818902777297c3deb74aed88da6c279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0477fa8531df3e6119bf931c0b7db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d53b7281c07dca88c030a35071b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95482044a0ed760a54c5c9eb13bc2c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5442d8b0e7257c93bc3ef461b7a3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4661cf930c46b11242078d8a85fca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df804ad865b886a950059a70233954315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4861cfea4808ba60586d6d862c78216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd440c1f2a7f8fe98f81fae6941e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5ed6a88e01aeb7f9eca1d0bea385518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddabf99b8441ee15016de7b880ee9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125790133a6a628068186d5341950d3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc3e7d8eb1d216881695dd8bfe23a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c2eb0a564c3d550adf7bebac300322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca558c94fc42111cbeb1ff2c2f9578aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f31d4ccaa98f953d94784d4629c7d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060fa05cb2e5d1428921f658e43bbf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127f0d0b085b3a05322dcd95f08f0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340dd3793164559c9b45effe83e5ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383aa41f8c9efc772cbadaaaebea78028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b27024e0d9c7e2e9aa81e6310e8dca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab2468c41529ef9b4ae920e6744e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff70223a08a20e5ede3887932336e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a8cbaafffc40fd1fff92044c9c19132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054cbf151b969978c0bd000c5e5566e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c30ae8658b1d60a16e82fdc8534d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517511071e0d2170f8d4d96f51c8f6ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd59370d08f562a0cc197f93fc9f49036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f69c45127a3375bfbfd8374b4dc51c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e09ef7b877cbe0cf38cf6f02f2546c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950521203cb5c365a9ffbe373100650b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66b86a7d9defbfb05ac488de0701b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc857d43897173dc028d9d60e73d52441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686312cda5b585967fcdc325ff4e29342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448042ab9106b02b3e118acabf6032543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239f7796e142e138a6c2d5597c51f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064036e889bd527fde64eece6e5ea1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90f1f323d05aa72ad1410f4e0f30f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267626cb241f7ea0a46b7e1c355cad747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a0beb3d857c08acd71494eb4656bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42106d42bcdc9bb48066d66e80d7e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a683ff7cf4f4c577e5275c7026f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87617c7fbfec7c4446433f31866f1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8397cad807842fd460899858f75852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829af224907b2083330b1cb37496fc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda83c113891ec074c4513f6bc34a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb6f576c984664e30f2e18e6e897c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333508181484a686c962468b70847f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa70860b19ec75511ee98633e408c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834486032ee5b628b4b0ec9c3c1f6dfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a0b447020aa8902c5c164f996fcc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1133194d3a52532314eda6be870340260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c55b37cfb6f341715a9e65cce22b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161da90b9d63663b5c40dc2c680459162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae675d4f09a6d208a877c47daf7afe2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a8b7e739c57f832003a740346c9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ab5588cb4071b9cd213405c66e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8bd6e581a47cd8919688d9e4f3ea866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb1aa28891cec80ccd86331e49b3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a758c5f7f38a8e28e2c426603fdb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0bf899d9122a26b5cb520cac391d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec662e26ed29dc7c1d0d71a8ec398ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092a11ae806622d90d9ed9330afb6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480851810c5fe02b4781e285dd314b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5eab74337ae2c38f37a45871185773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd913758404f8249bb332438b7d4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e08270452828394f6a143bd0251975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ca2c58ae5c67f6d9a734c6c4b2e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36118a80ce658a0b7304a1218389d5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e5fc52a5b99dcf7383087b21a79278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53a3e1aae276d039a0a16f9d9312779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5d3ea8ff107291b114beb36ae8a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85273446043711721787205dcaf46681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fff0ea239c0cd2429dd0eb505ee5a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe9545545bb6db6e2a5badf71119a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d464acd32afcd70a9f8fe11148f5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0c4025907ac3adf87ecd55af9ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f12f0c653608fd9f035e12dbb5df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b396356b8aad008643e199c9ef4232987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570c9bc3a2462bcb55dd620a42427588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e305ec865f50bd3ceb3beff9eeaf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775282437e5ebe9092b86b7f1b868090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6841a1f8f46e654029bb00ec59d470891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c99c132c308456925471a9d572db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ed16021f0b2717b86d7cbea32317d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3457c86fc1fd45f8dfd77fb64208cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc170cc0e9695a91e3ecfcbd594af9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7aca4603122e9f6995a403f9f632d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca66fe28955ed3ae54bace7f7a0dbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a18ec1d9fea8f982668f7840a82f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867afeeacdfcce820829dcbc6b59ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9c73195014912f93b92aae1eea97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f816bea19e61a1e66592569eb6b857101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1eebb18088d0074db5d6e617ba76c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a672ecdc6cc7a83edad51eb6283e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c69ae435c59fcddbc6704bc536eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7005b1f2302c656719a74e74b531be8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af434f1bd217bac270d0a3a2e4ece4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76dcab8cb7abdf74a73b9d0df1370107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032baf8704fb82f70fe0f1d8c008aae3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f9337048d09e2676c5693efdc489109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e858381e1a20a28140214444cce3e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af335bf823780d0f1e86b384a8aaaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fa84b5c12f3453a8057e4321331d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f59d642f4af370ed840fd167a5bd16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76957e26a73eebe4485f6b8081b9f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8c3c4594786e1f035eb101dd5f77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02df5621d2e8b9ea0597733c0141b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026a9280cf321cc1a97f83aa9aeb7d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09443ac176a5cd7f6d96e3c3b0c6912b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f8a10dbe9de7f038923eb905a55cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077286474d22b21e55a3d9a70aa737e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200069ce810912d6fb78c5b6fcf59995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1cb44b84ab9d1311a539382714e55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4d024fc50974deec00128520d6cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a5a7052ecc13ebcc657e0feb8ff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda24e8b8cf2aeff33dd8b1aa3479b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120af11516dd6a13124eeea3440201e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54a3418aeedbbcbbe505cb4007fb40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b821260270bba22e4fa9f7044539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7425c3dff80b5f3e1433121c668d5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d1b0e323eb4ddcf1abb6621522c5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cc2833ae825e24e620d88eb3d2d2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06bda6f75183ea2da9932cfd9ea8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed2dd5e825fd74a391ff4f7ecf9c5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357db06932a3e85ff34929b4ebecc05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b6ce72c662b168f2f327afb1c0677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefe602d9e1d3cf1eb01e0bc53dcf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b2b11b1bde60c1cf2569dd99f12c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc51e0f6ae5ada364422c071c7e6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cd30e0ca9c5084312185fa6f5250e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652b7b2c16d2b8fbf6a2b6440b70d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0ec0506746dc1da59c40495f7737b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0bfffb066bd524b61c405307aa838142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34ecd87a27674fb6aa69a5f462ced143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b87316c9d757b363a212496fed009144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6964d69ee1aeef1652500c25f1c6f16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae4cbca2539aadbce4ebd6646eb50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0933319cfa5b32a835b026bc4174147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79028a4381b049a72551dcf0eb4e47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30150314f5323efd11feb53767e97a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b67827fd60d90d5c2336662072594150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e9a2059484bfb56303361548ecca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588b9b61c8cf12fc5f6c4ea8ec3b2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da5f5c1accfae9a48e79e28dd3070153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0a575a130be1c51949d8296a1653154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d75786930ff00b22f1ccc004b491155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d692fa585af7089ff715a4f5f71860156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905fbe1cd087bd36fd4538749357f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71967fb2cd685348ef9c9e5ae87a4885158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d3a2d193d40ccddfde7623dfd38f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5262a2dc1109c101846d7fa29f700160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff2d0f7b76e1fa4a933f2d17c3988e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ff88f0a1c4f0eed22a10db2dca945162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af061e85f642c38360a7fb3ecfea0a3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec19bd7989941c54365671bbd02003164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7c3e72d07c524a990cf8250a3dea2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae55ebaf3d2b6f03b978a44ca1b50c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043e5371bbfd5a8bc2a8becbffb511167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50a42fb21c42765ee6e3537b9af35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c7028bbe7d962a504335b1ea6820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e37350c7ae35746b01bdbe9c3a19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6875edeeca44aeff51076b63f6330171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8a17575f0cc3b7e94b1ce154151e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f81048a8dfbb7a89456ca62f0b3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b487323e57d420135566c7a7e3346b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277ab1445388991ce1e15207597af90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942b6e9ec0992773911ca37e0217fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dde752cc691b48e3e27c81b93b11c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd12db713e6de8cdd5e96b490c318178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6a894bbfeb1b83adb7b7fe5378e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6b3853cf6fe855143b5bead45f78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a3a1fe36ff58aa735a038a6fc8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42eec14a8c72535c545de8885c1f19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61806bda97f09340a42d749368099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5b40cd392edd07bec2a349b6f039184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e31870908396dc2c973dd1dbd01bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f5ca5d8272c63613998ede454a41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389dd647ca405b40174440f8d6dd48a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8161c1e84c1a6ec993c3f5c5b2b1c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a2ac26ef2d5d6ab3f3cc2a65ce1dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1daf324c1c58c4fbc2d44418cec1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd750c53e9966ed1e0aa354bb4baa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0cff755f2262d8521527eeeb91699192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495719d07ac2259f98672742aed75640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d8b1153d77b4c42b073d9ea4eb8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7490a49b1077b951854ea579e6ce2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618f75f0d026f994bc09c78ca08a4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb49a755859cce14159d7d853116a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c3d793c3850262082171347e281e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826002457f47de8733f7ccf629d554199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5328a04d0ea1a4bbe632377de8bebf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1c9fe7cd5adf8f2a3744f0ff9b86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff435372462bafd77318062b53e4059202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c602f347572ac3e2bbfed6405174b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a77f7d25607029ae290ae4e5456aca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f515f8949e9eb6e675fc63109231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b753a0ccebb642066332eebf593e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e277b52dbf5dce8746818dfc97ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ecef5789d3b788c2c0427b927b18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f2db8799eeca02ce05e861b0948c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5cd633bcf762498707f5f86ca9b06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532b8c07753e84d3b96a0eeaf288583211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb7a0d8f13bb8deeb2ae24819fb302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fd7dee324d4685c6a0328dfa45ffe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca10e0ca95c10623d3231057a7129214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6caa0c74624ff53b12329ac7ad1fb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b90e19d690ff2f7365bc69704fe2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b56d2c28dd4a86ce05096c9e364837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cddbad834c4e835496211663e77f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727db41b7a86249e3e126d27595f29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3fe0c86126054c36b18882ec1733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f788df1af4cc4b05634601680d301ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e18cdff0259a6bfb59087954a0a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ad263f6be55f13b282366239c43b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5fdcb41780fab185e587df27bbc28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c053db4c58b3bcd273fee3c938fc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7beaec6e8f94297f69e44ef2818d1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db42ca7d366b5a4a1603ed7d383c70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1cad0710207459151f56bb5aa44af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354ed6c4634453f64add02ee75b235f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4994f23ea5d6bd00ddc49fd9168915f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef7a8b41b255a0177777b2357128d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5699ec669da9f8ea3ef840e4dda1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee071ea5d0ed23ce2554ec6c0962f56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4dc29621ee4feba388cbc3c939729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474817d86dc7ed8d3d7729db2a4217e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf902270d1c48a44215f79c8f1735c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907ac52e4d2cb58c1a516277a3a96db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e552d48b32c328ef204f737b1dfa32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9d1688020793fd98fd16024199eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a24ae50de699e2609c24306c46f60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9e13ae6673a3a01fc0a9e9d7e273d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def43131f294e969940a9ed22de92739242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab738ea80e4669490f79f915474395243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a129c0bf5a1e6c49ee520bba3d54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c786616699f44b9795ad487adca89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7d2ff2310ac996f20502e23db1576246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35532b4520ed18302c32467016c677fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b54d6e2400a45a175f706b912c91b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d48b20a11f5b5c26894ed53bbb6090249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31670ae4749ac20ff5ff3a7b5cd4fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2df264ec4e2a8710db691db7d00ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf8b820bb649a07c8503219d300885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5dc7f1e15be65a590a26032cb231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8547cca739250f3a1220f7db8cbe530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fad822192e3b67f30dede800990e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e84684547e30460d221257802dcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50883f6712f58415e5a63c8728a36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b433b3b44c6ca080e54a6d259d2d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc39ffeac630838eea436decaaebb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e414fa86699212e5444514075a7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359d9bda7b59ebb5dfdbb710db1b3a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1382534b181ef5d4dccca01ad528b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95be9c5f9dff4f2066214165ce1333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d89bb397594da283f84c078eb12331264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83655e0e5f5c4c8c43c2d1af0db8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec2141d7b154ff86111288407101d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f49465b67f91c430349010252971267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e0a448a2cd87da05c1198d7a5adc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3485c041d250d24e0560278c8d522e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba03f938ff47fc0c086e742725ca38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503712933a5aab3b5c12b40f59c23cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a647ca90c70bc7265ce0b2f9aa9bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531e66c1e8dde58fe8c9f8031f5225273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102cef2e6d4056ecb877c9e6e8daec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71e8913d0c25dc762cb25c50c333ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c52012afed9fd1992455cd8351655a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e481a39bbeaecbe54129cac456c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeee9abfe303fa9ceb03caab2f6b5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932250626550b378068d6bfd06a14bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7175e4d3a631ae5be9ad4c20bbb35e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f109a2f89529fea45fa61943a3d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b9a571c6b70e4bc654431747eeb21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087eb2fae1772d3f1033fc97c14ce26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b527550907a0e4505448500cea507e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c2dd2173bf468137451ea287f288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2709cec63ec1b0eaff3213bfb7f57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b5de41a4e1f43430ed53763743ce9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b695ed4352d7e357b4b2f414664a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaacb6546e2883a04c6ae81027133a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9bed7205561cd9d4270bdbb0b7bdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b558fac5805684f75260691165b0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015620007675dedcf575410dca8fda8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01686e92632f403d66711e76e6095f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174557aceb47c2c2b15dba8d979b570294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6e29c14e59946c60bffc59d4a541295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb78b580497bbc11bb50f3b6bcda754296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105360a3e1864488ccc374e342cb7641297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b403ed81cec5cc9beedbb50453b0ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570eff417eaf3eec3791eeb28055e41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be44eff26453baeb172b7701a36ee2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f133325b0b0b3f4bc953bf5de795c11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5a9a31dff1dc3581b7ad550096c53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035abe330539bff1219bd7d6873f7122303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc82314083a4a5e2b0eb2880de4f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cfab651aab5b7a7c09414072e40e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94230553a8d84ae6707c6c8b57e6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b906c52736ca3165de92c921a17cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b88d58749ea8a5cf5a61bf17adb60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bf5224ae4d10f306fadf8033feed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415cb51d1a7d555e0803fbbf69bff95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27c1440f3457c2f5155004ec7175af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca597646a6f833c3bace3a682ef660312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4db66d1b3fad552299d4ffd2c45a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1dac71bb15107d099c2a032f96e58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8f152a6ae8a54994c5a0f42841e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7442a8c7a293934d98d02d4e0178df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165427bdc502ed284408bc2e35e3371c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dfa78d6c44d73248f0221c2d67fe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608b3a37eae8b6a7de9eb6c693a587d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594115e88ba547e7270a9bf8110284fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb2eee3c8da982ababa8d34e7d574321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac669d99abb1491ff8c8995bf83bab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce952a44e896ebb034897ed4e04826b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326878223b9e141b22853c8043b73d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c48a8370df54a1412b7e8b2c5c2bc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417236e5460fcb31a05ba6462e5afd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119761787c33c1a246c6ff39ab57cbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723d526ae3aa156593ec79c25b3c2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fb4f5926906b27c0c41087542f615329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a4579b415dc624fb5954b1996a1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19957caa586fea4ad15dcbe70e51184b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3e0d03f2f2eff027d7af4488ca2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4a0f09e1f96d22e2fce662752263333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808508887766948bafcc1937856009334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399f80caf30c748a33c82bf8d2e66a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb657fb23f7671b6a4e7d033c5e76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46af0f4854f54a53613c8a30aa5a48c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f9631475f4f2ed149690fd3c168ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b77aa693245f29a9b63f2b54ee3d88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb1706b66fe2ab6ffdcd25205c5af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1fe880b86e50515ae33e9568ea0a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef91dbc53cbe0efae7d13f557681f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dcfdd639015006ed9b620345a3e9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d030cb66c7086a8bfd57b11b15ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15439a91847d5836e1cb34aeb8f5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4980c16433861097de41e941dbb277346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae9e0ef920dc82b707166aa634688347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c14222e232598577d8411057dc9f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696c03c62d0a0c229866a8be4bd77b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d17a88dcafafa4bbfc6aeec6530be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc250a20c8c9538d6f268085aac8e3ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a71d5b08ab503610c2b71b8061c169352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e40eec10e91c4d0d4e8625c094a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e37adb840673bcc760655fc72c822f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933127592f73003bf492edb8af839eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e96a54bec45c511f0b786c59bf02d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d53351e5aba7baebb41b034f3bead357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c008d9fae215eb303402de96f1b4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2384af05dd56fa3c14c6650746cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb0c3850ee4654c9e9eae403625ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118eb351a9b2695a6fa3665e3695083361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863cab83fa46484344954b5cd7bab1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d27b3136a848f6c818acd32c318724363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbe9824a91e64e1d73055f79d98f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bc685d9cfd7307e7a53dff572d2f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc096a811f1b884619edeb6798a7b255366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11511b8d4b6a3f0376c060a6da5f7686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2f332e9c0f9f2901de1735c6e89fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45fa8f1a67ca88c196e178fe95d70e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b66f995f1407ff85818fadb7bfc2f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f55a1989d8f2c2673f9ae8e9a1964e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d05603183bc1c6fd796ac1ec8e77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160459ade84799fc5303596029f8efc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1a6f713fbc4ac9dd3da2c3d69504374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a60809261f90cd613ec83c0b4d19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbdf27a898da1ea566f8087484eadf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c50f9bf771e3c2af8aa200455f034377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df22d7d53f3928f293c14cc47cd61b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b4d3c59851424b401144998563f9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd589de8b62faf01b6c035b6b8555d23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b8096802ed879565e68a3bdf3b77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213b75e344a938081271459ce7dc61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc0feed37a0910dd9403ddaec1d7b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0937d4daeb1493c6c1e329c5f7b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757711a3d5955725e4c931955d496a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb556d2be8ca2d8a94d615e9653e6db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db866b4ae0d1588573d1926ed7e1dd60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba0fb24a78d7a7071ca6e6798b6d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1be433a075f392b72aba21820e55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15cc390031642cf75a9b9838bef596390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294938b2ef36b82b64d77dbbd0bff24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e2d67d89614a93c2affa47a73a5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b020d08597d07fc7c064246cc90e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730a672583e0f01ae0e33903a1c45e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f558b562e35125c06a6349572e4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8605e9f5261d5319f7ae17c9b88b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dbf30513fd3b524c8ca587256d00f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4f35c1b10962720f64140658a540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e818c7fcbf7f2285a7f3507934ed1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6928c6ee53a0e8a94d1ae6e59e81a0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02983a6249005ca1b8957fc37a1a47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b25bf4c63929a4771457247d22b7e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86319050fdfdd0dc210a6c3ba8f1944403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a3c5d0cc453bb431a6cc3721c3fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b58a29945df3ef30d42b14286f02b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c9d5fc7b90571664b8a0e233f994e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047dd9897141e90bfe321647ef201c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda64cbf4ec581891979bbe2c7d17b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e6c18376320312c9b569fbe5c962409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763280d04a9962f506966e4d923385410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be915d599d9f28a9fbe4513e8b0a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ea28e6de5785620a1a1583f8b5c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83dc02a615e4388ccf3ea58dccf5c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206870f5d4ae0ce56ab224e870700d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd24b97c6eb601a01af1f0033988f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a769d7c4bbb72ed5f9cc68db18665b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489adce9b5a4c0fde1d8526f9aa1812417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc57fd9ba0fd158a009452b9cdae282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee5b5d83e7156628c2d885f34f73d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be4cceb2463074b0a53acf60f5b33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d04c664c1cc27613a4e0a7ce2c6dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3274544ed93bcb11e96843d2d3dd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40e6f295a5ee40c405005d406fb9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429079969804e0364183665cb0e4ba0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0b633841feb4d08df98ce3d73c2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015864aff65b5dc410f59df8d0c1fcba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c664f4680234163b2d30527556c9cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8823d3dd482cc7f2064c2a0a06e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909f0c11fd9b9a7c0cf8d749550f81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c22da98ead45e125aac7aca33c0871430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00cc65f9098f7e485a11912d424649431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc25e0ee62a91158de1c0dcb4d07e6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a827f74ccc7d4bac64917a839906433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71092218ae7c5e365b407c11ef2a72d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f136539211f5dbe31fa759cf192e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493671a3675c81d054b9939d3ac35d89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d12cfacfa6aec309e38930cc5e0ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5bf3750b5ee6823fe636f99b13817438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6903e9d4ce51b290fe08e98c7f374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c39c10e88cc04fa150b4738d19a79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d62ba3e7941db18e3e3d7b39aa6a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768750243bd9d6bf0e23f766606c397e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618884c175e652d5fef6ef6ee585976443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc4b0637489a3e762d6dc154f19306444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff3185f923dbc7323fb54d8f7956d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e0702b6e3fc7d3334742aea318cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec8b44fa341513084b044579f05dc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4082aff4535a2676d78929062c38e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228534a659ac189863ba95238220de4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c85af19b1ba36578ea13968efb10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4726022bd8864bafcebceb42c4d8cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0775c173dc988e77d6d7ec439e5c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1e385d7c887beecf4c9fd9af4beb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42bb4fb066c94111e69b92dcfaf02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eea892a9f4cffd462846853b4d660455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504445d125f64fc6321223283b3609456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf88d4674132b17d31ed141ad9ef19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8f58324dda59de41d746522ee764458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1837b09a1a84566cbfc02f0f14bdd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cdfa0521caf532abf65862f7b77ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a9c38fb912dee23bb2dc892a91196461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de9c8eeb7d341df7acbaa4b7ea9d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ba948f829a08088ae2cb6ad831b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fc6af646a61e5b92b5ef4f7a5db0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13f140909bde8dbb0b04c6fdc25222465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa689c919a7e2723ddd1c5d3e2e74b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac76457fe2fc469ed18a027828c9d97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453f559736afc86a92753067163acb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1f2fec4d5c2f1aeda63042bb6da3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9b4bce93d959c21a45615c9e4a4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fb5d54161335ca1570d0a9536873d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf62410f5a8fc23afe2ea147d81393472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f3f25f0146a9be5a71f4becb8a91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362728e60a5c404a875f6f0179c5ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6825f5002275bc5a53834e3837d939475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36dae86cc77b44d2d78d60d2b429ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21d5781b697e73910c1ad5493c3c0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060bb5c16aa20f949ed94f8dcd831da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ddde43e53c003d65b5f6451f910c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd673a56877b49b032a0bc9ef7faad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08632e51bfdee2573e523245cc18a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964325e8736cf0c257ca7653b16b6b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb653a9f146546bb1e7b90407a9f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5186f7001982e092ce955863ec507df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d20f18c12f83fbe35d8b6e40d9c14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed30ca85bf8a4f1c1da832fa304819486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51320899dc6ee8327f46602d0ee544af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278fcb991e3c796ce96054666741193488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b51890f70135c7139c99cf2a2fd451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c8cd3bf7cf3731babf717f2d810c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdee808b8780b48550f0c714f03083491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3133163c2056289e0f3f2b7e61aac9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bcca014ac2598ff7c691a61b9bd59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35770070409e4d68efcf62a907ac4e90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797f4eb89c003c7878509374856b37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4fbb222b8ec7db1fb7459137a8f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9ae8f92527fd0d78564df0ba7d22a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3789dda105e753780a3711bfbdd07c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9092d5dd15dcf825ead73fc401b02f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc674f10ba7b01443abd5499318961500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4757f84e1652b60ed6e616a6983738501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e91f6a38e28f08c1905914f155cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceaa77355e3e0b49173a9d8d3012ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a931b22a3ea471ed2434796ba70a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566e8816123572fdc3eab51aa17de1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158c732ca93d6b049fa8b8ac35c1c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228d4fd50074b9d03d3d9b801a40ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42cadf1edbce549d766b4441acae2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a459a98374fa29f2d2501e1f6845509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5fa501cffbf0c54acb48cd2d9b97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c54157012dbe4534a447f90705d8cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794fc472d0f9174c6d84098af54f02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011458a12693dbfaef2c0084d6f2609513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef475f8c3c0cdc62c2152704801793514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb1eba09f2c919952b3a962d02821f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08073c33e96b7c06abbc99220b0af32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0901ba1231534a3371839d09268d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37627904cb5fb347ee49cd976a5e658518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3bfdb2bfb7f380803097cf79ed062519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774b80c54b3302f63cf62f3606e645520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff26f6f4e4ef827c25a2c62f2d4ed8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea4963b8533f6ded99bc36a269d51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a4dbfda40b2946f8b556a7cc729c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c6504ec96033f8947a550c9958dac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3364136b5219107f21671ad77a54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1675873b490375e949afb621a383d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330821139e171478c46947189ef462f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73452874ba92a99ab217e1801a046b97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca3b4f440384007bb0e19872d44c16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b094ff9d2fb375345b5929203f3091e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6905dd83801ed4efe27f4d3988b11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435126b8c7c648ad039e62eed53c3c2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937439e31c89abb6430322a09feb26a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24623ac3d2090fce60fadd0d4c354b22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7141294e89f2c6c098ecae7c5764535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c789c304f18f6d5f90349313ce56f5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7bafa70d4ceadc092e089a7a7280537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102bdda760188735d0f87d764319aae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b52d383721e8f7d468879ebf27a41e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141acb55dd1771d84244e315015bff56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bb5751458795130815d173c324a33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5364945085bd9c057da4a6a6ae4fb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e48663584fed1bfb25fc258c8ac236543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b493e293a256ead867175eaf36b585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a1dd061b00abe52a2448ddfb5a8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b416f7bf36da98390955d3c63b4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80ee7b8ab75ecfe8c379c6fce5fa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5477e6ab000a27efa131cc4313c576b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f61494a56d77ebb864ecfab090be0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f14ec97c35767657ef6e1a328a99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7294ae073a9645ff9a1f93f8f6ddc31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a5510bc77363bd8a0ba02a2b6c3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a0d91f4cf28d2ab12f37b9f195d48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11789590e159bcfec0c1545ca5324a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7679044320890b4f00b3cb6a6748433555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc52ad6ad60decc8a547adf12acd515556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18629952706160aa6de9ddef41e0a9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c4410e35a805d2a88788fabdd17e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e26f4132bc5b8e96b154113870ebf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54a46cf156fbe356fce4f1ff9e79d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f6c494f7f0427ba4b47efc447235561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8a6457fae24fc753398866f698a99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5e1c4355196624a97e08da089b4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de576adca1a1ecb7e3b621e8f4b1d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78a3d28ab58781380f4f32ec923db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f1969b32a4941524e4f1306d5638566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc79282c3808fdbc1fdea2a277ba97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36bfd3cc5d4f058960f5c08aab2c11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979ab2b9d350234c5fb5e007f23d7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8689fd68e1f3bcb50815c0021b18a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111c02d405be214dc87630d863b4e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f317f436efcfb59e70da8357630b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b31ceaa609b04a141e445c85cafb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21680b71af3a18a076a51ff430a23a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b69a8cd5cc4398c306d417be2fbbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec39743558bddef0c841dc2f723bc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812923bb3c8162c1ae158dcf7270fc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be985f015741cad48f5ae6b1b4e277578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f38d2e43b589de9200082b385c7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399b26c09a3268cb61f15a3782e916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862aa27ec0f054cf09abec791af80b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef72598cbe989d6723ec12a4538c8e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206850f03272886d7854c1f196389bad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d257be356cf9cf2e36ddaf5e4cdb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df359ae79927d9a7947cd958997c23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2988508a76b6f30db6b3d43facb133586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589deaea447403eab4193019a9befd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a411015e947486628f3f421339e8f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa5028f75150b4e494e2f111c6c569589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf84bfe264339236ea2a9a5179f9e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325690133aadc57b946ec28e9bc7ae44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5684c747bb3c54ce071e1c988cf574592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026b4812a6a3cd0ca684e5d043ce2e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2fdfb7eedb45cd125db7aee30a907594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72a8c508eae1a17e6407a4c8b19e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9f14794e20cc06d6ea78c0fb3072596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd807b802c9db5f702a5a587033c25c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77225965e277735929a9f0e6ab5421598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e15e4f7203355d183217fed6b7b57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949927ac438c0812a10b29983467853600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835efd900aaf13e6305e88852643cc9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e599727ed38db5522a9c2ddefd6c015602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967e571b7c6c45c2e580e9ae2b2ed49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564f0c67b9e97d7235fe7d1d5e86ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d80f0e9bceb6272b579e6acafdfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d038cd9c8b44c2376c5a59f3fcc0ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3660a26a5dc87d6523f31c613fa5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8705a0a8eca6608617eda0d9452df0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4672b30f9cb5df9475d81ce34356609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069e31d5b7c1e7b17daa6ffade70c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272226a4887ec519a0ea45a23283443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf6d05a440ca3b2975a30cb42be9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6051ed6c9ba1f2131da4474ba290b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb84da071719950175fac04ceb5af7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d6eecb14cee3195e627b4a0b3b12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77049fc3ec5c13f95d4a415a8eeec1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a1ac2f5b92c7dc150494f79ddee46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9570baca8b458e68058ae68fbb0f202618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77354b87b6de498f198495db8a0699a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e18d696f197913c91b49144d625ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4deb5182e0996c04ce6b02b75663e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26d5a13f55ae1f9481b377f238a37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef66dbc1dff683d7ed3d33feb20331623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e063d2d19ced61c5c9c41f668565c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e194cc8096b30e713a2400cce79735e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f4774f4d95c3500794c39b1ab4ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265125589238e31e6d0b168acc0f7a4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073aa3c74ea5bd9a47716e23cbd246f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ff45673d05df45cda9821f2f43ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2134851d71f779d004d0489a27b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da492f33f3c587a8aed2554d95480631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992db2c155c6aacd0111103db69b07e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fb081a1ffa1ac1ae01b2a67ac243e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f481405df31cff8f736ddcb09696634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390dd65867a695a71685090742dd4a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c15adc637e21968b50960cd39a145c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06384e325b9371f9b0f67bc7b6cb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4ca9f7fec14749ef36cee4bc2edd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2312553043282fe5e4cf1bba4c08f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1489749eeec09bef6701d18083acf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae8e76b06b2460bbf9dbc28b210680641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194439e617baf08f1611d7a1fc6b69c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2cbe771290679a0257013c466ca04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0633b05751f95606183f010263c923644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010f6700d2b6255e5f0b1238ad81679645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d17434d02ae95fa7ee77af76506a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0b36ed5c3db347afc7453efacfc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f3ae7b4b8e6f382541b31cb582ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918540eb0ea7e64e45cc7f90e856abb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c983ac4b0684c0fbee9ebdb17c5e2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b755b10d06e85b8a8d42f4db0de4ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cc42fecec0a5f9a10898e86e08e0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f9f0a89bee7c0d90ee41465c5045653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5fa3217798c30cdfcdfb41cdac2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66cbd5cf202449620259783c38d09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac605b1436918c2f81dd4c4ffff02d7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb4913847be295b940b861019d7c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf6f8b5f723e049f652c89874948d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04c7d64b209e65167d705fd76cff2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e477a85e61215a8b4f9af80461e15d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab0516c14de76b48104bc7549be68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43710d589d7f48757f8e32787d05f8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdbfec372e25878bac77e94b6fb8fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f6043c2c391fbbc675b237c0fc15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20f98909e5751568d9223daf74a98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4d55a5dc4cc79d55be8eb04e5e4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5a4fc5a081bc022369ca4a02872c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d67f80d799278a56b3a1c0fd3d6011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb231c3de6f6c8ace8ec9758898895669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689af6f15667c319ebec9e5973124e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fbeb0763a62b555c905924a3ce350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f95cffc1079e23c38b1fc218802d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95adf8c2a0c08d8c686a2a6ad9602673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e36d1c9ab7773755ce1d2f7d7912674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57fd5e81bbfad76e9a25f888b4885675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece116af5a580000b9235e346234f067676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f19b1369569bbba6d7690b28ad7fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613b514113e320c462d37f1113792b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a85e8854c56a630fe5665c66c1b04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de3c4588c38a9ea60d2d341dddf25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a5c872ee22b6c535dc45c090d2bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd54a1aae001a1fd01253d5e068d59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5b8c295eac43a974bda2e767d722683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60bdfeefc21464160ff4ed9bfcaf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e36b54b761c4aa2d143190abbe9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ce130f99f857a58aba8d81d37f247686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e6ad83150af5ada8bce2bcad0aaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e94778f44536d5a59f7027c09954f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200bc799d3f06a1cf917fdad2249f2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7549af44154e0b11adc8c873e32e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45015230b47e8e7e723f706f3fa6f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d46df5c472bd063ece902c1d51f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c3053aac98df4a440a072657b120693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38311a6bfb1889995d334d3603289411694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335053f563ed2caed323705f3865ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cef9664d657f0916fd8f38ab770ccd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ba7576f9b4943a0440a20d6ed1cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa0f34be0e65891410039599b8a24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539883017d7edc3ccc089a6da5d6518699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b78844208837fa9debb31e619fab61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8fbcf893839c2f56b756673797d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b10c2d767ec45baa252d8fdd6675702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658c61610febc29f5ce8a14b27406b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d26057acdb5e0d6aefc7697ab113704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923be571ec0a46df49683e18ee0d21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90929475ac44c778ecf643fcd5883706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38b1926e508344db529a767f2b484707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae91d0e0bd0046399e2621c39b3cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ca95a6d32cd4c2b867f3fda4e2a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1fbc36d2f1dfa8647da79ed2c7046710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e16cf8cd27f5dbd124d80b843c9f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14615f2514d4deffbc573a407a9809712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471ac7be2762dada3e0643974b18cbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc485b47c7ebc9cfb84eb8ee9e59292c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa0ed15aebaa7280643f05fddd2096715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67c6d4f1849ac9f2044eeb6deafdc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd40f4e03a8712db1143e7f9e3b6bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d99446764ed445dd8a9cbca8c1516718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef2fe8f39f6ba2b0a8e626bfcdbb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312debae96d9abcfb077dec259be52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46767f800f898d88b02c7f7da244ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f55b191a43db9ef4198cfac0c6c5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13e5d073e02c3c4987eb3903cdbf8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07898ee2cfda4b1e2c3bba57a28785724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85940c86cce2d5dfa88d6753087ce99a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80290a55763dab74681e8ec09f8933dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f152d2714c7aa12b9f39bb1e60b9ac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed33434a920ab41dbcdbabe1dc80bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00d9d2ef6295e789c08b3579c9eb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d941645762155ba521fa64273bc88f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd2b4330063f1bf5a6b529658dc0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db039ac4f84099cef62d1c83cfc52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd1c2e90b07ba4807f3c3b6b5a4d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12c039f9bab4ae0116dae6bc36871a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153df51761ae19da0a106e3d84abc234735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60582f7ce60f12d1f8dca44f2c826736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c0150b5bf326aa9611224d28a366f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283e7f5ade5b81369baf44c87c6f7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30358dd592fc70d1cb6fc51b9c2ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a1b05c6a97ab45e883e2159b44f7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3fe325ed22e70431202399ad19b56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7df3040e8f1fc172e95399a7ef345742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276600eb3892edc44d291aa5586c581743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db20abd88b7ce430624ba0a6e5b68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d41e50f2f53f67ddfda1c8617d2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b087537ba71a627ccbf2ea7b82863746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64082b1128f45c167f681dcf694d64f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e93ed1f3c6152becdb70b472546992748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d40db2353a274b15c3752601dfd8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a0ead5943b59086a68b90d10de8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e488e060f3c07c499f3ec946a936751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becff96d4a0d1d36e6a21ae2c7c5b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c198d87e2528045eb8594e6fdea42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3b1ba857f8fee3a0c680f22371694754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec4f1fadbeaacf879be7d81369e41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70fad8126769d63c854cf03c83b79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554e3a890044e491209ffeab7acb86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243ce997f382e35215e67a6ee0f7b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93ce99ca3d3b4ae2b998ff6718319759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe349aae6f536eb19824aa03f6e7f131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757fdb03031a2f2fe6273aac20fbef92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe2d8ade43f4f307a841c1224014453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5480d1e3e8a6fcba1c61877bff05954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02001b0c1ff599ae7f29a99165108b485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4c2d420376335c5163bdd1ba8ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad4cfa5f998e38e05f61618aeee087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989050b7c0389d897fb2f72a30655b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0c5437bc284da46815ba9d7962f6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fafdf28e9feef80af88c6fe0c44e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4307cdb647e4940e11ee14e70f25611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136e05e4ccc369b1ae2d63642decfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1f9523cd1eec0a4272b66def8739113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9011f9d6f1c14afc0299690d46bea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd59b927eea7ef108c6275a5cdb78e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b77cbef4bbd6a6ead03a52b4bd4cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843ca58f0dcd579538422b303c0e2ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6eb6de075434032a0de2e262e80ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad6cf6385ab39213ae2d4cc511d9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a368a447975dee7c09f9f9d61834220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6436548402f87d9b78788ab2fc52b1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d7af15a511e54b5258639b88f3fb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15ba3421acbbd355a0d661fb9a5ead23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc93f2c61638d85ce6217be695bdee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb671c07233bc66d2d9697690e35c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5475f2355d4bd6ba4992a8dde3a0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6cb750fb9fb07b64a2a944baf3dd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b17caa7efe63a03357c58bf82a2cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd5e687cf15ea971b99c70ebd7d0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103aaddfbb3ff8c1c719a521ac2c16e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb324be912c711c146e7e723de5e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf67ed890c570cd0850b158451d2ed432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3473bb0dac0a8edc6d457dba40bb33a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29c05d570c511b08bd3fb516c349b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc87f7630fa56c8880176dd5cc0187f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c447d2f7f30774e8fad1c9c5ce92236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd5b8b61c91420513d7a3ff0cac6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa5adc09faa5f94f458b06fec119f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0e57c29e378ea3a5b5b889935dffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821497c1721452b84e3016fe5ffdd34c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8dcee82a841acb81c938a89fd2e3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6560087af763f1c7cf2db23bd55242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1861aa5477e92c561875b13df7a08cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac00e8df66997374ca23726e92e1f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f68ad879b31333f145646069c256945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff9c4b8a7844a785e73742fd273d2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591d874a72cbfd23f4b7720c64c81f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4a47d7571438ebe5e8317932280b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b368c7e81a0aa70f804d30cb1620a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418e08d1dab0a2576fb2b8cdb9004850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b1c1e2efb28768d4849e1898cb5d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb483019dbed81fbfff9609d2db1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6ac7de1089202ca3c92845d76e89653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75333dbf53df7ae4c09748d4519e946254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1823ab09a3c8cb349380f502fb98f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f761fe8109c94e067838e5b226ebbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda22be4daa0ec158a0d191a5be0e9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc83000a68afe016b6140a56bf9e57a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff9ddeaf39d250aad475e31cb6269f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504601b9ba0e974ccd5cb42e7a2fe0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a5882ef2268d3671ac3e08ede47661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8aa9ec3397885995db0321920091362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac50418aa6e81e90c09547397414c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd33540bf8636eca29013a13ce4e1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527577268753a864adbbc66413bd2e3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e6f4d25e8f3776d1c100a3027abe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573318067e578adb9562d01f61f5141f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636e9c740da3b32673c96b9bbe57bfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762cc16e6cdc849d98107e6f1cb327469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6d9c2ab1d6407fd921855c8e20ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7e026ad133ce37fa2ce7e593bf2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ee81f0368a0505cfd94ef75d0f4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd91cb993226cd6cf0c917686c1ffe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2a5ceb45f89f766ef0e8eeb6ccfe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd516514a1fbb9770dd9976680732eaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb03bf440f0f3fc167f01f221f19aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c894c9ef8ff65d93467c4f0d065877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd620416ca49a5fc2f66409117c58db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999c2aabf78581d840686612c3760479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c3ccabf44c40330340b0dce2812b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b0b7edbcf55aef928a6318394165181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286cebb5504b9a8c588ca9089e5d4c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd42cdc8004dc0e84c3390bf7fe14a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d4efbbb115ef413f339d8f630a9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e4b3fa452a0977876c6ffe37e358585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a50dec8ca2923d84e7950d30ea67286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c8cd60298facc95f2e57e3a4294787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475d89112d56f6e88e5eabc77f890388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e4115a5e5e25a240ab67a1064043389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e257394bac097de1509fdc0692be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ff16fae0bec533d7e7ed574a07d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7297daf9c58cb5334c43c34a3a74e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83794acb53b49c6e6c2627609168e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f1007ca82b7fbd630e0357a1937394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c173fc15fb496449ebf533dd19c4cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7ffe76922b8f9a8db57d23121e6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04773d99d835ecbc9bf039a40b2cff8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e4eb1fa111057aae949c3037b59e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f7c461ceac8730da522449ff1d3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b2f28c8f36e8efecf75c3907522c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b121e8333d5a269df2ce2b2a374c6bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d4c035e2cae6fd71f50ccd23b5bfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab544088093942757f23fafbfe4b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab8e67c789f4c6075fa15474be4b3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf0ea956e124fc15ca54486d14567c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf63ea877bccbc3c4cac18cdec0d44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c13c86216c3f5ced924b28eb6f9d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5296772483d4c5ae572cfd795c72c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be9cfa4dde6ecef6f4ca26289e3706109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e45b3d348dd438265d3b771dce1f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8094e00e3a6d42bd167eb12d01e77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5de51e5795056f5864ee1c5cf5e39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60faddc4634fa30b23777b4e4001206113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba674c479472104d4eeb46d5b384ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52111f750c0c086c97955c699c800b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912e54baebac57eb6a29299ab429c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1714f5091cd42065555e53777c36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf911d8b83aa8c87bbde148eb4102ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c9f9c7d6e2f02d34422afa19d6fd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5442d936c7df17f14ab7a476b807395120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7fd15472eaf8069ddf937c919dff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de20a9381d8173b43a7211b0d3c58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24970f733cfa1e950852c466e2c3378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c65f0aebc013a4e5171f6a0c97dd30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8495997a6b3a08ee90c9741e8f9251b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa9bf36593072205aab78fde214bd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da6f4986f9d68caab24132e4471dff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab8079e47ba1f84b4b027bce9ff45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29b9fac8a48eecc179d320293bba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b84035289d000eb2d11a20c21aa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd7462567a0a75db9dc41701b13cb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00942292a913081aabce0c6b1f75f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271de5e48cad9ca04803bbdec4c92fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d64469e6a3873f3bdab936f9138c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425134a352e92baf08ceb6398031a78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1985919fdc49531e38c8354083b2a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195be395c1b7e2c8fcabc8341eec694137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d13129df6eda39c803a800ec9b3fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64c0b1b7bf549de9d1ea4caa4212e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20918b6ad442d4eaf554df5dd7822140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5899151ab285d711ed5cd83ca98ff2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25dff41afde05ddf6d9139a008c79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff08ae8bd10a1d74ecf243b374c4c14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2afb304040d312a8b686d822afba77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7124ff5bb0d3853b62c25bae1f56478145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dbf4a24e643f7604a456a56e409ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c76d54da49d083d56ebab20df5f7dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f359910a5c32c439ca1b4166df06b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58b24b9083778c95833ec0edc8389149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db204ad224e7a8e94a352ca29aaa357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee4f333bb51589e5c684420d6f10c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2280ef39892dea552465126bfd666152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2169412e2bc028d9ab08bffd09bbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b6f722052b6a050b82b14251432e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eaa2c6ec71fa3c2e21482de7a6f1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476a9665adee0ce58cfc2df972274f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a29c2d660a4fff241da3f4df68f238157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3f62e7d032f26a488f9c32207111158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb931f7390be7a22ee8632940bc86f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ac3b69918819467a72add06f2d211160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5b432f4bc061bfebdbdc089b22d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc368a00fc596027a13902a608c7fb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85993461781c28cb3eb7adc9d75e435b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e746053feba8059e3c6d747653761fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d45758666553a0b020e4d00c54f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6d7bca751b26e35e6962728418354166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55b34550e475bff62f0d389d91599167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a77336e213e05142c5f583f222ba23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d90cccd2604a78d206e217cc837af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fb93a6fb504912ac0ec3bf438420d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ca60d8a13122d41b09828f776b101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4fa39b1eeb098cfc876d4039a6a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399f40b336b9a84dc11026c886f349173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233361395e99c9b67d33a3ab9919b7d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8680ddf5c6aa7d0d33a37ce07b67b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48478c3878a95168d154a0273a0445176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794673ef3c92566a952056461880411177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282261288a97b423197d5061f7b75d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d9c2252f10c7aee44872415ca75d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2749446bab76699111b1231cbc14e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc05f7e3aad77934effe5888e44c53d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5983e30de4983d9ba782f5e640be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ee006aed3ceb8a827ed768fb69a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb668b70cc04947a39133fcf20f8f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fed4b41fcb97d46732f22b71c490185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da433a7f27844d8b8c7408df90bacd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cfce22c095d8ce784a02b61a5daa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b579b141308e92eb4df84fc9102a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cad4aaddfbeeb9a765adbaebf2257189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071bdb97e9be1e0b24f0784436ef37b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a405793ca74cf5fe1fe2179f1f3ccb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97edc61a631836e105929ee63575a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c9fd45c5d498c452509f57bc18d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc2865c91013ba66ae357ae469a346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614632d25fafde09729afda254227e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665df37e7107d8980fd689d5f5327e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5beef7054911b93e13f3f6468c35a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f14ef2c7370a32c9d3a7cf25b6dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533575785cd73ff7ca45d9aee63d91e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82108b0e2df1c0429921879699db9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34156c3755056cf88cac737f08dbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe68a94a7ecca823a25e5ea814de5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b149dd3e04bb42bd2de4268e63d67d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251bfbe711047eb88dd986863cda5b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b1540324738d41102aa4c2169f38e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04bd775c86f3da407ae20bb3a063e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f05f16bc82eb6274beb3830b14031207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e888b5e115338f21e2d65f938fd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572381db02ce931fa79adb137485e35e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6772674671157529d4f2b68f7bb1cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c479c80c1876ee109bfdbb29313715c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c83e10f9730eb0558585b553173a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345a7550fcf885b2daa7e7b8b12f6aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903917d9776e3c39824264a84003968214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd80c375007e4473bfa52aa164cb58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d720382e4985f89dbe1915a927a8d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d74a7591a82946c5fa9802611501217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003de7138af851b44d3ffefe9a4102218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ab80050976091caa6d303d84f918219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab15716999c3b0fbebe2e1d0f17a40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be756c6db59b253bb84f811a77256221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a443a96662c805161b4377ef7f1d28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f3fb38f76b4c174f3a541ebaa389223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85de97c7b2a254d0670d97109b52c0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214daf242195d3a4361409f96cba0a58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2dbbadeb6d839735945dbc20ee24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7aae73227cf63db1870d199e76664227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ae0b497bf9babfc0e54cd8770585228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234f94032346251960f411278cd948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b036f7265cecb199957bee82b4c3bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7385ede6edaeccf3b4004da2f21f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377cca89f9d944197f8a17faaf968a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025921fe9f4c3eb84968771c6409848233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844958a3ad7284341f90387fdc67387c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aff7affe9eda2a140ce655dd6266d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d8a12b930b64be5ac90660f147ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ea4b23ef60be2d229a5974360cba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa38a0e8f9a2970234c535bc68d546c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281afdc60227d3f33461626ad3973e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556efad01ab018e2cdda05fe56040c8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3ffff261d39fc0032c2379c2cb14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea944fbe471343ff314dcef4847fd22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47096b23b7d16d017f969f8665ff18e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69047c6dfded462bc00a4c81df4559244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007eba93b7f8b53abe5b964f52fbf0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fbe22ebaf58f8290b9434ea090bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5476b7982aaa7dd3d2093eb438002247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61034a6a8b436697431ad091dfc86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da904062f6db4a81c24fed0e495f5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524876230f4ab0b5ded3eb01ef4ca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae688c42eb98ae4ade678d3452a26f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c31bfa73509c15d5c2e32393babde6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc06d6fe659665a0c5e6996dff7e8d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6542da8a67a8bc33f69eb64a5fef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907484216930ae9bdc625c4435b1294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f68776e1450eff4ed8807d38e052256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d9d1bb28a9cc58e1951b62cda5ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead899d4c42f0f2d7e6964e50acd550b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7790a1f837837c7ca432b700fdf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13de182c84b0a760045a80db3b426a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d1646f26ed37edb7e00470e0d438261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a5d151b229896e4ba22d46876a405262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a606476a18b39f67efafcddd640af8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510201f53f443b07bb839753c0f99be2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5addd07a3daae54ed5db1e6271e6b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d42a9c76050f142256a7908d5e868266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d949bd0f800e6b204d989b91ea965267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b5aa8c6dd2538a189e1d87b895c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5efac23c420754b3fb822cb2d6f49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef511985cdfea07a399b52062cd49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391928e1a2ed57b09e81c7301f4c9ef5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda611894a71a5fc6de6716651a6c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262801422761629138c3bb97c533194273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e48e918f2bdc1b1e0adf514a5ce911274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47873ee2d4066d57b3a688877b0f0f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0f6351773b0c738409b7f44d307e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d332b95bdc719d6bdc9f496988ff5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab3522065eeff56f2f22877893370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82204bf296d4d85678712b914eca620279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2754fa0cf9454a471821bb805311280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c02bb5201385f50f89ae82e08c77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc126805f38d35f5b377dca4f91d64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cc81c81ad8fa12ac2ff2ace6ee1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2d0c43896274d1b0794c38d0c980284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7e6c9557cddceb3c62f16d89fd34a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1320cb196d85b1d58aa50c646a81dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8918d00e11afdaacdd907ac0df8d22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88761496c785493275af48f7d4b7e20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857acff3f3e765bce79707b08891ae18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e10cc124338d4ef6ce4326701dc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629ccc6545bbdfd3649b32f7987671d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5684b5c62e20602f98f1ffd9184cf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433fbc133e4bcd3f20ba0b544101d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddddd5e71142d9e578c38c213e160da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db55c5fbc308174c084a0e4b00a08c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357766e73a261937d76a4a27c556c22b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586404e2b6d941e5182c326c13558b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3827274b933856c2b95025eb6ae02b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5142c0a75b9bc83af874e28f0b9f01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34117020a34a281f61361490b3b772300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6007d03701a712e07d4f10282585df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09b5ef68a8013bb0905e7f6a6ee2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2345c692fb537d4bce020cca69fa79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b86bbc1eaf56a5a3c2b140180d33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085ae67b537ceb946a17eb32757c0a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e343f457a850c1e6d8de37e2695e68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e2f9c07ae107a4d387e12af64d516307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f76c8b7ab4bc565b2c2c655810f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7a03f8cadcf5d65615346e5a99221309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c5e338740e73195dd823c7883c4e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6e544bbc4632df91983c33c07848e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b3f4ecf69d64e6388a65d5de9b96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b5c7c249117c816e403d63dceffd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7269cb58b8101100b87dd6a6655ac15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73689204dae988991d584b8f61d6f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb736664b07f5ed5576e0f1d8d2a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe3b878fae767ab5bbc673a1abb342317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77fca56c6e6ac7513aa4963022c663318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e562dd3787b661e789b04765a82b84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42925bbb43c80849403a60bbfc75f2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a6ef713314a9a10d658bda4a77f78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f8867bbff452f3196041a52850c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f55b8eda89b77b7ee294141a5098f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464437dce417b44183222b7c478aa6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15b5d2357fed628bae9bedfc2b6f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63b453dc7d7fc37d98aad91fcb7e43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296fbe3efd3028773db05cf1bdccbef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fb9284f8fd921164deac00af3c423328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af7a253018bae2b0444da360a7787329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e43dac2bb65b4fd1f594c6a8d2336330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3b0e030216e6952666e8aa4c5a84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ee7a4c89a4e05d06ae8e6f3100d08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7c8c4dc6be46b04f0c2fb99e326d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f074f4ff5e62b9c398c75d7943e08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31a57947509384b4af2c37cd7a1f50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54b79f89454d2ed1effafaa16ec0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de2062cfb1d5c0ad93c2da9ba510f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0be21f732d1e1dd0d3b4de5867ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091b6ebb45d01dcee1f127c797fe85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2dbe55dc97fdc0f9acb55c79b4857340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fbeb9e74cf3ef0eb2b980faf3abe8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4df5fd7fa49f5345265dcc0fef82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0da8bbdbaf804b25f87e24fa20840343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a05a81f125ed8f72aa81131dafc4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ccc5d7c70c47802bb16f907355981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eda532f95bf4f6dfca6489b8294ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f562923005803cd7e54861d70a1e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e1b63ab73eb744a56d394acd06fb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdc4cf769a3d4a3edf71bc9ee1df2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d21c346faf54ac0f3bd098468859a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44b3eab1d3c0ab72a60a0dc8e7c298351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca6ec2da0417833e38c969a4ff189352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa490c9482aab628a52b9d01bd33e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2d2d7e5a0781438c3cee791bedfc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423012ed239e5a4d65a4608d3d71e69f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da535d5003214aa76e588099160b76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715af7fffc1df6b5c67ccde8f643fea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247213b46bee74cdd2340720c7f0067358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204fb1979002b9c2ec3d3aaeee6eca6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c06fe197f5ee3426ff51482130eb02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2a1cecd02dfd2c061b6153afe3de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdabea6b7f811402d30b652a3b5103362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76099d47031bdfa9a4ac402293fad385363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbdfb3063fe5f8049827bebe4cf0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627f905622956407032d6420da885f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd8e98ee4820b28cffb4a449bf067366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e39205c52e037405e113237b8dd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4dac8fdf9366b6cc293f9649a7555368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071c3e14afc33644fd372e2af7b7ddf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a959f1d4853f14bf685bb749e91c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9384f14e378e96be6b0de4195ebf3b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e47206904fec6c07fdec8db554ab76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f1c38eca2e06e82a969b6603127d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe74a22c7dd9e380819a85ee771894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5115b4a3702e204f6c83ac4a5fc0ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46bfcfab5971a9391dd3690b6cee9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be96d8109261e6989344e5c1f02ff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ac7fa567ca5aabaafaf01a2071ed7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89860e42c3859ee29b72813e14bf00d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d118e914fa69072891fb0313d554e28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063b93364f1292c82291892b7c3517381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da911b489fb6ecb4e281e4bed93cff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd145a52bc618e6cffc0cd210efa10a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b4953136b9d9b21044e2198ad213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767a884b5c8de53d0963493981e8a66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c900944c0e5ced3a6ea674d00912386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7a53ce98c3d5f17a57b879752cc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a1f95a4dcd337786def3db45528c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4276d3ef745f515d319e979810e5bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568a13b7fd2cbde4f85f6cc8c1c27d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f894a3f8bd1ad6de2e78003f64bc80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5c52164e7b55092b647744c9ceac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e5bd1f14376da2151fef5013f04c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ff9ce93e8821b2dcde286ff9bda1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5f8616cc9dc62333d98110882f80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239fe9c9ce1e4ed0359ea0ba854dd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310326a5059b04f0fe462a8572684971397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d6a1964c6f47be2e0f64cd00f637398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c251fc64d47c47a54ee1203aca10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c13733a3b3098c9d10c396575ca0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2af12871a638432184e7e3408186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe30f5c3be0b4c3f51a23e665f6296402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35709c731a44f71a395a266bfab028f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75264fa26ebde873a2e7330e774ad3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab5076649957f74b75e1453423f721405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bf9f266b51eef8953333ee2eeae6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aeb34ec9cb229c989e1a8e4cc3a81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf949323bbae3e0095f9eed48e2ed21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d35e00e366c724162b4555e9d97e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25d98baf1d2037374bd49821615a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d33998849b9d4978229d916227a2a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed98993992bb4957e1b8d2653db04b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e452f2486f84d1f8d2d01754705fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d501e47291c2e5cba3f931587497f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45fa79d7d6393cdda20ed46e88210415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15088e3fa795d460ee44afde84267416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d18fa2ba88651d00c31506504d4d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f151496612b80ac4dd4fe6f682ab9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded1dfdce3d4a1a714535b632723acc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd3e1344714514d1ebb76b14cfcbc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6dbef6ea0bf07c97c8f1bb30c83f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae59a8a900e664f243b0b4806ad94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c0854cad506d3dcd6dd72dfd4000423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9ed0d6fc955bc754bae44d36a857424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af87de9747bf7ac2e67ad41874b1b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bec00a22b58226bd6ed24f01b2630426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c7c9d0e2b6c6706fa34806a45b186427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d917c7c746d10cf999d1666a3ca6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24216f8f8a2d2f2499518be5816089f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52661b2fee3cf075af4c2f8a94add6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adaa0f42a60bc1fbc86cf50a07a423431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427eda7a8d90867020d87fb0b6169b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd1db8ce8d81a5e443fd2043fbbdc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16cc2a6cd1f7644d68754222133feb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ac7eab4f19a3c9e0e9830fbbb905435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9ffb007f4a8fb9f29702dfba8760436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060fcf1c093679d5223c0f9851678d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5684ed9942340752c6a4ec2cc6e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237493f233225b0670afcc5d952d14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa8b69b0bdf5a9abbf85c3e3268e90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819356688b3b34a515bb9901a872d3be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f874cbd2ff361a5d5b27b90899ef5dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e0bc01b7b85905183577c68e70f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446fdab12507212260ffc01d783e19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb64078c58c04700020c727fd982d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc430390be3c4056435e31302de28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d34e7c1ccb18b18766a14100da4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d54ea532e876850efc3c2a439499f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e30f668c5e9ec5d2b0fa32cb2dcdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e7ea1c61363a7d4632e5e7fa8966450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97869313609fcef68481930bec843451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf61e7b0ae4ce38a618d66870a7b5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ff2f30ba6ec9ec2462b2f4de9c09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f099fa1a3ac285cd2bbe359b1a2372a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e703891444c72ed46cab300224d797455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe3e490c93c6bc34bee6438748441456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434664475d0886338e8f11a5150c4c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a0ff0cd38e2e987243704c4979e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca8a3523f9270984b2aafda8a45b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed345eb3724b8a680eaf27e20cf6237460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c464e14da46f0c21895091f461477461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa3fd4c12c7d91da929d1c6bb25c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a07c424a611f6620688c627e2ae50a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e937047744ae09245db911188cff5b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62db9de2c6b04d34c89471485f77061465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac475f0a80bccc55099dc84261f52e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86857b027f59e18ccd4af1194ad59e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695136d9329d184e6cb5accece9466f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9153f38fa787466c0484fd3cd85f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713ac184f78c1880b253b80bcab83e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345409733fda5db0681c505454bc2b77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cd4c2ef55e7139203f461cf31be2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7583da7bd921a0b6a31f8b5696bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929e2355210b17f87994ce26712911474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a6bf57fd3b7e4270ee1f7888530b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e37bb1c51e4995226d84346259abb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c36f21c2125ac84f1b2639cc99c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8695c9e1f0824ff01b51ae8b954fa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea6b5fb949e48dc51f1ef4f5357e8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cfffe2653b97311c0264329367a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e60858ea2578f37a9963f0167e85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5515b5273133330f10c4262dc9204482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f307a84aff3ddc36327a2b06f48abf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6056452e5a00849fe0caa061305e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d35d8ddc26e4e0357f0e06e3adc8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2f89e5474987984183cd81da0a82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0f9865030b88fc88187466bd73ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb296624849f5e2c5bd16489b54bc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039828802db1e831842600a8d58a6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3008fd5f2cd88162172451e9577d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572cb34c04a76ef0c50471f760d0313491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7057e806ae0e05c3887c3ae0cf2971492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067363032ee776ebe8b242e92eae2b68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da285573d516d661be4069dc32469494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a0d46dadc25faef62907bc51f2b9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8c06d8836575ac3d30a48747687b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900d8477ff42dd087e3fbb2de7819b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cded4a5ab60824388ef7f3e452fee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8081514f2337fbaccc584216c0eb8d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1832fbe27d83299a5cdf24480bcd29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48181a8c48708f389466902e50567cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064101728cf981003fa0cf5d9c32d859502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfeaa8cb884a7158224f6206ff6831503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce2b64958003db953053d1a30b822b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba30ba5a0bd75d99850bd7db8ff2cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10c154cd2831d5fefc822d8be31a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec37f720509d5c2ec7eaa577957c2c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7287f0bb8580c86b96c34a0a956849508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd24b988681137004a8d18041b9536509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03787161344485c5b1a07eb993a180510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850818ef04396b02826d85e3ef8f3f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8584a6707c45006875fb706787e4b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4631d09eb3e5fb975e4f0461cd19f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0413f822a09a5a66ec0ab5e342c79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81098e4b6a08ba2ec4cc0c19c63533c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2af9a8ca2409cbe54d8e401ca88d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ce121551644b9771982a7f1a9cd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15c07b0eb6c01ec52c9830f8a5362518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b93621f5b62e14e0dfc83ecf735b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff27f233be21021889605c44f11c93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092d3d52c316ffcae9d3e111b8f462f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bbb8fba8b4b1da7692f0fcb46d9ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e444988e49ce46045756a0c03bfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea406c5b8c69ed6470a1330b231ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f53c0f9979bfe68d6f71b77c38ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9597ea9d66426db692c3106c14f19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d0c42e481aadd50176c1b4e79212527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edf7f55fe72a433924f6ec20810e45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906ab063cfb9b555ae24e8b3cb2a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74294f69acb0b046f64adb19e0dc7e8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43980b0de3e9323da2b1000551a40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9f5c293e72e575d7c7f125c9beb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca51e4f54542f5985edfe5f18cd2dd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38822f36db286d7ecebe3717e1ddfb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f30f19d6164856ff00687c8e1e0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da268fd1095a6cfe5a12f7ec942be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed7a0cc9ac1de063288d13a85bd49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211074e185000e9c080321be7e40267538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517115033a622132247cc40bc307edbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b9e3e126d78c259c5b8814546861d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c38c5ab215782e097ca979c619e96a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b24091139d05888e413b8dba25e44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e67a09efdf03cb92efc5debd4fa99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8546ba73d6d1661b3f8c3c3e4d71a46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f5c85911725f48ab1ba2a16a504a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a6171a8629134ae6cc4add211773a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9752893a3ddb6d5e2a86e0d310d38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd50af59ec8a3da2fac4c4ac0d1cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd2954e567b8c8bcfdc0476fb525b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415e6cb0a2182dd8949b552fa528f11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1eb1b43b36649cdb0eadfe2ac34e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b011147153cb058c8de2c6ba40a83c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71d628be106c27757372463844bd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db93028c35eaeba6a0a1a55fec4657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b37fbdac842f649f88be3965f5a6ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa326f7d63f0ab417b2ae7ab227380556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0c01507ae1aafc58a7dde36ac3d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8329726ae423a834607c99402ead71e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ba63917ec76cf9b12f29d63b90e9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f1abd82e09dbf20ce8645821137c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69417b30defe676205948f5343fe20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e41ce0e456327b909aac19e4d6aefa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092a24bb9e747a929d1266bbcf4731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c5d426699c3be7727efc98bff9689564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ec5eb26d72fb0290a693bd7fcd0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befecb254361afaf18991aa1af7e0c8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac685da5d510d6bd94c59c54f72dcaa7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0290c3dc7c50843adf48ffa15d5be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aadcc72027ffbb7bf6aa6dfffdd2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229bcf4d264e6a608a23089bbf62573570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b477ebf8e0dd441f41249cf9dc852571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90581cef9ccf6dba3d982f04db2146ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde226ecba4688a29d7acea261fbf0b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1bdf0927f096f09e0c86aac42f7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa7f7062e29475794f2cfff234f72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d9941ae9051f304c81fb8edbadd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc84200000f77de0ec7189b10183f06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd06689ef66f2589a58c9b5eb18cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50fb43a0825ed7a84f36a121d1495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9d1b773e06379121f11a9a7059fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115026c697c0ea4a8f0e15fb0d10e75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc525034da94b08b216bbf9fad3a5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceddd0f813b275890e803f45dacbd85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762d7b8a29a00796b70f356647e298f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b37d152f1590b4ac783b90ea0bf63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dab99b4b680b2ee6f40c786151f18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe05aa9f177f8b99bc900adf7d054e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a6ce2ebfbc89400e440620aed286c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d39beed01734da4e338fe46513b857589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f880b1a3b241bf3c5942747b2a3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615336327e810d3c0c4bd0c461bc4cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e169a561cc003c57d8655057f8e8de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a1609f301744f438e14207e22f63c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f1f8bc441630a96d9c41d6de38c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d28212297a2f8858a4dbb504d043c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf66db050405e5e6104e58ad360ac54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b187b9a5565a643518847d4841e48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23866f3c2196b7d873f96abec67f665598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26a1b547b1f5f0b33cfad8798df0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af77c7f9f3cfb071e0322ceef2eb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ec92a61d1cb00a7037c9cbd7de46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf399e4758257871b34bc62b6b4662d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c714b86a0f8e9c7c301cec769aa05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b03f11c323af0970d8c4745e2a4ebf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77434edfb7f5a42ddd4e84616a30b2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb6313a6f06397a0f44d6bf0c98d1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2dc9ffea8198a99d2959ce1435157607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579845d7951f9e28c3b450da91ddd570608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06202b7003f4bf26f00a405c685a79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b87421a99168c8880b45290d067b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11e1255e57be89a8c25868dd1232f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc58f3a3f2795dc39ad23c345fef1b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2788cd91414310db705ecdf6e97f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a8dd81d7ace6e17d2c311cfd762c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccbc594470618728cc9927d978ebac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930862b32971ee4b86457fd021f01fa6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5437f56b767d62caaf952b93810bdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177710d34fc73c17ce4ac8778066cc7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc7902aec33fbd1effc273688111a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d923df50aa99120927d710a6c95e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df29ab8845f6f73cb064ac76a67c82a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aac53ee90a395a538d21ab1414f75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb48e77af443530420fc074ed12971d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05aff2bb5860a85ad9469e7dc67596624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21bce9270f5c87f730f354b5679c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318cf4645f39b6d5543b7755de5ed3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3d97460a7666e76659223ba3a8f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9d8ad10300ff70c39d6fed09ffbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5b117bea3b9e967c03e04371914b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c600ae51abf270a82e67743e6dd73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e8a0809af0a6c157a35523ce77b22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0254f4d72c963eb659ec342308628632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb0ae9a355541d6dc9b130a44886f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029261c4dd10e6508462f07f67aa853c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5da78c08796d10fdffa3e12e39cc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56cacffdb806568590105894ab5d45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9282bff030ee60df8e1534b2424a10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc31ba9c11609065a6446dd24ab3631638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b5ced44dff4e0997cb9011bf194a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67646d80c985af22e0cc258191ff80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91969b9ddd340c2615e8ac54de530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df200453598f91e5a26e60be2da506ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef4706a2d53c925bebaa8ccf878d3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ddd6f1e0b813c1ac25dd74f3482e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c37be60d8e0c09c0f8b84b41cbd22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c5fa7e64e52cf77f66af61502d8ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456e6db68aded23ec986a1ba13440b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97102d683bf47c66346f2e77395cd5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c19fdad37a807715a73c61f2346ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682476204deae3f40b3a440b9111a3b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ab5bb6f3ed68d8b4fe06a3d273b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c1fcb6c8235301cbdf6212f9bf6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8eacea0816d40df9465f7ddeb9875653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f991caae061d7973ae9a3985973a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e71458ac35d83c8a844105f0ca351655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5378cd8986514e26c1442e7203e88a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45757f878124fde94352d35371bbe7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504898e433980dd9b4332e3d5fcca75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469b0807cb3673d0f43e64a11317a2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c84d0a9bcfc3259555a5c0f9a61ea3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef428af0e96a33bc14f1f8423d94212b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56741439c1236dc30c10ad589fd9e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a044f4c81bebf548d0e6796319281663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2e619f1959250cdf86ae163ada39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557fa1555a34ecb4aaae03231a2e29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918718c82a97f82c875a82dd3923821666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754fcbf1139cf73445de6067d04189667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e189ad80135f01af503e9b3b925f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e20f8d36d13b18ddbe40227a04ad4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f042d7291e40db551cc75d15339da0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea77f3c050ebbbe0d819ec030649c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26aa4f176c456d1f143a25a65d2f3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad6d2fef8d0b2e8bd02999d672c653673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528636205d5b3ec55ef02533359176674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247232484660343084d849585fa6292675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671ba1d439f3d804832a0eb15afa5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1bbffc005e6c9ed75cf62db296a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ce8a665529553682788d83b9a0f42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934ed1e607bd013e5fe4a929fe1911679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976506188705806bd9314ebd65496743680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca6ad0b2dc9cb9a4aa2660d714a7ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc3754c82bfdbd04f3dd4ccf37d6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e30c75b0fe6a046b7067a3c69da7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1b1e0a7122d55a50ee3d1e021aa9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437de2ae459ff445a1b0185b109bfd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeffff1bb9f85c41071dd066781be0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f951d49f3affd8024bf98a95a729e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3444b8178b08bfbb03cdfb9c27c4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d3d9d8c5a39ee6221f7004e10a5ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf862cf58ca8fc81bd5c77882b63d70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3674d4718e2aa3f70aa7556132f8be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219114420576feefc68fc44c5a8227692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88a91320d5eafb0a6bb24de1baaf30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955427074b49898538ef31a354fcd1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fedafb4c0acd4b0d4d80cd52daf4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844236e93195f92035174b8f23b592a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30900b909eaaf68014ba2af0c0b629697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90853102ac3de129264329a8038bc708698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0baa5c05431f786a2bfe1cdca33b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95342793c1175e4a1f145a88664b6285700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14795164e7a5ce8940b15cc2aba160d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d9ba4dda1185cc916c764520a705702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a8b6373c6eeeb468b5d2249ef685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6aee47e86dca328f180c896e6c94a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a698029fa487960485804ce28ebb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc5048c40d422f8805ea84b1fbd47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8185fd3a75b6ca390362cf0b251fc9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355cb2075fab7b3a94a57ecc8b3a16e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b27b1f9c43cc2c79a38fdcef5c823709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3e2d0110b1005730d4f420fe6dbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb3eade83c16e5ed826bc7931f2b78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec5ab6ef2608f8951c6d1b5336672c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b509bed8417bae59c4e8394bf613713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba845bf2531c32d3c1549a64bd5e413714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d7fce510b38c20024014cdfedbb63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f64e458a47fb6583a283b450df5ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25d39a9232d36e53caaef0ed84e3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d85fda3be36addffc684a573b96d5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9df9422d2dd43b49125492d02654c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2e00f9cf789455ef87171bbaa514720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9720fc3461096b177a3f1952c5a974a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b1e2137eeea282085c811417e536722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf32da2e5c96a4751a13e9b93cdd9ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73dda27a4abb9aac3f1dfd4af3562724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391b3a29709951a73f2ccb2df30078725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211a71541a6f747360f69c1151a83a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1820ae684bcc614bf1a331ac3a97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e486461807f2cc51532e2d1535f22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4ff166e3946128ac80c3845a3eae1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539df410ebfb6c8f508225220e554c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d9b58c600374f65c68bbfb3504be8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c07276aedf87b4ab477f42e4da180732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766922febedd1792f28ad206ac5f3ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2dc9cbf0cbe6bec2766a5bc53626734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6aabacfe2caa9a71e557c6fecd202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21badc8ce0b0b3e5c56f9d384b105000736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2346989047c1dc73b7adc212f41bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15298050f16de1412e43b4a2729ac0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97fffabb28cffdc58edffb4686503a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067302e6949a7c7b8fcb155e63a0a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af202f2ffbf03895fb14181b5d3051741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d7bed48d1475bc5f377a3569556fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b15b9df21952d58b441c0a5cd85d6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6174d301f4da370e3ea3997b944f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b280c8decf4ebd0a1093ed0afac6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c3ff22c76308c1bf7f2a73d5c9ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce7a9bff3e611713bba081d0cde27d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a84c0fc50d265b67f0f3a0ccb92512748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78701927c60da39f207fa6f4554da3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac051e964c582446829db17e4ac84b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee6e5d8b3308376353c4291f8de71b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364f405a52401abd9023ab4a82c304752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90044661563269bcd3eef0740777c3e2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>