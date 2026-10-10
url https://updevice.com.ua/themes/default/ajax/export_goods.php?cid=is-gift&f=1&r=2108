--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e058df544ced3bf4978862eda839a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815b1f3a71eee08a9752b36514608b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3bd972cc4f21a5bdde8a0fccf57143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5921e74fe0bbea331c1434f537c054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae95381231576ff29f3c76605c60595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eede9a3a812c4882bb0ca5f3204ba16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe856264284d66e15fa146f1660e3e6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95ffebd4f0805081c677fcdca44e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35dca68bbf9666659272d966d9c0a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc24866b2603cb7fe08857e0f2425510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05b4aa3452a81aadad3832f684cdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d01849a0888622f0dfdd804c8496912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8efb6a155775ff4e7d5b5f4a196b6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dedef400947e6171f44368055d4dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd9b9ebc47ee84f8e0813c6c5bd67115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b7b5f3ae9cdad5131dbd54ac8301816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc5c2039e2a325c1ca5be6955c580917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659eea3d7119399409f174b6dd643d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17aa873bff1bc91397f018db8a199e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677d7f67e326ba95effdce052b6fd2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ac93cc376655314d59bac651f882e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c6f8a9efb2c811a698e60e023e15d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed630a8c2a4c3ada4e6c3b111267b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76421af43cefcb28fd47d0e8f142fc6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3338a3d02ba655fec5068c9a7e98825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28264af074d6fd33f892cba3cce1b9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505ddf0d7eea70e43c21b89a3000f7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8866575c6b0d156e534c5233a84bdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f7188d0cba681f4e0610cd2ca6a9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15681dbe993e2782a9d26f4a05f0a9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8e9666df7400f3c4ac11e74f5a1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f02a66717dd08c97a5ba973a056132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727933004b5b610171620ac7603424233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f79fbc2ba05dcd3ef72838f9e628b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f3cfe5116d964ccad8ef1e5ab6a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178201bf68c56ebfd9688009c856448436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384ec2a0ce3c8905f7812ed42bed7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a0eabda2fc9289cc19a06d9ec74138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26ea7ce2b94d18d1d1a1994a92eb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8c610f3b8af784e003e7f40e677d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ab56e85d4bd8fc7abc4b5e68babb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7cc35787e0c27ec00e1ae613243442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd26e757cc8f34febbddd902d6e9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a639ba1f4cd278b1acf097c800f35e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee969cee583032885e6b10ca5994bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9dfd87fdd8200d522a6a17efe7c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d65467e50c77c1641344ad50f389b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4dd0a622cb463070780493778069648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd0acdcb60a54ad316ce2d254c5ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1432d2dd704d871da16985beb6b3c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18feb54888b93a735976e7baf0f8f2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8bd73b16d57d6b98e9f6f572674c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e10aaaa1856ae9c8429f623e47c6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50356a56ad85438dfa8c0d464d17f97f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704ebff33ccba21edf62f9c591b92755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629b26b4d93cfcfc49228de9449ecf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319940136275f7d0fedc6f419f6ce0d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52c8476309bbf5fc4b7681203d5b0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553558fe732fc1b3338c2aba3753f5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1814c0904d782f5b3a4c2cf5173d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105579a5d2e5994a21986b2460efac4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b4423abc294c978a80fcc19c666e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066633774c01edbc4400fd85a3fd79bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b347db2735aa9c7551754e7407ce5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423436d2813991ea75508186a766d9d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dcf453064eb4bc0e272347c36b6e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2aabcb6b916d930ef1cf7311b3faa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bcee36581114944aa745a8184938d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3937ddd32fa68044fded6ef93186369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc8a5077161612e2bac719993a28270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f882c18a6674aa81c241495224a8bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee859fa6b7634682bd6122e7e46b6d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c14e10c2974c8eb0958633abfdba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800347924c4eb0fe2269564a86c2b3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ae7e6796cb3e888367435f6a8cef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fabe2fda0a90365e4b5a5565f72a1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621153ec0259a6c58768101c11779d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e4c8f16ada7c483c0dbe811f261078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25016930a9c76bf8c51630d64c842b6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233366cde72d8075b8eef54586273e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82f325612b2aac7a75e3238902534081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a798c67eb6f191ed4308b724bcc5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c262e024b19e4cdd1f7d4b3eb2d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c19793bad4a87cd935492a12da2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0e0f043ea4eb1f43c8188a8af666985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cd3e06d7e66d8212754ae4fa2a67786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf441fdd0fc0734f9b15d65cc394287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa74e5eb1bafc9bcbf0b55bb4bc6eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934acda95e5ddb1a8117d970e7870c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a372f3c5bcec395505ea8f1feeeda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558c599fb702f5f5bf68b452b3585491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de0ae814e0ebbdece3b551b64c9fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b3a1a14ad279c07c2dbc020bed6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512669b4d23a13108f56581b7a48a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1addf858a6994884dcd8921ddeac495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbb0dcc1e275811388dd6354310d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3085422f4a64da6be145c310f56591e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666f96c32ff87c93bc3a39286d2f12698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90d5be2f61169efb03a4f7e2cbf8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed899aac6a32fc4096fff9fc4db82b30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace00be3741b77612d61a61a9475c086101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528f81d957efcde090b00884148762f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f1063cd235eab11460424a7c7b185103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316826285c03016c5a27b0d6c7847cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840c92a29084e9bf90b396396b1597105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7138cae2644194574340a2180d5cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e38faf2ffe6fe0401819d9120d2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc8bb684ea396cfa2ee61883f01c00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc99de3e5274d764bf8efcec879fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193749993e9d669690ebdce3c5c4eff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156902323bbc4f8dcb761e28548f185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aaa3f6f6bb9670ac13f5f768e2a03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8c74d144d896a538f5f40cf277078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b15b21ebf55dab74f6cf62ce8e63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fbb63c0347cb75adf7a274397ab37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb984b720df17177c8021560a717e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaba53da082026aecdd6de9773520f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e8e5893f15175e25fe9bd1bb6787a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12185f007360de383ed2de1536ebb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8776c77f0d553c39bbf1a631a02112120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a510bdd3e8e57fd8ebc6a0fd3dac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37cedea4e33cf6aa29e464365f550b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7373cba30903e916cadb5f1dfbf64b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915b706a4cd1033c21df7aafbfa054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a30100f9d191036a5d6214009224125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964692c19ccf7038a055e2219536883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d311010eff8c1f9a86a55fe19e00ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af85a7d0ee5d4078eb822152acfe4c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf148c19ba6814262379cb8d753993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76c614af41495b7def5dd3aca265d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1e2e106e8451fb1743dc331a1b277131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721092ea2ff2b29ea7702b6eb368a5ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc945f78992888940b261ac8caf6e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6e2d2477c35395586beefd9ce5599134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2fbaf2802a4d9f8786c36e2f11e23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152f1f268f0e5cf7e8cdd2000d6075136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735af1a15265f6aeb7aecba233b3187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1a9a1d472cca2152ded2fc9c2797a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60de0a9e95b3c5d1879b4bf756190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56efa3808fc97796bcc1e419fddc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b085733988f3ff6d18ed940d72bcf46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d196ffc832b1d66c4dd67f9eee3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769473e1a71254a1e35e2dabeb95959143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc42ddf85ea6a9d95fafab1d2af31f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4a36efcc6df3730523283769ed52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30c06f2b07098edd7e0ae3fc585efc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024fcfc7a458b7966709dc0c97618e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a789a0bd6e2142451aed3b4b80428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b19df5e9522b613cd7c3b54a74778149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32aa6b0a73b5937a77d4a8d2523831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a9a0517118b2b15e7d12b2a9ca166151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32126adcb1f59b893cfed6241791415152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca170f8ccfb248f75e16b46d1b52bb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf144d84fc83b5a7fa33bf8a1de6cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512897d8496108219f37375e1a7fb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ecd2a99ce21e8e7aa8764e41fc61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ab6112d9b0473b03bacb3c36f3dd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ea0fed6fa0f92383076e536b29a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11b55fc7c88b09d42e515004b8c289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef19bbf5a690d4be5f28a6436bb42d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1026f6abd6df9bab74b70c25f0e51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46631fff130fc841330a65586a0751162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfe4c1b8b9fe0ac4f96c7dfffa462163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba50908126bfb143bb2cc41fe4179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd509eedcd06d28ad8483855cff87b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb069dddbc024b1edfde17bdc428bbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590484a3cb3d22f7b3330fbe32b4eb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ccc4867909595f46ceeba2f5b4b4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf95958dfad7db4e7af125f068e6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ba4c90296cfd2be64aeff7bd32cbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46905de0b73be4c38c53f41dda09d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e852410aa887ecbdf01451627bd8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab8e36184c1e40d50103fd32a1fe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c809a4b6567afaf690fbaf209b737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aad24de2d8066870bd3b584fc1650175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92cd081db58e52024c6b8c228e5607176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56910aac8bfc80e236b5681f6221e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc1c1f58c3ddc49644e481a8ffe359178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1058355691711a4c29a71fd4cb324a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b570b5c8b28e3b8fd455f582f06304180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d6e248629970df5fc27fa2702ca34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438704082e24ea002aa539fdc9de6d4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1edce2ea092393c44cdff692fb5a12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e1837dc7ab2821939b794e1d7aa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3482769154463c223e6cc398f5ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a44de8eb15d3c334c7ce34a0a2ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2459c20c5573292ca7cb8c44a640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee279a20b27175626223652fc63d41e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894531886a2133092bfd2acc3e1e4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46237595306e68762895158b2f629d27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587d1f060949ac531bff0546cf461c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d3a0858006a3184ff90933088c879192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1d2284560cd2baea9dd2a7a452170193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cab9a840fa6e8f09c3cb4ab7f9b92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123598159ed048a3c1af3b29c229b40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9e062d6dc269e2ca7237528d9f9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9ca3dac339c189ce550f0eb37a366197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431d645d53c0de31af04031ee64214c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404d5c0f69e2c79d1345d570a65bce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e92abd8238d9ce33be09c1eec9d448200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968892348b676c9708c4d8871b4b9f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b39dd228ba7e10eafbeea9c1aecfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd6136483021733c6a7db25854ddd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f483263e020381f51e7f54ec64ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f402ee1abbca391b2cd4c1d1c2a2c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5ded788d7240f2bfcf6dc16012b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9248efa325c7478f2bb3ead9b335e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879d37285ca34e4fbda3aac38b25d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f051c7c0217badec8306bcd8168dd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baedc2f6376ebc613ede3f3786f1ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66b6873b7b576772aea097ef7aee0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd2d78ceb956dcfa0ca7f8344f0109212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e66914d62816947b4387890391f1e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5512676774ee15a8bbd86371db1f0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4c00eebd26269e74ddd33802932a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafee8fc04ed2153beb0acc525487ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897ec61fd0ae6c0a12f62ecfbb5151a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c22e1b94f258b2b2c12f22b24724b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207962297d3b3c46aae4de6a05fdec4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad24d153afbfedc3d945014bd1d26a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e3acd4e04cbb18c18b1913259aca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e136c0843d0b70f5e55edaeafcec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f8f33b663554faf40985655ac313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ff4bb2ac2680de79128f537bed9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354666a473b6afc54f8306cec3d234f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776782c6de9b4172bcbf261e79f8756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf25d9d03277ef588161c4b34350520227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621da5ef1688287eaea1a674ea9926f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1fbba103bf1faded1523da9f92c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae6528c683c4e9aacfe9b22667bcc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c263258f0a30493a176aaa2be6df3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48656c018eda161b810d7dde21097748232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af6e3061a635ab179d2c949ae059e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e444f69010cc7d61a1836f84b1260234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f22cfa52c8be4797d89c075a0b3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367016346e50369f417d9060014311e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45fa3e344a1abcc59ccf8eb7746d59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d602aba6ac5a84184d55936db588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e72279a175637e1bd38a68c92d34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d288215a38ca57e8c0e55597d615d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d61d5fdc2ce4294e0685cd41b4ac2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd5cfd7e10f8f584ffcf05f013c26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31b184313db1ef7a0d1282d7a56a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97849f6f3754c1ffa81c624dc82ed60b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d18fcc54a4e7f06bf36ba9a796f69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a7da8f06ac4fdc70f7439138c5d59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afe6ad8f78055024d30816505be3a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0503162055201019d563098ec0d082248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908519a6678698d0211bba6e5e3acb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cf9592be5565e056c85e19db0d4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28c18f5916dfa432a6d2107a88f8ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d228b186e10a64e09f7ad56c0373f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e86ee2d1ab6b119c69cfbbd5568b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910ffb46d3c62efaccafe03771bd425254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16c02e9342e2094efb27e742d7cca1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c06f059a822c51a70bf3951723c80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d01ebce185e2c0165dcc98cbb270257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca981e3a7fe3b936568ef5e48a171e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe5589490169b0819f32a9704a13c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e7806e8b679bb7c969d9a4dcf1651260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce0368b27046e9773a2ddb5fdc200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1d96f9aabcfe992d4c253160b641262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f5f72b1f2d1f47d5b4a61ae3f9cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443fadb6bf3e0950c6d2643ca4dbf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5bcf4847c08b1db7b8eeaa99ce1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e09fa42f5a9b95526447691a453bb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c10e8ba8daec7fef6718793d47c378267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d68b5c37a1b47f0f551aea44c70e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2a2b3624f2818d1818e6563310c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1776107b416b36e8794b81ad07411a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdc464cfc169114fb167c0a405ee69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ae0c5c0facde231d9be3d59f801f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c65cd2cf3e141bfd32a6f61f8d8bbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78e48e88c5219e3742db19516f8154274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd890a403e79113e49a6c89d5c69f1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d3bbfbc268642a9a18af449e4423276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96562fc23c9696b1da61984b584a28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa7a164d57ee5e182ab4def1085baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e6f2cfffb916ed05dc554c48e837279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f37e5d9ae12b7f1d4b9019bcc79a5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2365dff34960c6377603538413b65f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02cb867f80e957ac6eaa8b5f2de9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ac73b0be34e7a145f52654d64ae5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff784c6701d28cf1fc83ade5bfcedf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fef5f9dfcc9e30cfbafe4d02571d69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45b1adc828650fcab047871375f5b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc84c00536d07393b2159b96243b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a51ebd635eedf1c5c8e8fe4236e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50f1c5796d9977db8d4a96925d347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc14ac8773d3ba94fcd90c699def2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e795a19605d9f4008900fb33402b1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e40a351c34ff6bad55e6672b373369292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9ceaf07eabf46fe119299e8d6829293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1d6af7d3a24ab4c0da15253b1109294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952f722938168ae928bdc82e523af6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2bd25497f8d74da8553d4892af55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1720ec45b7d942c2571d974f976920297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7404a17d878d95ca60f2231c772d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c60d4dbc8b5fc3b7764f0c7053f8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43bde9210415ef9d2c5ee6f4da97e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ff45df376f1cd7b5bd923c290822301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7621805caf9a4465f5e08585488bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb684df0602c950a7e62273a26ae6d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b23bfbe085d604d96236857463d6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c884f3f04db377fd272b434e2f1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0db33fabfaefdf9b66248504fd844306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e77e1ce34cf0dc14f4988b9e2ffa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4610937af22ac93cbbf3392b58c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad2530c3b0b0e21ede8b3a292296d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ffc7bc4a7409f3bb4da47dd79d5b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc6713d73bc69c79181168b22eacf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5cd8d9d326263e1d3b40120cc2bcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21503794aa33fad7d8c42fb56f71e39c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca112d9242505caeab34df3b0659a1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c447edd3ec709049b13d313b1b3afe1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4316ee45dde2db960838b6b595377316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08ef1a60d2e12aabdc700d6395628317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df7fb3b0dee73ffa6a1d98707fd6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5a46368af4fd0c46ccba4bcd51573319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e446db4fd639cd4126c2f2e544d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474f5e14666cdc53cef54871a1b2ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33558931f258e9e399e214518fbc39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a085fdd594fec91954992bef88d0230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2569b20e8a475355a20b16f0e589324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac847124685bea77ce6494c7395bca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fcccf52c1129c3ba2051008dce35b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6b76a6b9d39887169c564e60ce6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce00ee3c05a5fedd58076b0fc9d006328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7bcec6e9b244c2cc3f2c0363e2059329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d26c0aa336f6a28bc059d732e4e83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579bd936a7f301f0fb507bda1534ff3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab545492503ded212068cd3f067e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff37340fb56357e3c63fc0ea5ad1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269ff3345fbc7d6a6cf9bf8f803d7ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47c98a33da11c6cbe2cff49cf58676335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a64e0ee4ad72c2b2b6412cab15d1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8dc51a93058587754faeee5ffd3fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced11977c8c8e4b66807e5d729aa91fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4675bdfbdd579b16128b170053d4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe3efd609a05af1aff99d24cba01c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3fde560aedbb0f0c671789adb263c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530a4fa6db06f242aadf7d0a5a0075342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d374226cbcb97e9cc5a6c64989f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a34ff034964e5525363e94c3916f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48107666ca7f029abc63f60a38160345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b823fa55308668d06e3d337bd780d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cff34f214fd84e79ce3b7846e1671347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032441771a02885f346f7f1ced52d397348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bee7e0ef44e06b573e787394f7a97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210345539b69db9ca5851e6fe550428c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e13752c87fa172907cefd8fbc53d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6ed80e057606122bdaf04266a1224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9e826bf5c5bdafd2b1ff01c1000f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a09577a318b8c30c6ffdd9e460d4d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b079d62fd5dda073d8660da06b4fe5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5f222953db9c89110a3b8c7f6203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3d153672abb34eb3221dfa62a447a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f44201ecc184d0798a71c82e5384fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b952d3ead4be1323acc5dc2f6a0376c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd97d9218bb36d96cf7a871b0240c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355b6d5a48e6abd6db2eab07d169ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef708d39ec3ced598b6966fa7967dd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e9ec4076527a19df82e2ab4151436363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912874b142fdf9d1bf4bc4ded701bbaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf65ee4edfe8a6a55bfb99e8b92354365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a94d40489a5331b4145515ba5e9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689419021677c315c407dcb17d2f19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bbe80a4ac618b16aa4d593b6ef4a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67196468802e296996cce89c889a895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1eeedca5430e1a06458aadc5c018e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd65f64ac94b159673bba85b5867a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f72ab2553c165c2619a1045c009d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1c86bf4bedc5af92a05e9608aa31e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeefbea8dd3b79c20279fa5349c1d15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde952adc59ec148bd6c9a57cac35ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b44895b01639ce269f7df8d515fb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a995bc5cb4426384c568949ee0e45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa39fc826080b4be0da5a4d8854d94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6457156a05cabe107cd499a0ad2d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2fd05eee0c4aa218f882689480f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a6cb8b7445e20585ae2e9d1348cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e69a5a2794eddc0b98ec7b252d04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a6cc451c5ab1ffe40b5be84252f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d97589a3c14099d257121cb86e336384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb111eb698a7175cfe354839b9231385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1174b1b3e641cd58360e82ebd9925f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ddc58e4384b72828c59581dd60f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5466c0ce68680b6e5d52e98fb50ac6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448a2422b5fcc1ef3b59c5563d749a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070fed04c1468677772cadacdd43b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389067bc2d23dbcc31170d26783448d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff69733baa83598867bce66370019392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f472571e0e8c2cde417b3a13da34f7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6296de17ec064f582686cd29f0cf78b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6dbdc4a0176cf72ce9f7e36187046395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5530ed43841eb234e474b4989f854aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c24587cc051cec9c5c5c4ed66f0ff9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e58966ef54bff285702312b9bd4a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f0a91049f6ffc31450191f1f6cbc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9419b88c180c88f65ed781d007a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6fd607c4728ce2040028b3d2e005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90bd46a012ae9834bd6b99e95243bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90e9cd66d2c41025a53fdd059b937403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00cc2e7156f47b9e8fa8b066fec107404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c88199f90a055eb298cb133e121d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ce2b129fd919d98363b34fb0bf6fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e5de506018ff186a1819082baf95a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce13694460ec67d4a08f13d628a460408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ac6c7b1fe471c12e67983c920781409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7a0b394a92696da9291d795381fc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3ddbb4de82c6038aca994022b883f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71a522ccd7dd1030c37ec4f1dd23bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a8b42dcbd2457d16001695172623413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29effc5ab861f7f82174956f4f9f37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3506e0a14ab182222b308fabb7d916415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffae1fdc0f2678642a0fe702aebacc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d86864d7f342c49251dad4baed1e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f48e88d8ae17afb900f081d38d1b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab50ac1f927b2405fa7c962de9a1b41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4517a3d0c23b60983e5923d0b3273420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc95cede9da3aed4ca3a5633984cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d59fdd33f7a59759e7c7a3c22b584422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed586744d97851e513f069cd98a2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adbab0338ca01a66d2cdf70ff10e6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaecd8117fe98d1d5d25bfeb72b591425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a4c1fea8b58f950b4f10cd3cc4cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d167a13f2738dd9566444c7dc3a74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f378e537b8d971b08ddb41686d83cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d16a6e67e41897cf652a69f08343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365ae283ee82080c307bd9ec3cddd30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbc08a28e742c352f305cd09207d8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e515d6c3a468401d94619d63e8856a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba618a130417851179f6ea6320510433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36aac7fa7b743eebe2268b9d9ec988434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c752831c3451a0bdd04ae5834c8a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe2bcc32157f4f5f73b7849500159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf503657a0223abf2bd992d0bb42609437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4808da01d9ea069a544864021fc08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fbcb2ed6a6cf18803416706406cf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b34301c50260af6d27d7da88caa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88cbe7732df7bfbdf6253dc1c51efc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a69d716e4795b3d28bbbcfeab34c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e567cc46aac9df374e42440d2f5fd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39479c5307b273bde4dce5e7393f565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936bf57590146f4a0510c041ef91de2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea71b9b25233cffe9ccb61bbd60a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014614144a8154bf95c7d62c7019cd8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dcc93d8d20d2f602096b27898a52d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e967c953ac07ffda1f77f1a188c8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86092c3246059644ce7b649574239757450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f56ba14b5795b0defb8edca9d71cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5495e625b937a6427be2f385ed024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b98882690efc82de5e9033004e64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d74a43d36fd1e9c0d07137ff80b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82833ba1567e21393d8ecab285195455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731bcdabe8cc5e5b4224591c032fc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedb32b6deceafe36f9751e77067b2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605cc052b6b1a8f0b23b69ca68e1fee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd575d68259a1d2b02944220c2eadab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd63c0d19ed941c4c33a2f79ee668c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e6185a2628bf950a58de550fd1fe1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384889755887d263f4962c5e8869d40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110746c8fe3676535a82f86b14c96845463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68d7cc4a890902c378bc45b6f7f9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6194ef31c96daedc0b03fb50a5ea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dda467e271e10271994271885613fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd958c3dfcff113e24dd2635f39053467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175ad9ac65e9eea3132cf0aa288744468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1f685c1e70f9e71a2605c6244cbf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd1afbcc1a4c16b8ebfc59265cb57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d42acae735016d6435835b1ad29fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d3cbfa298d33ee28ff442d1f64b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230028243d4820a128444ac78411bd6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e758965abb100dfe32a8078b8ef83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce2eb03249ef05c516e4fe3120bfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57a53298d4fb4cd462ed6eb4ae9eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607743103d47fe63bd1f3309aed2a3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba05fbb5b7b9b988d6eede8abca7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b70787409c4fc1c29aa7116307de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f6aa46d6add8b1436d831455a628480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4e79ef13d8316aa8e150411eb62c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193efd69fb3821729509bc3e4b4f68c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bae79033aaa3fc361acebbb03f19d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df8d0341e523eb68e9bd32dff9dfd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a72a358c7defcb9d8380c2f3a04a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f58dae2a862f224c1c0ff37817fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b64dd426c3381a4406e36497854a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334d661ddb43599f0eb894472d70864488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21b06b52a3a0a1108d9b19bed18c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b63498711673830d66d7f815a950490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abfbf5d2a9d63f35df0d612313a493491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f795a0c845cc50c99a1bb2b2ddde422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff065bb85ae9f463b788104484b2b5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b016a001017dabc536cba7da99d0c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943d7eab5ead909f14abeab6af5381495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17976eaa1da586d7acf8a9d00ee37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375beb9d852d89364baebcd16f5c76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0151404e61bee2d26b9e30f048193b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faee980105c964a067a55ce57623ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a52a7632920028987052b456d69c1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaba1ebad296e75705ae0d265a70a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec66685a78c0ab100b128ccb6b7a9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172834517569e995790d9e60e27b2acd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4abf7882240555e0b8a7971ee3113b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90019c760b498cf99b6052f908c052e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5bc405e151bface40ea86a4469ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c173113d895b5363be383beedf2c6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f5f51aaf7ba950319c62f42aba69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0618feed6bbe640810ad375af7dc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3def5a03756fd0973dacbdb97349b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878045e73114fb48a22db4d83bd419511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ac0f48fa849c7c19fa6902ce869c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be967d9d2cfd98dc8c999cf74334c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb294c9c2fc639d13ac89f2e0af19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761c3c2a529d14ff3a4f966c1e4976515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8889ac5aaded7733ebf2021421873516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98835cbd0945967e24a2cca4f74383517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766fdbd81484b6b9d46f3ef9be88139518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba5b0b7bf799122ef53519edb17818519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8393821ed2c260e3f599d7a16c06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776db2390d0af2be76b5733a587a7f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fca3d39027a2db37b04db0118d51f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec997f651b68b4f2216ddae9c162c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa936bd47b19e0094071e40232d5c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce2f7f50e36c9be52749817b542ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894851f997ba9a2d7da6df382e741ca5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f1ad84b4ba1a27e58ef5336d1831b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f378a7f6133bac43468fccaeaf84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22bfd30391eabbfcc93f8d9889894529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d814701f043bac6111665bfd78c01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7b10ec296a3c0f66dcc1180a04ba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c69fbfc1bcfef26de57357684f005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91bff14e0c9199696341238e29e89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f1e90ddd195dddbe01a34de45187534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3159bc48d63f7e38cdf00e226b7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb3bb6a150743de97c7b446462963536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9cd0e733e4e3991d9faba9d00c144537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c82f9428a94b9cdf575a720b6b41ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51973946394ef34b17364dc5fc911a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c7b86f70ed7520092e6343e2e621e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5663979dd4d35c855893e9645d3d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668f14738b7dd9c2444a6695fe153f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a0e03675c26704e1a49ad91679b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaabc0be77fa5240fe2c30205e2a5c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef06ba05e1ba1a99a6e6a188c8398545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d2ff7b7bb1382c0b85fa7a4697fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545e04dcc4a68839d290588f4a6090547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9e62d3b270b112e1d339848c62234548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e2181af358839b8c85a7d06e1c2d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77747e7a1773bf520b643533e6c69b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2616467a84539b3a3a852133bfe2d4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33f443f46767b03dfa3c5ce80c9a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf5b08eba9c8eea25fcfaee0232b98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc1dc45a6d7f07946300e57706022554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c42212f8e6d3f4037687c20d7c3494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4104f95c3c28a371e0670a0100cf5fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e8026dd7b1af9f890f17f89360849557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cff4d2fdff1104cb5890eca09f075558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b729c3d803260fc6104db94efdad9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6c846f028ff1a40b0f37a009df68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2e8a2f6c65e31fcb5d291fd12674561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29834bae60d7c17790682e675038753562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595475597a2558ef8c85dc7d23de4a51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38e24a09972761da44af36420f799c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b6d1e2a37a3a1b080c93de1c95cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25741b450a715f2a7df7c4f4bbf5dc02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb248dbe5b952cdfeffa2c3481305a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4135620a334e467bc642d778d6b7013568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823093a3914ed21c76358d5e925cc401569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89a2ee2fed9d725fd0ad6f5a56a35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2ed3cd77cfb3ebc39245fe5af895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f521a40030c0409257f545c00630e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f1adb741fdf25f79eff50132ec16d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527708a1f1e4180e47c46028a579aee0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d453b3fbc853e599cf9a119fedffa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda200a1cd02511bd9af96559349bb7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757ce81ddf58e449a2b470658b53b3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae99c0336c3ccbc97a7e88e31d93464578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3910ab0490ee426a5d2c8ea1a350579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c39a9a081258362ea8beb3c5b026580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15007de52c2fc2ce76acb8b2e4091b2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb8883259eab37be09ee161a965d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559abe69b502ca4cb109285b7dd878583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c2193af8bc3dd2029b93b8d859858584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c4717b3be4b04aecab55a51b4a43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17efae1c2c5533ee728cb2fc6737cdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f2ba6f3da6f0b0bd16f0880c8928587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365daa4dd6dc40f8e1bb605480e77f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed7d5c4019bf12d0ef39ef997ce3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9889996b2d37cd5cb6c40636eabe9d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3daa576eb3a4df29ef3fb287831d57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338a7ccd1e736ff828dcd1ba70e261f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a05f1f8193554547a9890b45ddc9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaafaa232d36d61c00b0cc96778b6d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935594172b73a1da398543f7f374947c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aa8aa6d4d3680cc4564e1914aadc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505b6f3d38c28c58acab6f9c7b5ee3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f422d5a5e4f69b628c63c0b379e6647598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c5251d35ac75715432fbff7ef90b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202620ec5944aa96c72a4b61c18cec65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de1bc3054c5e9421a3139da52c52c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9fb77fc0bfbbc107ea850a830da3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a64c114f1881900af77556169a4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42615893cecd1fb48c210f95b95f6917604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac190e336470d63b7aa2a9ddc65394605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3763ada611a45741b403f88a0cca23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3bcb2ea3c258599eec046fae8e4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ff23abc390a01f68ac641536133b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db6e483e8cf8b82f4993340c80a87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6c05ea039b99b729890bab9c62ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8691e0527b9130fef6cfba117ef7ecf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef538f6bcbfda1c5a6017e8709934b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edcbf2852df5a15edfa62d3a1e6149613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869aa82970413ae86399a797cece18c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5233ec918bb9c7ec571c177180d4cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec30f95e11f4270bd163e702a5ac5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4eaf5e10edcf945476e2a12329c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e689d2a17eb16b8bfee475e09ef9db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cc314b0fb8bdbf9bdf7e5a575af91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc520cde83c3ff632a6e7f073ebd2c23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975cadfa87df5c2b134e1d23f2259a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb037fdb73139872f9b3993f7533e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67c5383feadd737924278f8e183b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988d14ba2fd5be09814ebbd8c5059e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcacb69e3adc3a64061d0cdc535c9da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ccf7b18a73e925ac881e5ab9d9205626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7c6ddfae38cb6e4bb2fee1044a80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271fa4b298a30465b00494e08963efc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228d60a5fac404f6008626e106db99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d71307709fe2fe4b832392e33c48f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96c7b263c221e68c22172fc915541f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7af4b10b5cd97360e9ba363b1fe747632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6205d79fed8cea6f86d02bf9882f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91afe9885dfb4c28bc16b37f12f11d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23120523659578836f3e778c1a5261635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6422c37897c07f039d3551b569a2e9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356306a17005d62d6930ea92425c49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8ea01d22f84c5d6ad48c3c442f608638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1938ac1c313bea169dbf74442b6d35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26550f52354c5834a69a5ee041c9aae6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e4a9cc277275d22a5d996c539123641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1f0699131ea218fa875e27d1ac980642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91225f88d410687c6a3a13f64c1d8394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a65acaf780fc4091144197b4c24d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fe9f7f0b64beebbccc8214c74785a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010173e5d11cd638fb59a7618c7534a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae98a65fb2506a122ee1ba6e43c776647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268090e7d42efffec50188b2930b4f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e08f1b3d9952e1f6eae0bdb1bdb6a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ef7cf261ad532f0b0a66670c6ddf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9fee422b2d7e93ceb4c26cb2e41b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a33157ca7d7a39452e4ec940239d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b479c36ef1f5d46b0317d9a9239e187653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f42c65603aeeaeae5baee284e9df0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5274f3a7fee2535d5bace8b0cd0ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616407bfdb061a467cdb72558292ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9095470522c3fb5ea7186df84e7d91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14cd24ce6ffd15e654af9336d718ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934093d7ea63dd108304b1c59437be8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a53e4e74af65085e2543358d64d283660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe48055190fff8d969d6009202378d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39471d4b2476ece58b2ee4a534aaadfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545cdbe553a5bd9524079b5f085132663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad37111ea0265265e4e51d6999632664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e4de6fa3b78a0719a9b0df61199c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455042be1b112eeae3810604ca8bdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d701fea8d5787c8e8afc7396c6c722667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfdea2f04458d463d4f8a69ffd6f8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a43caa046b5b35360b12ba4884a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d764b297415378c3ea3531d1c05e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b75b20acf68a5edf82105434c2f1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116a22ca14bd97df114d96ba0baaf2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc18e2c1f280ad1929fe85da6f9ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad145d194600e34a2102f6c9e106c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f8f9cb32aeadf37b621e74dede10c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66888b05e2c911f4d2fab4b37af62bab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6735795468a197375638a2ec27f1eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecea45ba582a5a390b087a551ca8820678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b81d18321ba61dda25b324281beb48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713a84ca74f48dd09f746f781eddfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16647016df6f965bacc585c1efde2e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c251674be00979c174e27c3e3c0ebe4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3a1aa6e8907ce93d180c97a59315c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466e9756dd21453d84e202811bd4acb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3a6cc9383793f181c9b3c8f7bfbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac5c26e18e17ede77081a440f8578f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc228575573e9ea6dade92827cab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3600a1a38edde957e749800884896688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72312fbc732f127e84fb2e7439d18da7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00412d5b2887d3bba2b79c0f0ea722d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64333393aaeb599ce687d11c29ee99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de2d88a2e07c8ae5f582b2bf52480692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba710fcf39a8adf8fb1406d8b0310e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2f03c26968dc28f263dfebfe12a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661343e1e5122b91dae8e028549f47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bde8c8a49cc0e870647693d8017e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00325474ef90789ae206491bdd898a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4bb0b82ce7a9818d6a255183f8487698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a65c5206e97b52bccc3e85aaa344699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd474dc5d187859f5af84682f2bc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649cfe3350b6df05b73681a17e8493701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d9326c238c727d77fbb04165dc53b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552b0a40776d1208a1d8b35851817a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db15d8dc35ad688524ad65431f5a8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1461ea91b827860754356c261594d6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f15e5ec605ec8df86471ad141bb00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f66757da60a93225900f489926dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c1632de4cd8d23a78d93cd6c2d819708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2a08383464e6a885f99da5258b9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a942f60833b556e4c8167831072d7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3a9e7617a428a837062965a199c31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907fa4d89a662a78d12b93d41013cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f75b83040e35a315af244bc80adf23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae896abd8371534e60a516efd3c0e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb207f35424b5e97b70ff9528c45793c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839832d28357bf8060b90710a0e52469716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f9501069bc6a76841e468b7c12bcd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7fbb5090f2da4821b54e95554c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b3ca247ffd4cd53b183372ca3913719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9be2da25b09d1d688154fc5397f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef4c7a68c3289fcd711e0dfb624bc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d7b2816fbab256b42c2a4e7cff9a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5ddbb7cec75eb0e92470dadb55b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f337fff361da52abcfa440156dabc7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0ea5f4a46a24f13e54011af53bc9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be37ef03976fdb1afc43367978d7240726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c077450d23ff000a6fd0b51a87f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32118ea75a7b4f5eff1b6261890ecb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874d811401a205b4cddec557f9df07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffec89c618e8391d11f8eb131b94a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4d47e9827b761be1abba6ce0cdb99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590bfecbfc2edcc235bbb8cd12262f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a894caf428b11680211ea07b9aeff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d91839d6b2260b3cc99e61ad3e0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b67eee894ebc44a6d27fca4c35a63c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4a6628e9e6a9c8f8292e478a2f64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77964b72ba7344408143af94a1d1bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3a0645ff479af5ed8062d70a0e18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdf27c232ca42de95ed4f5468b7cfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af076d1ebae4323c54759b6b2196a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1cfc8e53c0c4d0b79ac9800b6262741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0baa3eb93dcf34a89211d341913e99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336767bf7eb9fc75d5397711c1935b69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57f92929e24face41906d234c150d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8503e86b1e49fd654da531fddc6f4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfafbc33d4af37f02447e9cd241b89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e35aa64383190c6e1d7743f4a846a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253b4a21f571671db4e807f58a1062748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b818705d941610e08dd0afc9d2b865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291847aac6bb14db140aacf000f2dc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87544441efb878cde238bc18bf81d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392716377c95bc323522b8da57af21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4045988489c8b5d3949d3796b1867b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ba5fe9643035da2822dd5d15b343754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eeb99492c4fec7b61f8856359bc73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a106f2b4cdbf03075a3593f2cc1c594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a2b2ac0909464d3648ad48d54ba6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dc3e15ba4f37093ca2b2cbc3807eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb635247ede5bb02b7cf567a082bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989e4117a9c3e9197527c439025e291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15db22b62a8d1bd959e2b86d1c0df32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007853f1230e31032068d274d226198d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379c851ca88a0cc60778f4a6bc16c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9030ef879dd9abb3ede0852aaeae785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c399759a456e6d93cac5a95a3844186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49eb22142cddae4eb70feca7c16c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868540861a9ea595aecfb8101b33b018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6167f028acac8278e9cd1fc5b0d35b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9f215fb918b709a5f3f365462f15f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff35767ee48a9091c5c737f279351911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade361eab65137c986ad0c9ca52d20412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f87d53e3880464e9cadd5d38eaed613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c416fd43a3b9a58269039816d1bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241ff0457cb937a825180ee6af48fbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8838898dd51384dd0611a1fd45c874f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091353debd8ba773c8ed8dbf6b15e52d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc2c38e72285437cdd9fb677d47d4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d512464663642ae4c74b424bd2792719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10199ddcc4be82d33fda0d49b3b2c7dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff6775533e523c51bea6e0b7cf65221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb68339f3a49e8f49a5269881c9ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839865225ed6afbe2163a3a52f3cbb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec945e604086eaf11e5dfc3f479328a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be482c506ee2795d6242c22b05ae8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f17c7b1ecb77890054200eb7b62126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cdf7deff034ce60c3623a5415626727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d8b4034a9c00633ceb6703f0ad9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46574e9133ab9261e12aa15bf1a0f67729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e54af622cf94d60cd194970716b7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe9c0c62c104f7705e236e4751d0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca44a25d5195454ab85b5fe4ad553932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0dd3d2e24de56e01a8429f2cd60733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e51b6fbc4cd4b7aac81135c16e112834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8669619e2ecb85bf7f73669ec8ed06935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4c8d794e931121a10faef7fcd73336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a71c9f1a5710839b55ad64d607ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb2c1d1c1ff285a6a5811a95fd257838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb13f54410db9df39203d2df23c16b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040b8cce7bac3cffbd0ca20003296ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb11a6ac22abf6a3b80445cc6e9d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bd13c154771a0b8ec8bdf3e5bc5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1eeb0a72a25ce5fbfd825fb71ab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163aaa77aa6887fc22e7ce797f155144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fbea845879b2b84c270290b5d104845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6615dbd9755708de4cca729cb69246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049bc68170180e2384ddd18671e855747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577034f33b9a1fcf70265b3bce207148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cdab1cc2cedb545c9d24ac678a7f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e209574c738773fb1ac4605f7a9a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d504403678cba6f05f0d122fa76b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6051d622fff21b550c7306a765d8e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748943601327e4c0a77deaac0d425c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404e922d1f64d81d371c9ccf7f1acf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e463117ca51ccc3c623589a920c3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89093b006a5ad3180881309abe32ca1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9abf96ca4eaa4757bb860b21e7a5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52558c5fc225fce392a755f0960390458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ab78444b568fc7cdc32672ecc0c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9fa960f8670c9e2dc422b658d1bd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9e8b5cc115c42d93ab6dae5f160061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea3561385f3880440ac423f887f69a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce75e539209bb23df267fb38b4467363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce93755a175eace301e5f38119532d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe147e25b54c55e680256b119ec2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528988362ba312cf1a639f8596ca2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd81b0d26dcf8ed2def1fa5da659d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756391f1e707247f7aa7d1413b58e4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e002beb76de392b1245a77c7585b9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac636c89d05c59f24581d4eb7f753f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef810ba7b2c28000520413c433c167671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199c1403624f77510aa951b5cfd01272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b5fd2435d6a1121acb0a002b5ba773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe0c250361e9115cf0b759e3d000cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695cc85b5c618e70834b0e49f3456ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a17c453df8a5285a571b92a1d5e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7cf550d35eef3b1a522f3dacc9a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14cb194e5bcc5aa88058985c87bef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58457d0975c8817ec29c99fe175609e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7908358d821488c9a9e5299d446d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ca626454f031e5becc0ea0285b1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ace60bcfb8c44bd1b7e3b3379985d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046454729daee0f94823e4f5a211d8be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208a360bace69ec3839a7f3fb566ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9031a0957fcbb37c6d29a75e2d025685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e6c72ab5cd6ad7b8a51f79c65840d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53092aa59fb8584e37a9dfdb8f882987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4aa938283e1c581908587d52081f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e780f2f992a1d85ee9a3575d1e42e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26575864e94297fc73c449c271930b7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00618765020765ddff6bb5a75117751b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f3b64e77b966cb7c44ee6e7e805e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81edd43918f01c8c05d30b47cfa1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e864b26e9d0a7c8fc5dfdf739ad59394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac26a985315b36b055f8f1371e0e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803982419210a06a348bcd94e1ad8ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aaf1e18df3b4e8e88f04f95bf985797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ce865b5a52f698cdfdda0f569c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd865da654fb01112b73f1ce50210a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0220f56f699f20cb944a41bf437aac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2517bdfc7561d2a0fb28c4fdd8f98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e012d577814df9bf7bbefd89c0432d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3e542c534bed1a67467287e217f3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6319552cbd946931c8932657191ff05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8939bd1cab55a474ecaddebd4987d26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a619788ff807c8259720d696988575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f62cb58825610a335009e7d6d7b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446d3c124df91856fce0d712d50530108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c85d384b7d12bcf7740f9704775fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4f4eb4aa45e03b5295d31b17ed4e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54984446c0cd5f07183558a4539e247111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d0dcf4dc047dce53eb36c63914cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f0ccdf29c021c73f7e6e40e92ff7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1927f252df92277f19ebfe0552f33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2088009b2f206e08372cefaa38885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155117723a2ad297f83f94b53cb4869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37cdada66a761ab145aee5f871782d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b829663e4e00a62d7e19b468895ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70e87dcfd23740787b937b463001e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024c9f0ec21265c8edc11f63a67272120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965a84cb9b8c4dc616072e34cefdbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8229e2b27e75104dadfcd157b76fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db169d47266f7959edc29426b15c21b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7637d4381965e48c9db4689ed9fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e957a17c358a76ea3b763f09035bc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79da1c42854357ea2e576ac77e593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915dc33ebb7e842ce0a74ebc986b805127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37513bc84be167868965efca16c1cac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdea5dc58d9b760a143d8b910cb612129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37678ac6903faf19273c299617d37b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5e9c1a3466900c6146a61e92cc47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecff20c54946824e86d41d8aeca089132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08e3bc568ef739072f511be0f325a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3691fe777cfc9bdbd9b22d31465b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04f8950c7fe2ef8c10fda1f6810c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3bbcab684f86c06db32fdd056c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f80989f5676aaacdce7502ef0b051d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52bf5e7d02cbe69f6f20a63febdb94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e31e80e08b401848ba36f35ee0426139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b8c176113329664f9dd6a7b643c06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ead01c53ba2ca3b5a294d8dc45177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6452e3df6844bf116f1f6cfec6e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8735f974163ef28088740c8bf2cc419143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649e5cd8df44f3c36a62c38f85a26b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bfecf9b846452d916150a14aec97d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209fda1699a8af181593a4846e53a09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ad665f530c3d73d8e299602384bd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2523f0cc1df6cba418031be089635148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc098e0bc232d67fbfe471b001b4949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d1209bf1fff9d659120927f17c15b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c47b708adba84db81bc2a0a6d0a1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea738e12ee13e0d5900677b7e835bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca774c45650af98e274a0b69fac8f85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413682ae9315978d0f1b57cce1f1f320154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d31dd75f7932527aafe288f3020486155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531653813b4057ba4da3fbb8fbe814a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edf192c4e38a1cb6b04dd170a0eba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e4dd9285d92399757cc6c6ef6e3a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42fd42e6f6b7f0df820144f7c2476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6cd9257cc0787029b25ca9e33511b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f781c06998ad78bbb98f557584425eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f32521dad2803d9a28fa216f011c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940339ffe11d3f525041413335001bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac73cf48e9761ca6b95bd5451a3bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f76ae199b6944f939db72927c70c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf23932f36c2f2f07754f221976b00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d169144876ef2271407b1f10bdde9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463611e37aebf847b3b5b0c18214b4e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d64791afa8ef7aea5fa540450c00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cdf610e1c7dc78e01086911aa0205170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d21f36561b85b4d0f9bba04ae557ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858cb834144e353bd8f23d5762632f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8bba7f4246360de0ad3ff23f418de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e461c43572ffc9f039506dfdc30033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc6cf5f5656838f7b77c3662c977f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec53df78bfa21f6ad69aa7ed191835f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb437542863132d10c00abb78a6117b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff934fdf305b807ced2efcbaf349a4e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b271903d01bfa03c162434b231847a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74c68e95521c40f10f7969f75f0f0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9ba865620028623b3783918093a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daea56d3d4004ce5ce0241b29a566b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e059ab5660bb3d9fb844ec9d7815ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ad6aec4c0e04c7d75080212028e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3388ee6712621a02da18f9c51b4552185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc12412143c08d5e0c6fa1948b993186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2eb923516c8ff3af8d4e54cd527d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e420a29cfa1fa809fe9aa89696f8aa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00dc16ea088ea9373d70bf4db007d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221d9126237a750ddefc721f94d9f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61575d59b7f78b12f192589af54f36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095e9e8629aeecd1dd31bc54f197a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb888f59f1953531781ef27cfb05e9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba40dc21d999388a5c3dab929926e35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e57197ed6a870d04200ca455ee584195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d0037d90f3d4136be35492c6e928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c416b1efc9d92fdb383546c46768854197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355fb3da46fdbe153fc7ad3e4b2f31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc79127a03c483ae445c455c3d5a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47df6d04e1550be9096cbfaffc12f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ea53b32ae01afe4a0d474fb6dabfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9379c0122e4f7ebb0a4649c8e6243e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be812bbf0e301165daebb53930cde0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8fb4b168b5f359a42276840762035204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad971007d03c8e49cfec995189d50a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe82832e49ccca7345ce669df0856206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506047e76f6d72142456ccdd992d29f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc886b68161288534e43f509d82bb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcaca1fddc4b3eb15e1f3624821d06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563c26fad9672fa72d7c27746717831210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec14c48c620277481ed04ebda28194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6a0d7e4904f31dddd22ed72d502d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227608c78e04cb4a630159814f8b81a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7251ecd2314abacfd44a69f09d2a72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adabaee47a355027492866b5d71e26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c793d8eb86401ad279c8d117ca422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c72d416cbb4033db491feb7f7de6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034428f6b10f769b231fede18314d73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e613e4ab2491b14d88e73907ba22a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f65adca65630bc5a25cd9866eeaf4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9388665964e61a6d7a1ba940d7b9505221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254efe1c68e07794ee94359138f63d73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f0b66e79e44724340043d82022bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857cdae42640654794e9a98c4df444224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce8047cf854068294f2a8e60c1deff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea752d29f34874f8818fc7d5c9b101226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552714fd9786b241f590a38d323acc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d633507a024c648854a3003e173e285228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9453baf81f165d13691a56f0291cce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ba278d6e95655cf7e165b4579ea98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1ddc3a9ee23086be84c14e49ec5f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef98f30215c1c2ac6bd4a3d1aef3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d23cf2f92d84ca8e1382c7c9ac85d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c29051db6cb6bcc0523c294968baf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77fc3409f6e8d44e9ee3efaf8dee45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a4e670a4cf3ee53770f9368b77fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6f2f73cce67aaaea50c199c11586f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c2799791b721457021f8dab7a569238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b38886f39d804b6eda958ddeb910239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a0a8d9ecdae598a4d57d4f60feb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b2672f1900589023b81e1f8fa975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ddb3da34952b3fdbe96d93736e82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ba6ace03942b394f4c2ca7b04ba6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2e583f5662663fbb0006ac8609ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44caa52787911abf441cd08e46f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6ff9e71f616f262778861a1e0a340246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ea9cb2ebbc79654a2d9981889320247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c46259d37402e20bdaac8a7a275ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada225b7bb3e62a47ab7f2f2fff0177c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1a97319743e248939e55c96dec215250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5589db9fbd415b4a8cb79e2809028e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e35ac7ff6b80ea6deeeb1df41a33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b306aaf5f9c9a1d9ffba6a87c83a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e7245002dfe3256d30369aed7b859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179de756df2417e33439da184661045255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6403d6371edb782f3cf382ea07081256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381d2c04e04e4f355260b51493f199257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd573e3224c06dce3843711165c5f07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae488e40137797ef90127b4e324af680259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f290a9b74a8914c937ad3fc0c090c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8033b8da9f59f4528ef9843abe2505261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0cbe9e0c679bb7bcedfd96f357429262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a5ff0209abafeddd890e67613e1d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c8e5c610432f5f680c1f455b974f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c4b658e627eee977a081f87aecb41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b63e25b166e0440760c135b88910266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0a6a07e65eb78f60b748a0984ed35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e609c0485eba9e357691551617ca3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf23c856fe72a8553633e48f6ee1ebc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b987e91df9e97e1f84f6c64731e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101a7fbc87518c5b5c46d4965e8382271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b537417ad9e056d9ed097a1a8226c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656734f3ca8f9d9bff597e06f2fba86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7a106392a5ae381bced79295682c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385babc3644021a9719c8f7c9917da5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050ec737743bb96579f57c341539fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd26ca417726fd00822e64a0f0aec2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18273a3dc16c6716e31536f20e729ae6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45342c77e924ee0e6cc9e894c594734279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2eccc3e317023108cd2d8ec71da98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58a17d12c3af26876e240a2208cc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5f0f1a6f9cd47d5732e33d8d34a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fafa4245e7e626e295dc5eef0e157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e04537a92105a95f87ddbdfe63603284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165fa85430e6c51fe496b39b801cb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ade5958ea3c935c5fabe7be273df8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bedc0d16f9e19af7e7d9e915afcf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fac33d6ef0db5a6a8d6023412202a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf40547bd0038787d7fcb6f7f06362b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25010be5afa01b8f3b64c1f019a94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a81d3de997ddd702c1e8e02829584291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a35a30d5539c90c565d587abd26632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca39f943e11ea8e9e571f16e218d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd9c773223dc5bc755d8234f0d5ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a93219e938a1a10eb6d8e0d17f09f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260eee8d48caa818ca177f0d6951f91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba506efed206d38501036b9d4ef2d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00cb0c5f5ba2f97ad2a90dee73efe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136a19e3cd3d8746ee94687b5ac449299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b69bcb185af54920be01736c37df6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33a26fe192c4e3db9ed4ba3f146fec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9b6d1b023421c20deaed40402da56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662caeac05161c976f28a29dabb331a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a43c2da562163eb4f9b41e32d76af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2683988440e5a9f6a23895eef9f99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589addbf15c83806ba9549ae6783290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447da6d8ebada67adc8f1279bfe00ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a392e3dc2975d9050cb0d4191220f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ab7c3f237fadf15f6fe43e49a512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a4a32f22843393765ad3609cf2fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721cdd934e189f36976132cfc1f1546311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ebd5e739d1e9da4952a4444982e4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa739d1f5d625f29b8cf4aa955762c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d8e97d0dc6d5903da0f96553fbe2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297aba3d51a2fc8fa121d6f1290719315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2d460bed5b6e17b1241d5ded9ce3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca73aec17076ecbaccb1ecc900be55c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa459681ca75bb01103b9d815757e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1978d908ea8e981f52f422dfb8d95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0254d4ab11a30ce671b11919620b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856b1fee20745c5cbe52bff7c8a2f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1774bd52bb7e53c3c09bd31519df39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38410db13ccd1f84e1b7749df242f2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804c2d43ee707342e1ab0c3fcdc16e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646b0544711414257ce9e9a9c266c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f570134f8d175d552a7f402993a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5a1e4e875a683bb1c3179ca081da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316bbfef991118c39d6e1cb9b03a98c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c756f94d1f463bff9cd71f6e95eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1fb42fb79c03b3a7d9f8918322d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efef5497a51b14d581a3690c28a0c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f6cd2c9d41bb10f8ff4afe1c8eb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869703327abcb37e783c030937ac4de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd264805ec5dcd5ae91605c830ee6f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926200f993b78dd0fddd9673785c91e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fdee155ed2327bde6ee9ad7c2ba3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e49d6eabedb9ac25fb100e3d14b1e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf79a464cd88ebd282d940821a8a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff0d4847f1211a27c8b78410606aee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffba81fad159b843f20fef1cd40a71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ec648a217571161ca8a4de4f7cff6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19e02d6cb8dca7018b59c7b5241f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6ef1a488d7fa115b58f5bf65cf76c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633fb27c2e0d27890a6769a69c61fd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e34f071ddacdaf2da1fb3ee710e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e122c05252797024cef09f626323f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d098d0bac2035d413a3d2e525488a96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b380db7cef2f78728e7500a80aad2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f9e58dfceeb239f42e83bc7d26f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89492781ed88517fcfa4c20f11e054d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813526c3dfef9dc7285a4059d0ea13f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa9c6c13e2b35bf35bdfde1d6b7272352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afda127b6541bef109de69946305d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97892db1bd1b8f215fb43f279c705c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8d0e31e7c6d545897ed3b8a59d38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6437afb83e85a0e659a5d53c28048e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf22cf780bc08aeb29363f7e7e58a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcfba761fa9e446cac60323f77732b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405296be1677a0db2d8a4c3f2484c0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0fcd4977107a281920ae99e8ea8fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec664c07e9e7f234a84ef1b5dc8c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63ae19f6d7a997450f97f6d5c611e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a48506694e8a8f7c07e12bc5bfb52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc67d889afe4637a1d214e7f6a5281364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca9846977615ce2ac836b86271caa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12798e3ac8697191be93ee2e89db2e76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43426ce17f50b072fb6af665a775c086367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bafb77717b13f8c7a9517ba4b7c65e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c36d19f04c7c132b8b00a0922b01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7613d8a1d5e1fd8cb8a0e417516141370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875c51d39b34fe0c60a4a3974e8cdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de9a3c5d3ce16ee384fcd4d943e33c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f51af5a70b1cd15ef7a45fb190957373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b49981a72401dac229308a662346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba3914c228405942265e15b4b7195375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b62454658e706953bc4e2023be96e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b325a6d5b8d888a28e9779a965faad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bba38f11e217f7fd20830e8b3db5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f79935b120cf9c0b1b3340a54aa96e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9119e3b796c5d3b23c54540d68437380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163897e2e69fc2ed2716f1148f8f19e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c929ccb7b4d3d33712496ed13366c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c93bc1142ae6762f8de43a83152f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b85b61c876c69ed02e5b39a4fdae0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cfd77d35d85406fe5aa4ef827c621385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b55d805eb281189897e3ca59a84af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d7f2e07076dd193f820feb4e4c8c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290dea93eedbdd54ca566044c99bbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fccbc5d5ff634cafed0e52cbdce2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e1c735d159a9bd2b3b9df92f03701390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bbd790ed574baca6b6a7c5ee4bd9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156ebb673401193fa5c4e540f8f01c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d9ae9fa4ac1e9db89a328cb28ecaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f23934d490455470e8a34a134dd46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149477f99a1aef4c1b6c9473b633c2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fa0ad9d0d5631c8f553321b3a6e91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a043ce6f2dc25a2889e07a94bd672cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0784d22757414daa46df3a76dc53d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f865dedc144acbf6e58334931d809399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a7774129016d868e23b3ffde2623c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c5011c4811c5cae1315ef550419d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62515e1e2d34bcb2d62a5243d7dda415402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5446237f3677cce06683afe2f2ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edaf15adbaaaf4afb81225484e153f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bcb8071c0cc9bb5baa08b23fffd92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea407b7d75a33212473f14b8fa6ed0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eab0b83aee889cda4f1072e51c919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f35f5dfb01d15965b3778323e9129408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa496dbb744539a1fa203ed1880637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea30c42df67d4bbe8b7cb0f9dd4916410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a4aacdeea10123b0bc54656cc01d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9ecbdcaf07a407584bdfabc73aa97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca769402c6095b8d771daa47a94899413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405014abfc0e62f8d7080b4d249c271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bef43c5503100bf93edbb1b2817b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46fa767e17e0a81c7b75c4d809f73f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4d808a06e1ddcade5262db0331302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76cd716add53dc59516fbe912ec8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4fb17c1caadec80c412186c596e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25e0b0e47f2c2ce1c768854dce652420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01f8ff39fa541a4820c1fbd457b7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e864b35aa870a5f893d9017b43d52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9517b76b58ef20cecab96b140b0d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d5da10b6ffcadc486e2c68f13347424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c79ef169988b574ee2c0c8548cdc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e8ad92b3353dad23da7082b057670426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5478d09336d9499701cb1f2d95fd6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f99205a1bce296154b3a96490306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783ed5d5fb7d0f802208179ceac881429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537189507ac2f647baf66afac51f403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf1e86ab114bbf950d10cbddaef04b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181e7031bfe4b588a21daa8f040828d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696bf965b948667d10c33c942898bc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997113035a97197f5cc0e79699887bd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4fa573226f822787ac38a04833000435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff08054c5ebc8b282a3699a7f894af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25226cd34cf6cef35452808c011ef1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a41b19de9e501afb79defa99fe871438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47cc707f699bd7778854bd6b2a3bd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a074d1b504dc687b5487cd3963ccf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dff1be0b0213a0017dace560739b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef36a049d84b8cb99dddb65fca59c73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84332b7e9e2fb22441869bf7caea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ce8355b4006cd7818d6526b8a6a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535717fe0dab20565fb157a6ea0783d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c681a279427f5a0154fbd0027735446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180562174ca83d23f68039975e9d3d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9bd87da0a2d19d6bbe2dcb2de4b0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ddd1753a1f00aabd6fc4e690915a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4dee90a20f26beee7dbd5176419a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a0236d5e7c689310c0bf7d7692dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48998ab9b6774a80267e58c34ef2243c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc2306c6300a135de8eeefdd3195b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf250d976cb2a512cfe19c2d26efa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2614cac154d838ffdce5eb02bb025b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92fb83ab92d2dd1a7115d62c8663c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687d58ced74c79e16995e7a644c96f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63979c01be7c225cd299777d7faa799d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd8fcf951ec9c70e30bbf9541798b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f23586014bb55732d2f5e2c383f94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441ac7ed38ec5f340f95aafa6f9c2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ed8c0cf2929f8125b582429ae8fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806d9e9760dce2586045c8c10f576b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27974bcd028872c8535a2351e91081d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79078e0129060478b58060f5ce77ec8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad775d759f0d2134eb0135a7b711d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f35a44162ef8ea223a12cfdc11c32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436a887cc3c114eabd8db05ae85bf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27434d32e282e33d43ee3b5b9757ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28dfd46477e21f06fea682aa2deab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a61ce061fb66400ec4800469863a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6931866eb8f7e1ace3fb2d3ad1a35d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6459b6ccf315672232dd9ac1da77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f865626b7411deeb541b7968a7cac1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039e1bff069e9a51422f19f0a5a95f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb1958897ff4e94c989422b510ff0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4e8a37eca984be33a0e1c42aa96a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b036311655ae15395f6f8b781b85c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cab4bd1b17972d41f7e218e38cbed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30f15622414314c75d2419b7fbaf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81876ec0fdd100a19430aceab48ca5c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b057c89580b729bbdb1100f70a5a1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437d0fab148ed13e9e085a2c91791c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83883d5db1f32a449732e6d35e48486484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a8d78247f5f8acf12441f28b452d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646624fc1b4cdc3420957c4ab743b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac9fbc4deb2ec8d8be6bdb7b54f699487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e5a7921a946dd135012101ec9ee3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3e5008f37d701535713e1e583451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc3f14ed4618cad2fe53b5da4b0ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031efedf7bb80eb5963476a891f8c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8793b0aadc30109945b872441e78129492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e17f904a9483830ef4ba98009f3d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af13c99077cfd4218d685ee74c61b91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1c0bedbad025e4f142a8ce8dbf4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d5dd21bafc76626917fc886ec4cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ab3e66089d0482230975f4f663dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da652a7d0ab2f3bc6d3b962c76079b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27171e7daeeffab9b3a6ca8e080582499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165000fedc6a0962ea1159ecc670d085500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6806085c686754192b29c351b9328501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a061827737684ab95176ca8c3453e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521406646eb455084adbf71499da3603503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175bffee0fcd8036613d54b50fd12ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881fd1eb3af07f7b0cda4972d24049505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981fc9640f53722be9840bdfd0ade54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc64a72ea54a41183505d4e7db012507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88fdcc32135c1753975c2a0c9e019508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae8f56e10f6a44c770b06316adf33a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a8911859f67c7d634f2dd4517e8fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd570a38cc10948f1b1057070ad3754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd374ac74233ab25ff895ddde95540512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627544c5e9648eb51670b3bc56da61da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf294103adb3ed1af6e22d23d6327514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774eab1cc3ba3cbe5258298a9919c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76a004ac131f9e31f32215ba6ad1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ecefb48f798b2ab900fc7041fbf67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905668939d5b905f5a76cae11bd661f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd704ea829cf03b6f5e579d0cb475c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f74c2a41e645473d50a578409cdc66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4989ea8cba1cf5a50fade9fba02f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b39043c6b8aa7a3f7c9b2cf24e3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058adcba56d42b86b1b5307ee1d56e83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9e436c1859cd1950a9892111ef4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409dd01b08a5ad12d9c9898264c71b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ff376f270f9ec4b18981f34c9d82f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f6e602bb502dbb354751e319f3e63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e538f788606d846a0b0bf92e75793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd999ee305ec8e707c0f5a83e1b12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5d03a093001d2f611b5e94fc9b16d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9d5804199e9959df5033b786750c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a451d13964db267c6ab34b5da4e943532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db57373ba505a669e6a978974ba2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78280b9dadcfb080433145501caa21ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e6b909b99b444dce4a4973ce0d4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2830be43b8926840ee4735c06649536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74f7aefca26aa9a862245561c98a51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3acda48664fbc6ea4f08414d112e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0291f4e31f371be3ba8c3fb7abbf91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f038ae5fb0e8698f94fb5f4d0af6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf851ad9065d258d3419091d6fa3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d917c8c80426627415c56e2de646542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c6726b7f79389d294ad117f7f6b58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c5283137eab5ebcbb6f98ae53094c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa9dbe89dd924e98996e310fabddd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462532fa67c4df7e61818814de09cbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55b5a694c9ed053e25cdc19dc94c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d10a26b80f9f9e267697fce782dd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8ed0f90d62bfb13a0bb767c556d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d15155d87bcffbe8b2ef2ee9efd7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3f02962e2fc25004f04fed964f215551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d26d950b7fa9f6db4264ab6e9e31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd03e413527962744e60312c1cb6fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ceec54e063b476fbe4d498f14c49a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae85bfbc2b16c1d1aa075cc425ab0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e549b4fe70943e93d61e3f479939556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da0b0cce764fc69b594524e5b5a75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc909bac77babaa5f6dc5ac87463bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9262a27c5b1e801f46654fb80081a26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263450dc228244ef4b1cef90a759c57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22db213c8f754ca4ef0edb32a3a169561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a56fee31af6661cb0dd7550bf652562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738689b3bd563c843f746a05d3e16e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd834ac2baeca1c84fbd0ccc1c84f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158944580e6661f3833eaced6ca68e45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3716ce508573e0ac37077cdc48200566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194816d0c5897cded1b5316d6783f00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a537e89672cc9b373d5041d0bfb210568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4236a2273bfa64a6650f5f2523a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951127663589437004c7dcafeefb866b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cddfbd724cbef978b46baa4a406ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd907eb098408d4bd89da13eb3c33056572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a71a6153b9dd2058bf04d0083eaba1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab2695cd6b0a4e3b932224c4f1ce5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ba23c23cd3293a9489c804ec164f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de16c77fb8dde1579747174880e49e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f51ce9b59c0e09dbed470cb41e06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d657ce35d797a4da1ba6a8c572196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9787b3b251093d50dd530d69909d66d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09a390b69cd119a4d946cd1ebaaa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339773796266d5555d8cb674c029a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc62852f7a17c0e2a98d103b5579b3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587371f1c7e6b5b9c74e8e3ad4d21de7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d0d23ce3a60987c712ae01ef5567b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1524cf0c3e18b701f08e70dff3f98a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27222be5b176135d3968614a477c189c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285b7c6d89f4157f0033b1edba11931587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281b93af7d8fbb4db7fffff604fb93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057df451fb381e068a8ca7e814ccc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d2f896f6e652b076c54267950b5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b8299a0601ef85b7f21f21ba527d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e208c7b3d16ecce3f3b7b5c7bfb4e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac767b6eaa64bb776ce5e6b8fdea5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88558af0a28cba3e35e862078c25b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81236b9a53b908c3c4c729d0520e4eb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d335340ed50ddde91a93724c292b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90508c483e37fc2eaad92be852f15384597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce790a58876f0f12f6a850dcaeb77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d2e18a6e43b5d40ebbd29958a25a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb811b472b58a82d2ab81d6a20ed58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5a8cbd47431cbdcaa12b2bc8f7b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79252ee63a1b0112647cee7a10c003602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a52d7c98a2c55e5bd7ab74cb52ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff29f2add8dedf2652c7eadbca28e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ccbfa6faafdbd24af8aebd15e39a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e11800b7cab5708c55f6af13fdc17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083db8d9f9ae0ae5894a0f43fa17d71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd7d52debaa8dcf546a3ce017f18cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e33ea5080df344b545e54daab3ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891db8c608bbd0d86f32aea667d93ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ebf1661e9f9de7929b45a8c8afae3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d42dac29301ee8d0c3dc74d3c5ad78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a04e9acdabfda47496497b14a6e6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ec6859b74e23f71c2af7c5917fc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4970ecf4cc64f5be5a94e4a164245615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25856669a38c0a95079eadb318bf6d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d842fb9578d45ff81cd6d8bb6119617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106f417fed13a51bce7349a1775864618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858302253d7e594c75189a44d0ca40cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9493ad2a725e875f2d5d87cdaf8145620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e1fa6b61818e4ee332adb8c5f6eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a793d9ec22609d42bcae950473074622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bed343c0edfe172f255bbd0b66601623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff120e14ca8ac2edf3e9770191b36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b27be65575b218ac99c65f71fc5f03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288824e312243cace08526662707895d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ed1d0b618368d7d0ff618d1b05a28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c41b5ed65b5cefbea6e50f411eac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155a9a75e808ee46df37527449f9903629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7489cebfd3efa266085abd17ac2290630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca3ec4c48b6bb8af1e835ab67d008631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42ca4e8199c7b389387e4dc803bae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9202c7f66651ad57c88c6383388c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c7b06e0a7d75220a401656984cf4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c620c8c2a92629916dafc9f9980281635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c38bc29e919b933215530c97e4d42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345030f62a7ba84c6eb2b586ae49a787637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c6e4544b16d219e615d82b343158638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17124c2d2b78365f21b988a0240b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfbe033bc87cddbe1f58c478e65cf3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1df1abe524764bf3cf0e03accdeb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5640d0840ea9f5236c6bf3e5ed0a6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3082ae32167e35569b56f9e6b0731643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173d07e96bc8dc9d77ab7bc9482fc31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2071e8a027b14aa20f2797636b048645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b91ffd98afbf85f17be231e281a9fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5619191996eafc6f5d3ceb1a9edd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90fa8eb522502e3201dd48034884a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b992eee6015e89539211b4b28676e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907efb5e6b7fc9814bf85df292484cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6ac1228525180ad0466f83a78a83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16edb6df6866c7c31d51294df99d66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596448c2e7fd100cd62bc6b8cdd5b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762b4cb5f5857ffcef72ad0124ed43f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084bc4e42bdc9268f60830e1c93f0d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94192c5d9517c18f25009f4fc1f7e519656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa34acb5977d157d52454a015e0fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f30f401f579074123ebb74fc9ff9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8890020ab3fe9224d6dc0b09be2fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872f5c59643499db24fd7a9cf94659b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a946b4f4def184b6899bccea5407661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2445f4a652c1c40cd5f6ee6a067a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0abe47ab4f53049b08b06efa0d2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e7906b841658aac0943c4c7292ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d0b6f8f8d5038d3383d18248cdf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556aaed3dccdff4b7dd5ce0723baff2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ae39614a2200b01f994e44390d5f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d4c8d512e2ed04ef8c1c17d5a48a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccbc81177875f0160a83b634800e4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5c31d07ff0bccfd6d8ab8af52e2ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0961899a2410d36d622e3f10a836ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff07aca83a85bc03bdc4a502a9df9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15980472058c240c14f539fef4598b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f6218651c2c605d3458f47c191f3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521274d2bad9575e414149fb3bda2ea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fe5eccd8988115463b0cba537dd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d4eb02b53f0162b44cc508ba8e9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90783723e921d4b178f12f9784864a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc337d5dd031c86be2849d700b5e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e585e33db41e6830ddc1fd652647f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437da82d42cf9af1d9bd1bb4ebee3f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19497dba1cca63d979472dbf9007930d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631d4d1cc44d30f5767f822768e438683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2951d8ccc0026af899665dd9db17d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f447391c64ae31b270a26f5104a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36ecb742bd45df8b33c1284495a23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fa1b68912efd38a2723e4f4eadec2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07996399de10d68583e1b6bd3b5c6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96687966fa10f32fc608e1d08c5ab39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2290f504ac7fb11bdab12dc4ec9ad3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c1356cb9c1788428e5925f77164ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b0e4ed8e3d029b8dc4f518ac11675692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586e3c6911c59825f22bc4b235eec23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2ef7f1153fdc14ae2728892f0fb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19479a4bb2e664133f44d1e2bdf98a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db23f77746f809dbdd99daac7c4f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8300ad1698f8fa06f9fea1ae1b0bbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a5488a43c619e465e82a92556afa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728339f468dfa862f56a9ed92c6318699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1644806c72f379b7016b76466c4bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c32facf5fc04d9f41516cfd6d088701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d29d1fa3d04bcf177c14048a0c23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee2130b9f437fdf403fd59a14e9e3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cab2d1ecb858f6b74efa8576e49083704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c625d9fb5ccede04f29157c2ec5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1193e88dd8fa15ebef1b743e6d669706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8ae390bfa6329aac3d9782c199875707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bff720183424b8adb67273a466e7c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf9a3ef49bca3f67fe0bb3272848a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc840a49fef250d64705f52d0421f5ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169184376e0e2fb98ca85a260c92889b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4310859bc2c9de60709826b7dc81f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d1d03f8ca44f7b1d5a6ceb59eae3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb031e6c5a6561e7c9020794b4e2cc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ef98e225426b477f843cba4ce834715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f955c61205507ce60994b0361a7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ab456fccd2731698447908b76fa6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1644bba11fa379958c30a35011e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836a751bab0282b47f0715b03d4d75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63216b1d86f2a1806d109c36fe5197720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437103254520b59076fb4e21b67a6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fce280d598e8026837c1868e224d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9260ab488210b1416296d082b72c5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b447178d899dde8773ac95cf702761724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3ca6217bb5e2d8727f8959af6603725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682781aa375b2a7929a1af799a6704726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14d9eba78a0c2e5a8d3982f873a84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df95c70c3c0511ecb9c5380680ac3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96385ded0be4dc5604aa86786604cd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e72f5fb4e2545ce7464f9212ab82c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ed8926dddfc02fae973f69c72adb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1ca1f0e1b140d956ff3017f5f0e5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960cecb4b141a4d6e10f1a10c9bb44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22094d3ccf95055fa39a2a107096eac7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc77e02a74d81e46e4ab0b8f69715e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc687af6b5438186f4b1e6a1b49503736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c873c0541aa74b487654f1ac1ea90c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcad2696ba7f86dae84b5d3ac8dab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd8971bd1f0919dbbd7ac9cd582bba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fffdc3d1c35db2cee9edbbb346a3ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647171e91eed4c31cae38318522621de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8fb81f9937d87985a21742120dea0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382356c3ea692de0ec9198519b8d058743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e707856912aa73ac212150dd840da6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd320de478abd7464364258a81a257745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c62c1f06b716c0100340e858a7fac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c9b3be694d9c69af55da5a405633747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dbf48e7aa9c494fbb6737d1112138748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b6153aed1c580eaa13e7f818863f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd111eca388ad35ba5a719721a9320a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9206e1744ad0431856e0256493623751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dbb91a8175c7aa44eef7914c3d601752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd3e6004b40f72f4fa7aa9413d9f98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9d4e765aa050d7b554fcd7d77b687754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073b4774f63a5097dad44186e74c11b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f40b8d71eed4d06e5ef9681fa7bb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b542d03cca1146c9c143730f926b28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09734f078f9c86e20e70ecaa151926758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8d9c0ba58d5dea41eb1eada4f20f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>