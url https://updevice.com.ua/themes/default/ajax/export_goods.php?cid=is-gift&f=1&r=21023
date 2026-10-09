--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3b6776037fda371e175974b04fce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc26f2bfb92218dc0079d7201d2337f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d715d0750f507e6ab1ffa9ae1773073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4865f6898811cf2221a3caeab0f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4e6948f9248307f6c4ccb18cdca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c3318b748ed007448e856acf4dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27f725cd89134092be55e3f32434e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e99870b06ceae7858038b5cdc3138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f431bedcb55d25c3c2d2808459e8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110a5f50b0964eb3f1f9d63c968b7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f0bd42ce6e9be2a5c4aba5b80d5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e30f374f7eb8d58d1a754cf4c8d9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21c42c8e4416e15f680d7c514e6db113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4548373796ba55d04b8f0b07981381914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cd56aaf748aea3001360185295e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397a1580618cd928cc6785b628f60916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd96da53e0f5155d2638f846f454db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f623d29d4b17efcb13a267012da3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a1010876d611e2e118234d19d3bc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af08cdddd2675a0c4d650d04255f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73915df543b11c1f81bd106e8b43421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360fac57a9a2b3228c8209c109de1d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde76f2f3cd9eab7ba554781db7812e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa1b381baa74f2e8c1111eb5df07f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ff269e8a32c6c660d4656e36b4c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db478e639be8a3ecaa6f4cb78b48f0ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ee53813a62cc2de4af996a76049f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6720c3cdd287bc4ab02d623e8383eb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd592635693c43e3d46bd8e605588029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e98dab0ec4868e2234c3a88d4923730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d485a7b4797724d30648060c77321431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092409e92182f36446233ed53574787832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314765141d71070ed49af029041dfca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee0930d67b015633b528e1e323f08034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e0d6dea28172f29e6b185a6a0789535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515d5137e66e8915e3dc6b54f463dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d28b8a2dc8e408956b7fb95ad1109137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc771c5b9b446bf37cbb1a3f55bd5dda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8b0c318f9d1da1c2145fb2959bbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e93c570168dc794250f9acde96f1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52eaf673c5d75dd073edffd22e11ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c848f00138e91f92f5790458c93c4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb347f1631e7bcc3639766f1e6a04c3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2100f8a154e000ee4175e2065abd2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b49201effb55f8bf2218659b621045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff9e35459b432f2c32622bea09e6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2886bf5533695d264e97a6d84f26747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e550403cdbef91ae4c5b62ed4aea2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b37fdcd010cbe33c37745f20b7e0dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9b4f2fb1aac6349f07c936929eeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579eb0b16e6345f5be173d9fdb9ed3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd482b3d346939508e9e04a10f70e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7b83491fa8920e938a61858b86e4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9309138854680fca369983c85f78554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a767317192f13a80aff7a57b084f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae3f522141494dee71a69280595eff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17f34715dc8aec08e352f40c9d0d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e4e5461dffa0dc7d7e4855b78bdb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f7ede991a5c6091c7bb4c03ccb1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190748203c9e66297b33e997f5961560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d1eb28dcad34700ca444222c08a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21de4e4ca64048fb949f46b728819162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728154d12e1db1120c6c70596ec4a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec33f5aa14a274aed8844ba609b37e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637844b33ad25fc2d163ea769a49d0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272869cf159b1a630df021dc8efd96066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4aa1ab611ef159e6cd7c134e6f0ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7099dad3e60558a99c9daf1b35144568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a28d88c366641f63b72dd0cb99b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118865eccacdedf3600521cbbfec8ca870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b0139353f2a3be055c1bd30830e2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af8ee32d187da30e725714f1fa3e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99f1072c30f492202bee7fe8fbeed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592e2c1c47a0b518c6489a94afc2ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b12084b89547852471b47c779af6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ccfbdfdc0123a18d46581f07685176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b44961e49e920394e2b5f4b9435877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3822a59a7c79f65a3e95ef70837d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e27a28675a1b54999bfd6d4e6c959379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9b5c1a7831b405445bcdab0b28b2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f0cb06e5987b3c2b5a4ea6e57a86681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519437405013549eba69adf50f4f431b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af9742733f54b2b7218b038f11382583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c77156b8d6fbc1a9c6445621500e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0d1f986a2d30c723d329d7e50c4f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fd4a5426dadb16e2eec7b1b574cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc38c7736c7976df3dc4e38de54492687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321c67633c5e78cce22c4e4a0bc799a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc279ebaf21cb424137892668dee11789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3b67f4db4907a8c512be220e693390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9759abb009cec84034c3ca31a49f1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a0d1f4287748f3a02c73161a903be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d3ae9e96abd5cf7821b162b0642b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4c57008b4a18ab1f44f21f9c5be6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c822206f46844b917830b1740d68c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e91cf415d61cba27b1b755ee987cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095f715d15f46dac23a79aea75f757197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d47ad5869eabdc990ad60840471b6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9818d1749090acfa0b302022340ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d628d03e0321fc5a5777a380747bb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89eea72b12f6f2890697564455584e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f20b353fc85104abddf9fcfc2f44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf6ebc5d1c1248ce398b345831fef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cb335b8cf0d0190e0125a1440064d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f4427c81652f32550d4f0499aeb3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5963e82edf10ed19db9ce948b7bf06f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f11013560642e21e876bb5dbbd59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938eccfcfcdaf61ac9f41dcca3a2ac7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1989aad7a3c86c60770f826db7ce9f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04162a4f97422369b8ebde3aecfacbdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e79abc0e27064da4101e38af1b76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2337e64d3de65931899f1e93939f59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c815dbbb6673cd903f50af1a880591113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beaf6db8420228890d6df0286fbd6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74837ac7195955f79ef81831e783706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb66c465704009728e2455b485b72d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e39de96d49ce2168ba597dc14ad504117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccf65a4cb2b812fb39da4e4cb7cfba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f00dd3823ea7224ea27a77472f817119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed47be30e5362d8e2e402f412a43d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed739cdfaf4b6d00289f21b72a8603121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad824d7c2213879a7646829f3c598122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998698580f4a096d762ba574b8e790a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aa5474fe1d4f12b0eaa2b6dfe437e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e0fd4ad86b024fd05228eb39af102125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0b971467a8b7296082424a4037e5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5eda73a0884e6873212b41029824b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385bc0877d0303b00792b041faa8c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2543c922a43d2e3a739066d33ef9a7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965de9a2d9f5dcc161ee8d51774498e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821f3343e4965c30f11a8fea366986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c904c54c19bffbc8a01b1394f1bcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d42393d83b97e8dccfc3e4e78f5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb73756a4918b7828303a4566fa2b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4a1022878f357c8d2648687b76792135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0152053b7c4b2d696737809a7427b8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47d68c60812150beca64b5b1100948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080441b1b3ae5158093cf849d6d01c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decda19a1bcfa8be8241ab39aa790ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65664489bb408151c42c788f48bfb7d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641c9a6ff5bda5f2de6c3f50d859d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbf4cdbc9c29c8bac16ff575a5b299142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11805f0c9e88cb88a68582ec594a6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52a5a48dc228a696a59ed9fbaf61cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2fbdf0f882780f6b9ae664cbb979145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1be76b5ba1b114a6280e65944bcb04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9710fc0bcb66d5c7d8550cee51dff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b802858109fba29bc72a61890ab56e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b8fad5071d04c9f7d1d7c5a2b6634149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fd198330066590677d9b4d5ddbe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77135262b722cdae2b39878e404d3eb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd792bc6a405bcfd15e6c79d35433152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5d293a555c8e5469f7262cc4e363153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4fd5418c243dc2ee47850bad8e9c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17383b7703a6ba2aba4112c29bc54bf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa1f386a0a4edef4d60deed22bacd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484292f9dd165a2b88c90b34b7076c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417bd1ff370bda3fc917d98b61c365f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ac27bc0a67d22054c54ca40b1cba8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4bd30ae97a372965e4138ff81bbfb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b7eec08ba71ef9eab2658d46c0fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55cc5be40b79ddb9ebef2acce9a312162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0865fc0b68174c24408a9ad0f63849e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b319a94b433a4ff419274c116ed46d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23102dd16deef81c95f1b97d0adb25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d23dd7cc306e17ecc2aac45a0126c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e97ad623ae322ca029232e882dfd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e3deac30c5a6f6ee59633dc48218e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078066e7d5deb3a36d17ec2cf66bc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57ef00c17ef73bc8fb10173396fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fdcf6ac8975fdbde7fa85dda65628171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452712294e5be69d7f285dc50561ffa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142e996c4ee3b0742b804ed557ef2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3b708158e5401e78f9bfc59fc1b19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70985238ebf421649fc2f25b426cce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705253be9a689b976d5efe277b8f590c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec88f51db96325b07fc6b3b4b885b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d95404f010669ece72be58df04f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3814ee726b8b29c2729340584815b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f801bdb51288ea5cc676015aa6cd69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc3775581aa46e0b486221207ee1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b4101491c25bae05f8d53c13711f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854fd023ad3c520470f87b1aeaad6c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e39eadbbf60bee7a3496fa849bc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aacf8d3945aea07fa6d4c88695ed2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4e96618d850c3f967da6a40412e16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e626bd296158363821f7ce3a90f1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21433f3b763bed8d640bbe7f8439c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e97800bd11a706583bc67ff389264189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b3b8fa46ad27a4ef099790c5782a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3cc6c4fb52e2aa412b26a3ac1bed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65223499249e2c9fe662c99cc54879b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece994902354fd14c74e359c2980d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef84b03db60e0614d639c16be11a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011332fa7d3eb58b385412f962bf39b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9b6051fa05438187fec70a9cea3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7da08693c19afb4398d909bfc0a1a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f546d34083220aa97373743363021d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507325ef85472bd2d25fdad21aaf148f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377dff2630c8c9ef27fc04a38069fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca844771c3073b438bd5dfe05cb63ffa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a08074435f6974530196c1487c6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27f8f6b14cca06c0ea7ebc81642fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee100e922ce800a95600b1b6ec504204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f72fc87a7f0ef02b9fb8632451d7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f661150ece0e92b93dd397506e3904206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e4755ad4f47bfd7f957881b8f4637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58af3ace03f7a0254a67a4b290fb3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22debc3b9bbd1d338f970d88f3ba5677209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7571ae85d8cd58087eee1fba7bdcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3be1891d741b31b852c3e6e126d29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983966501705ea1219c363da6861240e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f4115373f66c2edbd329e45bfd5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c524f44569697e26467a3fff9600214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3204658c3bdd86631e30ce17b1f3568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668af2c2cda8edfd11304e125ae6576216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158aa3e4ce57521184479dc5014bd3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a3e9450f9dd0e38ee673dbad9e0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489613bd98fe40dd5baf928dfdcabc8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5dc4972cc3c873d7b63fd8459c268220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d34980d3f98ee45d0da85e6bc804221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b5e02102c44c983d6be1a36fe0dca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48b7c45daea8b486cd9f039b3169b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357b855bb7c4b7259173a5a2f48958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d31e208d1660ce81ab07d9aeb9d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86aad25407dceeed43da748293a70f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d5d8b1b7a78a6045b3b509359db4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00bc8cc4d63366e4b4fb95232f100228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59553236ba9410354ad9fe97d733b94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48c6ba4c5b77c2946750b5b95ae92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32072a9eebdbbb83cb2c54a2f2595231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33110310756cd162c6265db74e067da9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b64f14f8647b473158d879a951c75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447411c83c78a902f3c00e82c6e30308234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8764c944e4ed68d0dfb1b402c2ef5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7b67099b1506bbf40b9def2a295b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58372cd540161d1c58cd7f77663cd77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8154d88dd68f4b4a35884be23232238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60244e2220495d66e9f7e8e7095f02d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee060b3ef1711f3fcaa7c00cab03d3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded4d5195fc6726fb0298601b8343b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353455af4cb9c46cdbf7d87f2cd2526242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c04b72a2470ef99d3002661e093e3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425234636709ef56d4a1185f96026d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45bf6ee36bdbaa70d5f995e6fb7bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd4db9cb6a9245d0b0b28227645bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb0a9df89e262493ba418de3dd6965247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef29317b688d4c183778fd39180680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a27d8c768b0316da73d8d33e13a5fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbad1fcab8a5f970951409ef228fe8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89283b3df070290a240204a3283cd50b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4edfc5e932be6910961135087dc68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c96a6311351aed23188509d81bee6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6099308635eb927f675986ea7f5b6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f88c6ce511a0968b33e4071ffc1a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dd5b687a4cee290f6f6ab962ca8d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37478505144979f884c94b50b38d91d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2bf56c1c41ab832a7ac282ea55366258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aaa7297fad26b18c63453a4ccc3db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ff5c18a9f371bf36b36ebd032003260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605207b75feb062b0e00584630bd5888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50544bed15967f6e773ffef88231f440262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209130542afce5038b27fb7b639f97b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499640c5624c75b2c49fd39db70d6b96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970d47f74a8d688b7869aef6081b37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3e851a0dda7ae5eacab9fb417b71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e4ed2b9fca3f32980b3687f153ef0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236d6980b907397000f0a67476191b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d517b3f961f154fd85e84a2ee0e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8986b933c2b325fde922ee73b0ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a4b43333ba22cbccef722d4ec39c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d23dab8832555a0935ff14f6bb300272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef477d8d4be8f80252bb95baeb03864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6deeac2eeffbf044368f275096bd14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb54fdfeda8a237b3d48c7fb0d9183275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046cb8e4d765ccf79c201b7dc8646fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c1bd63a32bff27dd34d513f3419d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e69dc0993b2b5795af215f96a2197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758aa10b0f9d3f1f78bb66fed6bbdb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3e50f7c7b999405431a53c7c65d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af83312dc8fe5af013cf749e1da44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106815305c16f4d77c3bd4cedc962703282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00a7d7a35a0bc4f48d4e16f396ee7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edbc3976284c18c32580137662f5fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69252ff5a5adffb7e66ebff963a5a093285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138abc24f272ffc9414d5c0f15ed73d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf27a9a9278d223e3c43c327f1d7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812603c0c659fc4119375c0cf52f1081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f1d9b067965516261c5b6dcb894b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197114d9247d3b2d0f23f705b4a8760c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1308b364cf7c56dd10666c15d0ebdd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd60ff4dd132006886386b9327062292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e352ded786f308990163265ba1a57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1b76c1436ef707c1155cce7530a88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6a7de1f365e04e73c0ba7fe68fb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e43ada19a3489b0a6a76bd0e52fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5b97b0c923768d5b7e8882cfb79c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f3db543a384cfe79abb9e89d63e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac11f33a9c4264408669b4fad6ae92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176848079c762d87df2bfc833cd414b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10053694675d060f5b3445817e8f41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bf1638eaea9b1e6875084100bb2e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8dd9403767c28bf2e8893fc5644c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7173557d5c34284ef45954145d939f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9cd07b7fb580be91d170bb8fc2395305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8373000a80c6a61b9bc5d3bb1ee772306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9352ff5d9f15402f3bc21a945498f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c4d8d9e66114271583bd89235566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff785f0fc1326a683216757ce9650f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1dccfce052bce864f4bdf9983613c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939a02ace44242a34c696147875623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcfbec785c5039af3cec28e3f5ec0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd32d7f1f2a2301fedbe19e57fa11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac85ef8057544877b87405185ecf8ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef920cb06db0776228d14f9ece8c3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b589ab77c7af800c3d5fe25e511864316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d8addda4d44a252ff7c23d0aa5a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5088ac6b20a308048e674b042378318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eeee39fec5ff83f17bc54f42d38e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163edc90914ea5edd401582f55a4ccf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a6ecca57028c64a1f26fbbec5e4dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885112bfff014cd32c84cf21d88d0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b22e860fc6113e7eeac85da493bbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438814d6db4defc66875f9f094483b28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6b2ba72e0dc448f93376a133504b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e436988fcd40605dbed1bc327648266326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ecc6aef73098c571d6077cbb7004327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597cce19744f4216429a6151fb0e699328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce4cbecaf7ba2ba3eac51581533471329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8093d56bd17589e5d77a61173dff15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55d1cf20ba9c669f0add2d5c775af6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb808e22d6fff338c6ce763af182011332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6214834082c8be66dae2d482c1ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c376039f210fdde61eb6488ed2cc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555d333d2da57a6361b7b58bd6254a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252dfb4dbd652c7ccf30c532adeb1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c988ed3ae370f46f0bd1e5ba27c1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef3caf85967ab704dde04b3c2d4dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e879997a567b21ed8fa04737582da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01035d358ac89bc07e23fb432e5e370a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e3224a224fc33b91713ffb1ce3e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e485a7a9d8ebc9f63259f366b41dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd11c20fd6dba0128b616e5173d7f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f4762065cbfa6613dfff6054044d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf11e68cf598347fd665b0bac7df8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07678e1d3acb15c867dbd16ec61de9b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d1edec7e16613253a8bfdd92e71c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dc0d20a0788737dd383ca5b927316348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81adc587fad350143880845e91636d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b9bbadb1bd0593a4444ea230f84c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1518ab99d6e76b3f8198a2da3e2194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d742a60d2fc0cecb594e175d64a35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff330d7c359990fbd4ef1dc132ee4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74614ea54c92264916740785932df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41687fa76709f6ed6f02a087dda6bb95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84e2a0a72320c59186da5bbe58b26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aecb366cf15f9caed3dca5ff7613b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0ca14de906e0c64773fa4a8491127358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeaba88ddfa7fc25f480b67aefb0db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78e730b4fb6ba6fe278d08efa5edd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193598137d18abe07b1c787929143de7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c2bb67e3ba4be30954cd9e18608b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a2c2535f864f522d2c40dec7d51d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701dbe0ae97758c26b1740146620d67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7840a64df1caf5c41a779637b5758365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720bcaf72c72f95998ef589e562ce22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f6ae31e3062f057c550db41883d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c59ea7f6819ca29691af16572384368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdfcb5313330671997f09fa9ab06aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb45e8e50d82f730cb864355ca0944c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413130e411bbd748f1015d5b24f6ee13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5890ae198b34bcac399ddd68ca089372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107d3460dbc4308fe61c7d943f5bfa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7541afbfd8a03634dd7f2d5d9c4ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b8ba56a34a1cb7cc610a359c1b54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d29c894dd6fc2291f114bc7190b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5633abf2db51e924d435118d7bd91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb11df12a07f2eb5340fa5a25b81b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68035f8c9593fc902c6446f917cf953379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a08a2a5da86a78c8087c99df53766380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d070a69547e16bbc840417c3da7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22be0ec4b011d7c54ab3137f1a74f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa5916bddcd3334f13e8eca4237850383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e73d7f9c32a29b8b617d91cc19e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272b981fdd885e9e0e69bdd8cdc532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458cf624e3d7f53995ed3942988809d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947526c12f01a2482955eff5c5ff034387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357d068838b5f1be9d0045e33cfdeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b39e480b12e6d2dd4dfe702c0d33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673f3853895eec95a614b6732ce81d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342460ed42d3ae800a7b0a84d5e7d31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7a02e718c9a7e7851c0c3af01c0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe984e9c0de96fb0ae1dca585f3c88b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b80d2725a0650d5feed9e45e5a5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d15b8c87729fbaa192e6881023ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc4579ee03f4d52997a34e0eb39b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e965a0969545e0ee651487d583121397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86fcf615e09aa3449108db04880f1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf703a31c966250a02215a4485d1e4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a2d9ea774d16b43de21b9e9db411400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bd889ca8295784ae27caa2d6b346a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b81e3c2a1c193dfe90b90dae9d3a9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f32afbc846693c912c6fc4d89a6fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe7c28d05491f9be75d46df301f59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eb706df842ce90c0fd6984b87be98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cfb95aedd42b15a376234d8196e68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98dbc342c1fe292a486efe3fbf68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb67148df57e1ba62a2a4626a4bb8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda5b50652c910043feeebb005781eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105585d13cd3d8708f0ae727b4bb9e79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e64fc1d5ae15eae7c8145bbabecbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff320982ff0c8faba7e9b5079d53d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71b9094b44f0b943afdfec3d942fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd74967a6c2faf58398fe23b2e39077414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb54b7bdc16e5a3be1435604915488415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57436986e09c9db5f461665b03acda92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903e969354ec5fa3fd0ce5b033aabd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc77870395fd7bd083b249f35ab70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa1c149f0bc40e29919a5e7e58d8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78d91c5d27549e735a978f557dc9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d766f0020a01c4601849c07a136518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c85c52f59a80078edeb0a0c9aadaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f46b9d81bcc7239ccdc77209c5280423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d44e93fed2eb317ca4e5f62bc4ea3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03581e77485b24041c93b0ee3f17f4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24853343d1bee220000234608ccf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422076e9dbad833da5a277b86dceae58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257af7ecb4a363a06778ff47aa91681428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2d35f5d19b024acf61841ff64064429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be33478e02ec018ee5ca53c132ec14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8c132f51c315b41662af380f6051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091851dd1945718c0cf3e8bd86e777432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb30e898932ecd0cc2f020ed80545a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d61a650b54f81768e92b5a418e5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13980d666cb6cab376009348dfed640c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aef62af73144b666c661fa1a18e649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085111f6c307a6ecd9a88901b01a5752437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912276f86473b7d7c6ead482f4f0b285438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e5ed57b420d3801989f9d60516a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18624e19c48d8e1b61091402cbb2db28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca26b29f421dcf036c5a52c1d03a82e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e381a37841e1447ab3fc9dd42f6d41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f40b9c6fc4323cbcb94875a572f35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476857603142c305e3431c665a5b7b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4696de1d46593add836acd02f7713445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d6c474a8bed8ce7fd503360c4c4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabed8a95117999fb6517ddd5c6ee12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016564bdb8047dc291b464b231c5164448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa7e74df95ee424bddab4901a2366449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929d56d86d0ab4ed86aba8bd843d57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbe70ba54d5639076e398887e662a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f7d27662f74a57e4668025b30fdc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83e462f1156f4e5809d0c6a821a8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73c6a793bcf6349106b5f336317ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93035169ae98adb5bc2ca9b59f3ec3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3b8b374f5b79e278a29580ecc9f1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181bfbc863d02bc45c5135e5a309e47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6a4a4224a56d5610cd042974c236458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c9924446d3bf5e9f15ea2c810aa87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e86d68a83c5b18bc569c30b285876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c48090f7e60df2a73741aa63ab18e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2c90ddabf5074dc17e02215517be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac5b14b6e1af17b7cf05b3aae2c3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbb3cd40d9bc81cb2bdfabfda4c27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758368ff73deafecbd7599e5fa31247465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02b88eb37296574b43e125a01c9d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a81528c1e860a0f3a3e913390436467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543bad56a7f810c4db5ec8bb811acdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafd6e51b43de996b5a958cd5953516469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c1c8452f6bd766e5496c1f7f2f614470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8271b4f0d60f58b2f88643ade54b69c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd98d976a9c5371a476be1caa808111472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182023ff588fba697063e194f0171a48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa1c80399f8d06853e93d570922aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420abd906ccfd85bc9a03027965a4bc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb936e2c1a833ae3ee714142def233d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe79b73c54c8f8220954d45f5163fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec9969c978f27038d172595c5d890d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712624f364b50809057434c609ff0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacf004401d89af879a7d40619dd385480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b13f658b51f541cadb79671a5d6c2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0d18a36fce3647062eb08949f4ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32536bab626513e2366d2c93def58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fcc6e487fa2b495ed7a64fc49c333484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4f37f3e361eb46423d467ef73ad2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b7415241cacd13a51fb7963202f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945db8bf91b35db9a99fc51ceb398aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6981f7ca836b2f9b9b910835b57296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9610f03e81bb09b4ba7e3a99f604f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9e10177bc11f28216bee7eb0273a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536b3b74a27e8d0d57c478cd434404491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141593dd93b903ae56172bdea4039ac3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d34dcf3a89e6592bc3e8eac26807ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cc3851b5f5da0ecfa125adcb50b39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e53a9d343611d9e8ebf43ef7fa7003495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e15a50cbd69d86256864981353d5cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715a2ec66cd2e67f57e3b4df5791603497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb07933a0e1454fb869d6145ba9f41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671556c5e3c3a7bb3b58cf23b0e3fc29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de493cd53ac0073eb063928324cad87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5f7fc555a955afd8b291d5910d2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38705045da2fdeda90ba271e86b57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519945669c79cdf1d0f21446da635ed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2be37b5dd69c1f6e6b86678e19c85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a2505905477bed33ea48ef9bcbb11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8fc9fdec76bf1142e7a8258ada09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6466fceb2ce6e1757ef63b963336457507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67605875273e4b9574f4631169093c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676460fc5e7439989fc22764eb1ee8c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a83b3a291297ba41179bcec43554510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c033df5ca5c7af3a9120a8756273edc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73c8c64b6d7a3ded6d9b847bb933b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da2821a5060d8415ef203b003d93b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0cedf7e33baa3cafbc010f3d78da1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638aab2fa8422ff729c2abe733605ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d4f5a6eff65df1ade677e576fed7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebbeaf3ab8c5840d3379afa3416cbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c53187518f1aa0bdfee197cd37bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732de8c2d5b4ae23ebd69c00e89172c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a9e574c96ec70a6e53c7348d9f534520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ca3d33d27f35201366b0b37285a32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721f8804e348865a1654e6e036b60d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353867fe796dbee4e37eab0ccf1697523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce186348a089724ac1ce9362aedc54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d93161645c6104a83addab6c380e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b1a0b9759b36361ca11ed281a7bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eedd85870bca5fccd5ba9d76d9a24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516044bca4d91b5c3dc161df6148f593528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6d57032eedc2731c2536c64a8ba3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b714cb86a91c09de88d47557681f5d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f9062668f00ab83d54796854df496531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788406c773e7beb599cf105ff2bbea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf376653f490619a9075d759cb6eb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc28bb9d0ca3957404c07e3bb2e1ed3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea516f8d851a2b173a929d9f2bc561535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a040bee771e6a09d8aaaf942d980b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f962f204d6db2722472d874e2655ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f820b708b2342623cc957d208a044538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca0bb0d230a9f55dd631c0d4eb031f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc846e689dd477bb71c60747c045ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400108b31383d04e379ff0aea212de9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459343688a2e73c5f0698190a3c7ed9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f56a8e51abfeb95b7c54a4c079f6c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9207d12aabff25f74eb63cf9d61906544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2c929f0eaf9b45c33f503d2a76d2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f65cfa5cf65552257c3f56b3d2df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1909e389793d3fbbfac4a832ce0225547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fd9d406f748e2b34a2c94544af55b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7d4d67f629d5fdd25c52df80a950549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef464e8a1e9186af20c3d4b295edd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65815137d3b7457c8f611a1e644ef59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34232f1a7b2f04adbbb09f9b7d7754552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27867e45b0d81aa861619b18bc6d3912553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa818dd1180f63f58351c514f31035554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a07c0c0691f83f0d6c0761acb6672555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0776c7a812eb2d0221d59af404e20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba1280d6502563d942e4259a6e7ea8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69fc382e8a8aa152e41cdeb6822e6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c97aff7e298f065e8e832c4d1d7eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011f079022bc858383a59c6b53a9ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249edffb1c90766a72b43b630ee76e7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012d51a0755589f26c65d0bd4ade58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ca243476da52c7ed67b34799e593563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffeffe0c6e60a0cd6df7bdc3b902f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b076622bb72d1687f32db0e4ccb7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a57f8749e2d4382481ebd7694bfec4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd7ce3296e50004d19a1fa74c7f6ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b250bd96241d58d680160673cb61509568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5e4bf9cadafcd49e18832538eb43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719127c04e8ef633a81db285720244570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a6dedc9bd70f35d9742b6b8e73a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ef76e2cfc64f77b33d75a3e9aaa61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a9e3e27ce73fbce86cdb9eef6a678573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b34eb34a5c8b289a3aa761c7d530f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef715595691e75da3a87c1674bb3fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cc5539428562ff8f57c1e784315ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b20b28d1a861245d2b8d2a13c685b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf09f2747b462a5ed8cb33e2ff8cc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceedf6911ba685d46b92987278882e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de57acd08d2c6cce8ca8f5f5a5f24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d0b20780d8e87e155d261a7c54bdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7622354ce706b8b397158b5dc00c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda1555f41d82bd6c6dbacf23b789a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5648d33c9649f95f982cdabd9cbfc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624cdf1056320798350b06fe233414585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f88829e4ba1a6fd7a47e675098e895586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5eaf032a4d9b5ba3d4187eed0a7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef756b11f67d3c2e1e21111aac7a34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c7e4618661a644f60a4fe67a377f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59b8f3dc1715f262a2ae4a391658b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d43e055b23cf6a5cd83c6fd21f3b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488296b59ae85be8549e005eff30c21b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5351cbadf617f3c17c66fe1cb35b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688da6e7f47d05295566b0cbab8c52f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d453d130295cefeeb68b4043d50c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4d238b7fa5bbc3dc4cb82da1d07b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627afa6b49058ad38ebde73e9fba374597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d28796da85d7d213dacb8bc309ef9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ea61c6a7905539da266f55d2b169599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3b852237d4aaa45506a1a5cc40ec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e40e13f1537659ce65eb61c1acfed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eefc238380c9151ad0a9e3dbf1888602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35404448552dd3f327e5d58b565763d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314417a8fbb6a081b722b316496af3a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4f1204fc41f35052dc8d0092fb0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ce838c295bf160465c67d60831031606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b79151dbf8dc538486d86445e838c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107967c970dae42915a1163e031cf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17c1bd173825a195b2e1ce0ce7b15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b252e59d50b6e638287fee155574dc0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd2c34f4515fd18c756423c32b30f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d75f3f55525cf7f02cb862dbf39455612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8d18a313c7be33acc9ca6c189324c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79666490ba46e9fbaee7c2846340bca0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eaaa1d65fc471228df106656f96ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3241e77e8747b724d50e6084327363616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c347b46bc4f55077ecacb5edf32589617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecb7db5bfd0b479f53b1b56dc1ea94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045ac2a9273aa4431cc64cca10f53a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3912b7923fad8641b0fbe2a345227620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c9e98a8c6e892b85d13cf17c1d395621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf80f7bd24a5fc73110c37a6e4ccdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d0d1b05541171845f0200b9c28701623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2921771bd20eec22671b2765fea1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257906f0e3c6373a5cec41f82e63607625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbc00fa889632fef0a560da6e3d3cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829a222a3f4340b44bf7d9d1d4660f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4856299b1361157747dae51bfdeebd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6240220c73d88b794ffe99361bc29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fcbaeef122c85cfb0e40a36feeea7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df3e8bb35df069550a81d4b68e44b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011698fb8f2667b9325514d613162ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1ae68eb0b1ae0bf87a50fb758c75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73317cbe722863d7d5634cde0da5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965f07901cbbe27cb96086ff76de50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b244e82cbadec3f146ad3c21505086636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485a8e9a9bcd28a91630f867a31f45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648badb802536025cab4a473f4070534638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fa810dd4b0da0d7cb08261fee906639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c925d9a36e0924291fd4df9eaad74fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2fcc0546a3a6f1993c4f9caa4a8d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3612e78c4c67fdebe72fc30c6c7540642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d076faedea07a2471447b9ff4d2bce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07249fc3fd41e8a529967336f84b5c34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e7b133914a2c72b1cc9209586a97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4bc678f79c91beefc860c7e189c1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda85a673c632516bf77a7983eaddc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c2bfde569197fc7403d811d608ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadd2a3e9250b73e570c6a037e6f69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37305a6ed65d9233e17a2ca73fe10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368c8be50f782c76f77038c9c85ac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d261b8fd417f32471e0d18b3b0f1c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9382ae361982213ae52788e9eb62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622ed87a22d354bc0de9e40707e0c28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456350cf0d95188f52650cd8f5d21ee5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca3de0d64c258d60cc1386055a8f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f8b1a8de521759545c54b2cb02d4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb461df9a95962fe52afcb55eb01c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09709fe1654767a4a9b6e931c6251ce4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835044b146b23c1916f1b2e39379596660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997249a48f62d76711bc5cad41520f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff8d3757db504aa846743d346fc1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f8ab51da0edd55bc6de226c4cf2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cfcb9229874654f45ba5ae5dd6570664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7eaded1b47c7d76724fcbf6f03ac2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510e99ce7488a3e9530c2c4ddcf075666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d732428ac0d086aa0db81714b3b2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc280ae5222e96b1f9863a50d32464668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b92a7538968aac1f4970dda3e13c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830423dee03cb6ef90c69b35884890d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e41575a2334efbf66caf67c24f7643671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1f881f8d1b176bc785839162a308672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a2c98587948d8cdfbf8921fd4c98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856f6adc0a44cfd6bdf8b1d7beae52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0e2bb6d0f773e1dfa811dacae69d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1b3e43c0065c48f41eb3c7cf31330676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aedf539c10bf7bacfdc57e892be943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ba43e23570877e1abfa84384e220678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56355721d22babb76a5a84a2a3aee0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38bcc4dc0fcb3683937a886cb4f3ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e27616d925676d097f9150bf4f5352681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9b0850cf70eda594f721e5efb6fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166f9b29f42730afe0793f7f4c009a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cae80b8ceadf4c5b81d661b473050684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a28142fc2e3deb31967fca6429bfd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c26128ef38bafc46a73c40f9636bb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06ad0d3548eaad29999ebecd4a75ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a67be2da67b2eb15e7c4d884cb5814688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed85850673486fdb9b02f8eee5415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b1affee8d4d5ffaf13b174b623dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1c2ba5f7c74078029e04a852aafe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a36388686d337558dcf47eba24af9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd129d92c09f397be1cfd4e5a7d924693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b437486fa768f60ff38d7418d72a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf3c65d87cffeec05a6a37d1ebaac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946b16093ca7cc662af4bf157f17fbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d532b7e4914641f3d269c4c0c12a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f9214ee32b5265d387bb2940bd28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e108fc4254494dd2282bc05e43d6c6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6169129d0b737991d634ea8b24b64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa09ea1d8678b5fb37533a23da26f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d668e4c2dcb7edc41655498156e8e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e29f3df5a531a2b65cbfa65282770703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109f78296432c73894f20d2ac575774704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8efbff2dc80ae2ab4638d97222fb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bead028f4892847699455e02134fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc04b285d7ea7b24a669e4b31cb54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6f75836b53285ecfb389e3e0737e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726201bb41126e826ae0e5b414cc0ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d993f5aaa79f97c77d8cea12ac98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf986cc4e3954c3a0edef99440c01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c02a28c51eda26d19519a3407b9df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b931fadcc4f19d5297e289b82dec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2fdd587d1173988f3b1cca6836722714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb5d3e8b74364953ffb95bb18fc9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e994931c364f2bf0aa6cf4f888c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c25c554bb0f395828057024292055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa075a8f7a4831b9ec44e23a9498a32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eec3fad02d112c039b82b2d691431719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eec22492d9ab66951c0c3a896fcc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7d163221d7a699069ebf0744994bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1d11c2dd1c049ca9b6a1f82cf0da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce167e8b38d5c0767f95bc6300463723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d95fd293ac051e9d5e503e46121c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4d533e48f67727d1f60addab68528725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfff2702db2b1af808f1c2449edd5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab703d3badbacc1ed87ebfc6d2c6c4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c9d4c67542f26b5484d50e2b5150728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdb3e35c069f7a23c0f2e38a90cbc4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570f896613167a787ae0d8e0eabeb84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c896b3161927c2d7f0ea230e5a9f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19f7068da41d5941308da6b00151a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a65e6eb71d94975b2ba9d65cc61f42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9518f766830b19eba349bf6f4091a2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023fc3f54240f967be2ac645533c523735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c180f644799ccf1ae7f8d659bf7e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa154eb1cfd78c4d80ab2d77b1ee1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d0f463694220384bdb762dc5366a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e284de2b31bd57ce27f0afbe18a0c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea13308b37452cef1bdac18b2d2f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee489b34e5ab396859f4733c7f0e2b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2a644fb00b00b73ad312e40cd4384742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23e5411b4aedf0a9f140d04955adc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937676ba231be0f8b14e651b580706e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a7971d882acb46c795bb794ee2c2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97838947b0bdd488916ebb4f0bbf67df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae693d36c1d6b07f4fd2ce556bb96f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b56b842b49ac225609ba8901bf14cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91244cb279a848e1c12c5786738774a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87600ac2bf0cff74dda59d6e8e940ea0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a31c5bccad3a58b052f4e415494ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dddeeddc050bc15f65af07ae638c5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04700096eadd55b0ceaefad5f43cc431753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352f48f1585dbeeacaeb6521eb15c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b2b3c62f07dbd3c1c759d4ba7978755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1cbc90ba584e80dbcd29dee60c47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9179c583bf180946858bd62fcd68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362c0f4d630e6f1a7fbdefe5a56f25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab79b79479198fe4363ec2ba18810759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867431d66eb15ad61200900c4e22a4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677d97d5283aa7d5e570c1262b09e822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d3b3b15fa7c567ca2c422558396bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c48ce195af64e9f0f1842bb2c4a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff099bbebd8781d78ce6b51ce5559ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f544f8a2b6e97100e74762a61d83e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b5c00a6dc6cd207f6b56b28b1d9bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7961a5dabed8bd6783c0d8ebd6b58d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ba3a7c16e42ca24e0f4e4937075ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da44634dcb289560e7beb20e097ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf0b8dc9aad75a59a3f1e19cdae73811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c47411a44f4b8e1a4d2032587ef1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3bad2ee041774104cfb26470fa4c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f6b4133e67595e66607c98df396514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d3f34ab89bce7bddc7772b37c703615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e73c7ae19af6f624c4397eed7cdd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3178278d2abfe2020965320aa120417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfbca9a39d75c84d3cef011f62f6a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bbf033c3f2403b8ceb944b4c13af419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a54c2251600c82acf85770200b0be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f247e9f8357948aa51d21d5081d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0be7683cfe7aebc1e0515e0d0547922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cdfbbb3b0ca5999adffa0aac242a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1251c9067157f81db001368b89eff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041be3ec69858b2f4c5dd482b5ae55125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917cf9802553eb7760a578aa72669c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8926c595f545bbe8427eef380881f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a89a9982f4844d8f08677ec94c50028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54f7b39c9d46f97ca626382309623529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd879fc9e7e9671b8546de730b559a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ff1f9e15005d68b9d8d837eaa11b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda98c29b5af4c10ff87868873220f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4a4afb18f675aff0fed6cf32938733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5f23f334fa834a2a5bea4a36db45c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc997a4d0ea806a87c8dbdd3b5a35d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb7515dd934e2885d9e91a697b06336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898266d60c9e2006475e488ed97a323e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804e38109c4de8c8ff0fc64f91ca4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219453385ddcbc1a785d1ad3dc33448439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2058ed2052bedd3d6829f3260b95cd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e81edf3a34bd5c289ef54a15448f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992dace9237f8deabf265073dc8520242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527019b90922163b9bdacd7af036f03643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb5d21a94b79c3f84bb1d8b6763c2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769149dd6e38f1365e53dbb7ff25eed945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521fc44019fd0f3c69a79d1e5ea1d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f2794bccd489284dac9261e7fd47f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028dece3621381f2e766ea824bdf35d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab805489db3ab8deb6b5dbe05d05381f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3e27a00bb6a91aee30eac574d7d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d615ce0234d9be881acfa8360c992b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57274f85b623e1ef6df3d820b5d6317a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ae053d92f895ddef552bfd725278c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7453304514d7264498b22869cb4a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad56cad9c1477c2a73c12c213bd5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d1593b7ca876b457a50ede5e5f6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf36aef04e4073a28300a0d85cdfd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224749b98e1f0e4de1fef3929d3fd3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174acdef3ed936fc40c3346b5a30059359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848bd6eeef7be2c66b927267df4f56c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058adcb6991234ddbe6ff525ab6255b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec743d2ad7cc823107f9882bc2855062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6b37b79505832c567ed07d56e85e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d7fe492cf97a5f31ff0b5de4c69d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9f8b28ba992093159377d6eac953065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5af1a4d40b85c4902107cfa9e89e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855505319455ff0dde64b2b8045681e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503419238c75dd3327b42528442718268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a1db12fd78d92b09d98bddbd560569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832ea663cde388836b26aa2d02c59670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e2b5d7b4c7c0d9781c8dc5745822c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987609f535c4f439f7c38dbcb2e5d9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc08b31a5d44dc60869cab96b9b42973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c168bfd1714a965339cb94150fcdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f83fe7ae3683b77c53d14939b0bec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b74f458d61e0fa37639a72591d55776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22dd8e9f857691e572e0af7dc86d9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c86c016cdb45a5ef52844062d04f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22bb206732a05ea38f8bc20340aedd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe517ee6a5b89c60bb18c76dc6e89f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7840651e3be29a17bc804804c1257e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e7015573fd09ad7103efaba3789b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c693b1e8177d7dfecaa361711d4ebb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744427674bbce3dc759782ac415786aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed75ede114e94fb5e3d32ca51d1b14a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac8840e06796f1e2662a387937f1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c840feb66d9a8025f64cb4ab34acdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17071aee74827574099aa55d83e2ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3ec388efb887efbc9e7881f4a4a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f9b4973e9f23f9f5a0d0993f490890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cea20edcd59a05a12abbe7eb67b1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f25233c7fcbf41eacc8a226b74a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01d4905219958dd18e4312f0ab418293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e6afe6ba6be4ef596b6a1d97022194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812e72542f60c102905b9bef8197e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9514f282d6fde2bc7bef2157c8b3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969c306a06a54d27d631c280f39f1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc6f957cc33b7d70b573f9088f790398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e208743c54d1305d8278d7ceb73ca499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d0e53b55f9ed2dba384bb266090c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d4094d241aef80c3bbb6fe172311101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cb2c0ea78d276635057b2167432a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549e48b60c57f6950dbc19dd38bc36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed14469a3f7cd4b2a5a4a1459c7e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f4e74c4c82529889ec8516b3435ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca575187c38cfaf485afb16269bfaac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5bed05b2e62cbc7076e0964badc3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78695ffcc0072f5d471d6028fcc4a4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23c95657842a97eb2515cc4c88522109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9ca255ccfd8fe45d1e52c2ffa006110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff6a7cf6eff5a9bc25bf4bbe2c1e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf202f8d717df1fa95b807ce796f99e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb98d664ae8e8a37c3ffbf4451f40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716575ddb5b600bbbc241a73b69f7b5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c6c61ef2aea61d8db1311486e851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3637b6c71cc86478c323c03ce934116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092302d09a3a789d68b27e4e895885117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e34bfbff3f538c667efeef5a3a97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65865c990ee0027856aec179270906119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703301963072b4f2e0ac8c8defc235c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7ce5ac618e1302d55e5204bc65bdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd58a6489829c75a2b0efa2cc5052122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a019c45e02ce4fe63052bb792d9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e043fd8bf913f8e1479402522d86ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414826998aecc606298886377f35d1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfaec5a3df84565dccd90e7c9bac21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aedd999011d6f29dfb55629cce981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750cfea2f2221b285f512affa30617128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2ce71780d6d3e1ee8a2dd3816e6a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759694becc3d101501740836422b732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3025824aa0f521ad998f9b66313c56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc919c706f0585800d5fbd155e51e9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6812d66219ae3c425e0dd3c11413133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef82938f91458b7375fee7650ad55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726326d53c4faa4dd485e9ca972c1af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe884e0915bd5c79e34d8df23f43f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92db12fba44eca5f81e29fe5309bc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad786b449bf76b4a1ded767015fb9510138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd5f9c1d5da6c247e72fe2264e23bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68021ddfd25c9b9e987acb73d22d2b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd228f3ca05bb2ba4efa91075b42e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7cb9b17efa906b0d346fcab747a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24d9d012c03c372e89a5da32f5873d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2d63c144ce16c7ddb1836902617f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f9f8010828d4476f445be78db135d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d8ee19484d20509f15628912de3f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ae0a83e2f69f1acde07095da2c52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456f2361a7c869945301be0d24e0391148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5874dd5fe9e5f921d9a8251c0ab02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda8263e558c17e7634de40b766071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc2ddae6b8c5fdfec7da319ed2763151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1a0d06b5bf2e0ea435d1c27c2886152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359addf5301707e4c966eaf65e897a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e0c01bb733da4bbc0ca8d8300db7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b957f8552fc9b32151cb3aeeb81c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c40f1df3a5daba3cd8014b418599d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d51f39d5e1e64ada613231862a741157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2ab13485d02095d7198e93a6551a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba8819e61873708e053d61d4a7f17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc4ae11538a5c5c79dd26d0e6e7f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db70cd40cf7c2d682c7684d36979d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603551fc180f925d650d003c4c483341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db08e0d92543e1f6213cc10c7e3629163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be5c5b659c80546c9d26208eaf07d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d434e57b1ecefa6c8c19146b8fd67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332211fc68bbe96ea8d062c230206326166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4842b4c1d9b5db401eb46ed1983243167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5845a989c188dd1591e72dfcc92fac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca323cad88962640c843069bf22d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba52539cd387bb319852cc62e6e751170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183565149d8ed4f884540353684a3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d79c6860da95b7756af9ee56f8521172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d3f81229207d425e93261fa3d9de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47f1541a99db2f62570ac145c649a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a05e0b0168bd093f3e1330e7edcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c630f8482b723258ac01d9f1c44b18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab68db5d683186694cf65c8741e1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7aee77060d970b091adc5f159828178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403efa13cd3a31f2f19e24d39a9de5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac005f553b4ec5796d3eb0adafdd0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a9ef27cc6f2383b90f8fa7432d4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afbe24d936b95d796a404591d75ff4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d2a12efb6f1aaa9d106266f9b5654183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9ccd51a92d34d23c7caeb63b1c1c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3cbd5e946f150ac67aa5f8d3fc84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9cd2005469d2123573e863f84be09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbca7e78edce1d9e35ec9a0c0ec495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78733d72015ddeea79ff671b96fcb9bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b71cafaaf14e22edfa3d35216fb31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29eecc8719418a0fc975a1a80d9bb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4a95f83437c1f0370b76be39ded0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2e4281044a201fee6faa87390b4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b16b75d1664498368f6190e68b793193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccedbe5e98d393b393d0924e944d98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead56ab2f5257c23c70bbb0aacdceb56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47410235364c2822b76d8fbf15dc84b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe13158663c4414c1d766915bb20e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77046b8e0bcb8ff54c14d32057a05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9141bf54ee52cb571343080bd3958b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e16037ddd3c0d74ba8589e5a95b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a57b641574c5b7801de44528da5c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b59e6d4e38baedd81caf55c003dea0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e4fc173057f96d5cce550d1f15f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a61681184b07ea853f66dfdd0613204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacc07cf6ecaaa7d98826cbbd063dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a5d0bb3e60fc503e81a17acf2ea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56886a4429ea1e137c532956aeabf073207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d59fcabdf7785cc44020df5678fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d8256c2e1643230545c64fa3f0c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aef037deb950897e632d43179273bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa404fe84832c09915ebcfcc790e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05069aa7b8c589829d4c2828b2011212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f667ff39450ca17de3ba20265912a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af0603c62f08e09ccd9541ef0f78a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075410b7b22068167b0491431231784215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443429e50e9deab78cfa020307ea840b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4ca202f29f0849090543f6864584d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b009d429c0c990ae65c8c6a1c85c7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a642315b6ade5872054ada06d959c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53854044a168a9b7f1b82b3ce225cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462251cf6671ab8850277aae1522a41e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95070f5e860e689e016ad6c8ed11bf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20478def6fe9e9111cbb38c694b543223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2264a80365cd4bbb23b6350d1c5290224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2518b2c7cedb87c04fde17c2aa5f0f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a61f40cc801167b6b4e8ac7a99f7ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94147f2edd9e776242a55799045c6a58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b18734257881fadadba6dc55258749228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac17f93066c50f71752a22801f69e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc604c08b96467b4ad59627ff0ddc1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336213b1c846c2d39a7c75b0957bb16c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb40a3008891f62a94f144d53690f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162a588cf6e42cee23ea0d852731804233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516eae628591b74bd69cadd3c64796234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9ce668be7e7b32be195165353954235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc17fab3096e0204753367c4e3d1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19fa12ce4f596466cc0c46ce2da79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d2daae601082c59ee0e662bd43a71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c18215e30e666fce1d39f25923ef0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a6ecc76618965d69f36911510e403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f85b186615b19f42b7c7b44184daf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d954064a7e7e41889c0108310b378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd2a713e92d354c4b0d46ce88e6db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb88f62127517cde5e8177e972c1bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c7046af9f26d556d3f4a62a57ebcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5c8409456d27819c1cbf06da91c98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b906f434b976253e20e6f594eaab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a98c594e7810d721334f2ba3cf70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d84c73cdb04517b7a37ba4d86c78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6403dc089454f9f1c9bbbeea25d53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb1deceacbe2f6115aea3dc9eb4c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41905c6f789d663208ac46f23b2e074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0cc4b8c55bad71ac19ca7666474e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf2d9dcae2b8ef7c68fbd65575f811254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d9fe844c904233641f5462e68cca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11de6f987e42a2cd3b5861c2ccde7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d101ed449735cfa6fdec544935c5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb13494e6f2f05ff10c5b2f8b4de9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda37e58f84e9f6c741d90ffd060eed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2941111e8b2f6e1feaf2f9d6242e38a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f87b068e0dcbd51812d54cae701b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f3c903ffdaba953a337742d95e13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd325ed57cf95ec0deb8d40ad2f1c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f8f342691bafb6d8ebb987eaa156a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd40ec5c2663cdc0557c81285f5c3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c11bf389eadc25f1f733204c266c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42473f1d80218afa78999b3f410f6b74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287fb40ca782d9199053316a0baf451268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d1ba96d3e90b0cbef861fcca5920f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaab4d794bbead11fdd227b50cc343270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d6faaa5a5b3380ba9dbb1d662c5a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15f5d023a297e96209ce755f34149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53fec53070df4a2faa8445e67907c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17bb5d07e03cb9294cbb58742c321e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689f818b4638b9a0ab34d577437b855275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c42dbed767ff7e6040a6ce48c847276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe49a0d8b523400d7d732743e9b303277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1924f9c13258a44510ed2e87a16ef7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be18d9622971c7b58b4de0a76b6a449279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c135321806393873d0ced5f89eb0de4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f22b16d2e02f958d02cda77f63450281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0afa10e265677774e2830d12285d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e569e122402527881392a1921d93bcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a3e6eb720ab3eaaade09b87a4311284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15335fe823c1e06869d9d591ae4c1366285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005dd3dd41684888de3b59633452a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bf411b018a1962fed25f0e86f237c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cb6045027681ab5844b2985fdef4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586b4a5b75ee4656af85ad659091ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9f4e1cf69325f6215330d3b11b19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9637ab4e89ce7ba8622b963ebeeca2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49703bede6e8064009a321abb50eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9fe64412bef0a7440f984f9961432293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72244f4255fc342f7668a875b28aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33112bf889456d2ecc20efe940079844295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310022c3836a88cb5679eb540ce41ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a8df08228bcded84caff4b576d00d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4760c1ebb43ac336897a08660dfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad9863ee4e6e777af924c43b767bb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4e88208afb93ed67be00c924968e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1c7acc969646c3a6331c64d014dd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b15db150ad405763358a4008e0c18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f1fae5647b0c0b79103c36d8f2d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdf2596139b56a632c8f8ad19752e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c4c15bf2922c313021e42457f543b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b152df681a0a14d764c0dec26cb88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b703460bba57233a741b8d569a5041307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe370954a93d3c401cfc59f15643e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277131b447f12a6bc165bb6578cf8b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a80513df1eacf15bf178ff0106fba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea41941c722b5976dcf1ac33e9c26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609cb4ddf27e13283e32e299108e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a749870334ce9e711415773562eaa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9ec834785c286828d78870dc13f93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ffe12c0bbe3812d59661cb9d266c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413468c7809261976d541c37693cb236316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f5d140ab254e1afcd087f45907bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c63a9b971e8fc09a7ebe3ec407c55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56680927127c6d2f3cd429c46e736781319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f1d9322a9492f75746822b08aecca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02aa6ec4e3dbcc12a8dbb711ef5f3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb44da7f7fd5ddc1c68bb631d9ac25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef3caed4115b6d282fcff3e0b366e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869a61a2a8ab82fe0085143069d38b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb623cafedfad116c4a92be8d459f7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ba62f441f88eb65fa8cdbf76fa5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa0158c9713c629f899bec84d83ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb40bce6e065aedd9f8792cbab8b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea68af67e064b87e262b06f65a5f644329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d770e8c79daafa390401e191f69c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee6e2ccf4a5f33b75eb10d8e78809e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30623fcc22f7bce65b0e809d21971332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140b8feb16f09ee43b9b01d81e15c77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12c625cace5286fe1963fcd3cc007334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f799098ec0c34886415e43b4c66ba4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6449e2a77ac9fef5033c57ffe3a45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac7c550bb49303e0cecc48e8af58f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c0779636aa80281533d6cac943ad1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a2a1df7d4c4f67d1dd3910b736094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221ee4d457ed0946eafb37f363a28b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6306aec4aa5b5456f01182c99096d6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ee71e1a789d02a09ee17fadbb003342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d195333317b371c88e0add6f2eeb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06511b6eaf3b3e52dd2eef3dcf079eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb2558fe8c93fa93217586a32fc65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce0b66ba68699c3aa0abeba5c2cb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43074094856dc9ae6c0e094de8b59ded347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55bb6408d624786df8e740a49938b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba423ffd440040e5735c05bf805383349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61556b450348e078d76902a7237a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498cb83644a02606a2f0acedcb0baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac7c78220add62f16743059725dd8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be03d9de661d526ba589baadf6cffb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d037d0edb4d4f64528a879eda6e42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca301bc5cb7de9d8d84bcdc4a8654355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e44c6b7cb166f3113a5a7d327bfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9503c84c154a0321ef6ceef0a0a519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296328ea1613489e46f55dd99695b2ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694136b32d45378de888c237cb5e98f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552eb0266177e5f01b17b7b6249c497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d9a68df04f722bc5cabae56c155d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07057f32b62b0b1e28de83624e3226362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0f3f412a76cec43295d7e8d7f2ee9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191566d22bc87d963ecf995a327103364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12621631bfd1345cda78cf130f816312365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5810bb4cf27ef169a963cc29541df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d81f7e7f5cc615500f4e3a43ed52d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c7145bcbd67933547b9e7ed25780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80dc1f84bae85f1823265b5929dc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976734bcaf1985a045ad803d17682e27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8937d331d00fc12a9fead0547c17d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd25b12d2b79b54825fbbe8188162ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf3f6c6c033006d8c15bb354a67493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4144505496f933f19eb2cd106d3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa870e4df50054e95147175ea50f39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbfb3041840aaa9fb0a9cda98e9b57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52999f2b1610ee0e9306786ae61192377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef64415abbd41dea7e6439698a4b1b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722886f29616e1640083535aa012c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d0d9ddcbb98ff8c6de6d1a9ae20e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d785db119fcc639938966692be5393381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8993adc01e22df3494c843e11619382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6b9e10715262be634e35d30e2ee49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bda75625a587a6cac44b68efb7b1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f178c5f51fb7b452dfe00d7fbd4b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3644b5afbc9262f676f2ffcdc3910386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3e9c77329670010d0d38c67fd879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53e1989845a576c3bc19cb980b96ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f4cd55e9cfaf3fa5e58cdeb506db9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac14d1b05f187a392cf4d6d319939390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e0de4fd0566e7e8e59cb33729b40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608979d456650c8906ef2262f008848392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f895dd8ce06ab65a6b1c91bd4d8c1a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372530a75f06f684a96be83a194bd03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb1f9a3e5cdb565404d3eeda7ec94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148596150af0b86fca25095e26a120396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fa28852db823b39319c50a71d8b13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af9558143ccef2d4bf07dc47a1338398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1f39d60785b71c97a26c3ec034d41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b874225b6a36ebd227525c4f20c16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef65d6047d23376a2039e4f2ee317401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f206a0372c594bb751a23b53a937402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd630b2bf63a50a6181728ab1144e35f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944822a0508b2d8178d3a80960724e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb667fdba3f5d4481900dff9439d72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619343a129ede4c2af8a6d1542b5ab16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4cf30ab73ce351952f2d8cccc0644407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa37d3226e17d3eb055460fea8984408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb2057f10cb1a10cd04bd5d8388f52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5879d037a787df4644c42af02c4a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a1fd7cb63af50fdf83514fd685352411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ce5c82145b692c038d6e12147b3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ffdbb8001146f9395d4988a1f65a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6bee0dda8928aae429b46c858c5b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca06a349909b91d28a1876a6da112b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484edba6e313d6f1d6898c37bacfa8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad4f6b4b6aaabbe9522c3a1ebcdff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b2e48e59f22138fac80f13bce01c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc2d30e179ec43465667c59551ffa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee827e7ed42bebeb4b3b74b2cea35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b8ac14a950eb49afddc1682843c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91634919cd050683b33a6b2e56ae839422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe34679b1f7a5bbb50bedef0784a732423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d067f747927ea23194d740aefd0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8ef17fde0d94220bf991758745d88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecadb6a5bf660652ae808ea0753b90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63365f01d732620726b8534df3a8eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78c91d6f28ce95bfbc129f375fbf90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f4d9cbb74d82a608b58691427b5b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb995a6251954bbe363180d311b9c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f97484a5825e657aedb6d5c6f7d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42358eab7ba4586cc5a2484bda01b46b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22198b390741351b74fb0ec8eac4ab02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877733b581c21bf753ee7a9d5c6f96c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a57ca11ad24f80aa00c70e55e288d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8623580f07dbefba25428fa8dc265a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d32422e1d7b0f643ce0cb76ff65095437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca234ea17e7775bf8e4599d4f7463c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46875ad632dbe61ace1a5d7f160d8f07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e77d25b3d0554c500b93652fb37ecd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c9eae4dc68c068325f31b9a06ab23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd0b6a114500ed35b8f24ef00d5d4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e824ee546357b5157bcbc7dd888ce9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed58f07cd8df49a6941b2a3000a8ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e099c43388df095fc605333a58323445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28133176596ca335ba8ccb43adbf78f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba35cfd7e615e7bb0fa919c2fbce0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33871fc19e8b346da4b0697ad7cca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e74958651bd5a76af7d3ac06d241449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be2a2dff111c5b3299d360b4f95d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873f6a7e9d2268a5a085112d04d6fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d82d4608106cd5868e12089b5dc59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dae79f73c71df0716bf66326d7269453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33294ec95d8e2da281fcc2888872142c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328a84c9c46d010b0e66e0ac274ebf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72233694a89bd6ffe248ccd7ba799b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa4bd63563c2aa374d81338523fe9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c316bafdc291195891ccbeba28f074458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fcf486e71133372c54a2efac54b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2cf12499a65cfcadcd63b32d10986460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f6cdded753b54f2bc1032111d27c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07333a0f99d5dbf49ef106d7e1f488f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17ca9661411b1cf18c79551f608137463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359b4e53d22a9d6906416c3e4efdade464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbcef11c6c17aa582a8f217be009e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd9d7119e9053cfd86e82a090bfdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad9fd7354d1703d98246ac1bb58dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70032c1056acb11cfea235740f76f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85c8ea5b71d90bd9621f90d15079d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6908915660abf0d221a3b6c9f667fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b940c158bb75ebff79b2d2e542ac2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4c241b3dc2217523201ebb93f998472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd0dfdc92d03ec40c12426655706a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed0c00ac3a91bb68e112d16759967474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4c3f9fe319afe4bb81842601fb341475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff5189f10b7beff9c4412dc7b631d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b832ae4a3d581ff985c50365576ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976136622973f533fc9cb2e27165d89b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5f8e451a4fa903111d2ba1d12b72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5737fcd4ec3c967202471f30dc336480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee9070d5bf13f239f9e78f8237c6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84f05d90cc7bc7c91cd38d0fd440c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a926444003522c6b91e76cd0d51a787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be902e08605797fe09869545bc683484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f5e8ba4dac4a511ca821c1eab426485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7521f073c8adce61a5b0804a61f196486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1c156060ce1bb9cd43ffc9557fac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f787d5f566523a33a4fbc7b24ace0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e00db0260660f3b4c87bb28cfe32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5424f601705889e831849596ea4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d342f375f41d141774f8f16abe90b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c480f8937922254c9d401db995690d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67c681e89b3c41042cebac73eb174493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0825de6cbc1e3e32af6230634dfffca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034d900d1e6cd838571aaacaefbf573495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60d082f0ba6012d7072e3d14fcba1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744f59ab7d9ad2f0ec2251e6b044bfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59d7f9048feb6545e75be2ced25934498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd3eaefbc492c42ea3bcd880d5dbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe59547c5ab15078f14af9ba304715500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1829d4eb98af2e71660f285d9b183501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddde0d76aff7bbe5c300fd08a52b23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defce84c7134abbb735040e36973083503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680822904c0256429f9a88ad28fddee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae802d3f60a05b80e794deeb386bffe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7c2890c3b328123b656d8ed5cf6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c7dd01625d4fb71e787aab8613035507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886edd8389e6558f36fd6baf3330e5ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926eccbae247e882becddd96b33c523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60da76cbf3c792a822b722f112709b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151200d7ecd1d47f9511d4fee71c96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826dd055d4b4756f666ffdeed65ebb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279bab9a9f5da554baa06c8642eedb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6bb8343fb8f49f3d8e19e4e5b4395514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aafa9d2b62aef96cbc2f6923977387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00d643d9820b01366667dec724128516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef4ed4f298b9431af21109ce918a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7190e8906719b004329ace741a1f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a16cb28b99e688fc16b17eb128f8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76f071783efdb7ac7f69a4b1c1f41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ca148c3a4b02c3fb5f1ca316b091521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe12fc51caae52e9dd6b028c7ffd329522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb798cef880732955d62cb268aefe2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a020269efc020a9b4143ed34beca6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826853fb79efffbea62752b374c2fffb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a06ea27e1e70cfb823d87193f9dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c13abef80605a696c1ff844aba78b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdda13ad9f85277bfbcd1a1b7e7433c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c48e42e7e78b07e0c33fca410b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3bf684636cdad728b26677c2ff2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eceef6f9c27c406d7ff151344bf76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd55bfbc2fc8ea994395474430d12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dcedb250750a89041f66064697e0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec034c59db9dacf8f8434c9e4bbf9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b49a72c43faf73369a56ea16f500535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1bcfd23452864905ff7f6b01ef7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9d0a25500bd8d0cc7ba45ae6f36b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b5c7f53d7ee7405ab984bd9775e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eb4aaecdf9cb0f5667a323ed425d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c07a7a193b1c348cccab40516e1c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b8e92776b95f1e8e320492b1a184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91baa2724510040adf03360fd62c27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516addebfbfb2b2aab109d2edf0c8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c85d5ae1b3fb57d4a2edc9c8eeff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c92db56ec3e13eb9dd91cd8f56546e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec3fcc2fbfa52e15389afd35220c00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906d7178e03fe1173fd5f5b4472efe3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2492bebf98f84db457c916c7de6587548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48fe6f52be68254797bafb03f08f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63007bc3a94d6369ece1672363544d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28bd3c7350a4523012ea773e91b42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0cfee77522e4656f7191f7521dfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69173878c35562d85dbbbea21722b6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b3eb4156413344532a804f9fe041554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11058c5a9b5888c26ab0b6f170b106f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f995c2088a52cdc12ed8de82e081556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa1f4cfa91492e9c7f8e580b11cfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6a48b44fd0b92bdaf0f6720bfbbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd3ca6b972baf9617e48670afa405559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c648b0acadc1d6e051c7ba189daef6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9916505d8a7fe4db156625cae7efadd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b935c9742d8634dc58046496c8e8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9812a3158593527ae17f02580a66e8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b5aa993af89d7f419f54516a166f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca705351ebb5df48a1f49310e403c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c811c7f8dff6a099c63d9126f25fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230763cc361099296e6998215c4c83df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6a8699e9803ebc8dee66b8efb2dcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d1ce39fea2e2e2ade8e54153c7c44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8a121ec8c20ca3f7111eaba535895570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398e0134d865133dc39de442054cb56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d0cda6d0d3db562561659e4d464ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e44d44076e1f24e3defa54b953f0b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d6ec9abd6fbe53914d2021129256574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257a118698379e7e75a064284595d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393142ef32001004bcff17bb23d35a68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b002e6c613bc5e0f5aca6c518894d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1dda852f5a4876ed74987bef7647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0cd4ae8b2f0d3f31ce6045cc0d84f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d61c148df7b544846e773ff18b6667580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab5ea95f32bae9f6d81d0563a3fba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e87e5b8a64a9e4a7d25abe2a7424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e482a33a9a6b206b7fd3c8b6bb1ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ecf0dddb212f0369d06fad106d680584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a735a6636bcc79f1a9f94f9bc953585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29930d8c03f918ee072cec7136ae8b91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7bb1e9b1995bb627665c9047ad7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd37655792ba9f26f1703a71c9706588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3bbfb0616f3f46ccd9d0b6a938e87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074ce87f771ec9ed51c60f25655bcab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8838f6e04d704a8774b541bc97fe0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443ff77245abfc815d8cce8ad38b5b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e787234a270179b72133d24aabefa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cff5728d054431c964edbf9674e1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003efd2f38cb7c3a57b2caac06275c6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2418af2af5861841fbe9c5e018432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc739725ad38af7e63f8a12b6b370597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eaee0abc0aee3f91db7e815a0f8d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ff967b7a1d5e9949c74c494e1900599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041a5dc516beb2c803f92cdecf0a308600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e43c263e9c932979056111ed2d7f13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317bd5e23efaa4f22f95449ea9bf449602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980114df7cd126f5b4e2a17373a1558603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6011e3e086b69fb10ad9d1c92769d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee404a72791e9756716009b0f4b789605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7bce7d7044a7795bb32da4f68045606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16250221293525241cb96ba3b14211607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f4b8bb5eae42c14692086137d369608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d46f122e5840b659f0e064db11ea1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94213b09435b78029bb01572fac68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cbfb9818174915f131f28a9ddb444611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e7c5b82dc99883719e95d041d515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72da32be9d11188d1f6e97cca208d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c094c268ec004f821a13bd53b9ff06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69d07310724e1d5ebf37fa12ccc3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d71aea319831e5e57bf82e06f2193616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a573dc54301158b2ed3c36e2e61f52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525fda23f4271f5d0fb5366680616b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b005ca86e3521104e778b3f595ed8d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d26cc2175b6e0962f84d17cc53b677620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f6cd1aaf86819142d84213b1137f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99def74013900365e68d98dc58fbb80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21169d17417fb65bce3aeaa28ddf17c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48679ca7d3a8028edde7fc30ffd146624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580fe32d8a8e3934030ac302a54cfca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b40164b0022745dd13f83c9647510b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec2698a1f525a285a5018870231ba0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3343724f5514ca5e340555281469628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f582f2f6fcc0ca602af6e0f8c47c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b25c76c28a7d558f1b1589c9670554630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306862a540e60ad9de115dff73adaafb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e6987ad32e20e7ef91052d0fb04d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db944af86e4e4f7984da7f8f0f27b2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b22921f6f11760a2e4c41500426e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cca8de23372cefcb482582b114311635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3547ef8b26aae39a5ac04bac5d3f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e326c95592a4eb2872fc1eeb9b92b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72b3535e4b43c7096a14421bf8ee8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccfd9e26d838b040f5a0820ec4a39e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38765f55da4cc5d044bce3154735ac3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265090eae7d44cd260a90bb3f93d0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f68c67763a6a857ee2e416556c12c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457b42fd73c23eb55d32cbe4198da6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a4561c24a9cee36f8737b019fc6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae55561b6ece1da0c8e4999b054d9c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab683755f6143ff4839ff04779ae5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49444a8229724054347bcaf18d2e880c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220505a104d902a131dcfc1db5bd59d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400756cbd850bd30ccb511476dfa934649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8357af44565b15f049e122bd2b8752650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f8f4c411fa557314f8f90536716c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d80a34ab5c967cee2b67037a0a043652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d43552bb0d51f386ae97aa51b1266e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2c675e24f031bed26311e51a4b23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc55964e77e104751930b373765f96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadeebb881bfa2c3ecb4d674077bd3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8bca7bfa30e4d34c17e01304bd850657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56788c0f8f9bb4633e1b6bd71f712ff8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4966eed3d534880b717e00f8799e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723779c54cff977ffa3b9080e1f2f9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8bb22dea5f430140283dda7b5ba8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8669cb5f8607d61456cc38e7710c98f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313074083c59ea20271a672abc73e0a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da760044abed148b7c9ae1e50cc0546664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ccf67d27ed822cad6604c0081dbe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8fa22cf5f8f02e8b7b225b6fd95de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a4aca2b95d84e3667579bbfeb073667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cee31f44d819ad31b091503e229e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577399b935710563dd0a31c1feb3a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21296ad95da0cc386656ec33b138065670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455b61530c1b02f47a990c5bebe0b5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769493254f2848ecfb9ad81c135ecb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866154c986bf892712c90e9a43e580673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ab8e538ca7f066476dfcfd5dcaa83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16691763859ec22cb690d7423c8155675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc7d17faac9d1e1fe5da80356394b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259668bf8441b5639af8914f3a74b4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dab2472e44d10ad8e8c15e2a8bc670678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f58b8891a3acc05cc2e8271b588a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f26e86024c59c16a0a1ddd1fb2f4be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f253ec08f8507ddab261b631924d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf3cae6d87cade456bb062626ac77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30bf93938cf024282e251025e158f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c687a2527835b957ee949819f062e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49493fff7c39a7870ba49e672c453bbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0f0b07601677e96fc68e098bae5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bec86f6702b5003837c6503295b413687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7ad5b9b3401e70d4a1e30614938ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d6456be5b785c9bd65ca97ce8156689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b246c93e1b2bbb8ee9ca37b36324690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4afd398cb54b67428f8f37f6ecf765691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8fc41aec17aeacc37ce8576e920a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee51c61c4afd9bfb775b05e48870e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d088cffadb58b77bc0ac566db6518694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859daec07ebfe30f166535b9ed06586695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a194e21b5a84a42d4aae5bdd70a3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a370d00c464b2efa29c8907e30cb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff5708abd538e2c150608bf684344e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341087abdd34a144b2bfc762f8ca7835699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812773cec845f530d50d6712ca1f210700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96fac9c4899889508d0b68113a4d7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154dd8d4d82fd46ab0ff4442ad05632702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a757e2ceffbd37fa41fef8a5bbee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539964e7f6189ebc456deb77de04126d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad848b1402e91bd55c3c0e2a2f77d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f35f3b8877646db3f07280c03be91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0c1f12affae7abe26e508ea63761707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8debc55af7c28f8fba7b7970d51ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db93309d0e8514d9219a4df60c4a666709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7f1747841eff32d306bad9f726afa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c9281b5a1b34f53ff1b7037335ecc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b9a2a66cc981de3b58ce9c529a0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82076105cfcdfc5f132429d493a5ba9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8376e11f40d867bf94e466ab435dae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349056511e52abddb47d90b481805d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b688107eb9b5eb5b5385ca45925b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37132da344cde9fe6529dcb7e67bf40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5f4a01a955dc0062735f2e8ca0272718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683bd3b12216046670453eb7b0d6d43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb68b7e6fc07e531a18d42edc8c9a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca4b2226035b61277a114bcbd51b8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e0c6beaaffec30d2542c0977eb939722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ad49935bef2561398c78ac306c55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5fefc5e15415808e7acf5a9846984724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbcac6f86550c339b85639111ec9ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf94142d6c45678bf91914e276a7cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c928d9b2da2acba99781d51c3ae2987727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba1835489b5c0b88ae023a353bee7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d8a0c939e6658b4f17d811ff3c50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a148c61cc16bb960270e7c077f70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e62f1844888e637d44ad4ffc3e68a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924392ecbf2a359d5731195e8cb62a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc38bb4a7ed389e1f7c4b06c820de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9fa40e04265e3fc913440f455f80e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f07d45a8a143aa5c92dd39132188a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c9aed8547b0311dfc32689981f617736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5e69b95c367d7422e6406a1dd9bc4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f414b2d507b0dfc4c930c9abef4252738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc57b105bae62cd691ecaf835b970a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15138fb30619eec0510a1c47504ad05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5b67ec8aacd3a706a2a7f9bac05c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61298822a411481a97b1453394ae4411742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c498be160c2eb9538c2290376f403743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8164ff89b91bc82362b4b30f0e69f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34b6848cae078b2675850b48878529745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f138007e1e785090e1e955813a4774746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531c0ac50be8f9960044e603aa173f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0a4934ff3c0bd7dd9d1340946fed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d37af2f598ebb06099ff731afff3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b77817b5b00b903aedf0f66c1e1eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3d857d62ea68aae8ca1626967d5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812740baf06675695892da230cb334f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f42029db23d8e170ad946d698d30a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fdd03a24cec6e3b36e7f224a693d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf3a13ba9031736677d534064d0b5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b4e68ff5992a74ac608d9acc70e0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8375e1942709632bd4176c046505757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e35991151f6b599293565d82d9b0e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26007e3adb45a555e185d0648cefa26759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>