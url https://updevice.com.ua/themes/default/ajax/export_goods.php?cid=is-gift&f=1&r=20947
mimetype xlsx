--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28aeedfe3156cda3c25f9e58433b0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a898b13d21e323b2e94afdcd8771c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97858893baebb99ad277b4dc1d58c773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed631eee5f26fc16c1c3f70959f6dd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ecb368c5de4e58fd610f28dee6a145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250b3f85455a913195a512df413d7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d3d226bde37ff757d2431345ca357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952487de8165ea10cff906079ed790218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e07bbbc8dfe88cbe95c71b2a52d3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34b8934fc1c7885468825de722a89a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dec5bbe95f073e7fc43788fba924d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7d129c1fcdd04f49190b6fe4dd9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2d7d856ba1752d490c493aa6771a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92c2e80946189e9f062a20540b66fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a337aaf0cc0347d8a108bb7de765115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae2de48c23d24c29138441e05eeefc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd32c0d7b59e0307109a930113be417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7c189b1c055ec6664b4c6fa2d8b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920cfdc18a8fbadd02c6291fcb3ed119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7cdc02f3f305eb534e50cd747f00f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7d12d76060e066a624824a9bdb9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838020bb967f63a4bcf61c8023b86422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355c4b766707562692a5bbd778df8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac575e9f3b0e9ed5fce8e0766dda49e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9e8d337861535aa249d88663354225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19292013f4eb8b15aa224ca461ee020226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fede7bf04b066493c10e74b2c1990327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea265a2ead9c413627026b679bc4b4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719774cf17bd1b31e95442f8e7388e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23854d782e0c24af7104611f7befcb0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308820109a061ae1f580f0ebb7a34fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42926dd4f1d6b5db250813d82739e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd164c5d84882484b24ea6fc9c8a1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8e232af84d90a08285eeed68a99334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc4d6ad86a35b1d47a8af77050148835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11932f544837c72b7a335dbcce5d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f231813b88e98481999d52add5ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f44276c584e9ff5bf85f382c0643a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409a9d1563f4094afb9fdf74c9ca2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd8ac70b847a6da4118fa5b4fbff5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9724907e349ab26595e1111d7f7e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65e341f0e82888c802cf8a19ed55842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7793a07e734f5fb816652f5dcbbdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f492e3b05aaa75210c9febba685fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cdac1e2cdfe6a208e0e82dd0dcda845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d560c285f4750435f07bec08d46ccd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc1a6667e2e619f774d1ba3ad9ffa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7656ba412aef521450403457ff91e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6506dbe6b400278b4e1302806f9a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7663413423f58b121a7a5f48f1b88cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ced8064fec0bc1bffa82e6af3602951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515d8e56f18fa6972b75c79c8d16aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecbe2233de7e34309c2448e72c3ff853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b07243bd3b7d656c25dd77d5bacc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d622bff2dc39f9d70eafa543d24055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659cfbf4444e78c60a26bffc9dda8da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc076cb27a7b381c403a07040e6ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470034da0aa58bf2407c1a82be99f8ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d125955ca598249cc71bfcbeae7fa0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e45afa19dba2b855c3ca84dd1c6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1a41041be209bd6a83984ed026e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462800afcc4068f18ae9fc7949291aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c2b0f890341dd11f4481fff7e79a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb003072de3ad9333dfc29279e199664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac779f4aef3258fbc191906f2c72a95c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb60d15ccfd31e7c576084ad907ec2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14cf11649c36308d9b549cfeb7544267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b920f6bb1b61f0865ff4ab1adeddbe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393b6fafc4a775aa069943f858478469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171aa56df49f80ac304032dfc75f8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8371f70c943a9965cb39a012b4fa0d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845764fa9d38bbec9bdbb8c51136857f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf796d47353a20a969dbbfb9abc2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ab046030a4e6cfc8bc40e1d70a88b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1daf9cb3a011afec571cba3f2ce0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348acc85c777931f4a53214f2a000ee476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70842bfc4d16a23b7c722972a28c95977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2f6783c28bcb75f0743d7d22275f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc1afceccc98cd5e0ce505c78cfcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8430be2549cf9412898f403656335d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf05e18f01476ad249769cf6496c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488c2541c18b713bd19998d412246f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebba2798d6b593cf3e47d91ec62d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147680b3d9db0a24a0376316705b871a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77385357e0d9432c71c25f64d7e7e6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f911f51aca7bcf63733d8fddefcad486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c46abd1e9ca3848b26081207bb7c9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aaf1ca5f95528be2cc3777113875288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20e105196e5188b149c0ebb355e3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b497e682b39be8ebc50a97c06378290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9eab00c6126d70754d228bac0275c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd743ec4572bce3ac74884fc0b3ffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f50ce6004b7e11dad4a4547459f8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bcf85b1c540bd2ee2fb55dbad73fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b50cb4fc2d57a3bcc28e9a817ddb6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b421de2dcb3c59352851185330be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821258e58142e6d0b458b9ba5fd842a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47428ea8158c8410f8021feda6fe60ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be0d498b0c35cb118088fe60ea31599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f397c9310f104d5bfded8bb6ffd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494d657acd5b90dabe8c53fe17a66f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075a528820eaf0ce332b768022498c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597583fdfb6aed58b906478812bf3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0cd4dc93e81779d5a57f8a70485ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78746454cb747c8caf7a10f34627d93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eabac5cdf735d300bf946f53b02fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d70023e23a30a68b44878e4012db37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f3b029bbb99a37eb95b08811b398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4264149e2605acd35bb216401dbed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40442a131ba4713cc3ed123a1633923110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c56e644df1c4f4998b2e910f9acf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0afb7731010212dc1a16eefe1abda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98496d8e2edeb19f3e683f5f48b28291113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d658f05e09d16511bec400e85f95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eadd99153804e4450d01cacf4899e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0199334fd9b22ba6b8e1074a01ee76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036e2589dc01a1196ad059956ca991117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81207c8e7d0f778b34cfce1c96340f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47507fdd4bc8cd795ac158d0d086f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc833295f6be0f0c31188ba88d8c34e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f5f55c5f24f4e62f06ddf741e8cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feca2f44ac4cfafa0651d98ec2f734d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b138f5372a7a6d57950668175589c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f98f636f1784c20d82ea98b8bf9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072dbb9af853e7ad3f56d699ca2f8dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a4eb039493d24c09774ecda28127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683328ab849dd658d78812c7b496c51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7124d2aa3316a48d39fa0e32e172a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9b788febe9e10f08c0cf327f542e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420beb19073d65004e420fcac8bdb3b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39b871d712a097ac5cbdfb79638cff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9311fb7a7978fcf049b77de362a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f9449ce5bc1b6cbeb93a177c2cdb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c6032511d77c8d8e039bbf7f4180134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816eb9691f94a48382e9331424a24a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86ceb49802c081c461fa9fcda4e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a18716a85ccfc108ca5362ed6d3e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42ab561fd5e97c6503e897c8d4d7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870e4a8f17a35ff4413fc43c11d105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4f64ceda4a009197fe1d1def87383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ed2eeef10de890ecea89cc03dd27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03006abaf410d64c42a8332e07695376142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec12f500f721bf95f8559283a17cb9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830a99c73ad8656e6cd89d6a3a4bef7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098eb34d7fff789d658c884936316e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce551c29d43545a34c2885d19480c8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b7d0ab98cd0dca1e2665a3e3162f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf42f3c742be5bc3bfbdc543d7a7854148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc818fd7b9795ebdb53e9053cb6619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f82fb16443452cd6aa418d3b9cfc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739bbf341a7fa8c8c3f5924a549223c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e933b0c48c0733faffd5552c7c97cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45ac35ec701e7374b60c966669202153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce76dde1daf05cf7081f0e6eaae04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829fecc4a1c96428d9122c2e125888155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814821076105df742cfd253e565f609e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b2a085c4118f880fd4112ea9491ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876b609e2f3ada1c3d5d97565d36b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a547c5d34a56cac345df813365b241159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9db7cf867b592605b5dded3de0da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71daf66a0b5bbd563a64312bd872b4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094aaf89f171771ec4b0e176598b5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251375f11ca8b5e27e2e92999e0c0fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8222d5f7373d962ecd7581f20475164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a210e2deb65fbeb185bf591e1f9e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a6a8f954d7c32ed5a9e8127323273166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544b846de628a2957ca0657489f8c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f48f05f4c4cddb3861d4ff6157ff8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91461841b41171565de26379ceb1e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801279c5cbd2a05b94dc1910b2242347170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9a68668273300f3755f9410012221171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f754c81a13556884d360f931378c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b6d80aba88eb012a149f04f469045173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498319db43cdb861d7548066a8760b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c7dbf7883128c8acfec08a8496140175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d780dbef3c55b521e60fb1d046f27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650944ef635a1ea6b3e784a621af3d7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd076fe0c4265ff1a20c93d7dc1701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58188942b4d21157f5ce32dd5cedd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9999d4b9f33a3edd835ccb1f788ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31afa304c8fa2696c693a78713cce2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ffe777e22e2463a356323f0f64ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b313e18dadb6f849d8e7500162bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f468160e20c7fba49fd7d3555747f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e1b37ea13536118e631776ec2e840185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc812ff944e405768cbb4fc571db576186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabfa87e5a3eb6e79a6441070e8f849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95949faa1d63255f83b580b837af9b58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e38abf02c928471963e05007858c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43947f015084cd544f1efe02a74dcb6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a01105c234131542d2f62559b89a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683aa9af83018a472cc0f5d6f37b581192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7843d0f51c4023f2d30937935ae5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ee15cbd593940f9418dd74c3d536194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885e63b79bc367ba88de7dc6b94c692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd514cc82b4af70de9a42b752f269196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6083f3fe2066c1d36ba58aeabd40a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33383d510f187922a0a340fbae99a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166008481baf17f91d68a0982d5a92cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5c7759265188314d6158ba5e681a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6dfcc56f0e9e964455c9bb2d5f26a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b11170f7fd5356b5d78e1a1df7ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9322973605890801ef9590271c0f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286948b506f89362676e9fb3edbbae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e56ea1652b3b2f3d5467d82f537453205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ab70d491c23250c30c596c711993206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f2c1c26c3720c77eec9761299bf10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8babf6cdc633c2aa24ec18e5089ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b483d4d11f848823dae9399091f15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e461f007e9629863fb024c2c1eadf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0bf64a4f0a68c67e050842bcefe96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e0de5e073bad4d743a1508a56a422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbeb1ff8a44d86414d739fda52f8d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd9bdc7a22f1ccdf1ba1c00716716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb75fb2b6ea52cf60ffe3c79125b52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd864b38a82064c2a3c3c21176958216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf252a27a9a5a24b6c67689a906888217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e31b692a14f80bdf5469bce2db23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007ba426f0a19f98e1171c513c92de9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b1d3f1286d4134ccd68fe766863a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b2c7d487bae506bf9cf55e795438221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be71ee8fd1ffe75867c0ff726d155c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be32f08a688d5aaa5ba01e4de311c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244ae7ee77be52d24ebb6c753935837224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cf8d64b025b1507fb9d87e755816b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056efb6ac1d4968a5564ee85ee7f58f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7c9e4dc12f3f88d24eec9daaeb07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354ea5b2f150a7a3f68d4096e61494228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36938b091f2066da9d97de8818262229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f22b0036e99672b7f31f92598634f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba51b8d2bcbf957ea17d2e338843e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161790d56d4f1e426da4ec602e3a8ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c50d2ff80c13b1f4744c5fe27f2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb644bef9a60285dd47eec44c483bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3b80e7992dc9c2ede9b1e1fc35ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a28bf954d460400dc061c3aecc69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9d62fedab4e26401d6465f9438b45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990455366113737de379810d7dc2e4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05049ffbca52cd937386696b0f8e3a86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9ebaef4a2d9a5f0be53f30b214149240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73737ed91e82f9a05ffd14a26796826241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec993e4e3895f33f10642db1baa071a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83125c24590b116ae49d6195bebeef2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f6ac9ff8a047872813e56e1550956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b8d9ba6fecd4789b23b9df6234b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21fe9072bf163d391e61937eb5c94c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a00706c5e7766c24ac096e72836e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e9de79f508a4f793c5ed96333bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58869ec1bc62b4ab8d76d2748a1b13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2712214528fc8a879e5a323571de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7503a906c71f73f5f72328290517a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c4356b878c6eb1d27831e8122c385252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed69a3a77fdfe26f8feb99a2485ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaf11e221de657e5761ddecd3d17ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617873c1d65e47a8b3c09e1ad2f532f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba273de6640236e9a6af004708cc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe925a376fe99f71f5e8538defefad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e8488399e072efcde951aadaeb4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dab6ca85618a74af71ed19a10f194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d64eab0bfd3de9b8992d1cb6f4f72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b1deb0eba70e6b92a76526deab6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9c73aef937e623eac389ffc8b58b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20776651657c5a005ce175ca7a6275263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33623ce2fb9f44ef5011921582614f26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55ca470014441a9a010bc260d6ae6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43071d275b9e0d2b68bb384bb59a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643888d10cdeca41301d71934a1eb396267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32b4d4d048eed036830b17e5fe1b6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea4d0563b10af44fce4b1e80c9963269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ad26c78c39795b521aa06ff69ca7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686956d23f9b4edf489b3d1b0a8df8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef8569b3408672ef0d8b3dc7d6040d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee32bc396bfad34fab71418d47ee44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9081a9cddaaac1468adaf1f2395016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9e67afb023b76135da072937c9a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c42f064171b130a677a21df85d03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6170d30074ca2079e3f792c6b59b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696399923a2690f4f0b62cd363a379a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68dd2a20fa1f5e169cafe94041021279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e041c9da0eebbacc625128333fd8a96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0712c37be3c93ca70b7428f67891e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43c57aebde199dec4b15363acda95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f8c62943e6078364875848647b26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200d5314d5d3c80ce55723473bac3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d21ed74453884c9418bb2b27ed7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f1a2288fc333f8ed4bd7331661e2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254295c2fc685526c4c02099ce966e8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bedfe2c621069fdfb31b7cbb74bebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f73d7f0724a2daedd6d25f7889b99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963f6fc84e3354a4f62e7ba678a71d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25dd72b19856d1f1bf2185a73cca8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263be85135bf8c9f303c8e276066c6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e753381b5e91118a70fcf889a388293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6481ce98766c0e11e506f86d7fca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a520171d34dde9192b88f99e015b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c91bb0e1841b32c4a67fb0a98825ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d50030adf99e750767d2ad94a199297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ea83ab871c0650541ed4bf2be5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca4d6a78257eea03b10ea370cda760299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb79e05f8702777f907e31e298645300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7bc4966465653633c7b761f3227c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e5ccdb643a6899831b8efd740482302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affba1e9b78c20607807005be9bb43b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325889102a9ccdf27706da8cf9c686304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c9184984ff4683733b86a789eef24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ead22e807a38e0063640ca10016e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2553d21f46d2c447ef50bad3c5400307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b255f24ce67354e33cb537b4cae71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326a8c95fcf5d62df83ca8d58af905309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9cdbd92503a3be2c0ad803db72e41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98f5caabe4ec1615422fec41b10c3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c30a6eebcf22eb18c33266afc2c3ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26050d694023f4f6d16b1101e04ca87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b508b905098cd2ad8ef1828dc9ff7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361f207b1b553cbaf00b6428450ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb33bcbebdc756868366906d5ec6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e051a13073d30f6b3f8aaf22008f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395e7db11992bab3b6995bb90d73f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c50f79b9df9aa1ac4e227487f3a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea5e25191fab3cd97a938d3b3ea4f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e3be07a8ad816825acb375bd11f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ffe51353dc5f45ef67747c8239e0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6731ae4908dece18d7c46e77f21a2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b732efa52d9e35ae3d1b76b3022e5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f17300dc4d59981fb5f96fc73bfc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea413b302cb22c4a806fa3c5694582b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632660153b39687fe8d9cd761d1ea12a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692623395736e79cb542cf6bd9578cf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab580cafecfc836ce1b2cbd1dcd46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828a1fafc782670c2a7d32d2ac9697330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ac96a17d5ce8347c868e2764ac200331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67d2dd7b548cc4d72c00fbc242c73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17d71d1bba876a1a92a398c9c174d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04fa3f0c7872a0bdc65d16df00583c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fdcf1af5d3ca3dffab33357ac7e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ffc9f91311e8bc3aec678462bacbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88428c20d3ed9f8e2c42226d3a23b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff858c0114258261409f6a96154f7e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befd3d8d29acc89c86fb87bf80571b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe833fb9b8b25b56f76cdb2d0c9b102e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f8e56692d6a103fe9c06553d1b567341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b94974723dd2df1a1fe822a332bd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d18ecfcf25eabbfae79761e80997343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4d420acaa94dc87f3497866bc257344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263a58085ff702894d8213f67d54adb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063fc4bcbc0d2a6b985012e4a43247d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035ce665cf131912015fa105f2e728347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea88c5b3016c7df3b997c09c9cc9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b13a87cd0de4337757c989268953349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89a80e060f387fd527c02262bd8ea5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc091c95944a4a26c04ee4e9aff65207351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e93aa47daf3607981e6db6bb998ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b478243b06176387107cc0226303353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da041a541c88dbf08c8619b151dc910b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095be8a7d79bba5213ef45bd3b96a733355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2210e67b442bbadea269caec7520101356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9ecb3094e24e154c97c9999f4a17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98d7aea5192e606ee9a07e81c77d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71446168ed30e5ba08c685b7b4e0ef92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa15748bb98ef17b43f48f721b3a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b001d757867716014a9e0b788f3df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1b4311f1598435b22ce195a6a266362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99522493274ffde3bb4967251bf6e3db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278e1f12b740e6172f59e1f05cc031364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb266b9abaf5f79edbdd760e767e790e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2f022ddb6415eaef616674d6bf9eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f640b82b05903fb1748675ee39789367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c2c758adc012b3acfcdae7045e90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31835be7158d86eac4a44124ae5ddd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c3d310784f23949852778a9ab280370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baebf096451768a8f2588ffbebcac3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da17c3463297a8976a3288c4c1437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951223579126c50a523b3ba2621eb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d9d85dde922c6c0189986fe68cc06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af50329507662313eb021d52cccb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b3faaf0103706330ad1a3ff1752b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b53e38624b9e621e7a829ded07e9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6c4064aa686554921a8d67cd96bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3d779f2542f6a33a252f6dbfabd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc064de779ae8cc755d2c9fe3581e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181779ec5bd2d8d142ea1923ca8d7a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289242f67f4c395b9b4d90dc85ffbba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061409b836f694e1b55a83c87cc1c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f5d75f448d329804f533fb3186a42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06c32b1479064b003c8e92a5991b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3aa4228fa3e3d568094de93fd0fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985202b3ae475a26e7e44c0382314be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083cc61bc59a9f280b30c1894be321388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587c8ddb3f88e84076d79fe07167ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381097b4be9ce5b3c5a6ea6a57e8521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef073f73d336276a96901ae966c8a81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201761884865136edc4d229e541e229392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b017f19cdb9021f735f6c1524c62a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b9a279cbab8e6d876f0e7cf279433394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be52e1c3055341f94cbb5c47399311395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b7ed88c0b16efd8d0e582e93d2794396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70884d2a76e7ac09f51d2de08bdba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3fdf4837f0b52c0318d6a788ba2b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a9f0052dfd0711ae65dbad7a8d49c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f1a0d36a77fea061e7d7cc0ae96d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c9a75eacb72c472a9d8f08d20677401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252dac3715774f45315378af8cc70d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def60d31476f01310c964a23cca588403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89389972a041f30ce8d38413d5d3c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687ffd102d9066c3b8a750e6da7ec4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dbc4366ca71cf136212859ac2e64b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ee8b2a495fbbe23c576ab7127397407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f8f3a258590645de13dac8cecfeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8a6a31604ff18216c054b2642306f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794115cbf483387d14f09ad5fec44f33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4241e5364379dc6a045f7ce707792b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35b486b1fe4a80bce13cfcaff8d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff3375ec50e49ba41338eea8efb284413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325cc52dc83a2fc67a00c5a85f9ee82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e8a3b79c6f141592432f32492a48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ddf92ac5c5a09a22d68aabe37476416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44dc24ed274a19e7db1f725bbcfdbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ad8d74d39252172168ecb35ce6a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b3db652ff0a1c74930ec5b82b85b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b3105584beedcae362373f64b41d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a899566caef007a598d0f59df9aa3ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda7240dac810ea9e160ea10798a99d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc573f1713719d45dd7447bc1d7fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373594d2ba7c57b703fc0f69b9be73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713214c69e008782f23f10c83640a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ed16d49586fdeb2cbafa5b1065f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0992a0fa6fef1c9c2e5beb949f68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3fe084b61507b2563cdd48d59ab83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57858ece3c039cbeaf68b026470470c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d3118c9d78c1b82f1ee457f8a0797430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d6bd7ef4cbcfa32c1f2cf9341eea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ca37b2a37ea9738ed26d96a09492432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8df1e4a0f1cd4849513e62fc10b82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f22f71ba64f0da3d73e7cce951d66f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff51c9d0782cd1e55207b7f1b4b287435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1d27f8caec8875258985ff3e21811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052eafc8ceeaf886950ab00779feadb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141615c6a44409b2b66e83529d288213438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5bd450ece948be4f6e039092a51b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fbbe7750ce72bb17c75ce26575c9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a42a4fedf6cf573205c7da104067441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023aaed865b7d1b2089929b9a1ae83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ef322f0f425a10a1b2d1a158e3f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424200d96301b0b312c8385958267e4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0b98a22579cb267c4d0c67d33ae2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266e9b84a9afb61aa396271a0dfa8c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc34e51ba10af80cfb6d7f5c8c4057447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a996695f283fc4794cdf9a52f77e2ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93ddb0c5bf18d96779a73945e16d93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468393bf6fcca3ed44828eb2004b2f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1b388c5764aba51a4d172d98c6fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e23c398785f470a01d0655aeaa88b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf8fdcb344ce16a092138773a7213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad3c55c82ff09621fc2ccb8581ff29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e074b71b2eebd108df481e594b5e70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4e5368194a5bc1bb9b34e6fab4b45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ea3c2716d7a34e1423a438feebce4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2e61dac634548c151252a10682581458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa52f804c7b030409c93426652bacf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da730d2a5a31e624134b7bda6a53531460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45051e7c473df599632c5a2d60f378c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3756087a997980bb1ce51ed338a51a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195934edd05e397afff230891f6168e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3bd1c788aa1853eef335118a97fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a5f2603a0f0f55d3c865603a8e55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef5ee1aabe76f14824ba5f773fe43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090519cdbbadf11f2f27939d66cb107467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2488187bd80dc9478ec98138b0384e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09696a5cae19e22f67774f2bdd2d6b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd7cede92eb5ac307bafc67b8ad17e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da16b25937251cdcf48f15d659b14e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf495deb82dd62faa4bfeec76f366472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a052392f60beac0e6be7c9b2c06d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc791fdd63477a22887ea82739ee2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1320fed8dd44ba16b4ae0b657bea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dce7fa604923a9d0e29708fca57e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c2f144ef8f373d007ccf4c6d783f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62934aece99a33c9215f6e0ad9e640478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97d594f932f9d1dd9b4e1d006c3b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0848d5de2c1f9d9159daba28435b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cf2263a7f0537825e76d9f42a44b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93740e764e833d18358ae8434efff5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c907d689407004533594c907c9c563483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5801b134e2e6478fdd0122a2b56b46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c28a8d54a7df35fd7406cee6dd5e47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3568b2ed012047dc195d2687ae9429486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e5e276d705cc761867ba3d82b696487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d61fa0e01fe97f5322571a88b7fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3834183739d8e2e5b5818c18fc52e99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c1b06d6787115a2705a64c8696d30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161823d9259427acfed3fdbd3d994ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c62cb9fa53284a56c707b8e1a943b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24553127e8a40379c22600615eb82da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473e153484f0fed22b7a82a1074328494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ccf92d21185cc5ddb9ed0c81cf36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8668a738eb1f423da89672f73469c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459d77fa0c4e570219ab0cd8a3936f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403e89207cb358c0f68b55c5c4c8e1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a99ded68055944c56d9fe7ce044afc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4555772afe809037e5392a927053b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7dd00eb23f025793e2bd86d517552501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e41836b09a30c18cd4e596c0e274f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b325a083effd991078d9a726b80ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d3f00646c8b3037107e564292a6ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aaac0e3be56b53157095521edf769505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb343ae79a1296978d1a046ab4d6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c237a8e9a80f4f41dd8b1984973915507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86785486cbe37ad2841807af58e70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4225b6567492f6082fb435ae439e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cdab9a2bec85eb8636e9e16c78fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7a7cd8273336cdef4b59eaab7ef1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b8d89c9980c2b90316bd1688ea95b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787e2f4ca4c03b0babfcde37874215513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31621bcee5c63c8aedcffc427c4a0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e18d9846ac0800bbb50f508d9028e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b226458930235beb75016da663954516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6c9da1fc5cb31517a2f15c9eb7bef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436279e367eb4058811ba1de271883a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386d0eea2c329bfc221e46afdf8dc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f868326af3724d2f1acc983ad278a8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04756945133665c1c605193fd606fda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ad4ec71b8c778e0edfc7c7bbcf0e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504914dfcc8b6a83bd18b451313e61a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d86677d0e96d8ac46b4aa77758965524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d40d273ad48bce56e7b41fa18eec56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecd4184646c2ba43c352e8831c9202526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3db6ce49ceefbb8a674efbac6c509527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f622c0935f1ef9297ef7f0fe2b24e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37782e67d830f2141232be4e4f4e395e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275a42d02805eaecf9cf765b12286f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5fd1eecd8b468e87c93947b075ec0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef6dd6bf4bdccde3b8db8969a5a08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bca5b770ff7bcfa6de4189393e8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd20083ed9e706eba324efad0c1e50f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d9c3dbc7a24c88a8bcdd34280f9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac26500661f3e0c9b9e9e912b6ffd79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c37b481fa8cf8f010f6619b7e03a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14922594350d2459bade31cae27b490f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d3a209719d4ac65384d7244c22672539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb2b685ccc28292d7b25bc49a221e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd9abbe6bd6ab05c0f5fe584eb8967541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513f8de9aa636e7aa3bd0405470cfc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db5d40619aaaf1b1a97eddd9561e7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddff56e9523ba1b76db941faf2bcb6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663550cea20c4611f3380558c3d9b964545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24127ce155be9306fc3bd321d2d0b066546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea224637d1f1891cfe5d17cba0aa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b6ce1cffa3b9129402d5bfa9b295548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4028ef44603e67800e451b72e629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aede0940cd0def2afc6ef29a74862550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157128d5a9bac32ab0fceb2d544ddc8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691dbf4b640727e67730a8d7effc562552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd625ce911145704f3fce5a198645cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad3f2dc58ec53dc04c8bb02f35409554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e471989941b51890739002f5082b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07dd9c2339b1f35fecee2f4e2d41e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f0bc148f3abcd8ee584798bbb366557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b57eecc581e827e3efc5f6e279205558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae464834c08d7fc3ad69f3f5e5762d79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51e5e0781dddef2edf2a6e125a8e86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4e43e7547f467c16487b97e8c006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa62f00d1fad6e8b19980f50ef36e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efff04aa00999b80a3edab7d05f188563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e117c27290fdf8b4a40ab53801f10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71939802a107a90a278ffad7f131c9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082df983298bb94f271193fd70cedc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e75fbd9eb1871a23aed60725da74ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3eb45d6d6347bd128bdfd6b2a185568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae10d5937af654d3000a737ff3c29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cce83785d7ee9fd5bb2ce4981c126570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbb84f52e444dc9fabc85c568eaf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd74c36353aa92f245e1b3f0ccf133572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940113d67e2974a83c9403605b482c11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116235fb6c3a049351246f359390447574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24974db23b47c8e5f59f1b1f56d4cdb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20134771d2ad9f28374cd1621c91ecf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5891aa4ff8e60b1a28a201a9503b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a1df79bd0adaf9275492f42849d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed866033d25501b07cfc44e51126dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78522db6c217a4df7689d8f5634bc18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc373e4e138aae83ac542ca832c4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827c03adf8f7bbf974ea74f8aaa750582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779f205c92834737b17549099668d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82054aaa19418ae225aa17deae371f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eefba5a222573daaca91d3576be1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a05815b5139c5cf89b9f8ab0e3104e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d12aca32bd9894922bdcb64efd51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d33ac40d527caa8379aa85bce5187588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc788da2bed897978fa27643b134ca2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc73c446a7086bf2b7d8638c129621590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ec7e826d536bd1826ce48b2e20e58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ab34da7300f54775974974d77231592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5c434cec129689281a10b4741e34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243b8cdbef030d18082781859f8a17d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fc70a44902e3f06067b6cf04fbd30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e067a4ab62bfc47bffd73f9090d0c7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed15f9ef8971dd86c7213c11fedb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c4e8b9d85563f5256ec46de2f2707598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe76060431b506f4291a670ba0affd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9a2b25aceb97aa8aa6269de29093600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a0750df5e1cd35cb5cd89ab633cc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d02da5e9cdb6c7949148a252ea9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84931709dd3021c74da72f51deb65eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d3440db67dcd5788f9da7bd43be3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89037719704cc3fc07b8b46f253ab23a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd52e11fd1085db613c86a3ea7696d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa559691277ca3f2ee5e5f0c84e6e4c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e922d139db29e791354f0542b7adb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf78d9d73ce060478fef694abc02f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac1812730d7e319cb586d09240b33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abeb02e56bbb37ca54a54f4d70c8ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb1cf1c34458536cdf76ebf2ac425612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19de27164321f2dd13b6101b27385b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673173bd460b287d4a87e03dff3ba62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a89de1f618dc7fab1691f398fd81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede2058a314cff68e25d90d045a0b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295a2ae84b274e7de8060eaaf54bf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194bb649d2bd24b7f573688f1eba662618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7fc6a8857ef2874e6c8d31b4f676619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7adc8e48660b2c5cf9b22c55789ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb5880f169a1bc94b0e596d5b613ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4402887c62e725bd239daf256e6d3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00f2265ee3f3d7ca20630052b4d36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8228a41486270f7232bb8cd87e6b8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa36176a6ab446febd4d9ab46aa413625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684d58300641ba8df04d0363714a4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e8645eac68d49c4557766e6eade4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3effd8c3691aeabda7ccfa362997e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecc084fb07d01f6ab92afdb85ac102629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90587a4b5a614fd8bf1236778ab735630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a56448e026465a09f6f293c5510b9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66fae57fc7fb4af7c114bdd02ef03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a26880bd86b339dff2267fe3cf30f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc04985fc057a8fb95ecc6acbc8dfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f584a5e8065a6643f27dc18253431a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baec7e25409f99acb22731a18b4fa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a3280dcae980627439454a08a5c37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3552cc6e558febfeb8ee419b76ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5c73e4cbb8022fc49bcaa2a89492639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4868e4710f9f7556667ac10fea9f248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1781d3ec5cc81835bb4d7ccb1018641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c01c4a865ef0fd200a3eab9d5bb5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39806764012b8296d0e28e3ed6ad77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a0494a2f65c9830cd89d05f27395644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e972e5c36e4f8841dfeeb2fb0c4d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d293553b3ed6cc9990ac22b2ce86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5951c2ed77ffe946f2f02729a380647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53015297a333b5747bfda6203bcb1e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab49c10729f8dc31647303824a4f184649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce320f42d95e0fa20624bff73b1546d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbc8a87176941f5051298ce0091dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ebaf7b886224b04bf52c3662aa3be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c5e5b833685f76bc7615bde5391c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d780404833064d8a92b4e5adb8082d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0ffe3c38a0c26582dea2928a94616655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26c7444dd793e8636808ebe42f79e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67673cbe6f57f7482b4c364794534245657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f226388d7a67305d12c6ecbb6fcab4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373096e29636f6bf31eb9f14d18605f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757817dcf8d4aa705418ec36624fa39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c1911dfe7bfb5c37969a273517d93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3475ea69d0bc63b2b64fff515a9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7dd28f78e2870503c41714b69e560663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34673a2467d832bf1fa1efcff999f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb8ee071046ac4b758ed8943d396e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb527431b90844a5ea5e5cadff3bcd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20143513ae96a8735018760e5a386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793815534cd187a6ccf26b2dbc29fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932eb39ab2ed103f39b83513bdd3205669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7a060c19495c28af3f5702e8fabc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802420b956b11687f5c54d1e2c92ad2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5f7ce75896eebb8ecaee250191f4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9f1eef272f75162bd69bbd0f0fa3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e803a8c144114e0479b9fec9075c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041bddf0ed9abe2dacc0c14e14aae49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e12b4f52442a55907b03b29fc1c00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632792ef454d4bcae8050c6492c85b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963626ec779763c93f5dae51c692f7a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec031ff3f01ed0a3be0f8d5017ef5d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32d4c35e2aca99e1f0a437e09af38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e7326525146833dbafc155ed431d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6aefff181084e7604ce973cf3d44a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2819d11a6bc043a06ea474f57ace683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e66f77eda3cebb879a9b5c3c645d20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f297819bc0dfcd2d0ca62602cc5611685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f1d2c73910fb3b62339e6bee9096686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c7b4be1b11d9bed9a2e15931dcb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e40d248085c4a5dacce339b40dfe8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ebc27789a0fd6a2de4ae4b676d44689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ceb3ba809e7089cce172848ea9197690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575747cec0f1b6025faf9bdcf2095e87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a892f1a996c38d60b85d82b169a5f87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c21b27b3422d014336c6f419b17a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c05affe76aa5ccec61db6dcd9e0a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775d883463be5557d717f79820e953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ffeb56518b3a21ea2398f09ac188696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb39e309f80716e2e44500719e7a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c2cc057d4d309b6697b0e483b8bcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc594f1fccf5d290be563e94597eeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361189bee6aa5c54538545da31700e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff02873c64d129b49fe0e2101449bfc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75171853cfd42034d9f5ea40e0617702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b9fce9d19527f0417578917420f83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eeb841b5cc1a7f622d4e4068f8a5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c68581dc49d1d6128fcd09039e04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68a2fdbf1b0ccc2f200f31b6c8aaf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593d4666e3b0f2a76577ad2b343876707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8344a6db17231deb9919bf425ee15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d6b71e439b15cd6f1d5cfee59f6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b58bf58d552edfdb026c6013a23f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697882fd8bdba18425575e4f6c5110c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f1c1d21ec9a9a5ef422cbb3be47b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c022f66dc17d70b00054961b5c9b4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e8edfc947f0c7d3894edad755a138714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab6ba86d53dc8d5c90ea0b56d1cdf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421271a49a3d1d201387bc023aef42c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7b97898f17ddc3e6b950ddf6f877717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee559c27ecf91177c39de099dd4e805718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717349090abbd43df4b9e76fef11ac4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7204ee9ae0bcb7246558d165ecd2734720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1e27cc51cdf787c1cf11832bee8ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08305443adb91ce321de945701825130722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f2babef9524420173e59b54e0970723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702968f10fbc32a998538ca12c45a9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2216a1a22735e45e90f46f3c66e631725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b16e1b8fcc7e62ec8f942d32b1b71d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111c6c1e4005109a008e9367562f4f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faa286c9dd34e1f60d333ad04a381e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c43efc1fdf927b1d880637b779b32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3847194a81f0b87695a2bba5e02cf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b652652cfda5c21fd3bc4987db3e39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196ebbc79de57c3136ce279ceed73d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db7f8222ec253f96cd6692f05e7f40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b715583505e14a686895e793a3760e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8613de592ff669ad56a7fcb5ae7ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93413993997a64c0b48467c8824ddc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bd81ffa3999cf918f0211c2aaf2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8bf2bdad28f72d3317c611b457412738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9f3079cc9d809a8c9301696227fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2d77fd4e1fcab0949e7d42a56bc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74eab9bfc55d9ba6171a847509b62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44008be89d367a997cb50c740e80d48f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245aab7fd83be892e6a6e6b26f27769743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e89d428187616afae5d61e1cafe98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc1a29f0bc193e37c2a7c7a1a3cf3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c112d69ed27b2a6408e196c762be8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014d30cd651226c36d930395e25dac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55a10147dd8631578a4752f941305748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ec745b2ed0e41bdd86209583b0b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34529c9aef8b50800aac82ac50ce710f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85708552325ac37153fafd63eefa81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb14ac0fdb2f788a7016c15e3195b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60840e6dfa024a3bc29fdf256d90d5c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e8a0589c059ab62838412eb9ee91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96377603034d229523e8ec4e300ebd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646443ac3a97b66fce9782d550debd8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351c45663d815fd3583a735e415f434757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c31bf89bd44cb42db81b33250d0da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4aaa389a481ecea749c1331133e4f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee27ed1c31c336fc50216cab6fc1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6f8f9c0f14f995af689cc326b5f482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfde7e68df24bca8422a78fc561d40b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ffc6310261eef2f3ef3ed4cf0466e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bff9fb48cf1475ec16dbf9ed8fe775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2220dcfd259eb731db8272bbe5641356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b11807474b7fda3e9a2850d60dae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9a493a161b2a84b8a0ab7902c7068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3d64eb603d8a65e65a60bd33bdcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3a94e01bf135bad6f3bd48d2162d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c13b8fde174190da237db914e0eb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931b4f3537e63c80bb94f8aa33a5fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78a0ad85d6b170e3cb1645c31adc8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0634a4f925e15d35fa99d6a2b5e0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc0c1eec1b8c852b2235c11de96a4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52bfdd9fa12301469dbcec157fd57e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341532410e4d11987fa23beaa5686fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337c608e618229cc1ba370e812832318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce12a20c759f1e7b187346f97a967be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b6154cd0e994543f95ffe0b67096b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c41abb3d47ff0290a9d619cc34c6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac768ddb4fe2ccbc84cab16290a3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9977cf1c574b91668d9325a3d19efd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cfb680111ae96b24a0cac18e46d8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d25d30a681baf08e8a65d36bc279625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfaaa1c6d2b6755d676ebeaf9a95cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1cda3885228c69af81161c2a2864227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90678a2f47ac24d9dd305eb448c4a8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381c4ee7af62ff62e301db8a564aa929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeeef5a270fad08fc8b87fa755225530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952da2f4b1becd818f37754c307d7cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226004ec3aca086147af97fa0412c59d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c60bc6bc8bf47eee1758ef9bcb5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586343855f985c7c68c123435e26bcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96e7d1f79a329f2c035e2660131f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9eabf524421fb7858106d27c786936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf7920e0165d8ea92a8120579942037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c40ee2848951aa74cdcc9d4a9efd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd37e6d816d63b026ce0cdbb9cc7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e636a4fed8b98ad01a16f1333fc562240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe461cd67618f7deaf7c7ac59957bf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4eb99a86bba32d8ed881bcbddbbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f492522027e11494cd3d0e471261643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724385b255b43030358f1e7ba6ff2dc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b14803f31a02d3ef6e1f85a7bd8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b0b74446dea4adc91b2a44d84a42646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda143a9ac78d052403d4ad8a34f65747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21262f99f96e828a7fb87606b2417848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0a8979fd1032b89f17a9d83c1060949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94856ecaf3992f302e6ef65740c60d9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de606e26b0346ad890f1bef5a0efa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b8d735789d49694273cd38d8e79352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cc5a01c9e882b2980864c276a40a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776494325c41b7976641c96c2310a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7807ea90d31e6b75ca7bf656bdfd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11195582f432ebdcfef2d4905ffb0fb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c4ebf760aa86079ff6ea1e6fa681857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be599bca60b318f9f8e830851173bdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaddaa3f452849e5184c5e207797e1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efa84d8f9d861bf58c556b0a2d703060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8d201514e07e21f441eea0cb7eab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81883764356e1b39ac2ee5a4e8141c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da542256c820a96d13bf0ad797b81fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23928fed628c3581ccc975febd03109164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e59ad82c9df5722182178a04c8d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f79838acb2b61970e03d3563ca18766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81239fbfdacda171e918a16451ac696667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c20a6d76010f183f5f3b5ed307a1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16c195407f34e6efbefe88b051a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cdad873f3a52428f53c38aebae5a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add45840d992dacb71378f8b4cf49fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27288691c7c7b685cb15b1e93dcf2a8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c1bb3f8119a1efcd6df43697a03f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a46e6551888b751ac04c180b623d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9378d2c34fdc4cbfff89d6336518b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812a5533bd603e14b6996ed1b45e18776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373673d2e8b12a79311875dbc15b70d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca7f7108bff96970ec6588021e74478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19715059c77b4b1f4b2b4267db85b33479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9021a8f37f626a4d29ecd65faae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e1fe6686027e348391b5ad0ee12f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77141cdf6fd8c932f7f763787c8732ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a64ea4b268a9e9bc292c1a2a4270d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b168939dd243c2eb10de12645afc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ced412f33603e87da9c5d152e92d0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed2e4162adba286902a682863f42c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add515e280f826a73929e24d714733287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099006b363f6c57b50c46d26e3772588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca418bd1de16232b5551a428ac7055c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c990096caab3c20e38834312bc5f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd8789cdb165e65e990e444d5396591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548fe6c9b37a39c80513aad45c7296a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e29a4fb79a3b7787d7bba66af40293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a52e524a13452143569e10d95c15994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace3c5d3636804f4dbe1ee54c559aec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e98e477ac524ea2193263327e03996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5bc5bdf2b3e7a96dd9b7dcf90c43d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae034478d21bcd5f2b804b5455e7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700dc2cd25c147619372840971785899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02655c0fc806d336af82410d2c2452100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c4b0d3b62afc0c8d97788459b424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16866d3c5d25c6e382b4b8df9eb2540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12538a80d0b3e2ae5b9792863de70630103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec680513ed4480291f87d0291affd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060d7dadd58a74ba7695f295cdc17ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78ef71f5ca5abb77cadbe8e42a7ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9a34bc5fe18bb83aa7c689d6ea7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dad81eb29b44acb73a9e5f0df6a3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ee3ecbe1c7beb7d1b42aed97c34d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254da34431802e43b9badaff8822056110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed26886df7f2db74362472c75de31e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc333462e184387e50291de6706b5136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ea0279ad1eb945756985e4004cf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d4be9092450e272cb9b355fbd613114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2f4018f70eecdaf9aa3cad8ebf72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01acefc031b1385f3a2076e6dada5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553928338a6b8bbada6611f2c091ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c87405d6f7ede25ac05ae5da4834118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf45ca49f9066f5593a998e2630109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff323596611ddd292768e6efc6c10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c23f608962fbb3ec2f2da694406c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74b7fcdbae21a780c3255f21df58ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138af50062ccfd4422237dda1585f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bce9439a78c8bc416de4cb4ecc727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d9b76d01615fc026e4df64b2165a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c0c0fa5dd038c083bc9cbe244ade2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9caa6d1c6ab225c4df8b0c020cf9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316dd3f51f2e53d152aba0292ef7e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d56ded4392270db14a48e2294af481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d3c67ea5f5e1cd58b0789fc647d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed241f9125f88ef9b025a4420ce475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d1d7704afd74e3b71c89cd1b855f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf4d3233a2b80bcd440e50d33b4f9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9fb6177292232caa6b3087d27c933134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c8a25300d11e42d6890a2e678330a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651dd3635d16836159aa13ab789e6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b4a9e2a0a89945471c926c44572e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09762bc8f0b6836bba96402f1c3e27a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72fa4c21860f703570fcc7c43e7f44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc58641da5bca0ccd9f0fb9b68f518140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6188e8990ea481078a34bcabf67e640141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f095d41ed82f06f35d896e98d124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd87936374daf1d81c3dbbfd79f0ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed93d32eb9c36e98c154bc7780ed8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517279177aacdf490cb07b8f14cbe636145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617455facd039d3343d1db68e9ea71af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63a8b2bd5606db8b18fc20fab6b86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1a6873035f6de2e5b84f564b6310a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ffa97905d5c1281f82e6fd3669e1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2488a37af3d3cf171aa4d0b4ffd118150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ca73e64a77e36c269c2d91b35a4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08c12340a7a17548cb439212ea80b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644827fff9510da2638f788e6045cd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fb3a897ff85015c87710d71e42243154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf17b2c620b3f88548396d6fe7949cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be72accd2f4413075bf99e1bece95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b979ee863d4df38f15e7d74d8608d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb2ed07691bc7805173b51e3a15f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ebdfec4384c516db50bd5fa00c68b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f289a356d045ce368b090032283a78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b56c833e29022c89d5a5eb55bcb1e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c0676264b60e3b90e5600d4abb40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80a3c2b6c0eecb328512ef06cb840c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a56936587260fe4a7163d954992ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03208edf55fb3596d366bdb9572ee0bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c302833ca4045af7133c1ca14d667166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79e093f04dcb6b7243251e23b5218167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf257bfa8d4dc59c5ba416cc99fdd69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9bd587b70d3fdad073eb8b02b263169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77614751c4caf5c0435e8fd66a8b4ea3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b492fdfbc198e4cb3c9f6756349ea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900da7e5adaabab9bd8bdb6ee6af948e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5622846a46297ce240370d85fda54a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931660eb609234fd8461bb0136eec9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a01878044568784dacfc15629eac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244960c60d740f3930ac087303d77b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0aabcca3c68cc39fdcd1be77b9ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029b2184822f90bc6dc465983b08d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276884eb9101463cc4707efa51609b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf90788c065247eb61910312194144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22043792202868a7b4dd1af5db590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e739b47f69b57bfd2228c4fa81d7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd4d113515a7d512bb72e9e09efcd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dedd74e7acd0dc2d1656edc19ece13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488f206a5401160b1517e933a9cbcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc004eb2472fd15f36959cb258eb9824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0f5dced4736c63b4d5dc12454efeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548c32aed63c3058ca9232e934bffb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6fbe2bf0e3dfbaa8aa6a075e59c3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce237fe0917834773ea9e82a996a780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53030b0936a8779d550dbc011449556191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddaa67cd002a3d9f368484e1e1fd6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c9814af88fb5003f93a4698a164e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b662865e7403ed5a61d3fd4ed98c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed218efb4c6cec1fd77f17897157b50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae33c1faf2da0611e651b5b5aa87acb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144ab190e0da272dc2858c200d3ddc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6cae2edc21beb1b7747d05d977ebc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3bed999ce118ea893c7d0825f33e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df14759d6c837041afe2cc045f31f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567ed11786db066ddbf023ef50bf1b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61bc478f61e356595475d86d6be7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37bb6683b8b124afda35ee0ce7b66f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ced00efe3b67393effbbbdf15afce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9c439b9bff7315596a3791cb1e429205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2f1c2a423b25b528a73f4ea244346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc3e52b54aee6aaabfcb7552d15f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ec164b4250589bb9f62821584978a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49fcbffc20da72683c260c39637aae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c56ff12ed3ca62702cfa521cf41c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b51a36bfde9f08e0b4d44ad41d30e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f982d0badf45a76548feb275066a426212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015182325197f87d87f940a44c3f063213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f25ebe243c10f85484c53b048aa4a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287758a13310af5a2a6d16796e07f8d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf389a320c0702279f64665b266bdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504bd0bb8ad69c098988df103edc833217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe30909ca3bdde4816d32b25cc90d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27f4addd29479c6e0e6e5620d5e1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b55aea71c59e82605c5c516808986220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe092440e788470de2c3e91376f130d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01365051df7b5c37f499953ee54190ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad47b593daa41644a08aab24134090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab497c63b2ffeb91e69778e0ade0403224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933855355745187773acf104769f822225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015930ba86cc85ba386b49d6e84405f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907acbdbf97202555d86db21db8632227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a052cbfd3c15cf8c8e55b7fac5be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c341df09c1ec3d5d5dc88b197dc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ecb63e25b14bd090ee43ee572cd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac6f66cae40578d1c85ffd2a9cd26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208120d7ae008e8e0204bd27ca130a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0923a25b6c333e2bfffbb17799f3e3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673427da71c6384aef1a458fc5a8d419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3138cc7e8bbb8a9b7abe31952575ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a3df23dab9fc86e3819d36e69280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278988ca461f5c0a5091e840ef7469237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463344a4037f756df22db1da54b179238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836bdf110df1f184d0680b0a645533d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6ba0d36cf661d023a417b63dc9fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161bf18809673273e186a3b3f2a9a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a4b511512fd8187714d67a513479242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc3c6f56b981fed2b371fb48d7d859243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb653ab6763cba34d9637ca790a6aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd024167c0055a026360edb4a7b19b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb858c8be8e83d5c91692fedb5aee5c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffff0e25b37373f2e01feaa7306c0d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d1779ac7e7b831a3383bb26eb53b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f51037ab43e0f8d4a41e10c4dd5509249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88878da1f36d5239cef05ebafa3703250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649fa0a65ffd70cbe770978476cc9db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8fd16fc7998e5de46daafa2bbe04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525853c731f3fb8f9fc49a32e89d4955253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878c020bf8787fa295ff6b29d1339b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cdd94c532482d0b2b0470d1b3142c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852b844209ae55842244240405010e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb101aba4cb11c94d672e1172a8d76a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbb5abf1940c5fe347c0812a869506258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa5ad5e050dd0ccc602c6ac9a66d20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57d949f7325ff2a51cc9250b66abb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd1820c0ade34701a33333e94c2d37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef53188ef19f96525ac6117fc2b89d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51b3dc16d93e78e08eb37e0a45f68d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e9b6717ba8e91ee58bb066866110264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049064d1a2a1ac334b4ad7798a0862c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7ce79d40dfe9a27a2ed7ba9ceae2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f0b3c98b2fd05f8574dc2e2cc4d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ffd5e2a4ee709ccf2b73deeab711268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d6ab21881e5034be054c47cd911c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9a28a1506976f616c1030ba23c059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d9128df912020fef6fffdc5854575271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae39e1d855103dd15678a9c63e6c6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957fcc59531f94265d922b9676cbda2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0163dc74b82b92e53e83731a09afc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936425f551b46e8789be4d2e4cee29f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9ee9eaeb0ac694b5b7b562dec471276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8a30ecda5ee052a339f564c857e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5cfb0acd1590f09151befc920b70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc76a4c164cd23cf2e3aed7d1c0175279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e43da715595850bf0a0cc9c5549e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a85fb4e0d0ba59046310ba0b22627f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e721b52d4efd0f0909eebeb4cbaccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ec6247afc343c17ccbe0e76ce7a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5187ac61b54272bf97ab7042d3f6eb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c21bfe57b35083522fe75f5370fbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6cc7c96ba98c0965a9ba904459fbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb0b5ea1935228b640ca711c598f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d48aa7efe84452119c2e670f5ed6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2ba49621fd5a813950fc1ad568c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d75704420988ad85260ca1e469f60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e1aeebefba46751303f5e4e0d7c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272686ae29c08a4a3d6348601a5d7476292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f1865aabb19c8cf985e9e0629c7c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692ba2c5f91d55b3ba254938dbb010294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46975c623c6e299ada38e595ad13a586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48514369befb75308722463c6b9bd393296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1985f12c5a9c97140986d37d57eb4d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6d8bd484a678fabc888415f4b111298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6952d25f6608d98a60f8acc1d9af5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71d7ab200f775e6685f8f27edbc8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8eef4ba669b307380ec89bd9ee4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f1f694164a4c538929d7274834ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c53942d1aa90865479557ccbc95b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf79040c64d10958a4f1f3ac561b48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b31eb6174b2df7f53bca0027b69d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb489909113906f2bc4a0d92255117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1eeef33b0350aef5d9baf5d0493d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c9a9014dd3da4a763b73a27d30d59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b26d509d4271254f491063395bd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366116b3787895647561f9f779babe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a952a15072d201993f8586e8014bb1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeecc20910c79d26454adfd668182b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a25aa0b77716eda39e89067ff08de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823e717b0ce67e1d8a2189cefdecfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2c1a1ed8bbe519e35f402af31fa21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4922c11a84b1a2f12deb715ee7a6d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfdad5321771ce821c5dc43b246262317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4c63bcf25c152f670b0cb995f2d99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac49e07f40951cfde1529f61aad624319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2c5e4ebf451f0699fc41a924e6f80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d8fd1bb9c7a295f9ffe686cd43e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15e50126a442c1f8fb23c7ba0fe53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab308dfd8b19db7bcd0e825490ef49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4471151423cc4fe3a3aefe5d3abd84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde73a726326343eb89a9ccb12c5cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7494bc9d0bac241b74868f7e1858326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4068ed79d54db7b5761940f87ccced8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ca42089570e99a49d315d173d95f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2d49d2e344d5b2a21c4909109be0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed2a0b5282d33ef9d6bf590ded19be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a834a6e6e33d9275a755a29ec71f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b19fd3485f592d78bfa9d99f02b41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996db784e007ddbb94f5dbd16830840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2ac9dcbecf81ac44d91b3aef67e15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32ac3acb194c6470402aef19b49982335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d723ad907497433ea54b9d4e24053336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2add0e15501735331759ea40bad54d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed9a9f1ccb111fbba103f4cc58ef84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a3906f2b5a5a517c24409c6058b62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d405596ced96eac35d5af57df89e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04933c41ad1ca1e4d3f99c404e0bcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9348afd5126ea7e55117cf7a4a10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a167fb07db27b519485ee32338aca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91318456afdedd36dcd8c7de59e9a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08eea26d1be552a1cf206c9d6216dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdba7d04ddf8fe8c4c1ffbb57b272a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6429c892080cbc7d27398dc2e3cb45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba82c935a5bd3118a1e1c804c6c68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1edca85da6c7eefb123862b17dff3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a06e79b4d061d78a4e02031f8ae7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e6d81c7c53c6c522155c1dcc055cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef99459ad9e4c1fdec383ee3411469352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5abac4d94d57999dde64381f62a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80181e8d83492c4d706559ae047bb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1409c75359ad1a9077ed1f5fbd7172355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9210998ea85bb50d65d291d19c6720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a71ab2301c35af540f23ecd95fe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1eaa9e547118c9c5d5dcdbd0ac09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd6f69b5731ae099900d01295eb2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc8c9ea036b7b4b6e1a815044c077360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0713ad8f7d86a02ad13a3271a1a29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a01ad057694dc26081e0cf558c63a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e192330f34c341dcb81d2e68a58f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2180a1326186ba3e1ebb1dda4c29463364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fb6ac143adec72bc683ca517aa4a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de30397c07494a46897f15a35512b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169f91651efe30ad176b986662b407367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60079dc999807c600b65c1fe95d5e7b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5485bc30d42530e5fbe6e7e2db577369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c3bd0fe12497b57f178c26e61b173370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc052e661891e1bfac1fb2e79f5939f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8824ca8b9d5261d13f3433de7595372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3f3ac5cf0e5184eccb31940628e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825f3f3475abb691d9d497a310dcf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5701c2b70b2a45c96e75e1504d0b13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09f1e34eb318f088a53406b56aa00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f2453bacc7c5488f5a00af3f311d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ffe2e9ff440caf887c1ae44783195378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd693512a7b325d01653d1d4031245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288cc378dc804b9df2bc7d6f70d002380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfbf636d909fd5ceb8d6708a5899a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923f29ec21f454afd94ee0040eb626382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17cc824d2a7be96eaedacc04da3a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72006c3968f6141247ae9fadec1df688384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e0ff077e2a0b1c5c73e66ddfb4c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441eea0587c84e9524947df4414379b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b32b04beca5681464a158e0916ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec3624f532e91ceacf30b5a3ef72b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e397ef288e02a35f392445b20731c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276fde6425038e6477f5459c74219d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d04a1d669a55e72e779c11d56a479d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689cc8eb165cd507465d26bc584db86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfff2c60447bf5aad256e16f5be247e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aac557bfceddc3f9730cfab43b5be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c2aaab3cc1814ae78e56c8a74dd79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120accd6f62456c51b67567c8121f8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caf88aedfbf39ba83d702cc98e46f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734da42a3e0a142c8dc3cfcfb03edcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d325728878f906161452d718e0d345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e617288448b6733b5e3890af34ff7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2ac53b21743da3b05fecbd13e6d69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34bc7634428119e5707301f98b3110402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774ed85e38a321ddf5bc7d7a8379e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a0da33db96159b356e00b0b91c5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc26eb495cdec0859d087fc3d3a66e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d81a3ecab263382d0e942f7fe594406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23486d2c6dcbf79a923145b235bd3aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9c7f43d7c32a24e790fe2e8801d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691091e2f0f82d7ced02d5add49b54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cafde9cae45c2000380505f501d761410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920061d920122aee7fc868536137ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7fb49b289f73faad4773124cd95e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1d82f6d4aec9faffb0c8d1652419b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7830479156d877f623f097ee5db05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ec279beec2bcb39fc96979ff79ebd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56988322120d7e36758d5c714afa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c481ad8dd074baf9698ba0892e953417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e6e0935442e1bfb7f1256ca632a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254e8ec167540f14c597afc2c02b54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e55f624b6d605322f301e0efc40b97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e580db5a771700f0e0ee15de596ad40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f21476b309920a570e7f428af783a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b204f2c81dcf9865881068fbc8b9054423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5564de338e47a5b8768bd51aba8c03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44b9f706d3e04a2ba638b6c910404425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b29bde1147426ffce40ffa908b07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b3d5a9d374a1a22d466d3a3d2e0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe20eb872cc30007d047495212e7b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12504da74d8e09a6ce1cc901718e0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bc5454bf7a4e238ccabc57a8aac5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29972d6cba578945b2d15e56d7524be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558641ca389432dadcf1eb90a6b41ddd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79a9f3b8663fde4a70a6e997ad5e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127b1d6c959d2bab65541d7830ae9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb029cad248d1636c9d745f20871a00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a095bd7d6f38f37953d81061754b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693435bfbd25a1c420221b4d06332610437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea953642083d8b824d76b923846f1de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96e4f6e473c6a035e5a86a2e0d954439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f83a8d162e45659ba6910adb929d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d99574f1222a409f8f8f5814d67f1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992338c197c28ff4fd17e4fa37bdaba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c32b43e898390f1b040027d6e6695443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc3f48c8a2275a2c6e88bf82d069bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55396f6d1529a66f4c9ae657c01b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d762d6e2252dabd7683c5b4b3b9b27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbd6ef05eb728caffa674c317973f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171e65590e3966e1105fec62d909a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d4114d2155312e7e03fb5f35144e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216cb44117d2e4cb0433ff2db78a7fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6167bdbbc3a785e811913e09743e3a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515031584d03ae4ad87c4ecf712b37c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbcf10a1e265109998ae59df9c7e2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398aceb534b95ee7831ec4f24e03b3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727748ffd49c4615989311947664e21a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef74842305d547e53f74c85f1f91a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352700eca03bd354630e079f19c014d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9268117a6a61f67a19601c5fb71ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e8533c4b27456ae521402721c898459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1043c93ede27b31ea422417742369460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6cf42cb64d33dc6d352d60ca3d935461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767311cbc1a0cabce38924fcccee36a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5f13c12e4f5b86c16b1018cf6e6b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf80bf08a871e26111a9447e3d545b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21950e3c0d54e089ee1867447057b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96095e8406239093b64265f0c355990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b028ee9190b6d96999e347f4a525cfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a8d0eb595b1ea704897ba05af10b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf11bfb0c8840ff1ea5f99a128b38c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087ac1d8f3088cd1337a1b3bdeb9a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7aff4570cddc106fc5f13eabfca67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45727f4484ff5fe7bb9945d3fefcb19a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3e7fcdf6f4d3bea4f3407f0735577473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc00ff4d9c99d33310f74fc8806d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074aada50fc6a59d5a323527b5b6a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e259044d61425756654e3c98d4db2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4391af03db488ee53eb6ac6e361cc05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f9625b63b402201c7f2706ae3895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a73b792cfb1102804b92f0a4c2c24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c29431011711d4c3069bf117df50e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814156a9ca3a5ca7f7ebc65619c207481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694971e10011c0809885fc5d4f166cb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9be7658d1950cc149f4f0084a055483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fac26b10a2bbdebecde9711a77b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233f139c067e176a9bda2cc17998c7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c6d10e19b3d426178889e30756b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db1b31c2949e15e3380ca2cc4e113487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b213992c35ccfcda5bcbb33b663e25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaed3cd8e0f4c10d43bb3ac0dbba0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7de4c577c97ec71a8c6df3fffcb82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d969cc30383bdbc2a495b56fe1a2245491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc802aebedb3ebf91de1c1b5758eaaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4fc1237c05a17e50b01195e79074d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c522b4218c17a688d9704cac9eeba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d363d807fdf1737a5b0f9a29541ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b72978e1114f9cbe0cdbe6595c6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636c9eaaff3aff828ad274308da9a04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923e6a49dd517100d05d30046c7878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa40cb5ef3269f7471781f52bf8334499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd143ac44f7cc594de026787b228b5cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db5674257a895765fe4566363843d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490577f2890656bfea0298970277d46d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e855470a526855999bfafa2d7c733b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d25b39fbf68dc2116d0ac5b69d8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e7bbd296086fdd543fe0eb264c809505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2008e08e394f59390265d2e0a1ae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8054b8b8ea2141b4582c7151ebfb9a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cfdfd75468215d9c2261dfa0c3b7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40633af7da91f4f6cbdb71ec44f1fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847e8a36e4e37fb8e390139a7928e3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6406de41f3e061f69294a7a9ffba26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4194a8ba3f21d91786e0bcb5b24af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df716abf603500997fcd49e439f40556513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f96b656e82fea8cbc1c77e5f239f2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2da72e527cc17599e82b91e981f1d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91204a8a3839f15c0f6295bd44713516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e61c9ed7ee51382dac2d7c8e039f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd3a880be02c9d4cefcda2d6080a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7876f7e1a9af5775f4b619277f939519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8c5017574f67d503bdaf1ec8bbc7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87507550a60f539fd69ebfab3d516096521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e027acf479d97e14959d96d94268bd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4adaccf5d2d82ea0787a5c073b2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152e4d3f8cf0e64d66d2e987e24b24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f849bd573f6ff42c2cab069b5a83b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae08693ff36f3626a8fb587095a12b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c5113608b0eb79a7b2fd81d503858527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bfe2489ee9a073c8ad838bf9accaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2046830cab4081cee0ca07a5dc49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755fd62c65b6c5218e770cc8821b3ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179287f82404eeb83c0fbf15c3b7ab4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcad47086d16293d2f90ed238c0ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a84148726d42437247fbe3a28c4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7131319681c4281e22ed39eef5642534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94401039c0daf1fc681a3c281e6e526535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2bdbc07c8cd057e917797817d993536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327ac8690f1bbe2817566e042aec24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694d1be795229ccf462ea155b6ac008538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f901e05b1fa293b56a21019fbadd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166f1036632bc14a65992ffabc1facb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf122267d34a1360a897e0d46c6239541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b6ab30818a68e93474d68046f879542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30020b1ccb6da42ce724a8a82022fb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10c4500ba072d5d9456c1986451bf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853925c508f17d5dab058c5939608b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450ee31edc583bf0a0f4ed72621654546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994bbdc282ab35fabd0f97375f2666547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fba8d087578fbf54404ae631be893548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b3319a3cd903397cac78620f65ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec11fb228abdcf93cd3d960a1bdd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd9d47c50878489bce3b17c9e187f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a60b91cf12db53f80a23ad1571ed5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f303351610b7c593c140559c618e4ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b2e2bfd0a3bcc52eb69355157f366554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450865796810f5736b73e274c55f3bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1ad31a4016df177bb2470d13e3aa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60012a0cc2a1ef3cfcd9c7176535f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d751e8af5cc2f1a4256e2ed4fead30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc17859cea62a12f850af4b3fc086559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f8dbd9f8f0b9cc371539fa52a853560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ed418127fabeb95fe5c539d0e432c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8ff1dbd6a6b07c25408a6a786b9c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec519a794419cb86d30b60c32d0cf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf377c6665f4b5e46c4afc8c7fb7b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6b56ef4a65c9012881e802ef85ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79976ea5432ecfa35db4a3209c4d6dda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302284440076460845536e3a67cca9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea55554f7a0aae5d8de1ac41b7d429568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ae525b1377a8428b8ff764e5bcb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b06a2342fc75357dce8674b8db94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e29220cdd5b04d8cd9bdc4b2de45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7356b68e4803787af32c88802807b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f781dcb7d05d14a8acd78c06a9828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b54814f99a065250ae2bf31b1b42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48973edc173ef9628a2cc6ac9d1abcdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d5ecea9cbd0819c111b53b0436a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9399b62ce285ea96abddc1af1f6e6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26225daa9b5a6048c483975c6aae4b32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da316030130b1147747851e676906579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1215b9cbd724bdadcce2f2ba5f86da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c486c11c8c6633ef9c26232402efb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740360fce4145602d4ae5b0be56bedbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49650f33c9a7573be4cc0f822b6cfc1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406c46b078df1cda06b403296788c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40278038423301048ad348f6e5dc20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec99f42f4fc09e0b83d30516fc0be0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ea7d25f1b25f58dca408344926a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562920b6490ffad72b58a18c081482588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba9761388b3dd051ffc5ad88d9c39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11744ab0f2e4c1f8710c924ca341c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d6f386d5c16bcb9fb5bd41f5bf5a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24448d833519a0f06909d247ad0523592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7987850916be6a6b029ae80b03fb9ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc5e37f80434570fa2591aec5d67d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0eaed17ec8d849619cd486f6daff7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd3eb9941d2454b72f709aef0b3d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b5aa0e557b67d49eebc153d49f14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7192230e1b37cad9b32b30bb29d060598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951ee6f177f24a0c543dc6c79f0beaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8da21068032fa169c2c9559a760b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfe477ef87cd4b40893e454a7f238601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5201a41061d19610914fb1687a48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a406a0681aa7c0eccf3edc91bd39e34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4940d502c453094f1805ae14ed6be3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf6f7d6b4fa1d0a887b2078ea398d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46436ac816e9be4f50af9b23cf4cc639606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7572c79b4ed716cfa4091c4758b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042b103bf010f662fd680a0c682b67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19801d05ad52ca841cf0fa3240e24e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192c832eeb839165ef34d510232b772610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9183d15803d23ad95b558327c50285611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc1b0e61f9164534c8be99e23cccc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278189fbdf19e0e2d0dda9430df458e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ad9bd702bf2c7070f09896b258b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8ee2f8b5f2ca3ebe922eeb60add9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8078b782a9e9a67656c26a0397c034616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146dd5746f3401d7f818e486cabb4a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef7760128d9cc9be62834eadd3bea0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c70fa73bc3cbd3b16cb569944dd22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcca5b833362c11e43c192f57ebd61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbb81507c383de430c8cab6196bb05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6562ea143a621a84edfb8ec54c943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849dee55cdcc4b83d78825f12d70f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ac11a9ff4aa9ad506a5b470f0c8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6012da59564d9b371dcbfc20a7a8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1929557a8c31526ee03cdb6014f82c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9cbf0a60a6759fb7b8b78c9071853627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3856ff3293a3d01fb19cd4c1ae26baa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4647797767d8ed1a01f404073d210629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43cfeb7a0aece860fd50c06c51e131630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff361b02bb278c2f1d03408338968d09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985ef6679cb66f6f66080aad409f9e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15821b84e6e604c08fe1cbdba85b54a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7dbf6c61bbfb6e603ccfba51202b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440da8456794de19629cece1e615b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480837ddeceff9e18c6518aba2b80f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c5ea1d7e0cd40e0a7a47ed72f9631637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c622cc38f542f89ac072950ca1ce78e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adbe1930bafc8b5081f58cd176d49e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e483917b00af84c8427922e98b1b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c570ac84458a7a8a19588fa2f569c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e46bfff3aa5b13d177f68edbd166e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dd9e8134a573ac787b05b8b18c8a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a222f87ca186737c4368bf89adb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802e46bdbc74d8b974c953d51c8f8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ba986099e89b66189af8ddff28ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c12975fa62681bcd4e949b165c627647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ee56d0d88db89b28905d750eda37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785646982c76e0354d38ab07dd939e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe5beb4ccc50ab885de6e869082867650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dae7923de94d382359978111a9273651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82c1bc2d1ddfd984cb1c9f84fba26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5db1b827a38fbf93d013300d15600653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede30760ccfe397bf4c229c33be5ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22196b4ead685c2b757b86196aed4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77c43bbc6294a03fe888cbd115f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2fa2acbd9bfc9c140acda05fe244657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d580722a9c9254cc651b2869ff0da4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc9ac6238811d43a68e1a34e76ddb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756df77c4630068ab8e2f782db2538b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71583bcbc1617ac96591be0e6af26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5583a2b82b4cbc2e73c0a2a232a4fd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41242ad1908449515783cd45ed218b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f44f65076170fc2296cdda0a16155664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a6a6331522884e85b6f21b60dc1d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4313c8844c7d0618e9b82b472a00f8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43276fe0eb2b0c4e42a795835e5a0c29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130d7b38db18bcaf5231783c62a233668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aefada150942fc906ec3144a1273c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c33be5c902ee48805f46942004559d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9e366bda56a0e4637bf916aa91ac2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d47bb83bdde621f947677465c117672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9066bd478b9e48abccea05961dec9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9c003c84d33d7c919cbc54d2a909674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ddfb95693c25ff4dd272e419265cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af56a3b0044f787ebf4f451c4efeb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab76aac78afc0602105a5876377caa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c730974e87abbc991246fdf899b3ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d5a0f027bb5e475ed2073c80607be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36387de9008aa13bb7713a4667548eeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da53eaf43effa39d6ec7b1016f7494681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef38b0a71321a78b0d32628016bd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8019f89c8de499dfa34cc2e193726683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6acbf35a193e2989266dff8cf06622684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb773c56f62f0f8fa888147debacf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd401d817c3fb042b1545b14e6115c26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f914afb327ba682d7a04b5855a18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2019e76c3ed66130a09ac4b77ab291688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf940a28b2040494ee86ed9e05706ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161a6cdcc42145bddb9d6fc72ea310690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4e7c597fa877c893a613ac9e618c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc620004e6409c79ba7f088db3d14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2270efc35f245cbeaea41f57e8d20e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080afd695e5240fd06f91a9051ea65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d52eb9fa48d1b10330d2868616eb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ae9872a7a07385eeecced9c661318696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e00d04ce490353b1f2efe418e467bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d96dc9bec2fcf04e800b21eff7dff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f623c0fbc53a8c97f5278cee47b05a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4aa9f7452de02d0580cd7f55bd97a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b978aa2e10ce221de8674e4e0aa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217233ace1fdc575d50e034fb607d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba93dbfd07968bcc57e4b3e416f0c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772558dd42f1318b1f9085bd8a54427704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063d491443f478d7f4797cdb216aa6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e0225afbd10fc3f491ee56ce9effe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5586f82bd2514cb90f391a26058894707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3468370e0abd713a95cbb2c2fc9e0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5efdb132b6f757959e38b9cd2d7ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa882cd9b220a4f687691307165fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa642bd233778867a3af9ada8e713711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bfe62e75aad3a069639596af07893712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed49a829c79db96fa90c77982d2bc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0558d1650f4b4ba750620b00bbc3efc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f895d75ccc0dd19d9fd2d76e8f07d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240fe8a60cc4e8d0360e476e5fbfbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bc3aa2bd42985cf14a940ad6c35e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a18b569ca18772bc477e7e7c64840718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea805faf0fef3e5f77be639a183560719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6cbcc4ea22d615d86f76e04cfdd08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1e24108b026fa53c5f43456c6c2f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9f3e106363599f77db39a68045ed2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d86d0a5adfc52aecf5534376536872723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301269d0e5b894c5f97b08394d0bf53f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e936e3f77f93525a2d568db39d2a00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe62ae47c4f5aa5c0f866b777bb7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd302732ec59067d2bebf1870c788fd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32951a7336ddd44bab92307a9f75d234728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff789c90828b56e827f2185ab936b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6dac7a0d8d14a9a87ec5c8b90513730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aff6a80bffa81ecd02fca87563278731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c2f3cd4d5a88fb07f679276b8361732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca7ac1cf0f08f04920fc8c9db2a9e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a421873edbfbd7e72b479a4ce38a54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1a6b29425134fb39e7ef84f2249f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72505358a69a58cae71c34fa123edef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529a12db8f5f46ef4e088b238d50989737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f7ae9d1ab63d90fc5f58b10412b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53281449c599868b8ec3ef2c6c7e86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8f778a4f505edeb25720cc73306f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649cdcffd1234525dc5c7b40dc8f3b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e66353c90a41c04761863342746ce9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a43af177678656dbc603b5f0f747743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe05f5e34e91f922c629e37b40964744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f144c600e365ca260b49da36af4ef8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee2b9686a0ea112d8637c15a6ac0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ec6205c4693c99a481c3b557489ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c176d19e62b08685a8d644eba7e97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7405c994d59ccbc2580e21bdefeae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f93e1c4cd105d04e21d4ce112b4c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8330749264ed6df88f76f8b674b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c1f937a252768c31164e05a9ad47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f52640e1c2ffde510dcbbf83480a22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca80322d5e923e308c3c0dfe238d3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d684aca8b9aa52ca76ab51581069a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddca8d1fe4fd63b271e1da4051024a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05eebf7cf6ba856d5946db3236709d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bdd816e60bbeafb567b3ba9dd65ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d47103c3ff5fa90c45c6ca3371d9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>