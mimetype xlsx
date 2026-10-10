--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0ff111516da65d6dff16e46fb83ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af316d8e235e5ce1f75d12f15c297a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b944525df6f5c43b06a8fd9b4e5913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480a86f04a0bf77d6910d505f006d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe74429197745bc1ab95f3fb310e285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68936fe67448e4e07b097c62d34739ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb901d8377d53d493ed96adb4b3627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2212c4d3371467191cee8d54b0517f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550336b0acdbfae86d8b7d4864ec0399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6803b2527b67c0e08f896fdb6c6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815882207a1b4b04b6ae6a985b6030011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd691063d341032bf5558f68ac2d04512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee297d705386c4a22c341342287d6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62932a93e142ab4e2c3799e09f784214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a1598f90ad1924a83858bc9a21eab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5210e4d4660d72bb2d838763d24416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00c355652a119157e15115b77af19117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec98cf154cffe7caaab1fde876f111718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b4870c9a492c0b1d7bf2e0fd6bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f11fc84ba3e378e60d38bff7003f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca243e75597a4c4497197eef212839ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db33659b3067e40fc01f3045a4bb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b4798a3865d9ba83e9c2bf6f767323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c218ddeda10bebca9cd4ce05c86af324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0ea422e1b95b39cc3a5c4ad8b33de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b49fe9582e0912d60763b62dcd4ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2efb6afdf32d9ec3a0d071d5fd4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995dc089f6e99294b1308422787ff7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d492f05b781c1dd0b9ed2be8482409529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604810a3c53512b5fef79972ce7b1a0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71aad5f9e9a176f290ddd76e730ce731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6e89121bf9e0b0a4a8012c2e389e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406427fb973173533de992d5cf660f0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2bbf01d946036446f527aaee8267134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fa0fbea56b5394a3b1b98a8441db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff4b4467a9fe258be11588313b32f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e144085d1c51561ae9d9b04ab1850537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e6eb930e0885af146c06a0cf16a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e610dd6674edc4afb2c29e2bd08d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991bb6907fe3797c45e56c58c965f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b196c5a32fdd490bc71b3c27cdb6de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530ae52d5023f3d4b431c11622e42142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6331510242ea123388318da1e2f5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b9dea7df19d6f7f1307c4d120f60b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751a7b42ff3bb04d54f7771bd452bdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8012c6674176b4701c976c118e76246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3803211e8295196ab2eb22c06c79847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267132a458c789a85be74104084dadb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da584afe76d01acfa16a17f8d130c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceff75f97c045f5edb1c2df08afcdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452ac06e21490f4ab444e412ad8c93f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c496a2204fb9d20b03b681f8ad69952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b9bbdbff580d46516ded60e90096e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb56c67afcc3aad2cb6a861b0acfa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f9142d0a934136075be664a1336355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1829c2c573b0abd64dbe08caa0cc3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a16e4f61f9e9749869d95af25def4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e34ae69a5e44cfeaa64039f8a2ac9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503df760dabeffd26cfb918e5b3326f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726588a937061643b983576234ea3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3212ab61535d407a1150e3004d79d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d42235fab4f6bdec008afe03c99262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec79e450537b5e30a88fab479e57dc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ab767f106a02d43e0b5ff290e7dc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a629facb0f864812dfa43f8683ed3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20313e1160419247a242527cea641c2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504023e73a94a34080a9af2560f7ef3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0ec38112f59cd13da5033508e27e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c605157bab99ffba9c3159d9f5db269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64436935489c2077da7361661be03170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ebdaa3bf34e507c5213e3d9dfc2a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81006924aa80ea55a335f07b74340d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d483572ed181baea160eab0abc38473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094084cb35696978d75b4c35712c4a6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68a6092b8c371c3f788f80464962b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ea31490f0ed424ebe953ded63e0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f44ccb109942ffadf0b01012958f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c4b3508d62f6204a870686985f0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb1919ce4bb25317215158e7f553479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f65508e709a94261fc741cfd3074a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970286922a3506f68f854c07a9ed9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e189cf07afe4c20d3cb48116312fdac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f752ec4914ba4407957e01a12be7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a285f97d1ee30ac1d9514b8d0bfac5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb371cf8e5f6d91bc1205d0f884ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f9d74b7b0fac7792c1a088448a0e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ca5ee2b4f36d0e35974914a13ba7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf627aac955da39559c24ad0e485d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede79152e3fd6724b2f7df13fee34d8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3672e1ee6d6c864cbd5d45a8c823690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb1919d6545cbd9be1fb220f507a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74dd4fc24c76f421a3a84a608194392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf510d4be5bf5af78b4f60f175d421f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca4d173bdc81552be4c75d473600194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1c4bea3a6b4effabd21d3d26200ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545b4ad192b24e7582e4f7323b282c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb9f7667e701a75095de0f6118199097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c3a0b96f2aeb6b9ae469f836575c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b405997be30a98833b6ce58b2e46f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc667df58b346134010cc991f2118100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f882d0b1a61d04124eea01ff3f364d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0b7ffb7b1172732fc7496efe2cc49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7a40c2e7941845a15992732dc6e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e7d961b3cc256459d0c79be0b30da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc188e1a7abc3bf08226048af542c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8ce967cf721a20db8f7712577c6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6c44b0f96c07f2095ab28be831b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fd1a5f11f6c5cb5ac5320622adce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810368efc7e1c8741f0f6e67e97989ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9ec0d6b7e6b4b8f63384bac282fae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ddf6aab0b348f726c0f638ea1d025111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f656bb635ce7dadbaa61d10f387fde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8014ad28329ee2cde97affcec4338113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad88a50c347df621772e830f2d71cfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ce25f6ffbacdf3f84600359fb24b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca06615a41f24eb58495d34695c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b30f7e07dcabc8f0a6149bcab23d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fb37b54cc4f7f3c6e5381c4a4620118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb2269230b2c432cbcbc4b0f69958119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b7eb4d7d1e65c26db3e815cc1f39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45332422483014be3667655a5aac8cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69934433929707c324675e5f522e7a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd330fc3093dbeb6ba1ee73ffc5d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a424092c51ea0345120b717b5ad9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47acf652bd143d31e85c749fb42592125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096dffdc9bdf2ea2e501acf35cad60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a7c34d53866cae8fb423e70273458127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b7d34544b842f12a090e5f2d46d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a74df35d07ce364289c717153a4414129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5b9c2a397118464a12f75df76127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ae7fdf50da546c5019f17c5e984d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48fc582bbe26d5d796997a18f48086132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a877fbf99f9f9994dd33173c43b00f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d6bded3193b7f23e9e99ecbce433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce478be5080e54969ede17697b70923135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3fc5e9a6a34aa5f995cef53b59990136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f94e40e565c246403f70b106b453137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b4711bceec4205ee141c2676bbf73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff3d1fdaf3ee1a76d337614b900ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb729eb6c6a58e6e262ece4dbccf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086132769cf0b74703eca6bd69131f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b502b2137687b32f06965004622a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f0d174581e0da0109eefaf27b7ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50838e6287ef7da9fad7979127adc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722718df6e3df78a2392eaa4dc25141d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476799b4f8d7681f253d755983c4b01b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946403652974ece50fed32759337de0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de97c981ea176c221ecd7b70e3596148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71d96f3b3beab6989237f826e1a22e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb4a8483ad24449fb2033ea067c3b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c208897751fae7f17defc20f2d1a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca10d151ac48f653db119f13f7cfbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522420dd4a7031d70902017b84356a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fda704ad1765d761c8dbbdbe3ae475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842609c76ea4ab3c9870d3db7ae8fdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d7acf01abfa0a0056bd48a92801d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77237a5348be33f982977dc68ba54301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e582af9c4f16b73b86a0c4f31c57d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e462cf08b34c6d3190f46847735061159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe14cb69e2d5a70f89ec787f9000a23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ee0d8ea809c5f415c116fd585ae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c8768b186a704339bed120866c22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a6c93010e5d9924de1bd335171352163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e054918e20187d579da3d90642863164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f76192a5fb0fe6b3b80561dd47c85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d607b05d50f09aae0d0aaed88ce9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd25778c9927d7c229e9425591693f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed942a4e01377da8b81819209b6917168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e350c1166790f1e4068df53924590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a02e69322c0e503a37fcc1d8d5d9c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94f9789b9f7d713140b514c71d86b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac4b7d0021c46ec1b9d8d9a7f61bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3da367788b68512702de074528b19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c315aa3e121b6f3d318d5037005dff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643a013831429b17ebb1a802ebf9bbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347bbf1fcd57c99e076d6ac2f69bcf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b50a7740f3cf6847b066f9e3d301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b025039d273848d0c9073352c1aaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b3daab4d3b53a2dc79faa3d98f4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d7208d70ade79a4be360735b6018180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fc1146a32a182a113136929a6e7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c6448bd66b112dfdbf1049f697d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501fdfbae3827caa04e2642aa41e7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389918018d03df3e657d6a7f68f16a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f1c9cd1112635382815699c0fef9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc4b4f6a2faf7d53a6fd14815b1b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1bb4336894cafa3633d8357fcf6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05830c70f8b1cd5f7427b8b3bda4849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38871989e6f1e157ecadbd0cab1dea92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982130d69eb97fe88c17267fb74e52c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56716f30e949587ae1c0b02b7d458191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d185c47a6b49c269f7caa561611dff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9e3850e9b007896e9b57c16ab6fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd455a6cae13f961e1a1278e7bf5cc4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69d8969ff63c51cfb47c623d861ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d5b1fd28c5e8ea526e2d275dc0f70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da679383b0b31b63fedab352dd57f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a12e7ee8f909699896264baed6a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e767fc0e139022ae313faacc8ac2da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932724e9b2749409c829d46089897e4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd2fa6f34cee01d58cb87b018e113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14722ca4889489cec07e6c10cbd56e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d10ab8b01db2efdd9479ddb12431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65665a89cdc5f9401cbf40848f64f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88472dea07d1e363c7434b85971ed3c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612ee483b50851c9fb87fa79c77c169206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad406ccc61989cabe8d3943affb91a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aab9ac9e11584f44fa6bdd99e18a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b253186397cb30c2ef3a78c4f3a798209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88c0da5713a4bada6499cb78d0ee8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398dc9c767d430c6e53f86a1b5ea8f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec09c97e50d56b1434c2ccb0362e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213be011306447a0842723b77e7762d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbe69397bb0c9521ba946d85905773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cf869e4a1ea69dd780cfd10f50ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441f35b78f56cd158fef5743cc528d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae013d21d1d71156218a60f9f840b95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612cf096e765bc0b47f6701224d71df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea3aeb3421ed26521848c37547eaf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71eb25a39d53121828be4121561974220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c10593c047d7021477616ae98c346221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58a1b976f41b2c3f3ec93c07ff49d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895aa40ec2b115733715cf47a84a6ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948bd99e4666a4ebc405d8fd13120c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e30e69e9dbd50b7afd317d68d9fe8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca00466f731323fa3fb2c7b6c5c701226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a87d5ce8200457b3d05248cd5ca59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e053fc71ca0d3df63d53908264e9686228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68012ef0de1e5ba8fdc7887368f8fd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea606dce3631b8d39401b3ee1e1926230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b57df30826b7c245c052cb607ce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb5b6a394a71d2ca9c8539cfc8a5d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2e274851841fe983cb2c0b7f7add5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9d0327e363b14242335b6589b35f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84fe17dc6810c3bd2a4131c4dfed9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b20628c4872e95dd1e5de0dd3f477c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97980fdda1d68e24758aef35822e81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8855d222bfdcb361a034c4ff42ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5761e23c01801ee8326de4a88864239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f667e7ec5927d8205fdce96985770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee10beb146f20c57ed131972f96150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d830c0d0e82cb02380be8f230e8cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb634502b8112ed0a2aeb139f38af26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a4f9bef0cefb140a574627b17eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d06b77dc5b17b5e16d6224700ca09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca527166228a0b21a88470b61e58cd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999c3b1f56727eef23e81cfbb86a6e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e22efe89fac199b609e82d5fdf03e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a612a0ff1e444869e889e5fe9a4d304249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e7aa4c19a8f24f37b548e34b68eeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5b8802a2e1a592b17e8750039927251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338e2a1ee423cf9f038662d64ced064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93656463230d357f806808598a8fabb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082227acd7e846b113a95dfc7a06ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3e6cbae3c4f846ffc44db09afc741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf74ceacde6279e4d4b34f1f43f13e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eca4b39a413262fad8d0b09144139257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0b0fe1161109e49150c3b21d7d4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c8a009818dea6f6c7af71cbfa070259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2bc6c7ac6643b4fd2eac7a9ed2d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c6bb4b7f933a6fd649fa6657b1a2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a61b4350407ff0e67e8ada6a61be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355948406ec654eb6a01b832ae81353263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a34c6248dfcaf9bfccc7d6d2dccdf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682818dedce60c6978be997674b5ebd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292c71df6766eb2552579db666b5da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42051104808222a13bfb14ea55a90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d54d83731053ae2c954099fdaee7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a8f289ad37cc4b53c4ad896dbeead269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1de9de826e187249782ea49e6fca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323ca2317d5c8db157469e09f34cb49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f368dcdd5178912b1d59af67f4cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8ca90ee4c2fb783b10049c34e4044273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24969267e8c50aabc9d9c242d49c5752274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b7adf44154caaf19787146c65de5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc626bfd12bbfa9120175797ead0097276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e000baf6611374374ef85e76b2f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473bb8d9c8ba4d89a3f32fb1f525107278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1a614b3101ba99b8e92c30de3a53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cdedd0ec46381a19d58f586c1b7ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e55e5480bb7442c317bc73f4222508281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4250a3686f4647229c2a5578098ba27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc56907bcde6ec1e1ab11f92175caa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830f4c6955010b31322727d3127a54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefcf372dfe5001c7beec86f31bf969285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3738dfa4848284577094c62682ea42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4feccbe73c3ff65a2d97fb8bb35f22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda956e2f5049c467ff838420244733288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37530a5e66b2f4235286eba8a449ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d97703b41bc481704724a8edefc62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ea515adb995b1002dfaf539ff104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c350c5ba610e91b27c753e6c6125292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543072f2d0c14e6ccfdee74aca533b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bdf25954dfcfb48c8b954671e3f7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5294f11a106fa7469f69b8d3fa991295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a737fb1483176e68409cfc5134483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b0ae50cd88b7c50524f3508e164bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963bdd79a9c42aeba9c14529c699f34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd02e835a2340b9b25b203552382f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca275f93688858115a2cc46b74926b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffe8360c232f944c8646f399a43fd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1286d36458568a6176701958e634302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f172fab160955a2ad402cd18dad58de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c46e20694c62ff87da6d80b32786f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf2848b42802784c58fbf86ba14d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bd18513434c09182648f48c9096b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0252ed909553516bade2def995e6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc119602b957a0b7d52616092e924af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e602290ece68199e620a194eb74381309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbde0e4acf23282fd3dfcd4cafaa8bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9a38b1c485a1f20e0123fef07a11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a19646a9a2ff5b9c2dfc3a311117312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f3876dfaabaac22593411d17e379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908ad10698bb823f999af961bdcdbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dfaf8b46e214a6fcd72377acb4549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea87d6e802d9a531be5bb93edb85e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc9b2820d9ccb2f8cada2dfe473ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b61e62fe5d6977e19a533e7777426a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae3e6c9f6b92e5d604a8ffe5d5b6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916329826eea11df6b9a2e700df2c48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66168e4687b2fc6ae4f46a2589bc5c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d290505974dd9ffc7d24ddfa853b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961792ccab2a040864357ed448fb2e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c89a6ba2f07b8d0f21ad119f8a4c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26438abbe4ae697c5bc6e544fc8d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02045c99dec1cf68e6c0311f4aa1ffe0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f6c74f00e9ad811f09c4b915e728d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63fe80bba74a490aaa26f8856628f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80dd9138cdd941e84f1208bd9756e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f64d7327672772e6b318085de6d7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da7c77a029d0b25c96281e2aadf6fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70bade4fe6d48180fbba251247358332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c461648263d70ef827e46da467a9d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d836dd6853d4cb4be4af57b86ae6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefb663e09e23232c5d869cbc82bb55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907b9441a0ba643213ef9d1eb6da6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446a517c045b55929d5a07b6b98042337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ac047ba54f4eb412d1600fb9f543338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a3a48bcb8bb7d6e8abbecb1f9538339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f4695c168cfa64652fba02c421fd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5df439a163eae47c2e00e44be17be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcbf8f77bdf016671f67201e578b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f70fd1387f41b31e02e14b8e8d1b10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4aa2532af3d8e582e14ffed57daa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ebfc63ed75da77e85fd7c5921488345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db7aa5b9745d3c1da5ba0f77bd2b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b90fe780d34ad14a33ec0a657a38e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458bd3d54fadd3b400582097a807f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763573003457a9c017c22897091c5efa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba9db5e79bcd8813a8f3a37da5289350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74bb93510c4c779a7c7e4b9baaab9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528ec7ac6885860c8cb8a15ec1a5d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10292023435c03cfd68ac2ba98e81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35606c6625610d3b6b6da11f763d28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e763ffa6ee3bc3f86067a57c9826bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97baf9481d94e97b7da697b6fd0bb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b4c1ace8ff62d0a4483382838093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eae19c1737c1dbe493b33e62fb0d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dbbd8d69d4aa540179efee66e61ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca3ebcb33d3ee76149fd40215a871360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433de00ae7469b819aedebdc690cc97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a8d9845f0eeaadaf600788a7a2a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717787623ede9f92ec46e5fb228ca787363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b58781427f993e5f299f021b75de4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218cfe36c2f583443f222b830240a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6df6063a078e22676c4cacc9058ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a255b007fa6585ddb468697f34ab4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118a6162c2a5b8847e9bf507cc8b53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3ab72fd321a96fd00c000da665fb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309069720c249fe068affc8ea774a734370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258764d72f9af2d19ebd763dbc2002db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d453f8601c564d89e25895606cdf84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3890c770bf4c355577ad0efcd946373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee0814d8c317cd3077d5257137ae76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e09d7a8c5b07b5a796ee6db5636bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e77d65721d602b4d28358a70b918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98041ec7c8a25c0ea1d12513a00e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f5e66e7135a05078fad235c1a2cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9616f2346b809c933366af60300841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118497853ad38053a873842389fff6d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204df6494fad6e10a6fd36ce3b54e45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2417bb79111db3655df58cfb004c77e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d336cccf3e382825eafc110de6cad0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f903a90e321db4b0e632b8fe484f11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413139123601d289e1af51e110a3fd89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e135568ce46786c2b85f722e991e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ddee50ca9f4be8426d4f947fbe89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d51316eaaf435135496c50d45158388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00262b5ed675d3a7de496e1831d3fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27fb73e46c35663bbf17bb693d405390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a347f238d6eb8b2952677f087c2ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9747c39a315c915a6ea5ccdd39934392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d03b52b9b54ae1ea224d803ea2bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b33ed8d41e763a28829d8be61809394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662bdca1831ef21d376897e23ed846e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31c1fa0357f9e93a58634b5e721e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa07f65a5aed7b99e11f3d5795040397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891717052f803d03b6578fd0f19325c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c5999f5d2c268e5ef2d68b3786b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b09a96f00b9e6d9b728336ab80eec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1037ff3519ddb15388fd0a79c773b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500cd402a8cb879b9abc6b7720e960b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72812ec5198af19f6f35efe20665b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c99a6d6b4ce95720ea077d2c0f300c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726410f6946169bfb33747a9fce5ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d2891b823dbd71efbd90247c4ef61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a42bd8ff03b7ae10e1ecc8527b3b1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc30b93f725cd2b74ebe501ebc61bcb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe853cf89c209ceb55f6fbfe5296bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d38677d10db31ba8e0b62f490a29c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65aa246df02dd6e3ebd8988ef6fa68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d8c61baafde710c5a9e7ed553889412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e77a082b8277b6ddfa355801bd7c8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee716a8cf9de9ad0857484c8565dd9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d48e22eb6b7e0cd0417bc4db89c5e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e1569d9d669b17f5d92f22db1f8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65d287b42dabcd65e259d698b723c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185a1f012ff5c5435eb457dbcad0b2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cff6de8f6923ad6b018ae7b2bce0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fda3efe20935604be3c843bd74bcef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda8b6e9a9a3a4e21debd570247bfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce61ee9fb3d6182aff909d0d6d25da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b7188e9c10cfade4e915ccc60bb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e0b50e201cefa4653013169fd85c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e6c7cce8a00b8dd61bd61c01eaac2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cdb385a7d0f5f7de8dbf690498988426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f58af8299b08c1ba69e07e1d010aee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b216ba98513ea54afdde0dccd357428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d70318fb6092a480948fa2e77d3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b5fa6abd68c1678964119c670aa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43918a5e367dc22dcf1863c07a91786431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64889c418b9c64e51b27cc9e6d1f1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5741d26e56451a42ddcfaef85acf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c003ab940694c8759014a9458f29a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd558b0ede6104746fa2b4be350779435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f24867cf452917af703ec1c734aa19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a4e9d56d9a8db37a51ebd28c312a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d1bc7eccb65bc560d782ae05b97c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a87f61cfdc79b4302d6647f185eaaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6722f6804de766f68056c9ccef29c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9affe8781dc38f8497c571f72c703b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4603bf440ec20e4ae55d7e6782a02a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960ce97ce4d4eeaa143f089f66b18e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761f4c11ecbfff52735232fe2f1e9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977b328e4219346c13b733e8ec4448445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd2cbd91f4161b82f9b2ff6ecb35a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294360c7df88010872f0033b952c7360447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1961ba5b80767626dbd6ec835ed15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740cf5c5b78418690322e05f3ebec5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7c1c3faddf5595b5302c8375ed4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e896ad9c35b9ac85eeaae179616716451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b3ebe8be3ba3ba7a6a1232e6130b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d823e6e456534bdba3d9a46805683ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894f41c13b2192e0d65e164deed29b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852416854046acb89f91c6fe30aa9b23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb375e13818f1a7c4640a2a92e092d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56df6c4c91e6b3ebc607f42d6ddbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8ada84c3735d472dc1c8684b539b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a7c3c61c6447eb5aece02ce3cf22b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e146f4f3c5ff5b6efdcb5e57615e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e948c1855bf306bb9559b1fd2b0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb92adeefec67924c3caedfec9647462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b7f3932add227f8089ab0e7641af5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9596c3e8f08641e9beb4f6ac55ac0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74133e2df5d06a732ae665cbf994e7d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63a92efaaabde8a7dd4163990fa1aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7cfcba2443ebaa775bf96cec10dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d119c6a5bf9cf9cb523b9e53b7755f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c14d26ab0a8d1c4181e208d9ae16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa90d249a0b427c4a271750906f66ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4687f520abe2aa16f39249204c38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b2b05e1313d6e5b4f66f51d3a021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae36728ede03281c90ffcb4e82d33e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843323e4b16a05fc4562f283800ab89b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017f0bcec2fc0848cedfbcf00a7cebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603efc58d04ae8ce4a46d1cd85c989c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726904dd5a833dc96b5eb3115134e2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29f4e6962ee0847f39a19c98cbc77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafe596007764909c9faeb6c1359dc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ab24ce89aaac6fd0fa9ad9be766e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b66791ac1caa141963cb3d73943d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02675e09b52ec6ae72630cc2416087e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc882ac1d72daf3ef8a9b4402aac4cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f52536a080e7ecb709a594fae58149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2aa36335033fd95b6e33505a9c8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3cc0cdb3deedf468b3658192b4818486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75eedb9691db532e323709eca5d682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd8f6bd28d5ffcbb5f139534eef09e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e082b38260304be2c9e94541b40dba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f8106f25dbe510c847da31a01138490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee4712a0ff0b087d5246facad48412491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffc72ae6972af0ffbebfb57bb388d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485f47db1acd2fb5a575580f994bf0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504c5475d95932a0ff32c23132d6a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da149cfe3f3bef5883d92cdb14a4545e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8b71b56db5099007a2fcf52e855d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086619da5e297ac9ae4ac78d3e9621497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be191c80c9cd1cccb2c462da923bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765e21a4b343e8eb6d8f5d8dcab97a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4f500b696f4bb50e70943a58f1651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34996d7eeda2c36de8ef7b217f979c4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d9cccd07a4e7946406d49b7ab5305502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201623d6d9ae71ee3b19b31fe283d1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c305560a3bad202d4bdd5447c3de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1651f06540c004b5ccebd245407a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a992105bcd2d3de72138709d392596506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c45e3a511673cbd1b1050cf25643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faef16a3cb0b928d2ea522810ed4a67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04d186d4e14ad562462f981e4f366509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba37cb5e356ca4f14e77eceae611ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f22c4dc16bd143ce3258f547b592511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee677c01d6e6a2875c1c952cde90d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bebf316cb23ceec642d10ce3ba3a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3228012c4ca19e37130eaa6a7e6cc25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9f2c5e2bfde6ca433cfb41626c15d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e792b132ef094bc44b81f5d6ee203c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c5d71fa89d242cb7911f30a25d166517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a5480b4c2e3fd3811606c06b502ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0b7950df5b1874cd88daa34eacebd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a134c668eeb1abce567af7a8f6703520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858830de6f106af9dbe27b914a4a9a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcbaaf603c1dae4d64830058129628522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a2e1e8f59f84a0d8a9005cc3b65d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a223de9cd15bcce074ebe651b9279524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb82fdd704ba6381e468b23351dda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d2b3c0d9d29de26d8154d86df652d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601551b416c48e3ee091fabf3f625fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6f1b56b0075cd21e6e0a36592a04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645f6a6ac8e8e6b96d960ba67223023529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596928dfe2920e67b1cc9ef88ca37773530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be800d9020167fd85700e8a8f1e7b56a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57394263057e699a15942387b746aaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b173e6aa97812c7454d3b2232b6ed7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19163b2a0e08d48433263f2bbcae4108534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c15b3a51357e1244d2c1015a6357535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576d533791fa999d0b95ef96dc260c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeed6e00359332dbf8abed197097a42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad60da44dd4dd9dcd74228758c676c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b45f4330eb677c16384edddf487a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca24d843f27010806ef7d1b7c7ce337540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96784af7c4dfd33f2fd9ba31c0a828f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651cb2641b99ff389bc8a9374dbfc3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69884f83b6ffe1fb3c22d30ccd60b1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53acc6f015eac2a354703a44cda6ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a87f3c56ff874543a320b345bb6881545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95607f154a88125ef0e9f789764b24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394751bf65212b10b39a942d682b53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b267fa0c20ed2e52bf64bb3316b11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb109cd6ee9032c31f8be035b7586f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7ec8eb4587f09e83bdcaef46f62a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995325570d317fe0a213b5dd36cf40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39a182dda5a87c14944954ecc97d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e50d24f87071e0f735569cb9ed01c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ca95626a1aa35c64e4b9fe3a88e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aebabcfce0990f99bcac2548260d4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038360c6017dae06ee983e8e2f2d85cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974afe44100c3232e4357e818da709e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31375fae561b7df680f86d294af3cb60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6af7bf633234fbc0c21afb8ba6e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a55c3cbecd4210e88db67eff993055560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23464f4876e277108be5fdd866285ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fbdce37d7924bca9157d22d21a57d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0ed0aa462b557e2921e68fcb6991d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff21286efbb9446ec5861589c6a4e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f5c4466105a212e3f5aff8ed7a57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1195569d5ace91ecbb614f006ea6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccdb1e1fe20f24eb283803092542b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790fb31c68c2bfdd744c643fb63e79a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc1986561a7445660cfd8d033c953569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e109891848588d49778e9add5e8de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18642ee0983c82d8a27d35ad49a525d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c631bc15c4875ab73e5d194f5e3af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfee24d31efed11289d5ee8bcfa3a57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91c39e964c7b0e807686ff7276a8c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb83c730b8780abeddbd68126a24a50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639ebac79ca469004fcb067293ddc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcfed9fe13e503484ead44d79f25b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dc38ea278e5e592779b65ddf968ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1482e77a907ff4e1d324e2f7477f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377fa2ddc04cb111e83375886db39ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e1a801b144c5ba2021daf97438b74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d39644f7b14addc3c7cbd653d1be3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba9db201b05686e2dc95d68677287583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47896c389e80583ee9ca39402b3ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dadd712fe7fe927824cb6f5d673e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee575a19e8c25b74300e98fd97b5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efa02336f38cc1f08acdee8e9d4f82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacae3a7babea4c6ca0858fa44c60b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5e8a3c6321d6ed15faf918873395589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa21b703ffd50b6d58136137d097651590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5dff4df9c2c4616001418fb9336e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711cb5c8d728c7122c14f4b2928d6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ab1d015597cff55b33c3949489b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612d58f513d36209d53db524bde6b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7f7ace008eca466f30a94533e6ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92a6d0198be0926fee407c3d0939f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f2c2b0378efd4753a29672050103d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a487d886942b8fdf1c578de9bbcbbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bafe9e720639e5e85f754c5a9bc396599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8caf078d8dc6a162103263bab5561b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68117aefe6d6a190a5704f47847e99f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab3952ae19470e1b52d6aa911e710602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f5df002eb7b2723ad48e4e7d8ae30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95db8084f236a90da76ceb8adacdcc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921813a673afcbdb03753a66efd7236605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266aa0cd87d7ca53ee07eadd7eb72d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f8a1c370b10967e7874984724f54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220e2ecc0c8d7828d25a9f819842e5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755cac847ebd2e203f9fe822a81bb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2c837dd41527bbb83e42d8302443610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e1a017fee3d01149ee4d72b27350e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697162a2037bd715f909f2b1852b9a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c6f5a4ce218dac7b2bc6df79d80f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f3354b105636a400843a441d2d31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fc32b3b6b0668d5be1eb9d0fcbea3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60e3d91e3b281514cfc730f9f4b967616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e04c51027e89f602db3a884638aba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef030d8d13e565dfa991fd6c4aa3ca60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d2f58082c9490f27e07ef73791a0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3581a5fca92f81accfd3afb44c02be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575405dc2d03ff57329584b29a93045621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b244f364197a149c6598390972bd09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd708dd983529ad6d95fd1281e2c7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e211803c48d02a41db295fe13d944624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c7d27fe79c678e8e037f63440eca4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7200020feae1ab27ed301173d4eadd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e53b962162587453c4c49a96f50bef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a236c3fef76fdbf4fbf421992b3126628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4cb7aa93817d511038246e00642b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26aae7677442b9be3b357f26ba3aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a499ad37535526b9499af88eaf5112631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce7acae43b5998e1a8850e3bdbc65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ed934e8658fbbd86152b2f5fe1ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c42424c9f5daca3e2df090fe4cf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ed341f43088265575d8d95a3e8d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8bb496beab39a128edcaed131cfe9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba22181f8e5e630c7a40bdd131148637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fe071906a36d9f5480d736a881b85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de553d7526df85b2aacbe1b794a955639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4541595c0b72ae0a63d2d38d78321c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f6b141b584222d4cafa5d04e601a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f957984b6f41fdac6e5a7fbaaf6d71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68829d06a3f8d6d896dc94409a2911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84d608528a378c4aca6f63f6366e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c920769fffc7cbd0a2edc544e030e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1cb757defa59e4d71832559b6100646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc129f982a10b0a03bc1e529353272647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380614358f895c161b4eab6dc46c96dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c91961b71644e6fac0af6a6f069d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c931780f6f680c3ae9f7755ed744cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f1c53524c78545442a1c6220b2bb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe143ee6b79b4f8c45ed5eec2fc30e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06caa6d1fe443e159bb614ec179a04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f185d4d11616d9650989c5242e57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f1ec25ab58cff81c712334d53a1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6adb792dfe00727fe2fdcdef6b54df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d369484ae7703bf9b7ac7a09650b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a48f61fc6c2da08049d9c3b53cf0c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c0167a0b58dcd0f17437b3fe77fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf42bf0dd32c94d164acae5073981a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a7511a082d4cf7f77a775f4a954b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547989d557fe4e997d33b2f808643112662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611ab2d316e77256bccd075edbb8f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caedc165eec04ed8a2eea83db89fd04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd8ab15be63b736d9bc99e5f191b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab3d7987613385dbdd8852299e9a6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c20e74ec6daae88c521d82e16bcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551a84acea252905597dcddef6a0b02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804c16a481d2d03817ca688fb8bf312669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def76ce880598a5a48f7375598395dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df527d5a9bf18e3e94cecc54696218671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd28db5cb220ee48ffb353b958ffa24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7093f5d761eab53adec77605bd9c81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb4b42bbcc7cbb88a8e24d4e958348674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb345affcabce21fb62cc39d3ad3c19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6dc75c0aeff761da8fe8f68aeb3de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e58f693387694cd69bd856c968fce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882a3bbb3c101d6176f05f6a257117678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf948e99e2d82cf2421bf99d514660fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba1bb1684507dcaeeaac010f542a44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddee033a251b71b0717e365be9262b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efb63a81b807e6141ae3cc28dd0b99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b715236feb08f428c831292ca25c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe685ab41b91bc5f34747c97d11a469684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4233d63cb18fd7f5bd1afae73557685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b12ef97a1cf17ae535e2ed7d096f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb3461fcbe3625b87cfa58ca18bcf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d08abbe225bb73b63ca6c0c8cd3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0fa12ade94a1f687683aa65a8a3b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed5d105ec91b02dee9c8dcf72d799690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c12677e7ae7d7c053544c8e74204d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640c311cb5c45b19d0392e805d477e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4562d48c92911ff70f88a9e55773c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627bbe2bad4e69a9f075e90b2db90fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a49ef718878d8e01d73ef54d5d5f91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb462e96c543ad4a6aba7dacd73cbab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f62eb22863968ebaa2a0f3efd788d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a9bc4d95188be5d3ee41f9eb3a4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9add92720f3cb7ef6834a9c06f7cec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db0939ae04e1e862b81bc73bc86e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0b3082f8c259ad7290919f5a5d3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f70014fbcdd7cd38033c3a83f7e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2ed1ef4a51ba71ceff4e32e123f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180847dc55a8e8d73fe9ec00a5aac0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1680e74a476b58e9d48186416f7cc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7ce22371c6a02742afa203928612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e6204c93d54b3e1aaa7dca73a7c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85ded00643e7b9fe8114ce9370625708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d19decc3ba95b5c69e9da320f19c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc1735cc337b5e7449084d3fc7b81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25fce2398336fc1a64a91894bad6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155df2720273990e4abdb50d09c2702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88ecb4bb1eec34ca8274ae6a42435713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8add72d79b7bc2033953ad62b988df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea739d047813bca5ed3335f669ddd96f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302094bffb029b033875f2390222ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8917d38d9d63337f7cfa727bf6d3a08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247928a47ebedb0396386129ff7476fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad0455cb6052165103368c5a54d0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6a6e500921d5a375b4b34f5463bb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a795d59a474b53818bdb4f0207243721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d678505770218a869ad76ecc3ab0d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b923773c14753a59c2f690a1432a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e10331bf6283cf5b41224e3a92fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ce923f92bbfdd714392b1106bef3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbb2226dc047f359ad0d6cc8374082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b296fd118f50b8cb3f2b1c6d4151f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c534e0417ba66ee8d3eff9e1c05b23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440207bb0c2b275569b9d6a68b11f48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed845ca580f666aecebc84df2d0e68a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27e0e24eb4a1c26f40a20a27a9a9ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85acdf1e1a8d0c3001503a5efdb97b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041063cc8d113cb86cf7ef4f8151eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff15d115f91d9123550217b272b7ecc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e04fa901c5579df290a47bb6a73b37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e43cbacffe1734752284e8764090736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232d94b7b4cecd2993f8e45465efb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b8acb037d4337ec23c506b635cf58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae4e750eca89b5d557009d6dcbe042739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd4ca5f7554bc95cd1e865347e8e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbdebdf4a0039cb0b7909560a60ce4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da3cd1a5f5277579b62d11b881ef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3e3b673c853228bb5b731380aa356743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a2180e32a49c2e183db07cb974c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528007930dffef7854cabe86ee284686745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5eb4687161751c3962774e6008fba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733fb60c8083a86b2595f1a95c1c50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316168d59648f9d83faf25880ba440748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d81d4ba38595690bd69d23711eff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed4949a55040d0ae64e1e7276d57d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc280720fac93733a6fe1b337bd746751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8f9a019bdc99c9b01200b2b32f655752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b27edd72bdde181792ebf38bb4987753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e96c415b7cbd4fd73684d151dd4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf451fb65126b817fbe3cc23ead278755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc68e059eaed3e9e4afdd3978e659756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba2d7e17c9f96792d9fa3e47c702e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e762c7752fc441d1fd4ed27ea323758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea8ff0f84fcddab3c2a17a86e6c57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaeb5137d591fddffe6c2c532e45c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc684a19e2515c9f5788b8d692ac602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6edf78dc95f1dbe199c56232f4cd3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227acaa31146958e901aad8306cf18f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c05cef51a69ab3d4e46b7db2df9b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc46534ad594b29aaa413056dc769ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c9bb3b121e72530f7eb532506e197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86b2d5e1e2ca27ce2eea3ab9a9254e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a1496efa3954ee2a74dac545b5639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec65df00ca86e9407aba087ff94fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f67e3d3d9c1971a4613d7aed6ddd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a54f970a40b138307837a37d70b7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8783a32cc15d0ef35eaf9b4bc8eee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1748247ede803b1aa97c14564b9553114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30662ec7cfcb73a9f0fc1d02003f752915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b76136f5a9e8479300f119f0752b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e824823d63b087fad1bf62239133a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6cce981e2069d8b589b227131d6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d9c487c1825a56c5d5be6fcbb9c6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c4d10815ca0bd8ec96716bffc8f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbaba0177f0acfdf42f0f312fc840921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951ba53a2493b0f90c0e31d3e2fa5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4213c8bfe42e8b53c9f2ed30a432b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b8dc394e4eae9f0a4f8b5a852f6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec3d8e8338d3404d6c329c69bcb8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401adc84f95adbd4b693d42c43180a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d7f467a0ce3f3a875d5ac04962ca927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b818568930a7fad96948fcfdcc4f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29c997d3456769f506161865c8bd1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea981c5db1f1851f47b7a6ef7535a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d41475db084691e7025a6467545931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b95e3a317ec9f2cd9c1c1a700e6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f60e0309aa13289e8d032fb698c2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587578c778b6313a85dd36a5bad9d92734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e584a86918e3a443762684990c61535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffc1590497426c08b4c0c395c0160e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d33b788a10d3595ce7e52865a3b89837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c30235baa8915cc7f28a7f7f84b49838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe59332f2427d9cbdc193044b62ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff868780b2eba87ef3f3eebb7f43ce440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863846c9dacec2f832347279a2490d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2552120d41ade442fdf9956da584e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0ab2af0e692c8a634e8cbc94e2e7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af1422407b1cab1c9d38636a24c5b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ada569ff240f424eda802015fcbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138d0bdd1f4e133cd7807fbc9d170a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f19660cacf9ccb2ebcc1615cd3152347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff106916e04da9c25dfce69d100fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da978d42c84370a96639cc4cd8ad2ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51e0a5786e62d8f40a274af224d11d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d512be42c4d7605f39aa4769ee3b5ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78cf0749f9d884d54e1dbfaa86c79b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb50f78fc7f89517f36aa8bcc50fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5d252da1704b6d221be57e122312b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bacee49a8c8c436ded773fc0a503455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278f16aaedfe8af4ed4c325471043c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf79589dc0e969a44b8e8b8f9b2c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e35a396c91afbcfdcb965fababcb8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0ade9b0d45328114b8e7df518e17659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53982791d1ed5fcfe768572d8ac9ae460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b5b6d7efeb80a39865ac080fffb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c958ef06563ac82aca95975b903e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05161dd92f9a836081c14e537d2c1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904675a182dce35189b2a3fb939810b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92b8088650b0d7d008137d4522c81065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8187d4218883465b30b661a6f80666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade903b31891a2796da37dee4018e7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc75997f619a003ccf9850308aed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307a8ede4e4092000fc758f81fdad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947878a0014ba9503e6bb3c5cf5befd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae35fed1692857841cfa8fe840aab671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa81c6b5cd31f6ccd6e4ac08946f74f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05d283ad7b0b0c72676984fa47e4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b8e45c9c4d77a729d932d3ff8421c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725dcf363d11d2c2ade4c309e4257cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8f2f876cf1c8d6efdf4c01b5d1f8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d7efebf2c8c45685ffe9034f2d0a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5170f57da793d1f98cbfe5149e779e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbc88d678121b02ce33d2f77ca6ffb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a792e648eb82e185c2cd9b37a90edd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d842d2415fee8066512b5cddfe4d76281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d00aed9b4293c8b87e190f06fa630082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351a00d69f8ae7655a39d5af67d5f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d73b5a16b7b59fa6373ade4c1dc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3448776a8a51eb6125187fd8c939d7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf4f48d61db0a44eb51c9b5823dc4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb7882be59d32de83ecb5855547b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94d3b3502fff7b8334faf0cb6a3cb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db710c64156b542cb171edb8d7fffa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe74011a60f1e729fce9736246d5f4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4575e827190da0cc59a2d2a9345ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2aa30bf027528824ac25f20c1b38d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9158223fb7ffa42ace0907b16b68a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c119b43bdac90286fe6dcbeecffab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcdfb0295c282e695e7e437e2ee63195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427955a35cebd0dc87a8ec9a6ac43f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc43d48daf7561a3cee82d7234ae4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f41542377f0ae8ac8edddd35b02998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a322fde5118bda04f38b5c717f26699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66237ceb24a5358c71bf4d831c12fbdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab721867b2af5691e26647019ec8bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c580b50a0f80279410c0bbeba86f1be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51007385540add2458edaa7a5b69bedc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d163e56de2240cd2868b0042ba991e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b7b8bbee2951149672eb15ad23b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33dd83f41c504f541f5411466816f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81546055a7907c0693afc67505c5cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ee41e29447c7ed8a066858bf6cb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdae1ff7430d7bd4dbd373a39fb715109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d93fc4767134477824e43f855163110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc21a259c9c12ac84e1ad3432a3d6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6c2dce33186dd1f34be096bc1d6cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea8249359bf814a491298d94fcacb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92eb9dc8b36625051050cb797b440e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2dfe05aa92544a080f40d9d12248115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73564912c01c9c69182747150a54abc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b27d43dda5f2cb414922b42293449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24a1a26937d4a25acd9e734a3536db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45785bb8fa1d257c6ca98166c9bb8fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d644f6b7c8df305ee5addc5b5fc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c564ee446113da7a929024de972f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8dbfca9f6e9706349a5b89f593d7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b613d92803004807eb60c5359f1a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e709053921f6901fbae4a14ffc8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b0b98d9f0f59b9acf260c4daf9fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb9c19c3cbf03b90cc227c27c0ecd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2944708b4696539bf594bee25a15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b45140e312a4fc0daf5fe359acfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738382aaa32ed2885495075fb166ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4000d6b3bc874f43d1e735494a99c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a4d06313a92c73ad71edb4eed3a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e99a3edff3a7ed1ccd696d6bb06f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5fa8e257ac19d181f588c3eca8aeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8d45666ee8c891eb30bed12ddcda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9eedcfc3090bc87f9cc6107035ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c691c700cf0583606232afb67bb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f19ccd459ba338cd4b35bc69f96e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47490dbb53faccf97c6345c590f0f4b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da6c7ed6149766b70719ecef31653139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa7c1ef4f0a98e3772ca17d3bbdd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f2240285302c21f984911eb2fdef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665c60665c78ff764fb300d1a4cf534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9abf90c88ba134c0e601615963f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8991ae4a3b213509edb0017d2b34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6501c3003671a932ec8a056e36ea06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375862e8f8350c1478a1b46dc4d1c55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87051085c90f6f18e9ec661e73003b6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368829f582cd72aa7b0bc95827d93b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706928f07d87c1f8d3ebfe53665ab5ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988553cf148a560f1e729d03486e4c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93577d64819b1edb34d27a67a32290151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3dc5b2956f007a57014d1f2baf1b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa90567c0592cbeef066a6c45ca8f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea53227223281a95edd1a42782824154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c648c747aab22678cf1927a464de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2d7ce0836b9fe5bb1d170451b10c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6273d750fd9a10826eb03dd46789c9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaa50ccb14bb9e8646cc34a563e5c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9db05bdcc043afa4b758e5cf4de80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4138ce08957dd1d60559b9e8cb1efd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeb652fccee5d4e1e632f742d76bc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c2aec1cb94a2eb9cae7ca2af9f2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f875758487cbfdb56ffffa5a0096163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ffc168b68dac1b9e4a0295fc7bd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9b1044be4ed52ff4fa7e33d5cd9c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaf83f5f60e29bc5bad38e18e9022a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f975b81af6d0760d41b47bf4acc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c0eb53ac17ce8a19be1abfec04a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2ea3eb98007e9fa4af5c9cd5adfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ebc860a53b842c133a661cec9977170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d2009aabb687dd7cf9c41cf8d6c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6f131b411070ef6cf1e86f0d86e6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95389fa5caa2d2b115cbaee3a87b66a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aafc656436aa18462f5b32c0118d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d969716004154c286d2e7cacf2f8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d48fa21b368349bf62c72cb3ebec01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b0a4c9a9cdd92342f4053c48eaa73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f909ff194d14d82d247bb9e9a894178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d81a7378a2b1312cba499f410820179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9713005f41712b42251af3070e3dae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3f74686f2565ceea4b8a5cddd642181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a74f1ebfea2be165a8f072b55cc70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557676b58350c6142eabe7e12ce0c56e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89f18a9d6689b3f3f86527e025bfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83926c7c7d73602979e1b1d8c0111766185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9968c5debb0c90b26f48a704179f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271335c95a3b4d3c05569e2193ebe34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286252e41c5c3cbaa7a520937f06e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321d0c26be5c4f75536b223b37ca37b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf8dec423a73e478c093241d9fd15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d339b7bb0f474af93f6ba043e953ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76e6316d697e0bbaf4de86f61f9f11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63e3183268ae3de1615c2fe83138b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83b21214d932c474f39945ff9aa8c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499722004d0d21f2a3e466554a10626b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab48ef645c98d8277aa7a79afa128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd81d2f8bd795da630e503e1af6b856197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59071700c8a6980228274ea305293f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c99246e1481edef1405820e60c1cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e49def787ed21dbd7a08c31fb2f52f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450768bb2dca06247e2c70c2346b8df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1d73abba4d9ee3132b4c349fe8bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb6ba028880824f8dd0fbf49ed9087203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31c33516e841d6f0487ec1ba1f119204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159dcc940b78c3c77fe57f6f98dc1f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a0e29497a33b25350778d055ac2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be9578743c792f9841fc05365b1f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5649e6ed390abf9b759db5495f305208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fedd71aff2c445536e77a49f5ba050209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f88c00e1c3ff30fd9a0fe40563abdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2f2649a697432a8e63e68f5c0ad2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ed74042f7b61af33704378089abe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466d33b63dc6b9f76c2b85251046d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bf4a86b31efff43de57438a7d28f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d203c62e1b83af09d9737e28d819ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd64e12eb1588fa6f42931ecdafe53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e68cdf648b7ae7883a7e7edac4eb74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c3a6e500f21d821f16ffa6dd371e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbd9208c7ebca3a874ce6a7e476d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe60744701e8a0e4b5531ca66bd77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c4912bdfe0818065af26a149f45b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8c9114e8e5fda84b6d4b0ba5ed180222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd5f18d9f1923643d25cb531d0894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b4a3eaab2ae450c607a16df6909d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b78472d8ba94e83dca06818a82a9cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece1523ec6ea10776097e721f1d72f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d388ade60d48be9424f001826d9f555227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7687d276a3081e3d1f62ade9dbc6f49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201898232fbf2b63c2506600d1ecc81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b051e953c0bcc21a6278cdb9f58d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71713f78fd150a7df9ac4d4cab0cb89b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764516f56ed55d549cba7e32438652fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581ef2693804c5364d0c6934cc897d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b91d34b00f168a5710f9ce41d4fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5d287c12489e0754aabce2b70d18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953c09ca9c863affd53f127504c907236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded3b3493564565469fa91058b7e77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62158821f946b2e609e6d0a9250c988238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8516b35ff5ac37c933030bcc9b854a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0a2ac81703fb79da5449f5495562240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fede464f38276b8b3f1b79a0b420c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529cc947015757399de4b02664d555f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6cc006a1a009f139e147f3a19c912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf586a6fe985caee7f818f61bcea801244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68fedca2794839d99b00f03477959d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0900cbcd9efdfdba482aefc90c828b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf258b1b3775b783d61fc4091fff12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a462c77d7a4548e8754c9fcdf9a23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f403a2143349afb1d48b133a71960a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad0ba106dabab2b1f4abfd0042a6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13afb5954278f9e1a9616962987d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e24df5f7316f6253a47b213a67e10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a0e474891e438bb45439ff319e3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8326bb87ae0f3ac39d16f850a8b6e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0296e202ccc7c7320df2fb35bea91df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc926a31798cb22dcd4d7982a533426256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8b3f9e85b6f9966a076d51936ac6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186edc82e55bb5f12143bc8c74c453258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3c7b248e22486df0aa7320b99560259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de309e903d3d0259595815715a06f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fdef5680a56c57b1e49874d81b3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0621dca1e37bb9b43aa4cfe9e5c9166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6e51311897d37d6a0b3cd14dbd1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68977f9731600ab2d98669405b821fd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c62e9c692a928fe38f8d929d52da1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddde20d715dbebbc1ed943fa9a5d23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc6a36479b13f0ce6ac2f3e73103c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0975e81131b438966f974a3f3097fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04047103ecad67e2a9718ef7bff4e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c29204b637efd8d1d4dd587c554bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f4bd7d8e47cc020ba8121c44b7d5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d9bdd314f20238569765f6d519f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706f3a76df9130d1f5288fc82f4697273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e0a9668026e2f63d2b12692bc9fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b605b21520ff20cd338cd1262ff94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a1501bcf23480c1d651db9080157276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276cf1ea2c5bbda6835121178c77923277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e881d7c1386cb7df7f8136c64b0a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e25b901a019bb74f418fe4554602d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b657928640dc242044c30cc59ab7ca6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fcc3c5db2a9ab21fece60f8c444a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1fed5a19b7690e560cdb202ab677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e962ab24da378d4733fa9cadf585aea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0219f9488b10abe61895d125ad0a2fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f02c0b746f09978d0ea200c528b5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ef01616eb16d61fbdd3f53c01adc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e1401f4842e8839ccbe26abf17e87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a9416f1d043736201353c57afcee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e95e28914ab814ae3c64047ace65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441226ed5506b60599bae4afa871c068290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb30176e03c0f6cf2e821ae2b33ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6b04f4bdf357ef2f03a8fa08bcecb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dda5d9b1318ebcb1637d9b15cc8b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4342851780653bd715cb2506d6439294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dcc5751432c4633ba17525bc59b78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f9fa62753d71e5610208bbfbf5de7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e84acfd187a22d84e2a023c1a72d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd650e6f6f2bda33f6421a7661f20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23dd359ea231fb94275a7b57fa0713299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf023e2f6192d4888f4f0141e1656300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a8897bee62bcb0ec9049af0a9e23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef9a0955756c8542dff48b4220cec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a12bde156109f10581136f58ec11b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef2680c486e50c2a7ed25122f08c76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1babf1be03a604da8b99864e47d08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd8827492b2bffa5201ff94df38c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a0460175957982025c7f38de49d97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79699efe26b290a846e8e483de5579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bc61fadf74e92b5f145b40d71b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1641f685d24468c4a888065acddade310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bdd3395d0a5b8981f438b98d8c9ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c59aace07d39779cecd19c7efd8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4db88b0d46f501d992cdef6308d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae41a6f88c196e332fc8377b366220314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d43ad068bbe3ddea1f75cde5c053315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a29abc11e39c49d9f683620f20d622316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b702c537289f8a67b14d9e74c3d7e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101b86afbcd731866354407092ebef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614101fcec522695989540db19cdd04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1b97771291700ba55f14f40f9245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270623641f53d267cd15f1ecd17ed0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4e5208654c837d6f2bc809bcbab9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662dcdb8f2aa2a84778767c96d68e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18f30adc8f68f7d85f576b3e589783324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0bb16ff4efb65823bf19a590ae791325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a6175344878623d121fa5d6b311a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b821a14703edfe46b645d53b581a4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaec03a504b0116ecfc0ae80752ed2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054d695450600558ae66b955ca6cb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32193c3f7fcec5495117a24a9eb88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98dc8e4ce53e53e083a648ba8dbdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957fcfc6b393f877e7f6aa320731713332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bd1cd90cb6658f8a26d9b26b22cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb47ae7dd6f243127f3171bd3a05ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be09d739a0ea654cda2610d3425e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568534a461b820ce1da863cb2ec9f9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421703e39ef3e38fc23511a2911107d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a898a59068426b79343ab5e57cbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9b2e470557b00967c9f70acf667f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef34f81dbe3c960d9c59615841092f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085214df517f0c08219cbd484be70399341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd30743a4ba9a4e0bf9bb4d3a4906a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb28387f202be5056e13945201ccc9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362140db4cbd112dceedeca134e5dcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5bae029a74350fd67493bab757e44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfdd3872ff94fe0f60fe9ea10d35c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9518ffccc290b084b442d16af3514347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e01eaf5598306da2af03bbfbdadaf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7cfd080fa0dcea9a292f6036cf81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d3a3d0fcf2ea760c58e375bc62e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85603743f1a83ae95e3a1aaa4f1e7b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ded5df292fbc8ca6beebf3bef6cb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed714e85ea4b251045640147cbe29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae971a76cac7cb9b48934f800c67a03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2267a75e9c4990c416015bf1db87eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df28e4456115fbd05d43edd005a5c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab303f640adfbc69511475214f2770357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325078abea9cff08339d89d627ba106358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c8be2ce9afa689c044f7e6d44a35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bc69a140c5ae3f88302c52fedf15d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c290d0203fedea5369adcc52e2870361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949fbe561ec0664b1af5939d53e3e16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0474dccf2aa02b8e63e63f51b0cfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34f9815f8eab53c866773b63fbe0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3309d3127c3f2e5798ea1cfb5a9e224365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e221c6fe91eda091d0cfc11ad68f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ff662cdc58f9a242d1e4e522cb89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc614eadc4a7cb6c9a3a08c2e5d6e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b558d24c78c72417ca75d840d64c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe170c4e000eb28623ca071c414da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8fb3c7e0c689742e245d73a81e53e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cdf348db77975477fe279daa1d9c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ab2b7cbe53fabf13debdcbc131db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ac6fde81691ee4ab89e68e9b79fe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e782cfc0af92d4ca8ce0e930f907375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4f9c3ddf74eda59ef3fae51a383a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305194096320aca9086d685292df5d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36098d5ea476bae0d2ef6116d8bf0fc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637fd6b68d5dd0f5fd3d8cc70b14fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4d9e5a2014f75e809dd942a77e5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f77b02242f463a965ae63b2e019b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb481ac4d4019718a83b6cd64302b28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69023eac49fd26e47ca37d3d2f476383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c93a0bb010b723a482b1525e4c0fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85376ea010876900e3f2645d2ec0f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8668370b5acafa42843b7b057cdf6c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320457b3c18bae7dfc0e952d64be41c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a96321e8869d238c1ba8768bf5e9b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2c1734775131e9df9e97b66a42cad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ec44338dfd9a7db4647064628b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa280e5f20135dd8909905db59cd0a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5539d2a7f3bac9cb60f60f88c9f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370ccc6594c67c2f2034dec5b2760b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c64439d4944fb5e530ee0e08d59a2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba0e27deca99fd67187a3a2ad4a887395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a01ce1ed725a05b280ac78f9b111c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd1cc8e9465f10a5aa36403ac9893e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e80a7f85fab88f05e6eb474d66d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961cd10170a1042267ab21c77e0ebb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7c3ff5f8ae1177a0d2d58ae96b53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a9e53b29d34986f303c5735eb4ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b09102760e9733531ad8aa80e7798d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d3e7a33a09958eafc9b9e6b2e5f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae95957da71699ff15b3c0d660a9ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643b47f6373a6dec821b74179540dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ef9879cd23b26008d3050ec26b4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bdc84e4affa9bc80b4c1cdb136a2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e581a5c15fa872d79b15251a951e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494feed45ef1a58794aad59c5797f50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a6ea72206f881726e85ba4051aa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f039665ad5696071f885085e524b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d036e9f3b342838d0fc4e92ad4ebf15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f379fc725a7dc040da371a9c27fd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf493cf9e93f073887f8277038a2427414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61075d3fd03c45d26c972600bc3bcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020496768c8481770f782a273966824c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d547643b97e3f73bcaf8662c8b558f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66cea5206529147872fcfc03f7dfc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c40aa626ba13f044bf411e5d7860b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c5a660c1c2327dda95f943e19ca8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d74081472b9e2630d006985fb188e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f245f221a02bad806a29bbbb43626422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfa49052d585e263c5a5b86a2ffecf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2902088dbe6321a6620d95aa7322d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4962c58ce2c4116916390affe2eb795425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743252e15fa62c2e28316100864f7b74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a7d4d837a260137f9caf737c8086427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f95595a2244f554dfd27db93bba46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da4d3da6aa4282e708a352c2a82eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decc70edbb2171d3a715c3db4be153c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5651544e5d609fc542609b711bee14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a38362cad1afbe7438decc928bfb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa620ccd2ede6c37541e2022945ca607433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ebd89b0828e3291f1ab9b38bf6b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc55709a30231ef2c838af5a2aef6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ba9636fd95c76eb017c41623b9b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deaf0bc7820fe41186e4aa267fbdf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef8fa71f46c82a7527868f26869b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c558b673df671679453b19fa3de133a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427841d0f929f3671fe2b2075da0c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827935ae84338fa286178cb7a1472ed1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab715acb3658e24c99729395678885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa133e4302299e478139da5fa4582b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ed679756c4496222f81f75a3d6d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a8fa4406ded627075ab54e418a1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a369ce00853caef475c4b09a2e243a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04e59c69f8b7492d69f95272d3a997447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f76444447f1a166dabcd6d441662a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6e72edc041deb1bd9c84f414f586b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b5c5787819b2a6ad284358441cfcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880207aa1e4c9d2967433cd7e8e158a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544c3d55dfd0c0ae1f5c254ef3ad9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5cadaa4f98b5e4090023fd552ee2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba67086693510111287519030a237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af1bfd39dcb92f952a2b312fc574a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd973c43cf207792754e08344099c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff092e5790cd512fa17d7bbea42a9bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630bdc21eb9adec81817c56e6cee63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee536c2bf214842646c0ac9be1d86e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ed43a7b2f89985ac4142fbb2d547460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87824f069372390c36382cb1f498a25c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab5ca2ce98fc573acaf29a54989e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73468c98b5b40abe569346c3de7918f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a457f57aa7964398c4920ccd92f23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175222aff120d0aa5b128c0442e4df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456283ecc7a5395da75c40dee94f9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12869e34f226fca794df07284ab7f5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65add0b4b10ed38547c631957f5470468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a0f52918957e0c68012afb0ac4d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e47b3a6f1c815a27b8a5b51cb793470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888437a36ba3ba1cbd51891bf2f8fbd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde032d33ca81c60732b3bb536937c96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac13d6a58b51c3f0f97486b560ea781473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d73e2846d60acd3567d052413b5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d633e59e353b192ada31e7fae147475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa497515818d6d8830145c64ac64f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4db6fb45b042990e9f1582b867cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d74d28592f5f3e546ded813dd0e7c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb71bb672710ceb21b8b346a08c7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afdd280cb079d96bfa335835af0a4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34885ef17df6d1904e3aedcbda70e931481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c07d10cb967fd6e72da698a60595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0a62e5e0d4bda18e9b58843c5d72f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf4e633526a9dca80dc01e354a275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be3e86c3c8f038fb0900ef55820432485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec25dd09775634cd1ef4005caf464d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f259b16dbe01711baccfbc0172c380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af62547facc881a479868c27efdc83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce539b99ffe6e596c9c29807a611c29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1284dcbccd579e946a5963255bf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983fb219a956fa2931f142c86bd798f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1bd35a03326e32ef1fca03f56b161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d0b15e068f920cc07e56f8805875493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc840fb7b1b46fb0b23fbd6b790d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167f4e1b7e91c0d44f0ab1305942596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829563062c809acfd2f122fd02b9e99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546c9926f717da2c0d872df8e6f53b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82c9b606c64558d30f2dccd1d660d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1112ae51e11c9d0c1d8f02dc7375c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14d921fe80870fba54c11bbc0131c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e9d0c87426bfebbda059af08ae3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80413b9d79057e2069478faa875493502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef610792d80e5c07898844accbd5a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8eca485bb3a9e9919815b7ec0019d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777037691b07bf94cfecf7575727f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c548a842636bcffda63c51758994f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cf9e3d161ad37017497a694eac7f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e99d6f37a7d45bcb5086826035df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf986828f3efa2c32fe3c4c8c39eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ba461f01f628677743f3adee12f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660bb453285bcd337cf64935ddee6ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed41e0fffd12f313dbb6e1a1dabfb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32cf4918d46b3cd47cc0cca767e7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec5b44eefb231bfca92097759c054514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92d1b9937a6c6f48bc6f9b6614684515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524dafc2b9fa18f3a195c92d381fe9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a47e469fd3c5c9ca890aa8d3038d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ade5c22476c8615132a7e57c32bd6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe29ddce39fce5e836d12bc8fdd6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf473768833a955234c4d431b048281520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdda941a063b0267c6899c0157e6f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2004a161455864f46265c0127cab79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff27f3c2d9bb5b8cd8fa2550bb9af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e6540351b262165d261a82e409b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7c2002a029e8db0b0805ade6c6d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab0ff1671d8e17818ecfe19468f47e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d738915d21ac0bccedffe14e47a505527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17129dbad93e84e135ca9d7e56509a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d1fad6a597b500c8b094d7284621529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969393c55088390e1c3ae1d97d4a1dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba77da56284ae634a489a0e82ca27b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab0d7ac1c1117db44b074b71d8630532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec6e7834978684bc859c1ae9c8a7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430f10301c5efc7826efb82afa6d81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc78f7f6199a99d981a273bae9a76a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ac22d3d46c2416cd1b4788490737536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2dc84b46f448035db988a2449d10c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff4217f78d5088f641ca1139cbfe1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a648b25a93367e4335dcddd01fa4a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442d550aac37efef0cbbd4d3be39471540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1a1762c6ea093087e5e490da9189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adad3f6527ec9073c57961f7334465542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded12b0db0a687468582367c56460b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef18af3779d209d554a9d6fff88fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c45c0f0867fc6600f3818c9aa3778545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c164904dd8fa4abc7b5f3cf104ca65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a923c44f751ffcd6a7a0c7e859648d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03143682c637bc92424e2499b8203b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b09e41f422a98f51ba6a5b42ad25a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe0d227f710c1dd7e7d56dc7c863a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aa73fccc70a57e49cf1b7d8dc42dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e69f74295ffe0106f6bc73fd1a836f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84ee6e084a752de77925b49b148393553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5217196e93f75546a15d7cc0c1fb53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc784ebba385c689a604b537fbfb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de32b19d5fd8d9a7beccb609f7f0850556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538fd0994a0feaa4ad668f10f4f7d41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f782adcf73b28f4264e976d1487c24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30deec7683d7fad9ba947737f5a6063559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a98562ea33a208a5747e4db0303b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285846482b8d693f54baf2300e016d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6685024402fa5b831bb1473eda696562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6382a881d1b1cb2df41f201a7e642f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3075a29bbe8404691a9537ecfd18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a005d8ac5104b2423690909dacd5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c92ce5b50ed9f925c7ac0d22239d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd30edd1c10ed013e057fb7b3cbe9d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69adfa8849afe19cd0579df6008df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791b178577da7e23452bf1b1114c26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910d2f296421c0a41c0db1ddec751d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb322f1654d684aab6a203175f818571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aeafaaf271dab6b2d66bc351a3d15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1e49eb388e2700ac7857b41b4b21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b779fffdb8e4ab5ccf7969caf559574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03495a5cd7a3ba5ae8457b2a85ba371575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433cc323af9239e9c3f1fe839a2d294576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074131954e0d94f550986c43b3d6afd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced6a307153e7e36bfd3f6df29d108578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa837a7acdb4853393a7afcc5ce50d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22267d51c5a6ffc62f563d10527e9fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3971dd8121ebe5ff58bf1f015d4a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeee019d4d4e729596f7e428c907c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f42802b7fbb45253faf7cc252ee72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892fd21f3b4e7cfb9d601e015238ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0af1c98a7ef7d13c82eb2a528e0d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649153779354444e7aa69c1d82dc885586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa45e42c375b514cf572dd70da087587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f4d2c5abe3d1118427f8db6020aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123fd3567613d9f6e8d16c2a7c0327d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342937bc6bb32a7c4b95aca062434911590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e817eca6214e06d2fce15dd6e265591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9ecf9d578df84225ed752ccdc7fb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a016e68d2dd71b791ca34264c0801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c60dc4e748b50ca80e7d37835f18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dde3dc7425a6ab4b10f3dbf0333769595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee6cdf3ef9fa13c48979d10f865e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b0c2ac459765fd1a880a6e609167597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92d90f04274cda1503b4a08d6cf39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cade75a9c278e557d69eff8b1f7b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645bb5ef2694378443e5fdbf2b5268f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064bd2530f2097eab3e0df58557dc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b00b87cc6940df01e4480144bf74f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88a28268fbc5b8543bdce8ff98e74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e7516565bd87dfc05a17216ba903604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec5a54dcaba91be65133d704ac405605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f90f4bec438e8bce9db4ba46df71a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985978145b62f285d614a97e94822822607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee3061989fef6a3203358cc2f74d61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ced8fb7a158e093d905b95ca57c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facaa9b73f914810b26b6015d4571d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a25581e366d0fb4baefc53398fb7c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1839d960141d87f00d79dbd3276e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ffb5506d1e85aa7c60a951b52cfa7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dd719608074ec2eed1acea2ed298e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dca152f2a6efb4518c0971daf1fe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477d8db732939ad1848957c68ead0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9459ce00db6d6c821ae2e2af354214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c69719d0b8231484b7e1bc0b4a18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc6479fed34c4d83442cc54f9d6b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df390fd5ed1b740807d367f5c9a86f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12088a3f598ac5b68ec0dac48ef8b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d96e1a911306c46fbe3044c1fe7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416838348562e52fc331206d7705dfe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff85b9d0e61e054fc303c3e413d1fa4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db5f2156b6dc972a63e459d9a0fa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250e52b82a6c685f8da14a2a8e94a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3027ecb3cc058c56c6edc26f90569b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dfd385be68847beee3fe14d73ce0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a0c125bade490ed27a0a60628462629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677f8f9a3a39b572ac37ad46cdfd62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909d9a813397023dbf5ab1546946c08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba37ad74e6920acd970a8277bff68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffabc9a67ce9e1f5afcbb2fc774352f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01bcda17c0694b25fb8f0b9f2b66a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659dceb9dfd1e6bc37df16c5baedfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e409eeb7909c859f5f3b355213902636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab494f642e18ead91c818782451059637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581abfbbc6a20201d3cb97a948b6d405638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6538921953a09f8bc7ae3b3ac4d5a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189320413b946b6cd4b76bca5582891640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27479f2376fb732b299551b5ed250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc194237654011540f1e7c1b9c7070a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90790905d0125b8159413e29019213643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee171f39a74dd6ba4a22021feb5a9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71a07d255a6d8134e988150dee3c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbab6ec085098b757d4f56da591e79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be852dde5a5bb0442bdd5b1b843d1660647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e41bc4739c6e48f09f88f00e942d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e6aabdf112866982b774eec5c6595649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f6330a09c4420a26213d6aad4165650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcde0eb3e1706497aa687c68d652c03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52039b56958d379c35fee978960b4cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdaf5497eb0e0a3e32f9a6a6fa29c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939638fa7b65f3db574986eea1c04892654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384740cbe74373640dfd33c50922ff1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c94a2c3a24ec9f22c1d2e3fb43575656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b1a9528b9e541cda203c1be1750b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ffb88cac61258321ea41084d2c17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786033b47a476815c0e022ee95f4431659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec914c5c4b751d002eb67ac7d64ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6218afe2993d8cb193b096e39d1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848ae15ab935fd2321c947a0f5013a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd996fe59a5943fe5bfd1fb9b922f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa51ff83e9c577b8cbd3f67cf845ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64439287c5105269d4cb51904f7ab8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f459163920293c749206841706455e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba47fb1c32fd654892ca238568b608667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b428e2c2ac8057a3995f32dc0d2b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89932130a9470ad2592a03de2e25e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed380395addcbf0e035cf462aec788fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6926674649f6a2276ac3fac26465e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6a59895d0ea7925d88ee321f515a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffcc1f12b1310c1a43d1a60cf37265673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c4deb8f4b8123b3e3bb97175eba72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45ad544d8776c3e2a16ced023af34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a35629c98e09b585b52320b3b307a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e21a5489836575b7147a1822e8d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3f271c1cafdab5e316d79f718d8ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c2e3f653400b0d84258b315c4026c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf406961c27ad4b4e28b42cdd67b66b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ffe5175800ed95db642f875ea3fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29821fce5a4d6eae1d228cda3930e40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a5e09845ed6f3be5fc620b5d9f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec20e9aad4cedc24fc13a0e4a80e7ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a3a11a80c3f81b48e512c407b857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c3cf17cc80dedafd12e9af0bda1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b0aac9ffd3ed417ec3bda3899e0ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0ed157536480f71a2816e2d178e08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b5038f0644ad0691e80cc9ae1aa1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63527d23a868e72f423b767c8c3e60c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179003ad19364922e839ff8b1bfb11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b240116e1fec065957ae5fe5609304692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813c6b329078860f867815578acf60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a068fc7dfc7312952c60859585149694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb7562925c262be41a86d98ae6ba3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe2591afa47e90e8974cbaf85a28f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c424744883f6c5952443cf843e91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba754c909cdb57a8c696fc27bbbb39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de24ccb3b1295053862f0c5d647b27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f13d060d3c184390a027c108b17b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a8d983433cf90249ef4559ab647fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5e2faaa5e81c76540e59be114431702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75f47bcbd9415367c6038883de1e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c59f14877b31c2bb42ed575933c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5860c1453b67fbe1bdb2948bb46e516705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c35c5cc67677d8b88689fb2a49071706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c76a16eec16f893e2e525e10850f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d30e20d5f52dc7c08aeef88b84885708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8479780d91fff8d3fe4b61aab516d10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973c51be7520a751f5f5ac30169ee7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b96c93d6380c4927693666e17418b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f459e496d363d2ba6c6f38eec0aa2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab3bd334903a45304b7be17b89753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069dc236ad5256a079e4fa74d48453714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345002ad29297d35cf10430c74f95da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de781d3bab78272277d53d14b1470b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ee2c7281e052b1a3166525f4a2417717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dea35c777b8a51818a7e508fbcaf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb254554b2da1c69516f765d0c0ff7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16d38b5b593be57d70839416716986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797479ad1227e8fd0e6b90514522f7e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8a510968b8d61e4f56c76fbb9fbc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599769a9c5ce5e5ab3107dd8303419c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448818a3abea67a55eb9686005b737724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c890b46fca5ae8774aca783647711725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91edb499c5bfae3634036ccfe8bd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741790266f6b562c4569612860d8d4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160e947d69d6de77c21dd09e908aef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3d40bc0f7cedc6e02179f4864885729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38a52ec34288983979be0311b085d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bffccfd3d359870c5b55571d882034731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69186340ab9d465edc0677b83328f820732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da07ab3f2049125698449d096ac84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3268f8551fa47036a788a8113db11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a40bceaea5db4ab88903d4256127e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba2c2d3054159935e0c67342499fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac3294c4a874d1f81abab4b2882b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e56a0dea68bbe7ca2434cdc236c968738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cfa3230882ab6d2a8325d8bdf6b7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ad8dce4a95440d1593ecd51e27fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950316f8c91c07d8593a2662d6c7ec6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4cbc63d79da304550ed6bb4d3156d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c1723bd01a5d9a776fdcdfb005c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9255e4caa73b38f94329832c519fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3127fe5ab7909d77d14151efd2d69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f58f3961eb10c7559b22a36b1e13e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3277b2e68554f04268c7542a40aa9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dfd471121a905d3abe61cb2fcabf7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a175ca3c0b8aa6afa2cd858113738749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd6b0c3072e55c6ba2e84a2ea7fdf5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130748c2c3db8e80b38346b0886ecf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871dde6f2839b5da3acbac12611e334752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2471267863ad43a93fd09c8382c3df753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>