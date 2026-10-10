--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fe936e40fe1205f115104867123b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3ba6107dd0a192c67fd1326842c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0b6ff59a57cd10964656dba7982f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c95cce2ad885095a1d3d74aa5efe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c4f51a7cc2374e31826f1a5ab0ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b6257137b771d433d2d3429110bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df14939a995fab1cc3efa49caeb621c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97977d06dc37a56eb6c855974863f18f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcee6c977a35fb55d524ce6f5b8bcae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc85866894298d5cb8553e1f77c67c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e09cd17520249d31c4967414c4253511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a9a0a1cf11e6e0788ddbba282fcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a04107d1a5f93db559ae8e02cb84813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3754f2e9ee26958316562663b2c71f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414eebc3e9930c05d16a69e2e5c4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df102ef6bc798004805dbe60f4fdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf0d73c5059ddb8874acf4c48d5ce717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e634da07db2a5ffce34c51e3beaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2f22debc55504180bda70d2be2d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1edd7dd2417fc946aa0947985c78f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fae8da477df64209a514309f0dce521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2e38a9e0b0d4f553f8224811ce5cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518ffe8ec660e8c031267d0e0eee14223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0552fb7218aa2b4ede046397d86ee024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa047c149e38cdfe481f0a3972f1826725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d95b633bdf86bd6c524a9427840d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c11696d7dd1d4ad50e2d7da08e6ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41fdbfea0981363d98cc4333c8a1e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6e7b652bead4dd860e50ff93300229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e4ca86d6fb2398909060426c161330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf158413aab9ca4ccd2bc684954e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a34a9b31ceb4e2790ec1d90905acf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556d33300164b2d899a874005aaa0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b72b9d6fc13e39ce5efce33bbf65ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fcafb0963fb348a460945f78c2dca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af5c4835a87a9a82229fcf73f23c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57833f2f0a4307a6072275e53cb1d2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8f1fe4d75dfdf37269dcd475468638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851ff262585658bfe071c2709953b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3066f1f9953df4973c3cd40751c74840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0aba6f9f80a866fcc81a2d6b6002841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a8e8aeed4c081520ff005e034b19542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937e66e098db4fef317490b6332350a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116faae6943c989e0537680330d587b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b65f3c7f0c7745b5be039c65d020a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021c80f7810bfd009377b63ed8f01446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b139c676978aefa52d184247206d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c11f9d819824162dcb4580d15a736f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df335aca3679c9bf4ae33986da01ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a604a8f70f11ff26e323f25ba526950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7a5f67cc6dc5b20400879ef66d9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98072f6016dacf595fb943c8685f09152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5fad005c338bfc586a55875d10dec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab8f612515d24d2a86b6536695352354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f2decf8dfb244e533706d66e01c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd7ef750932865d2c2ab2982620dd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359da0adfc5261be0c905b68b0deedb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726513bd32cc1d02fd09dedf66b3c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac963eaa33a622d4d53de2828e06e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc433726236d8fb5b60ca95e6bd444760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d2d2c11fac8579812dee77558694f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff206a912f0c191e39752ed99cd4b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b0258e1352f3679adfdb0dc6203663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6b0215b2f5bf549464757d00363864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637aa1251ee59036f91609d915fce6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff68dc2571164ff01e2f908674151b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc85480d30e8483c3395aad999954f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7977616973efdca43c501fc91bd0a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b87397147ce24689bc5afdbe8dea9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e962650bc91a824fcf9b4bff642df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5af1120fc5ae109b771418b3d346371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b074376a746f96fa5e6687e018d8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a606e963b1ef1a8f2bdba680885b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51552d4b45781ac152a08a87c8fc13774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1517997ae9405ae65fd7979f9d02075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9a06c448f54fe5b730068d96fb63676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a7b0a2926dfc6a65cfa511704980b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafba03b42c3d418dc9ec721d1541a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8a107ef303122f9ae8e1084183b3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e28ea9b91151d651ba2d11f91b147480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b250bebae072e023e6ebe0d608554381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d38b09fdce9813e142b06cd3dc75682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f101c5013d724ab45ec753115ac11c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34a9e09658832e1fb80aa75a38281284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d2ff84f0feae3446e9a6c433356485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e5a129d60c77f7010833e2b80a9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d6c823fc9284828f84e26953360e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4c6ff81bcaa14e66b8af9566ee2dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00434962b74380453e041b601ecc4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f4e96e58d923769aabcc335010c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf492b2476abd10a27adeb821b66d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5a4306cfc70a18697740e0c2ea96292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88cd3f39523f4874a532dbf2f54a7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eedddab14d226ba1f24a7d60181dc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010b9e6cb6f2c3c41c205f57b504b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb864d05d317f5efc6c3a4de4bcf8c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d71345089690387e84acac25a0c5ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fa55d0dc3e93ab105c58936f2e4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420829714a48d44b87ebbf5a7721ed7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cfca695ea094667264f904835801100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22960f74c3fd98b08d36f93830a5d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd9fcd366db86985efd20e2287320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fce3361984083371da4db965dcb7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c592dffdc43ad03895c22529ae49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988bcd2e7909741c31fa386c883e10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732a73d21840b88d14bf69f5337371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d86934a6cbfc43525197a7650d0f7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477671aec75d6ae2c7680c752a9c4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c1708050897b357da111e89a57224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5445817644bee0239333840544c8edb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4afcf6f79e5981d2d463e73f84a31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6e49ad8e7247e24f53e9ab6216ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efa0345f05be8d51b7ed7ff21bcbbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c55afe043f9879c427bcbfd712d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a782e3add353b2f724c52d2302b79b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05aa3db19d42675ce3a99636d83141116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaccea6b58b561ca6a5ed17ed2074c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79a16c7cec242421a814c927a65dd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078dfbc845d44d676e9de5029a66bc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27deff0af486337d5106b3589fc978120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0ef1842efbf3b182378fae17a560f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33981bdef0405647caa93bb17bb82cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a74a5adedfb9ed8302b637bf8bca4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d2808ae08e1f39d17fb756d1e6ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf57ee8da242bd5baa2a9782a7dba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0b4a786ebee472db4bc96e33012b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cab95dd86a20d1df532ce6e538dae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dced13c572c0a42c86d3c1fdeca0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315e5f6a467dbdf6876fad6af146561129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e2a2c0ed9c6cbf3d551dbda2dac2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c7998540142bf4a1007f4db92eb78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660fb1777e103d75e42c256ba1cd4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc344448f7888a40b3da5ca1d465e5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06944aba96b6925dce0fd67acd85d96c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa575c372c21548ed727140ec931dd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0d67ae5a254378881ddc37d01243136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6306974a4540fad1bf9736d5a08b48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d5bc5bad933c93d2862bfe7b9e77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49bfee170547507ee7dad5c57a973f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa03d96082cc73038ff4b6edfa2fa5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf7c73593e23d0982e29f2247483aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd645ae6d145b915bc8c917acf1a96c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89139bb27d42f84516725a700fa11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1be88cb6996eff8da0309bdecb801144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9befcd66da4e847646cf1eb957891145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08676aeb33629134abbf2fa122a007a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7a5bb9829be4c7bbbd5b5c559c3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da940ceb1fdae3d8138d81bc299497148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf284fafb3acc1c258c18349e9727149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf1cfd5a78d4814e83ae792d10ab56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ab2d3047d943306f21ea6fee2871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532428843a7b83370aa306def53ed3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c2028b4c39c1ef47047a63ee5271153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29aa61dfc52b9a34ec271856839859154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25685e94ec78816a016046a255831573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42b730450e409a7ddd5f6a319e512156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c508d1e4ed85f1511f48a584f1f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481df796941fee715d68b8d783d7156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655028ecac37e4ae67b749f0e2e56a6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9f22f3d20604eeb9a2335f7ecd432160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626919a5f1b2a1f92687625c5668078161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006d24f13259d83822ced48d4b850f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee9ec697548d2ee9e96c0b2500f92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451dbc4711798355e49edf1f5692aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97160e0c2366b1fc13c9e49de0a94a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab33c34ad63577deea17d4d98f1a028166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32576722a94efb04e0d933e06ea737e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58abb50a11c4b6fca2f5099816859168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb9ed3d09656489cee6e60a03e057169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab927e323f2d42240816b5d3eb4db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7bb5318f7e5c814d6a25563ffd320171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4b5b9cb9104005d94a1f1fbe61d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7738faa81d85a8066f9636ae2006aae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588fc59b5c763ca7128584209f7c217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697fcb8b74c80e2bdd82cc08312e8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e559f8d020467fc757be822eee61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa473ce3267b4bc6099d047176cd70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efde13a25db080558add5a262c58f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac3c6855bdb437dc22921f02c88527179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094537a53c12e3daf95c371894a6b630180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f297dd77e6887e91d0ebc61e8645181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ba160a3ac6e941fdf1de03412e28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e77b00a37ca9802f49a9eedefae3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e22d5f5ef746b7c8aa4bb9040ff8fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dedb818840947f3156fc07069763d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eae79c1b1f0fec9b2234834026a3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccde6b62e8ee4256e2e656f2a3122f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861da37e8cfa5fd68c6ff0e6c0621cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356c08dc836baa952a663aff6c2dd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c6c89ecb2a999a8746e2695b7fd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78242c09e130a8755f5edd04ecc65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e4f46a80cd686cb7e09cfe3cbafbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e5d1565e1db0c15ee0d02bfb9ac6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0bcb6bf432910e73f8bcb368ce6db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179e03f656d0bee2845366edab06ef1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1131f1d0dbd0c2e9f78fa5dda1f696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa94ec84e34061a5920752f64c8e0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb2f54ee6561e8c0c8221ad97b3eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31262ab06622a242768a0d14ba71ae2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d237bd45c63d68eda8f7c05aa0bd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7f52e52a6d165b133549e451da26a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8abfd5ba6726e082f4daabfea153202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db641aedad433dcad7a494bd065408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d544c5309b64517cf6dc65fd6c383204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a8c111004cead2b555883e313aaf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51838fb3608681e63cd328a655120206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f70d7502e268a75e2a8d1a134f14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ecfe4c2c18168242521ef96270d3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b94042211fb7b99a30743c8402c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35dca4f484388933a3be0641ac9986210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fd8cbe7bc13af1da96cdad8e717b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63459596ccbc9d2d58b4acb98d657fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba70767e1f3bdab65d16898bbc136213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfec7c2e2bfee666349f31632d2c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c4394928637205733ee3dc6950306215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcfb61bc49cf7990b355d9411781b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560cb7d890d69abe800556d4ead53c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb3252fab674801c2b377f0bb77bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f225afcd54c88d61f3b1a2624298219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e68607f4b0acaf73fc66873d3740220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad98981d2386d77849a12c71c2c53e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b573edd0eff735728e05c27fa488222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ab2ae8cbe694928f5d3f89a81dfdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cecb20dfe9d92ff0ee8754067309fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5bdc83bb54aa0743c5a3fd280ccea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933ec37b48c1cae60939b4a29f346f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1f238793553024a4a5c1bc5a53de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30885d2f24dcce9defd88a95538e2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a96991f7d9db1b66fdf33ac3c450ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c5dd8a66ac33377a00fedefb2cd89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a29df2c413e8e103d03973a008be4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f998b8007b45a3f7e6f9aad4ea29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6828e3a65c2d1344538fd773e4407a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6a2fe2f86b82bbf36c0788fed455234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa53eaa1c3b00f00c85797b2f284b28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4132a5613100d627edb36f89e47b231236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f124cb097cdd0254ad4b5a29e2afe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0464ec6b6f13ec4efd776f369f960238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76da21a3b37d04d6431096fbce5958a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea6e4519b70b91ffd8f82c2e34937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d7dba2acc0901a8757b714cc2aa0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee779a93d4946ceb1cccb78936107242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952bd236637364db4e790dfc461f525243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fec25bee7398996d2e99336333f65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f7181a146687f914a09f2e32a9f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510916cf9b34f86eedc428655a39337246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348024ed80a471fca09e576d3b34eb44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d4d527469a6ef31d73920c28063b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec5bef4aba312a11ff5b43ee068a3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a6aa0f673cf392669d8fb49783d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa1b3a3c4ce0f484103c7ceb459976251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4875802d0d22a8afbdf92943e9eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff1e003749c4fa5ec6683374716002253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560540d31600789422a25aefb1faece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc79ee68f2f72746a451e9005f2479a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b89453b54656bb781425762be58f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180449b62389f1a000b6a4a005625a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6632e220c35f0e8c870892add43abf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741dd5d007a36a099da53379df533d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231456480bd5cb9a48252c91b4fa2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a827b5c6fa991db1c3464fd79cc44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1326c3fb02e2611a65c44898f0f206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f68da4c5cbe67562308fb6fc694d61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc1b925c4304b4853afa32a905c60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7a20d98742efdb06a93875188b41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78377055429fb0294f52c8881b46760d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db552e6b79942c737f0aedb0866f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce3d203cb6d633ca09f0d231b8f54a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f41578db35a6d53937fce71fbe89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181919187ce109ac1184d0bc3884413270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2664e0db7aed61098ba1f1847a7c5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d367c0f3b3f814d134b2009244e716272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85459bd58e590177f3c822357ad8f5b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e1bdbe502fb8991e0077fe90583ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2e3aacaa02e5767f9903747e59570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1ff10a144a46e2a482ce2a0a4c15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126680750b0105f9e13e1040fa8566277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cd9b5a10b6c46e44fcff1c234614f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bcb676f9d96b994a09b37cff0ae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aa8cf55bf283216738cef8f3b72cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e550533d02c55b9c81f75b4af8a3e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4b92851472e6b62886c79891e6d42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac189cfe4a4fb4bc58eab8f115fdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6c1574b4e4ad1de913bd25a62fdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a533f0619ed9b9d83d0b3d5fcefdde0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350c50ab0221d5c75e02967026a0a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ca3a6b6216c3fd24afb9f00eeb1f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e69bbe236cdff93b085bc92717255288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b175e2d4b122f457984b15d30050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513f68885d4218828d0bdca0a0067c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81addbfa19e44bbbce96c40b9dd71c6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5941c45bc374e4c7c151d84d6d7cfb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4dc50b9f5666dd3c61c58d089c687293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067559827c6f441098f59c06b54dd99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cb232504225bd5c433986a447c94a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc641d2bd8c3915356fa2cc94d54f261296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac987fbbb9b40a846484841d35782297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d444f1d59a03d87e8a32ceb8019b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e5a92c7de8bca5e97d4840bdc635299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36e5fb7333b5641653cfdb7303860300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd1ca63b69d642550a5792dc4e685301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48db7858f90744ab2ab4b186eb44d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332cc72a54ea6bb45bd4c627e3c0f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f553aa6ac9c8c93a29e6baefc093304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62501d4851a3585430b591fd3b7d8923305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901f019b9a959fac429ca21c9d3e81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd85b17fa78776e1a4a34a070ebc90e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40cd1d95284a6f8f2208760908e089308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b40a5ddab90735383cf99ab0291d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae01b0224d66c71bcf167694e28d7fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4742dffe481929c637392a51d6ced311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13610bac6ccad626c3ff4a5b9e690b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16abd8302e604d8866b021efc3e69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb41a0780d906e13e7175bf5a3daf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88bd8859c00864ba7caebff666619e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22f38a71f517fd88dfdefa8e7d81a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b4831d5aa34fa2502a6c1a1523e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97a7d592190a0aaf20b7878dae33d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd76cfe7fd6db908cc71f239811116319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e19be1373901a5befb09ba3250f5a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc360287ab937c49f112eada99f5a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a8bbdee85375da23cde29d7fccd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452498ad7901430956bcbfdc6e856a1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6800aad44b3e66e4eeefcc28157e85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886339f26564c0bca2455e90419c55c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c9c7d7533a32ffd15c6ea4da613e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722277fefa8b54dd97573bd7a417908327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1acffbb6c69b1ff7d7d2025667483328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47542e5294c427614ea5f066ee662aa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d62a6135bd8aeea58149d2064c27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d972e1ad9398e424cf5648e09a595d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdced089bead1cb50ef2aa5f00374c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927da10d9ced670a0ee0cda11a6eb47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4c5362cd128145bce13e4dbdf640a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5682ef01e29b1023332f9bc89c9d22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b783a69121a067e904120d38cb424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92851b2948a647c75999e560badb25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3e7b353a5ede456ee4fe3d21edab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa462feb0a5c190d88783f109c900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54061a151c4ea6682f228dd19ce2db2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c8de419c72c9f6b1094ad8594eb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61010b27a8e1cb16745e01747645a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed67e8b3c47929690e656f9906e10b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81c1ac0198f983eb02c8c7ebd70d6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8215338847c90f5097e073a5d305c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579fe97b4b643b2dd5764625d3a1619346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6910680a0e6d6c2f1cc71a09600be01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef985b5c5bb6cb0c46e087a3e874c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee69961c6b1fd2ff95e64e5d0cfb00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d6c6ff1d8ad447a23f2594d19c52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e9cfb6fa0d41debb585dbda6598ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b65334cd945f1ce0090e16f41a152352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53595bb435172cbd778df84f9ca147353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0924042dd0f8701a6e72646e9a590354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534372fccacf34df8cf45a45dc62cf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaad37407806be76484e5fb0fd4216356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccfe8d72df652d6390df6a2f1b1f26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22d7e1baca34cce2dd665524af4b2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb87b2e766ee6a1a9fef872cfbd288359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013868aade91052066ac57648817943360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e5983e7dd65229581684db9a806dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c03fd20d7aef39f818efcebf1d95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d06e59a20523a00bda5d7570adad4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45309dcf01e7daed7edf10f1726d57f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1dd1d4691a664c5c43cd15c20126a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ee3e448732066383e51fd4a7dd90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae3f6b498c8554e50173fc109b18ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ca7edb2b499c2b200b5d481dccc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b66a0639c425d9e7bec742dbd3e604369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808314d0abb6a8d80dc943b8eabb96d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f8f556b383f850c141f21abc9367371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc0e22a0cc3282906012651278aba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a96d381c761d0fce4ae66a93a8fdb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ff5153de8d6c647ca5bc54224ec82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d32f6f9f75a4f4fb6c992222f9fee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd033d58249f0502787ece203517be97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83541266f9b5fda4360ba28f52db5913377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd526f8eaa3174cffee2b4b3432fc25e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ed10103c01821b4d58bce1c4aaea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47c03582299a121da59a12f005481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184bb855508e251f784fe6a50cd6c83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f7a7df1ee2426fb8622eed74c2b82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45c5f8cf3e334e72b8997093fc8eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd04a0d8f5c80fd739c41495951f65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0581b56f88e7e87d31a7c95fdcfb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96babeb74168b2d34267cc1fe38dba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c90a6a37050ba965f47e1f34e9606387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493147e79fe3a5b6d17110bb8e55cd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd134ebd906aaffd71e5de438073d22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62173e657d0989cc705a6390a65214390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c2bf4aa777e90137b16dc252590f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c372ea3f89ae4d9e5ae35567fbdd584392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b0bd32fac55ec25160c57a5ee76cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b29429965668d2771438e69e9ca7c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6676bc2b0e90b54acfc2b405eb137b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca79c55c45411f38baad79ac28ac08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eade1031c8adb315edbe7844f02e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eabbb538449350949c3a03082b700398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc4fe0a62a60574576b62601efe6d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a7543c363795137cc85aa0c7fec00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b830b073cd34886e2d8aa6a8d59a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158bb8e0980f5441697108ae704d1d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1cde1a8862a85dd113e6830ae3a81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761391ae816d8270c65457a5765d4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bbd1bea1f7d0858b2bb81c504e7f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b2b189bcee7e684bc29a7b0578291406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072eea2eaa1ed3649e8903a9e317c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0c24cb98a3cdf9b8b0243d6a9bd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca7a97eefe70bb01f9dfde424c8089409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c590165b271908813a1a7887a0db9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7ce7d33e2c7dec9cd3d3fd5f8676411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474ec2fd1121038a614c5ec78a86f6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1f765da4250818604c14e36ecf8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9571a4c60534bdffb48f2dcdb1d04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2e8baa81e339b463776aa4c13ead415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789c7f1979b1832a4a7228ea0ea370416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478644009a9752772b602216029d55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61cad31bf47e12653c83d7f17d1aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c486c73f71984b75f3f0c0cf49633419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93add443340bb00c848777613249c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17cf79c029916fe9af3047678f626c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82aea06914722ae37db1841a393804422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1253e321e7d7547e1df235f2618f1e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412124b4f6023f9a12a8b705cedaf1d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0cc27d37d8dd7e0ddd1529b0a1bba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ee399f6dcff33688f964d118936f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd7d32cf37eb6b0f23a1e43171b8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d48f89e1db89b21b15e96320c342428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec405f00067f33a82d24a79397a8a65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056ae5bd60a090f23322a55924865a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d773213d4c2ef17ebd434071611bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff9f1713576a75dac1c265f4aa754432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8019e4677f7c31228f5e353d442ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e4f3a315c7c4fd96543430c4fb496434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d23e15d2e88c75d730588a6c09862f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4721baa28d2db6b5a697a0a04acd16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757786d771c63729a6db6c8edceea5e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c903a565e631acfbeb57a58d5cd444438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b2256f3a1e03b3817a34413897943439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f15774ec8a62a7b000676de72151b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8ec8faeafa74cb9fa5bb1e8fe07b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1417fe9ecf5e74e3968144b0d9066cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf443011d8c95f91686f88849cdbbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0854b98353d3253decab313efb22003444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bdab3dfb092fb2b1fda70ed014889445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ceeee462d227f8b0d516d32b28a4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9207b6c6fcffd3dde3bcbe4e40d66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c321ac9f6a1416061f0a43ffb7ae6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d5c6c3f8a0c212096a9d4566c240449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138630e8014d5221a6756dba6b409dbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448057a0297cfd1aad9b7d1bd886891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d957a13bed5cb57d0d0525aa3f84d0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e974c4649da06a795177796e6ef23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909ac06d039f3bafaf454f23b83e8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c12f766c370a76d7ea14f457fd79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035245e88f605a464edd5efd6bd8b2be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32389de600031edd0f4548ed8a3ba3b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629923ea473714d6cf638ec84cfc3fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54001c9c6d32c130ddb2dfa46580a0cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d7106ec4356950d9bfdcc05454f3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe741115838fe1f8661339d3bdb85c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c288554bd0d65c9e770a25a678348b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7ba5f4f203d62950e6662aa5b2b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768176ebb47f379f19f32b8fb9f3918464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34279293172eb26ffbef9eed36cef9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e7d5c9a7f44a7970c6424337b39bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164bba59d8fcc27a46b21f68839bbae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c818d100d855eea0369174c972e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b666d90544afae7496de178a29682469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003389ab9f6f750b97edb640ba0c2fc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247072e0341d3e0522d833dfc4c00d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b5a572deafb3a610c16403a5df290472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74b09a4ebfd5ada7d014dc188e568473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e5763f514c53ce62fe9cfaf49711474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10a22f6fb666a9b04813834dba3cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332915c4698abea0cfac3fc1634989476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ced28462cbbde39534175d72c89d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22907c0cbce9bcc66865b7c7ebd63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d562bbaf054c940e52e6b08996fa5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d9ad7b50b74caada5b292da3206e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470e5a83bb082594dae02458fbd96c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c4eb318816abee13d284dc59ad06f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96961de1e785838ff7f0ecdfaa4dac2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181935451595432afae40f377ef145f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a8e469e3a01ce809d3f24aae35c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ede2f9eeb5a8e76db50f3169b80c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36a15312ee1684189aefa85aaf194487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d23d07b05af334ccf0f0894893ae5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a283fff82ac322600d194391b7591f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1390b9520bc285ad4b519af302b3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9fc78b7517678afbbc167e4832466491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7cfd4ed758606c70375df7c2807f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290405435ff87a092cf2ca7ec8c04b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7fd5e64070612836fdf3df3c99513494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8efb185df15694478afdbd32c903e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd5568dda80e0e2edea975031fddd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c833d1271b740081ff758e7daa5daf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f53f15f21727f29e1c6ec113c3483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db754b1e8ce751195b5247ca9b3f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94657e6b7aa5e57930cb844dd17dac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0bb5aa2918c538594b2974c2bfda8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0cd3a2152aabebc469c4eace35d22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd948dd797b62db18150beb70601c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6bab8d1745969cb9645bfdd7c410504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe3443549b217d695dd4bde0d3797505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0571f0959edac83c55f1895642db7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6de2956774ea2c63335efdd349259507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cdfdb073fb2ede814cdb484a840bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c3546e5962c6ad13d7c36c19eca6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6469fdb83a27d4c4702cf1436905510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a82dc2ce6408f5bf675f474b9423f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7fb4e3d573ab3e03f1d96bc81bbdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b92d9d9c2f11ef442693155ea1c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c2d4d1bdbf22eeb865a1c81b0ef5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f7388a9ad1a0f183619af608c8b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea32f1506dbc2cb9afe5d3721b3673516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50057672681384828ffcaa776b6c5048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a516d3780cbad69b4ce7276d017f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25317b2825e7030091da36e3efbc8a92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05ce9fa1a3571e0de90a1b0c849ee9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886b8f300ca3c101a675ca5bef9c4fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73cfcb163cde91f3466ad275c0eb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f02a023fe00d50f17b4258714b01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6aaad10233d6031848b62d2ca9d88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629fa95e2220f5b827027e6f0ca6f2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644523f0d7f3e18f4b458a7ec843712a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035170bef446a0f77b790908c8cb48b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1af3bfdb1c4ee8108c8c13504fc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3235673bd9451e256a1b7302818d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f3407f885a29579b561a5a68b05a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf5ed1ad90eb13bdc2a7ec2bf2d858531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609ac09c0b55b111f3bdd36d1d2abc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e23b4157f04e2a89dc2c56c1b550533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eee249dfe25cd76b4f05ed77b1d94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234ecc7905c4d2b4ac4ea0ef0adced535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc7ca63f211ad04d50c96b99b15b3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa565e9544d53ed39a17d211d7109f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5306571e114484a9451e2ada3f64c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9275bb8ce1ebb8618db0dd254dba9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d9e451cae65d76ff47b1202631b79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadfd64bd916ca81f90590fae38e009541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdfbf8dab78ea4d4b30dfd70e10318542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a38b42535556b1758423ff5708f5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb6c007f2806a56318720b12e4c66a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c5119998ce76b5f1a45e83e8daa23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63eefcd70f21baeb874ba9e6f7e29b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b8dd8fcf360d4db80d12fb30f7c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7133d2ee4bf5cf37fcadb396b7946548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860ed0406ec5205807da983c5c9df6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d7eaaea03c87dfc167577609fbf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cfc37707e22aebd5c086b2562aa2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da9178faf3f6cc40c6b35d67e8eeb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7a10ae14ec4d4c3a014096edce044553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac9cc534e572f580ca9d59864f4fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6808fdc3b72b7484568fc7a3a889dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6afb7d80b0a3ec21c1c8801dbe36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1af38e2a26c462c01997c66e7170557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8ea265e128c7f0e6e777e022bfb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2ab954cecef25fbc6dac05a4202a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c42123da1d3666879f75e17bc36d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e61d262383a2faf4fd55bf8831f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904026d14d446554b3b9557f93817c1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ad7a74a4ecc876b64a771ad856a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d3ee8f30a568d3011ade96a17c1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb8325b6dcbcd2ad285f20ae805a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363cf97348307ab2b4ce2948376f3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f758c5808386382005178bedc3f41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95067a1ffc4e727a240893ded37195568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47fa92bb3e5aac23cf1046cfe029c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb604d074642124cbad896e963d01529570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8394b63229bb756b98c280099f72da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d4c849f7511df25b1491bba6d8b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93487ae4236697bcfa7effa6728d8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b537dd43176019013964544d05479b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60adadf16782f8671d033e02244da6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd47e431476b70e1477b39d026b8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b795726541130f119f2ad9c7953a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d12b793cd5be496bc628bab46fe024578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c602575d91694c0d97db826497560579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba837857d2b4bea897eb2a6e3f7358580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8efaf64e6b8b644d58dc9f385d76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869393486db236704cf45217a4512989582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c635516257f3f3b99b25f213efc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68022cfbea3ce241136e0a99750d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea842f1acb0b4ee02fd7912216af5065585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9cbc43762aa0e70c0c37226d05df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb7e144090f9e57b98874aa27e1b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a4c997fc3b382737c5d68571464f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8ba3a77087e6bd3f61967087f5df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6ec4f1effd31b57d0cb00ebf6e13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce309e5087c485b086e10eeb2af1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d52357aab6f593914c5f28fc83555592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4287ac065796556544b31281871dc4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80bfe93a5e79b4ee98559a75697e4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d312f4fdadff950e414f10f3beabe0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172049f070d765ccd2837949b74c1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d79c72c709d00f6eb2994a85138b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679366edb88a38f75f6ae68c8bb107598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88d5117936053e028236d99b602467599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e47489b61a5283a788e4e7c683066600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec92cabf125b9ec099d93659a8d840601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fadbde2ff86f134e63af38e950bf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f9e71ba9e37844dffbea098f3b5c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49340607e87dcf589e048002b9112604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a1cceab826cdf035b4979f49324c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b393a6e42b88b17fa5e05347497f0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9103b8c46db0bf55b044f7fe57830c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c90313f3d58cbbd259520c1ef541a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c88444d7480f61a1839d69072f6db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc6651020f64a2fa9b2ae1f62cfbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985288e82f786196c3bcb7d565b2e84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a907f67c990ca04e19585b09b868ee1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf708be63cc00a783f656b6667529c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc16935e049ca37ea678c1df99382614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f513f4acbfbc58a99087ff30d49790615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd194333b3efcad5c56927d53bf719616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08900a7a9f23f5f5244802335242f50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0055f7e8e80ee121568129f3daaf4d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba654aafa779b584a853d06d8138d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718690a1945eb4b31301e81a803df189620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bdf35229ff26117d03a0a87501873621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1bf0994266179bbcfc42e5cc0d3a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2fb904a0005d4aed3b386ae300cb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb402d24c2ae41eae3b4ff35300ac0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c5ad3c287e4fe8aea7a973e5993f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4abd809c2e52880401d23c94040c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441dcb78f454b089ab90b9a79b3f38a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c044eb9a9fcecd51b7be08f0f84e74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06162959a2564897a50b4ce2b650417629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114957890394c503e9bdb6f57427fb0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9fe43971f62d2b4a285511cb6a513631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06f389f348aa6f6e1483317704074632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff14d17c56455921a921b3ebb0c61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37b4f056eafc34eb30581c669b4f88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be71993aa0829ab28804e02520eb3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a81b9fc17fed105bbf43962ea5a2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad840871d044f6bd4077a274c1751af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f51b5e6eb09ea6fac972cb6da9c9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8001cafada47ff32af6b48bde55c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc74e995dd0bbfb67be929a05d0fcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66737395e79e955623c27e201d88e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bbb1d39dc8657fc6aa091d39d8078642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c7b23a1c2fc0055e35bd4629f436643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8933c9f2d5765562a740117ca5187e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd27856e6fffa1a277719a43b232c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abeb8578c440f3b711c19e0437c5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6d7f4fb5e35efe83903af36f31ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bcc601857befd690a7f7724a2a0d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62d83b2dca40cbc835b377d3325d17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9763a1fde242f33c86b4ea1a0cf2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43bd21123dff125e396e452c74f7d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5543e49bb568a15b81ec7c3f8097af1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cdd919a0ecca2823359f22f0abffc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62250fb4e511432997c979c8218056654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c2ceccc75ae24443a38611b14c3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7bf99441631b4597a6e0d26d285c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be763353314a6d88edf05337ff78fb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd211c1f2384518f3ff9659213cf81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc471c5d7a946864b9f763c5e3831a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3523ea158f5f54de76f9474746f941660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0709a1d6fa25eeaace6ed664408a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0ab54dbeb06a4215b92c6f6e9e979662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6d897928746c1fee1895d09e7482663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f40c666431f390beef93aafce3ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d498d211871c642d8b5147c2053c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8a6d966ceb0faabb3406510d04ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb18e188f4d5aa7ffb690146c4b5b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f424e537d3e5426acef0924a105ffd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be4fdfadb40a0854bfa23d38336faa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefb7f559b7cf11c200e9653644166c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a789c6f8bb59068eeb7aac18b55d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08b5c8e6c0836cc2ee13135b6c11d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f524b590fed9e584341645687616eeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ca4fee8d359e95ebe9151754f611674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42836dce93a57befba8759b5949201675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b162eb67f71f84b4b45bd2beacc8db6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03839974c0517875e3d9c07c7fcce7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e975929b662849d643ea4920143ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fbbcf7fe76a6284679678e6914bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612afb48803c595b95d35176f0efada680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d18090a9dce5fac88add78ceb460ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1032abe757e7375174d70f04104a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a683f369d6c8134f248a8ce9931a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe392bd03dbd508d67c7068e6632995b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb50cc2ddfd98488a71a5e274ab4d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13350b978f66f346667d7913d6e731686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59103feb9062e129d19582581dccce6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff71e81fdb24ed827618e73c6d40b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6092e787ab51d861849447a6dc5186689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732f15dac23422b4e4df6fb47d7670690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66be99a1b160bbdcb53e679313b8226691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c8d9be2c1ab241fd57525a7108a5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c757fc2635a37305981ee2f39779e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c908a4f6fd7d9f74d29bc4b6c1e77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f97710dfa0bcb21632cb92edb37f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce66afa2ee357c856abf5a348d0a9d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167acd0b1bd27dca0a66a535a931a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9962ea2af695223de5ef73bd11090a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0594e8f3334d826742d1bd41cc3e6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abd75acbf16fce9339851c3baaf616700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a20f138773487730b55755f9fe91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0104f75bce4a0580cf45ccc9ace7c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665f30e87e31fa9350849be4bdc622703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304f496d421d93c835d907ee8d7e4f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5befd19503ae354d11c57a3f25ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea3dc74c86b6f61c0be0d1de2a3f71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0574aef8a6d57cf9e0aea6fd88cfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c65c2df208cc55eeea8afbf861420708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6513bc3010d02fc5fb7d118131cc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac5b57161e67ea55d0735d2c2c78f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dece9cc214a845e223902af443b4f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ef441cf8b768edeb787538741855712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5dd337c78699b07b513f8d9daf69b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722da31a362c2773a1625476842e2fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ffd7c1846e675413a67716900950b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa61da918b6ffeb0fc5e4dcc3a1ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa3d04d37cf3cd5a03e1c69f316af0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f1801ba5c46e9bffe1215eaa434d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e4eb38c4b4f5289e00331b10ab6cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb1973c4a4780241b533cc84c03f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f6df78d4738d59664dbbc172de3d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657bc7bfba28e23a9c3605d38916be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256a7ec6132eba8b56da9b3f68f7fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e20dff9223cb335d67dd9148acb2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6b1cd1afefda1c2b0e6be09022a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b00b7a1b716a946fe4161eb6db99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662114ba6cd06dd97c95298835a0d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bbe691af1f2902ba178da1b6939c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f0a8d15760b0948d5da447449301729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2caf58de86b617b1991e76425f1bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e0acd2c14bb6ca42aa71ca5ee68d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08a668a32b93b977a656e6e7dc610732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a58d119f130dd353928305f2b522733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b847ca7bf093ec5a05585abe301dcd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ce35f2699319195ee4f0b20efba6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473a3cb125c62b23c8a81def54acc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c97f8759f9cdbc835b9835ef0412737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036405a925a171089f75c6104d55e14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086940fb0d8bca1b752105201f337cc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c8f36a1767729c7e42301f17495df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae52217912b4466e397f2527cac8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43557fb2c32c06d603eec19d0796e31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf6b25860d961962bb1a6c32cf575743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f73dcf2c08db4aa0140bb1310764e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721fe766d020ccde5d97a889cd96df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8ec2d72b5fbf34e8bc19a1cc94d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4978cb7e1c981983d98ff0221e944f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8890d331f294de661dfd6bb785b6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcffe57eb47317d16f89945a09bb7d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec235049b0ce6a7ae23e95723de6091d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68299a9c00be55dc0c31a2e018f4a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3d0d828ba2f997dfad1a3ed49352752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0234be3d55ee5c383da6bda453c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6065366cc25366fba0451a513f602f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f992824e89954516c5d744a4c326755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc00c29f4e8dc8098c7439303fc27f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044e32a4e33c93d35db0f066c1e8cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dbea2cba297a0736d2c80ce947990758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c59e57feed0c47c658be1b73f68e1d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c825d88b38098dc1f691e5e34925c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127844c12d6cbdd8820ed3cbcd414e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873193e22d01c0a82c9aa25f7d0d7793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d3a908b887d5a2a2ace31710404a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbd585aff9210cec5c5219ad41f725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb249cba339a7db6262c7181a75b55de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b8083240db6b937d7bc8d78089dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968ae57d406f6dddffb15e82ae0fd208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a1f621ebe9055d2bdbfd7dc4fb6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077c34eff1f967aa5e5751be94dcf1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d0f15b44974581f759750066d94511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d6f370f59959cb51eee13a62d06012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78222344a444df17f4333a900d9a26b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e99e4f216a6814c08adcc2c5a8f1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9143b4f63443bff00d335bca40202615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9dd4be73f92cc8515d5f9130f1a6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dbeabbb73997c1c1460c05987dc8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1282f1ecdaf1380bc86453bdc7409e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a1092ce3922b5b515d069e7ca10219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aceb8cfc7245b154ad9ae9e7c7b9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d98717abb1a8a0f12d38ed90e10a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67404c2b90fa6fbfd0eeb4f51391c1f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289bb15d8f95714ba9d242890893a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe8909e73ff04d231d8aa20c8ea2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cccc739dd3c47b8af5f16862c8030425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400928eec6489bf5cfb02741cfcf2b0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c26ee41e7779044f1b4cc55b91fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5c8fab266e8148024f8766b9643728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ba6e70b9c0b1e42eb046b838808929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed843e013e2fe8e2dbce2df20e36c08c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd843508e247a9e78232d8b404c6cd2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c98773d719a9e3a2818cfa7af282432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f549801c26732cc92cba4cfc8610e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a28dfde4cdc97a2182289eb30d6e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b5cec2b99c281015a9e2972d7ec735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f531f4542b649e25e4af4338332a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5fd191c063e62db83b78f07cbc7ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0c467dedd6f3905b171fb6d7399e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab3d18c24c125aaad842a4d295bd3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea857a5ebe23f8333c393336db52c4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff81338606d2e7740eadd2106185c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a2faff649860f96b6f24d3dc3f4b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630dfb74c4b4a892672324ca096b52f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d45e57861ce7f43f2891b2bd42ed444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e29a1812a5660f5876c40bf81946b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ac23fbfec4d9ed0597a7ed8b8f9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a98067b48952756bf6932e06e31447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48fb3e51e34cd2def0c17e888c17b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec96be718b352cbe161a9890be4dbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36196d5b158c65e9a637775ace884850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4afbfc7422051abd2d8cbd4c189051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a1b148a93f1da6986d2de3be1896e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d9ca25ebd8a756d7f9ec2b53daf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebfba3757492d654b48cdede780a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffca2728181711d96ebffb48fd800e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7272c86d46fdf432b9dabb8b65f4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05eb63bc7e7b4f17006127c2f86fb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78bf73f6ce5e19c6f6da69cd2478758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f766080c7ef720f40124eff355e4b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29cc3793e653f9e6266620185004d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a344174c30754302cf766035ef02b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c4232b1e58fda537d45f8005120662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d3231dc50db36cb18a7f743af9b5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a2a521630c735bf33558d2f30ad5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681891637cad0841c4ce6c55a89e86eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006183e0873ddfd8f5cbf9295ea5ec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaaf89632699545eacd4da8c0d6ab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d75b681307489478cd0e705a52c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3d3e4ebcd87045c777d7c1c78724769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b0b236f4eeada8d9f6f499f8c0fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c977ad22aee2eb96d16b921d399e3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd522f720a38ab4bf50bb838095977d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc811c9d02a66385b3c80be86a6d78e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d9ef0f31b6b5927518b870bd33cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53216948829d7b66cffaf0442e74d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d474b2c7793a0ae07d81240192f2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623d685d1161230d26145e250a0279b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a5fb731c01b9b2878b0180724764d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad3f5e4f2c480795cc8d70e96f5b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845887622ecda50a0b562e4f885d9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca35138b8ae9f3dc65c6675970317681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31aab81abf4e15648516e4e04016e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5656b4b49c3204f15cb3bc1c6a16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9f1327ec18082aee1fd73d9a291b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4832d68c98d98fb50b5b54a247cf5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713770820cade4a6ee6212b3cd44bb4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c95a625a72e00b7708b2b3dbf2f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848309a3e17712322d3ec5191ace149788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a672ff671ab4a8c49a6780c9757589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724307b27aea0ca75997d7bd80ce50c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd69746c0753f3b5d24088b1edbb78e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb056d289773df0b490929faab9a52692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497619fc2b60845cbda3148c3f2db7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02732505b03f8f36d2639016afd8528f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64407c0e78f87c499cb2664d2f0c0a9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff946a87122f2f3229ba7ab6097a13a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67705de07f5175fb1af23de91bd08097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c55c786258bd8f15c57dec727a3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0fffb6f1f238bbe57cd83f646154f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afef5211138f8c7a891ecc7f911643100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8cdab39a8efb353e3580a32fb4b1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36902e02ec04bf1fc73bb6b240faac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56eca821fc97195c019276762715ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4d1336eadcc2002653611df0d36a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f917ec5d6fdd4f462b164e159cffec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830d6b499eacc774445a356413d7a18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef8e1865511b3b18c82a18919bb9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e63a36582b69325fbc83e88dae0a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4a68c0f9e79e8a6ef1b77d0eed48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773b6531af42358faf4fc2357516299110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5306bcb4d824685a4fb3a3525de6a67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802176b374310eef08f53716badc318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1de246ca36862b321db2d16384c467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b017e142ea1e7906ff0f031f61edaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba58fd9b162f941e4344f4fae7ff6d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb01bc254cac902cd9f49ad65c75ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e26658e5547dfb148dbcff033725c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cbb8fc3062ca362b814cb24d0352d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1864306d4dca0dffdfd025a0e50e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f71dde13ac07f788cc3f7b216888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8e989f812b840e1adb8e086b535c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a164c20266f8bb64a37a5132dd41e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15c114d67ecc81a28c8335f7818e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b84585060b8ce5b044d9d92ba903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917302beca71034ba6754c6595b386125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d7a482ac8f44d853e6235f6bc641126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1cd740bd44b4b8a8ee6db6c721b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8593bbe685ad12231de4d32e7d736a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb54a8f41b45df9fe6a75381e5454a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0683c4130fcaca645adeffbbc230130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3584e75ae5344a011423a62bbed1d36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a61cc902f67e6caedd47c3b157316e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1989ae365ac790c587c8579ef77f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75902e8fe90e6523c8c53fba43a273ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ad4a6f1ecf1e297eeda7a0a35213135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78eca0d725f67830852fd5430687f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eacfe29998b2fd21212ad60b742d4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2512a2e8d1fa7f76b2f516d64997b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac8c0c8aaeb0244baaa1995a64746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf9e40e923914b2174469a2835e68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfac26b14560b6f9526072b9cb17ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241275fa8e55fd3ac40281ae9b037c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25b7ebea5c85e1a7e69c0eb97cb695143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007567d17437622efa7b75ffffcf8bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9a1346068cfe58c03506c9bd729bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf94dc161a7c03d207c8a1c4766e9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee843f188e755cc6d186611f4d5555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd782f8692a17e0419e8fe09c04ac8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34696d23c9fe37d4028a274f3c2bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567bab8f80ce4c948a21538e0f07d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05985e6f174a72de09f01ce319ee3e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9550f51273c454963cf0f07e5a90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bed2d1ee569a08e9ef6768e2dfa0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1814b1633ee5df70c8b7e3c611fc2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54ddcb3d98bd30a2ba9f4fe335065155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f4ee959d3e09f7f8b5d7f7db546b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab096f9463a18f39dbf26d23f0d6cc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd2c43583350b979048dd79a23f13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2afdf79764b48fbac611e59b62fb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedddc9b98add8917b91c3079899613160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20978ed303df37af435847c19e9b34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655475f90930b81c502b5023d56066b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b3615152ca015e5099f4a1cbe3f97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdca4628c672a20d8a2799980eca0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b38fb94d537f60c9e65908698f18f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669fdef9cd3bec6dc768f23d7ffa61b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc59aa926d3e8611c5eaf9f8f36e0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4fc10f0ad0528312c00fce882ae45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f7d57ff135432e9670c00c56e27b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4dd8f99713970e1ac8f94e5bc644170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f633fa8d2426718486802adaeb0a57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485020b4032895c433f40abd669a3fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e482340538c66b0a736cb0358301b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102510ad064b382f681793a48fff17c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e5b0463cbadce568731c4c01e3aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a6a12404b14aa2b8aafaadbe034c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40012cec97b801488c8d63ccf9f826a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384fc502f5dcd59b819f2e3560452f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df1930af02e760dab7605ecb4fce85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4db889baa25c036da0986be77f1d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f183364c5660b8ad188be1eacfd0c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a315f478460c20cd380d2297106a9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c45c8bd4058ecef5dd20e895b585e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb62f6e5ab17a874e303c18e4e9101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d70bde5c4736c70b8d559ec415842185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214d0ce77952d528ab5136ef8e1e0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db354d200e5b30b333cae8a3f741c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffbd32e9705874524e8b76990f4c88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad2f6c0a9b11291525e1cf1556435189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569bba5719ff52b79a84fc4e4d114e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3997e7f067f3a318ed53466d02a067191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db056899389a60b05fc62b53a991af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d4ced0c251faf0a0243236ecbff1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a8d6b63bf7c13aedfe0540c597034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1194c381937cf0467f8bceacdc88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677537a825af90297832540d9d61eee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09c104384705f2900d72b5e18874b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5d89a57b995b145c53ab45247081198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff62456b3ae55c8fdd885f499351169199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d2675fd4f23796cb085d0df8b0e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb28326205fc9fa4f94b70d5254eb31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836796ea59675fa15536e4eb9198272a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efbda067594a396f77c87c6f54cfa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ce783f8166f7a6e6f83681810a90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a40e13f4686d8fe9ddf349e832c1cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87905ef804c81956a7581529de38c34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f44d21acc2a7dccbf7f334a4b88bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b140f37fa983e1eac400102e35a0ff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611b1142f02e18a70ce9c7c36856de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008728aac9de14b776fdb33c8e9fb177210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8c14d569c74ff3d2d56d9cf93b4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b25b5c967b1f1a9268049eadc554212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265c3ad2275caa486f8b55b433bc56d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966b4346bab73848d4b0e5edc20b322214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd19e95dc49f07ef91a34fb3487f191215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80700f0e643e87d514a598302cd73b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd034e26067ec21f9b3428e9dee950217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e42f8df5760309256d296748e65c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c57efb349f95439ceaba7ed8eb0d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb219a19a6bc62b35ba2bc229113df2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed271e2b587c68423fae4155f45afd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ef462ac2ad8a98946949aff642e04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438435360599c756c7569fc314f945c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab21bf64e37a11a7990e5e75e9485224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ffe22674eef0a75025d48731590d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d522fb4b62ec9a711178fa7cc9b243226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa153721bc6cf3b1ac751a1c0cbf5c5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd423ae96a6bc06e0aa88112625fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2815edc043fc17f719ab1a3fd0e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dc86f3dd1768ba2e37a1c57d982cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3286725a61b37100449edb65ef871dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a30efefe40e8035050099af087afd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754b6d31e46d3960260db83c048d66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35bcf1903fea231a22e1b599856b65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb4e5a652144de25d1cf47673df9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d84b3608b18b661235765d4a61d4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0db35c34f7672851e390fc76a4121237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29710903fa7630f2134fa2aa19f326238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971cebfa46d8be85e9798d3fb509677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e626a39614b6a0ae48fc5eba903cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c27eb8246bd917e3cad7ffff18b67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119e4794ba5c74df2d51b4c50ae539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123daf7f10f99ceb06185700173bb69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f53beefb2d78ee01b01d02797fd7f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e45970a92cb82ebcbff5e024b5a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e92316075483a39e0fd49d0891ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5f748e7bfc05b5df98250856f5b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86359d7e3ff539f0e54e4746a8bc661248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9f2ec51087895699da62af634eb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f755bd99974242cd74d2f3f7dd327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5e5ed209677a2c582ef72b1d10d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204cf78bab6a15ccd71d5cd1058039d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e5224bc923d87eeb1397009d6ab73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c99bb28e4d18c0cf07a178482ab9d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138066e6035e7eaa1ee41e64c00dcf6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15288f9d0d8c589a14bd927680fe88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc5789527a53799483faecf79050e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154b64dc87e8218e7fc893cb647ddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052522a0494d2934d8dc5f0b74616b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e349187069bd2e779a227d1d939b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b15faa762d0cf19785f7af80ab7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b7b4c311f5310b2ddd6844ee147a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e58acf3c4ba9934cb8772d4e5fb7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c24f7744a0a536fc14d7732c8cfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebc672e18cc51b680cc7f912b76f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa69db43e5eca4ad7b308f1c5eaf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248db95250bba23972f2bceed0616dc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2834326079e12134bfd2e432ca7dc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dbcc13e04efe492af5d4215f7ce12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ec071a67fbc566a83179025067d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6173df96b893d5df33df6aab97df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523a4f0d1f128452c62af9072f6a83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd258b1d8d3ccff422515b2a6211a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5c5102b393570073a846ad28919e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64e2398f64d71edda67c7b64c619d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e06ea435e25ab822afcca5a951384276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ddeff847e4753d659f68074975c7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798d764bbc04a26db518a80369a51a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2332a43c45d9e14755bbd0775a9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac32a19efef381337d8f4505be2edfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f23be6f09c1e860647b268ec2fd7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b31b742eca7fb52a98a865b61cf16a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330271d9296bdef3ddde0a5267c72a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6558aa7ce201c6632592c11954b4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101480cb06eb2e46021cccb549a6b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61cfb0b44021c8efef21814c549e7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fd36a7f1e0b579e24cb3e420d9748287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c0fcb0ddcd3c579a39af3782da63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fbec3ea12fe4792ae69711ab68935289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9901f99edaea0a92ac35caa98c73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1325e9d25b86826bd3954c5ffd8bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b91d00116a4ed7a2146830cc6f7ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4cc0cf93a57c2ff382a28c61557a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404ec2dc88fccbd0785ec88a7e2287294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba625e9e48f6468b1bcea18f1b76d5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161aaf8cf2bee7466e4640bf15c0483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb49db4e97afd7047670eda32ada8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d63bb20a4a21081d71c8caebe81f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c7760637bfc874cdf40095871e4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461910aca201c422a04d84d86de65db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc36e10f179729edcbfa4f7e2341f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d0f679778b88aa4d04460b5e0d498302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e53c4856506db570f00450f00a52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbb1de38f7a4c8daed003ff87a09d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf05b0f7e3f91f8e1d651964074208305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda84d4c6c1c4e7c3917a9006cace5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f068544f664d632dd47ecfbc5c259e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9d5b0de5b2a7e2ff81c75b9aee3d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db1510fd00f3b22a5442168f10a3a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c9703ffb2cf956bfcb792af243b6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00967e0fad3dbb73aec527e803c247f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba8abd8d67d6e08de6e3e1d4eb102312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c8879bec16e1de53038860ff0d921313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2fb8e5b964c2ebbffe65b7b918b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9698bbc8088929ab3a0056c5b18a54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad10726e02bef996e9407bc4a9430316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba169137f7c86005d91ff2f86b1fb3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bbb3e0784415b529a4985be9ad965318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc652d58f616ff8e57612e068b804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd316a1fe47a0f695b6bd8b1caf747c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd46b72c56c1ac42f1f476a06039e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb745ef08ed774771eb1e8ce908f15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b3754a4aee157a9a950960ca63e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0def1e52d6f2b7dd84aaa619028a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1a32b85f1030b3c4c88f0d41cf0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633af6ca1c5fcdbe8316dafe8e4e43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10f3840f24c3cd3819876e533d8df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011d62c4db59c53bea339add8bd326328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a997287036453e8115c50b3acc725329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5783a3ec2cc93994eaacd6b271869f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d637a7bc0f154e2a6dd80002ac7f24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085de491bcf47e5f61aae2b3754a0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450fb45cd78bc0381c2c0b0a15f1aa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f4235ad6f3618b8b2dc3210aca0cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531d39cb0cac8362a90ea31ea738a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883069ea3c38ac146874b9b077feda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18980b55297044fbf46bde1dbfdcac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff024b2af882a38576e7568c61cb3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c410313c05a9b563670b433f817d40c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906551dbfb623e57b154b464571e20cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3e1d577b659dd76d4455cfece5f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf230a5bff614b9f609add1a123b1e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b695f47454ad5b7daa7d1726aa83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa66fd54bbc057c987c844ba68cfbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f34aa7b25679f964539292545e1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0827c695fb26dbd9161497cf9ed99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a93ed3301b3bece56b94231c1ff20e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce5116c5639bf06c12bf641eecafc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee593134d66779f49fd6b49cb8c975c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d64744120108c915441a0da3512b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd26c939ded7bec4d2c0d19409c9d58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddc3f3a2eb875d22d0295215d1866352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911b8a3ae93272560c49ea642569c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c492fe347dc1524153620d6606db4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebf1dfa1d0bcf8a1ccb1a63a4e862a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d70ebffb3e534026794909b8799a7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f4492879f284a8bfb8592bcf7573f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6c52d9384889af4ad01a22c56d9be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52cf80d75988e5757d2d3fb948b39a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fdcc0a07bdffd9a7281025ab28bf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300364bb42f4b820925684a966bf221361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e2fd830ceddf5f266c791984f928362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494514b07359f5bf889c9d835eeafc37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43ff37baf480bdc32e173b9dc12154364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b0e13dcf5989758927b17660ede60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b0fabc2cd565cb789ad07fa53cc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30dd2c3ea1700834e18d8f3f894956367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14b596532c4f70813e36a6936ea88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ba2e38c7d7204d3f8e0c82fd4239369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb1206ae0ab8997e82979773d6080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb60cf7648d81b74f0d80cf0a27e756371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bbd4ac7256b7eae20f0c39731249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4b978a5a934f3142d916b89b0fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cb7f1ec001e6f9d92c1315a3ac65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0cad08285bcdb02cd519f61759c8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ffdf1ec833d862b41a529fb7ea042376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145545f511b3c477403dd365f82dbe7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf35a2eaa481abb00599fd3ee6e6854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02790419790a3fd2e745794dec10f37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d961b0403be37488b0de8bf9d55ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864863b0a86b0a6a56a969fa17f041fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5f588094ece1f161a8c0715aac105382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a56ea735b0d30c29ea1d1c1db6a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725db232fa80d841a5a15911bd83973d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e16eccb5900a3e64e10203b1765a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748bc92b40bdee1da9c14afa3d1b46b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62bc236366c6a2871b22b2c7acb14c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5dba973373a563bf7db33a0509284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761b25939cd5489e9ac982dcbc88ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff51ccecaf29d04dee6b91196d3da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee58e86d18c0401752f23ee353b095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcbb26f126b3df8d6be0e5d0b03b45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa461f7909f7e2afb9cbaa622ec63a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5ddcb322872ade4d7d91605f253dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb62b69350b4f4f816727f3821f84c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd389ac4dbe4d0d39719e0b6bd7f796396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d316c4237b929dff55ff0a06428c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd02382ff5c6466dd5aa7ea1361754398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dfc5d583a9f7a5b2decc9d7707377399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667fcd85cb3298c66f85ce9a568d5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28ff2330f09d3c59d321fc61dd15e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d620438af30ebd2f0702978df1b126402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b91872a3588f5ef586805dce7f00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb0c1f5ca6bbe7ef4e96eb831cf25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c144c373c9f4fc823103b4b05ee4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5cf7225397140f031c02328df8356406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611df5bb94a42e163ad5b4c2fc7356407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a02b3b537e9a4f6c30077846e8bc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de4fa9f496c4a1ca073aaa1c43838409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac81838f986f3e34d91c04369ec83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b02e624f5169ee845d7c15458e8be4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352b0412bcfa0ec0f2f8f1e3c42d13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76858aa396639eeb92c44e8ccea2f75c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041a7adc9670d1e25383efa153fb72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11510b7ee4eb792b835024f445b6f0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df1e86da5209f5b88c7ffd7609cdce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d28902e275cf2f683fa83d094fba18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d996490cb72e81738d924fa51e544b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d676303d6ed6709dd23ba9010c90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3d5ad2de71bee265fbbff050560ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56551b1e844e1031ec204bc7d7bdcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f036e5afc9cc592966269e3c41b70b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12cb81fbcbd09c31a948adfd5dfd0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562acda3f8e221db5d7ef9703cee41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb737afb84db894048da9eb2ce6f8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c3fd608cce6e5538c8d57dd14601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fef1c7fa45391d6328b42515a49731427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519872f39133622fd82efc1fa568cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a905ff8dec5c36005900401371eb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76a0cecfb22457e1d69df4e7db111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e86bc9a6008ca1ea0aac140982fc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3db3f922b0f6f873bc9522d4931aee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16336a1fc5dff571f0cb720c27b9094f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4852bbe46a706e3c4f6a83483ce29b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6eb80dc65b50f7fc7695431df9973435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae09c85ae95a83b3fc73048079259f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99d532a3769c1074c43df8631b6442437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577005dbdbe26e34229e53b66bca2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac08a99ad2ede5828dc518a26059d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaef747815d0f50c5dc2c6cef4b7fe1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ddef02240536cf79f4d512e5b844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b7c0b8a2e7fef9fd709d5d3e6a9fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d194b82f292e4a7a0d32f934c80b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69064cd1ddf56b9b3a12c89deb68762c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc1df7dd52d0318e02e8e1cdfa40b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d0394fa9a7eba42f1c89e9a8aae6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351853aa96272b0b3b19c7ac096e74d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaee74148e8c07c215638aa428d6f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f941dac73d1bece38dba924300cd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128590ec0c9293bf7ec69541c6be57df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b96ae2aec388b03c1031f3321a04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073018da546ae21bf50cf26d765dc3ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34abcb6beeb432dd82e4ff3cfcdf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b434dda3896f011bdb4f8eff5fa02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867e7bef79fae315f97cbd89a3757e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b187fdf57bec1ba4ae82aad04422456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc4e0c06c68899f433f40f45a6920e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323015ec91295264131ebf0fe7d08cb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273661ea8c4993fcae14d6709e6a76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e3fa3f4b8a6fa0498f7f40ddd0e8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5547bb2e883bd72a1254b65d5f352461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e5ca47352feac6c7f1a5a7a492f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa10f5660c697419e03536febb0d7e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1398f496a200d990efe466b288269464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36dbb5a85bde8f960bd9b1d6f63d05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e45711db0cef4e836a2dbdf200806466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c965d3d1ddbf31c715ccf86cbd9d9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dfc1325428238c61459756dd4baea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924ff4f09e9227afb57acb0029d020b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d7765365d7070e1a574ee9a7f0fc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6f3c0d26f1286338ff3a1f4d3d013471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e07b16754784f2edf107a78e94705c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af3fa4eecdb7c13eef14abf08dc94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedd07f5bbabb59dc3bc3a4e3636ed3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a4b10b97f857f44699020482b323475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3044341c178d4a26997d0e2955e6a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6f0cd8ec144d9476fb9829b854ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9054170a95f807886fc798fe9f981478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584d0fed5ab49e9d79362e6916b60e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c73b710c12b89c98105c72e5b6186480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb2bee6e86f4ec81413c58d18bd5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e93d1ae1277745b19aa5095c9bb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfccd763f061172dc1cf04e76f3a98c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f3764b3358feefcdf852e7edce183484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6fc5a880d269ff9efb77be4c8ff9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc2c94e5da3bc49d24f6bd484e99f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970f1259ac49b50ff7e8b451758e25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7365b4a8e5265f30505c3d443bbc3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f5d0290ae849c3d8659e10a108b4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f4b789f2f9328203edba208f8dd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16b346bdb117a1a204c011553e86c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af7e0fc8f3c1c2a823897165b6843d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7758c74aec24a7b889df6fa1d644ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348fa6bbdfff73ccce77ab35c02603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399ec803fc2f253290408bfd0c91a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb68617580edac0226d2fa19cad345496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6340f7f7377b8b90e35063232374f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217560635c609aa54ba22c0b754458498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a89e7bb384f09fa10e70be824b6812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a79288b114da0561d14d71593fa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6199d137e8505c14d02a5b5882480bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c325ec89b329711a1685715d24b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3df8f3418b80c9c8183fb62732ffa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7fc90f94748450e48c774d62cec9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d605990d5fe09aad28a1b62c9516505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ce112f6e44f9d0a45d0963aad2509506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2528a257db8f7d808cddb08ff2a250e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ef14fd0484a0056394dc8ec5e5de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fd40fc0052e7ed085fcb3f249e34e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc7580e9e38fcb511be6aae642566510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624748df7f221475ac51b03f6691d92a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730156f72f1a8c369a5dc436ee162ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ff2409ae06c48c9fc46300482d801513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfbaaf43d12d0874c0f0ec9eeccc5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835214d031c742df4df9625d10af0f4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299abc47a42caaee2651d7187ea3617516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9552a59ca8a07b904f622d8fac4d608517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1abc7fe8aa5dc0a17ac747c60f315b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989b5345c1a481fea6675e299fd765519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab455b5c18050842ae3ad0b82ed981d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894b0f878eafbba1af590f25833e02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98406758584c9ddfb2ba083bf808a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795176f2cf7623d1aa5c1efbe27d5ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d6a75d4ae158f6a8f1410d79a05a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7944a2e0ea08c51a6620344273d34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cec017c951a245b795e4aab91eeb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09e02356ad55c763f0f8dadc47d8b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c82e137c5700046b5da3688979b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0c41fad4423726fd3584aef20ae41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aee87984eb2703dd223b8d4eef8747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529472053f826186a0b804205e1feb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92cd820bd9e7cad9393969bc1a187532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b24db1f0bb0d253ae282f7af346063533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c77e7da6f67250eda0f1a28e1fae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f38f7a0d4a73ba2250f72c8e7a2d19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95596f6856c02f2305096e5279b550ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057725d4e40d32a72dea3f8db6fff52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd5f3893c554f52c62d2afb2a4f00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9afb51b3286ac68484c1d0314d93da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25a695f247379f218b4e6471f046f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03486270d7bfa0c8a97e3e1a178c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de5955a36e67b838261808ca8e9652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84d7a698ca0a48fe8586df54e8f65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230b817c89344954077bd6136418e09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc696dafb0e4704f7f0551545e1af07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf6571cfab7cb4bf3230261226a51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4c43ebcc2cb32df50c44af38716ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c976cefcc42aeeffe09d078601356548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89901548bf7bdab4579b728ed8b130cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455ab6508b8f39a3cde59ee15239405550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260a5ea4a15e49699a764f48547e5ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db74e3078ca743af4dc53a81da30e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c45d6e135e8a157646aad978972cc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0b466eabfb8b019f324e1e4d0b60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed07532d4661814ed71e84896927f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d484fd2b68756b67a5f72ebe630320a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86731f47efad0d1d301a86027059b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df2974dacb5688ee21a504056e965c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f632b50084ba73f624a5fe7ba13bc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c750f64d5afa7a29a2b8320952e151560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a666bee6d65cd549449d9f928ff4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc64434b3330c1130ad64580f0565562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb091a526fbfe13f93cfc6eae11378563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3829b282c15e3e3cae397d50d63e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706a70688127e2890baaabdffdea6ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2813f1ce63ca0d58adad1be528d2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1dc7f19aa2d6fdd74f3d54888b6df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42162b7851091d5495786ffe3bca3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ebabf26aff718aa558a9c04c7617f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841dfc773131d1084431f42804ca1d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14a2bca208fee513aa18c751396e03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be632b2c5bfec61e2ce8a09c492b228572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c04512d62165e37169b45028a35ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412655ef8625d43373735343b983531574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff09fa3fe9ad5f52ada6bec73a894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44ec5a0d39b806b37a70551f8e49a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2359179f002fe1db77b2338aec8f6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b168413cc9bfe755d5524b0aad3a10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb52c0531698bb2f4d3bb18bf4876a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6624a18f3fab91a4748c8b8853e2037580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a26d7567b6868873fea7cac8b976581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb4f507139f948800faea502c8430582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572fc5bc90f98babb7a728cb75f4dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef6f61b8b283c130f6334fb8ed88e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106347e958ecd60bc8d038375b74077585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f92ba525b16766bc81db4c39e32bf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d510392027a4311ca0dbdd016ad3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb1ed48789e2b567920d76d34071c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ba494bdc6adaa607df2e984f6d9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a8ddfc6ed2100d67fc0c04db2766590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35b3aa7cd2e1c9faf891450ff3ff43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3656a36c04dd339e467fc939dae0da2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb86368a8717235bf43a1bb732fe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668861e026fc2b00befc82346125537a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84b00a14c6c0e43d8bc8a7f72e966595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f71b3e89dc4741ffb292a216c7fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc9b145a8ff6b1669e5c0b6a97b948597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f45b18ec4140a3a6c486d5e3dc3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1671474290f1adcf386bdc39f609c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f9e07fad7bf52110239478bdf675600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c158c79e6e0ebb268180ab3ec5fe2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9b27e59f621e7c951ae9b4eef5519602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eaa8c12aeae1b882719f670e05bb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d7d9e0cc2d2ad5b33ff261f25102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f6128648efb32cee425423cc9252605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37159609ca6d8221c1c19c2be7bca7af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b24960104b43f7d53acdde32e1f8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdd05e2a481531b52a3ced615fa312608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c149adf515eae41f6507e3e2dc4ef2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346575c79ef9429bc36a0ada031cee3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1bb03d31bab72c8505ab54703a93f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b34a5b1d6f908401499fe877094e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba57b2f1fb7cf4910cf9f1fac825d86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbaed5499d23aec72002a069facce8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180380386f56ea6d604aee0fa0096e96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1c441ac60d84f8e4a850f0d8e9d4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab98b7f2b6d7eddb0351f1c734e827f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b674e2596e1028e195a1ddfebefa9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ab02d318bd80dbafee4f6fea66e75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a5921f6b5d1af9580570bf1093ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a4efe6d24a311f8e62b88678322f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be9a17f7aa7bdaad5399370f2875f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878284fdce9a8c2881f77e2eccbad45f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb38090f761fb3e77bb1c3d30bd32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b3f7a64a921c00cc632a58627157625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29777f34f6b2b27b6bfa8d9b4d18ef67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d83ab0de5a15d928150bc54184294627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267fa3c118af66a8f5f9eb703c33a07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744e9c1d2dbcdc97dbddd3ee5cd020629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee032227c5332642034a8505f7242630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54963d46e5b278b92fd6e2a949e5a55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9042fd385a6f6554221f2d8809e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce12a028495afc6b396bfc77f72e3f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489bc71d4be74e39bda1e971f57677c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9296b4f5a3faf791cc27ebd7844af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6efeca44d648b0082f44cb9080fd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3fcf590c3ec95f65dbce0a4f388c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2268aac70c3f09b9aa895346f99a34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719ffdba9978486c53a74cbd8a7234639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c99a9770c772bd564dd5646327197c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687536dbde13ecde4c240c2f7f69ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3600ebbd33bba3f75eaf8b3d7efe0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baacba73e234e69cd1b4489f3f8880f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e88333c1914f3f6de7cb4d03fe732644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a17ef6d07c0d639627deffee5528f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d29c8504ac1bd0554b1142d514a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa38f56a1008ce59ab5d5fae9914626647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98bb83e7920dff00fec4aa6f72670648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd303aa27b35a2bb82a00b357a59b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37b85659cffd006df3195ae44bf11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084bed6d97b195502db8f8ef129bc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f85d1317a96d26706169da826c4d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580babc568b31ade551d34ccbe4f598d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570814337c772ba45abcec34e3f17b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821956a0f19793e26034c2c14c52bcd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2844b6cafb07ccb2a22fc1b243740656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d863704f582c73e2d65cdccd6c58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded53afa939fea3077e166491499f45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08b32c65241e7a3ec1aa69a20c54e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba3a7fdd39552333477c393290bbbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1109374c90a85aae2ac317df21a88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f77c3dbf1f19a5fe6a4220af9b93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ad9b347ec5d88d86be7c1d289c28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efe4a42064e173a06e3eeae6f61a1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1805ab3aa906a9eaf8f12e0f0e67b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a99304195670cad0f5e11970d1e5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2def04cdbffbd4d53ab78788bf08e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d9161944b6f5b7823fa859c3824c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c37fd8696daa257761e60f716f5474669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f01403ca5ad41e622a5893fc6fba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a973efe3dab392bf76fe003b703e97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456254c0af5140d3fa379227eba2272672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5977d4da6a8d5c1b9339f3703cf27a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e644dc8fc81d4032fd84ebd8aeeffb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d7df8e981c18312eb837b666a9cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a594e8f5530bcc17d818c14d3e0956676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c08ec6b53c8ff58590e4f80a08376677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df836be7f5e20db5eaf461c9bceb0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd265bf44990860af91fecf6b94b4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f330d2337e8899a0550553a525ee0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a7e015f8e560a1e1d521761cfdd14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf370bf4d51875be70aef9b070641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cc731ec015c520048b77b2762bcb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd19e8590ff2144caec7089bf0e1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a36c63e59bfba009d639506ea3189685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7d9331ace2b40773946909eec8c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e70cb5714d9240835c78583dbb836687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4868b33bf9701d785b084cb4ffeb65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b867b17a7f179278965d6453b18abe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d1ada7fa1222cf656f184f2737386690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd5a647da497528c24276c82af9419691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d371213d2632b02e7ec765d2d4b2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f244c7a7d0e5a75717ef5133b2957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0333a96318a1cce9c02896b9c18c96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e4db59a17720552041e02177c34e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb46a0f9fc5adfe019f5e229652f23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef00c04c1b7e4ecf6ea379ff0b152a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7183f11a4cfa501a80999445c7ed37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5817ac3fa97d8d75ec22663fbdb8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80104656b687aad406136cb682154e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289aba70e11e175b462991880b5c658701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488f12bc825853e9ea0d13bfff6be5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8077d66b00af8d61f27d90172788754703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c8d55575816200f32fae7e7154ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20840ed79546675f9fab55aaf0b2aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99870252d23bc304aaec096e183543706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce4cb27e411456d9ca5b69566403c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7138e4a8608d4229b10a185f240f94e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059871335a87fbe0b80a6ed9974205d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a83b3bbd52af73a587f4d0784ed1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce1a8d3c2d03b86ba12c1c0a173532711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e1344591089e14f155514c9e3ad9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c6f9a6995134effabff7f326d02e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a870eecc4a7bcac0fd5ca05b930a33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b054ec23dadce745d5fb733187ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d00308188cfab90ed5716d8325cfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469a2538b33ba9f9ca107edd6e2c786717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f5ca58495542a107157b715b9964718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7ad40e323e03aa42fd50ed33b003d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5089ae3e292d019e78275882b9d0a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e30cc965fa1980bfd44f56b3cec3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a245619c9240f58ef30ab89f3bad25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272f4cba1d71e7aa8e77be77ff49b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20f146a9f40ce19a23136b6e5312d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389141d0b9b4141697afa27f12f680725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc730c5dd950b3eda89c11bc1b85423726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc282f3d0761cfe2cb2c7ead61da16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be4629fae3dd1f12aa10bf1574d96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3121d4d514d310444229d5dc62f92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a733a424f95c87f871b112d5bd70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ce7e7e44e094b4b7bb7e5d78e220731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5da4376ae3f32390a0b1eb0a3ac8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee874cb6aa1db9ab7f2be49832e41d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905381df8cf60fc96b79fd18260cf1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74d15202884b64d659d07e3dd38655735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340ce59846bf443f83cd8d1dcd2be3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69a387f666f578b0834109c18345e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee53917890625c3ea42805c9d3b56c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e5b293724d59e4bf0d6ea10bbbecb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a7a200a05f8e4d77b47a444d3aca1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb751744d670246b375fe1d9074190e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b415ed919e0656f9542797799703d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9482d02229a47ae56a17cb30cc431743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed569dc2cabb7202cdec88d11c333a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd43283241ccc8ad03d5e6c2a2b348745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b31fbddddf80533fc6e1e47cb3475746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf32c3a1ee19c011871fa43c99d480747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ecb8c9ccc0455936e7a57067dcbd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf127ef7e093713eaf0dd48cea154749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09b7fd5616d421f3203a591062c88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7484a87ef6502f0f4335c94b2a946751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834eede3157b2ff784bc0631e322a54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f484bd01591dddd13839db0f06e74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c932319c21d0b8abda136b6af9e536a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0321f45c340c4bfd9e69c2c57e1fa4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57872ce0666503e3458f431a040e12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd65632a9334859a4a97ada28e688a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d77e514e6342b19717d1b4dae260758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5c0750c81696b68e04e7c52e573ea759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>