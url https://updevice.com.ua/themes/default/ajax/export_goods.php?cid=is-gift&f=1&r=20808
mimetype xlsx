--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eebd39b7fc0633a47ce3d56be1958f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d5c0a1af02d99968d62256994ab712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b544839f0647234e826701e481043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ef420b646da6c2d4390286e0dac64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4669a25ef0593c83f103d06087f285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c5a92da3ff44d15196ae7f64e1e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6cdd93fd170fefd6477ef63bbacbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff882e837efc46e69fb10e974adc68c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1550f9369c9aa713aa22cea48fba5439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc5af39c7596bd1029ab7680e6918d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f941d4b59c61b84eb985b0b0bbf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2f743a0937350dcbe336d375a20412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040632b04329db73a1151d25db338cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aada5ca2a1b3aa5ac76919140496ff514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee35ea7a709034cd7b7514baf3006c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425348383f753d805f9f0949ee19ff616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccfbe05750dc847a5ec897bfc86a1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e986c2d7484cb4f9b5f2949cc9d8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a76ee741b26b63ebe36bb1e4e338d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ead08bdebc0f5feda13307b60d2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebb71436f47554d7e117c819273db821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f96fb637aae77a49349bcb6ecd04822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc862134fe37b2a493b21e040c0714b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b08b4c28fa274bb011594867f108124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9389422cc1604eebf10baaf57338a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376eb6fc82fe21fc405e6c94cc986726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df086de2937d7621c255c79679e3958027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9627a19026e35917dd9dfb21e1530a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f6f70abd65d6a0be8904c33d8c7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c55b7746a12b4857d6fcbf1ee48330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d39bacd5c278807e452016c277a17631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84932cffbc074343ceceeebeff2c3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee120c8ef3c7e258c540551ef3b1c3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79957414173e72fcb736edc4ae23a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe8494977ce88fcc8c713a2b46eb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095090da8096b4b9a37ffb93a85cf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab185d6e8604249faf031dc1c0992837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895eebfb628ac65c1ed0d5696b9f59d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5c80cea455ebc89eac2345aa2a02739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428324c5ab4a3b93d457f474c792af7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887a32993ea1735500bbd5b52298bd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06cb1f01432c06f309bde44f45393642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24abe54e372a747ce468bfe1e4da5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b115514905e62f8eda6c0c1c363b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e87ce8d3db32189ee6c499600132b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7943cc141c749765b992105119fcb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d0de93b9f2021cfa3402770201ad247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cff5a213a99d03133ef36a933efca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaddef516881e7aa5857d9a9b6b355849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab774ca47a3ff2fe0e700730a05ac51450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d031ab70124ee1dd8c5ba86c3060e7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb991c6587c578197887f03a71aa289d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6b565b565aacb0fad1f7c577520e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c80796ac579414ff54a856c692a1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9970de85bd8f68e280a3cc6f4286d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd2b766a417c11816bd680e0229dc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b50e375277ca46715e14745f6cad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ec9613689d863227f6f80a46e55b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac533850312cd6830ac8e3057072959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc378c38f4c8256f64be9b228242860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0df4b4668cc38422d08be3fc3ebde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92927f39a6698b01fcce738c5cf650a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896748b258bbde94bd0626252d43ccb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab8d8bb720f6fa0b4ecf56c813bf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67980b07f027bf5e25b4b34b0967a39565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c018b6b6e27a19365ba884f0f8034a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be30145b10aad4691c07d74d728d0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b507cd66e81d714fd00d3490da9e4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e86a1b6dc344663741a443c7b514d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f224d3237f5ce4743e4d5c3bce17d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9ec22586567a0547f34d64d0156f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a2b7db4e9ce1590c8dfe73a0331672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbed688e70dffde61b8142f07f315573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c87f56769423a9334ac2067de2fbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b3f4d92118a45124979354ccab2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e906a7cd508e95ab7955b51fb7b05676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f42f943463fc467f3814cdd5810d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81752e0da2930e637c72aa62b6c16978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55696fa4f6e65bccf726cdc02f20d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3076add407effbcf8d85b0c2980ea180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe284aa6a89498db4870652d37ab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264bf445f26002aea5e9ca0de2e1e3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd533f25f2409f749d2702c8336376e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12a2900510296fedd33564b744c6a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d76eccb2347328490274baae840a3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4032e038437287982a1c247932997286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4326cb5206a1c469b151bf986090987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c7810b3114d2f9c2a395bdf4eb2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaff5ff12baedffbf62dc06f041bb6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5cd83eac95d09e577a85d1a910d5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca39140799304d521ddb45dc75c1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3a48bdb54b221d3ac0af6ca905b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d32ef15817a13ec7ff847b1ffd59e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e78639143fa24924d4fb51e029bb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c4c43a31809ed67d4d43537b6631495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594421b97a3f672ee805c0d7152a72d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70c5c950548f3eb36f6d37ebe6cb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65c2a6d7a895b32885a1e7fa7880798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2c2d68852f4158f755ee5483309299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a4e50c56604467d1d6ace861789e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1361c1e69cb75383139484a6ec220101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cfeacb3d7a60d7b2453838a3a7288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f4e3042b4c17cb985280e205783ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8cb360c7ed54d2744b354d8a1ad81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19ee41159f8b5b1d112527cb6d75b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae2e3740d9723c2de66af29a113b91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37233a4494fe33acced8ae4c8b410cc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1306669d16bc4aefe0a6f573a075e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b34c00b18f9b3d7f426360768f4c10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50824bf48189fac86e847c743a030110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42095fb36c35014498fbab28d5234111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e6f45e4533c9814aba125fee92b2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1402d3c5be6296fe57888733f16375113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485fc49deeab84a7d1dd7486de8c78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e08f6ad6210d29c553f7e19894592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8a2a878f3fd52ddf7f64f52327b56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2fa35f82d47adac3b3b1464ad6689117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529388b131104f000dabd31756eda4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098616b3250b7645e3110ac7d2dba71b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5140bfd86bf0cf925416285e7490120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d057a817fde89176527569bd53acc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb84e8bd61b197ba6e91ca52e8c507122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ef5cbd351d1f90a9d0d89b208cac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a02a6794616a0870140bebd2f15f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201d7d1fdcb0c5bc2f9b8ea0d93931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e79fe98f24e001083ab17b72b6e27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3a66dcea286951ba47a7880cad34a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681635956a8c6b7d6d454b445ed41a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b5837b79f1e1d89a788487ddcb576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb62b1f659e81cf6b60eddaef4b9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eff65ddb33610edd8ba2f1d6fb35b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391686d26fd7af780a9e8d9cce413616132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8753ed7aadc29c72974d60d2db84030133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68473904fae7846c5d8f9340e3336c6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e902fa920a7d56c6ca49cc6430deda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fb1c57d3233ca0719d8dddbddc3be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ca8b79f66386d3c61e6dd3290ac6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a1d3555185a0eb25c5272279f46e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b5785b60e24ea1b493208416ecb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cbe552ed4da24ec7edc8e70b405db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb2c12e411ed4c3dcd902eceb15359141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e605a14dc52ea2a1ec89e912bdeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041959f09c068693eedc48de62203b51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf5c5f698f20f8c1023c4a4c53d2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251765ddb5c872e95cee4c3898e1b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a06dc23e462667d1a1c442e1aeef0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ec63cfe5e77d9e4b1efd40201a9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cdb27b9878336556e0c9d0579aa98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec679f0c434ee6b78b3c7330aaf2f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261ba3a53024b78c35bad095b852215150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc5f1654703c9b9a0a7061a2b3d14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33fbfd1c9aaebd37cbea417cc5647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b3303831a04511304ddddc238d89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e384299112ac2a2e076131544d66a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba55858eaf346198995eb97eecda12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b6e637be71b0eac906b2800b3e31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ce7c036290e8bf069a9e98acce06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6cfeacbabc6f2e102de21ddf315dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abb003df26970ed731a637068f065f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7a6a80cf68def30cf257cdf17a65f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef30ea4d0a98cdba598d8c72a30b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001fabc31f23e5a8623a6ee7d49b257162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444985b969876d4a59604568907702ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e81a5870d6882d57e2fea553d7a36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f223a6b82552f1db8e88a2525dc81c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cfb57a33a1dcf1c37d46271603b69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf4d4ee76531e626a5648b889e94b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392cac8d48eb2951c2f886dfa18fd41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81cc8e309de674a3181a56fbe14e0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262d0a4e90b561d1af72a5cbe332eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e77d7f04e7f0905d37085e4e4e7b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8f56d52a4996b4f37191cd929c74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9c9be89dabb44165d9472ce40d4f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2a9fadc7e2451ee904fa70a9dc076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693514bb4adaf3d32e01d26440f1a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d80c0bddf87300bce00ac66589d7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343a9a0542ef72cd7e916fab9986eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88bf4b8b5b6153c01426ac790f4b62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135aa8c4201d26339a46ded795e41f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8cd63d246338c87877ae6ede161d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452a649ac1bce057f9b99758f0f02b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b39290fab0f25df7ec0c5ed4541e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d1cc2941aecaab35f380e865f103183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88c68a92be396e4a945ed5ac2debf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd22afd0c7f95405fc6539f61097fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b351696e7b95d615d18d80aad3ad7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22523d751bcbfb37dbf772de14472b5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf228149e6fb6684dc4cce66651702188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294d4bfa82d4ea757b5acf0a6f8039189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5a939064402c5665aadf381f969ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12dd36b530fddd096f63a53a30864191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adcbd2cb368ec03e88135409ba3a85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b702ce519795821895d7dadea07b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a212250c89756e57af1feee99242d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a32a1e80199b0fb56c9e177654ab1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3740f8a0324dcd7c4f404d45b69788196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51209eb54da52d414eac2d72d77eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f7e7cf98797ce5ad869ee8b65e8f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19419c25f24c055a7516357f44159f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519368c8874753f22ebecc9a3193b9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736483c65d8c615d64330058e064bd50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a1f4b087180b57929a3a132d7e433202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b36a0ca4b05d3cd7cf529990bf082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73c2465ed58a6970a507c6296ef98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e4a867681fc9b1bd1c558ae1fe99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5cf7e5b0930e686a2051b94c7ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfcb2aec45f17b4cef4fe85833155207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d88d41546dbaf0fdcead934a4d4d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b009ce26acb9f9c5040c49df61ba177209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2e988a31e21132ff0da412f6ff58f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c224d59095c2ae0aa80477e825b2dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac847eef9d033bc008950fe9a7039ddd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0cf3d32d38ddd74ee4278b7d8e8d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c440fdb0612ff6fdcc49a0e5b7a76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b0a982969245706dfa5ff62a8fc8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866011963d0eb1946362223e2b66772b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c35dd75ec08c931a75052bf04d1538217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26150e4f4e5b1fef08948ee7b339881218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233331f34ba8a193fa824264945d687219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae70b76463a04478feb1eb47146fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345510c216d5314d333a498a11e44401221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1228f3efe04d736685080ac6858c32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0957f1557345788c69c1a48b095afa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90be877d8167551387e4c22e244ad2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4edaf0bd9eefdfb803ea78cfaac760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32915732bad67ae70a474fdab79f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949f8c811a5bfdeb1ed873f7021fc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628f1daf3f52d39fc6072705451bdb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931aa08d382c2abe4680a7fc5eefef2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359c7fc24ffed650d752d7dacb90e37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd748ae4787f2d25a1fa465e8e40f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09481713fdcf6532934324db7d26908a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa45326ff992c9baf6224029f9782233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c00395d5222a3e68a063cb9d11e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f556d74b14b77f35df76132c80d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d70e285806e09e0397e3b5eddb85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96242af8347866ba1254081f22b683c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5967a0dc927a0001163bae5aab8df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b8a07b3c12fbb871e95f3bc95cc2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d6b49e852322bf978f3dc5f58cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435466014b6566e429574a2360d9c0ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e0668e4e6293c7662d5a38ad534c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16171be2a6a46bd0cef7b3f3d13d12b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cba54a17e64085ccd3ae08a638043244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e8b0069095673ca814c0f1b6a34c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eddcacc159e557bac5844d8a07c693246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4afb6a8894ee0d3ccb11e985ad900247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94959ae0841947967c35a66350f0425248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2c3f842bd35dc032268bd7de37c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fdb2f8a2074368edbbf823297dec1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96e40663e5055c62529630ec8a2b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c520006db6b04d5beacb78979bdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba697e9c393ea0a879620199522a91e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383722149a5fdbe924adb2eaf36411b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f60e690f9aee6d36589bd727cc97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7473a2bce7c22eb2c3fa08abeba9565256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4091c82774def294a0398fdf4dafb22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e1516176c7cd866c0b2f15f35ab83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a810d7550c240450f378d18f0da09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee6a18f8a1cb65bf6545ead2961936260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f48efb3172ac5a57330b23ddf327261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f26b27414fe7a2a6e83567b063fdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa30b749c18ca289dea7fb167a571b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cdca22a81e41d324cfdfbea50618f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b877c67c109ae973ab43ae532515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c58c19de70c77b058d27b5d5ae2b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7674f2a289728b8ffd67f5e97cf7f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e03686bb5e1043ccac6abb03cdbaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b6e6af2d4e36e6f88798bb435739269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ff4274bada9f35cd00e7970b20e58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55189a2c7a3958230986e205c1f5aadd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d64f01d5eb662a6afe261f2bbeb95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7eb54f86072574c665bb5ac1b147d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7f7b439ea13dc51e25023d094299274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7050cfdb93b03a844c17a200cb2f49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325669393957579d09bcb6430becaca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be7673e6d53ecbb38aac551bd1848277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e55c5f021761a318eb06427a6dcf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c4bc31bc767aca8c6d85ad3c5be2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057571bca3377ce6b05cc6f5da9382f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282321095ae16a91c155b4f1feccfd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424cd80b8631e23f8b35ff2944da6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ccf265a490b21da49f2d799b5fe39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6773280c6e186b066dc79c019e1bda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a4b80e8344c8f3e0e49f793288d55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec16f47c90b5fc83f89f936a6c5510286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaffbab5bf92177aff13fc7134065be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bddf4b32cb284fe4d6e675d68414f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4890329fdb5c1bec2b9c8982fd2c2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529c83372ddd74bdc21a894dea6b84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5615f431b322eccdc78f82123b3f27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff45f00e4388fc8d5fcb6938ec674f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7589973ab77cfea2907babb4cf8e18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c72382c6f67ea7daf06e0db066755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9dc768ba8e2d7fc4892c41de2b966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63451110c914f134833a82f9017249b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645753dc31f1c76aeb016d4e27b2695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927383d9b832ddee5400de1d074d2733298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298233855124d69e25408dbb9ef057299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15cbbd4986f587a7b785eec538cd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8fa1f05c372f9855137b507b4a2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf9fd3650a429c5902f3aafa5e56d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a3a6fb3f5d3bfbb7aed2b5ba5678303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520326825d59452b0f5294d1280043304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa0265d85d325db8aa61a1963a02b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3db6b57a703a1f74a083541b5e5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe19857fcbc0170cb7f190199fe1459307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46013fdf29ea290d5c2ea95cdcb680f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aeec6ec37a59bbbdcd257d77ace7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444e521c11f1de52bbed367dabf5bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8022998ccde9d26e422ae259bbfb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d155a6de762e23013e66457547fe653312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527867fe51d3bdf779ae7ef31d768b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b64614395fc0e2b1f7d8ea21eddc4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d859c324e8875099159c20195c039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c8494e85f2e946a84ef805161cfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215470697365d3760a320d6a6fad7cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dfee2c7e6c441623d702625038115318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35211953d044f0a6479577e278137f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2224d1269acf14acfc2ee81ddbed49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d4a341e7f1c1bb42e76c603fe997321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402981a7e71d62a6459361e258e45e9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bdd64a01b0f77ede25f355916245d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf183f562a1c3bba004817b5205782324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e1bc257ac0eb3815d82290fefe4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091285e4bfda0543e1b535faf27c8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c3c0616ad8cc4f0d4addd56bf1eb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaeb6e94fc12eae63d63802a0743bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b175488f8ea12f9884d82b0106d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea613d7c67a6c2eaefe2e0255486c92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe8717340b8d7d646662761cdfc8ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7899fc5673e6ba9d1216b5a0ac46393332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56af70eab10f77324abe108257aa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14730a19c121aef9bcccc729c868465334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835cab7bdde37ca3005072b8ac1d6db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572883f02918ec4c41c8d6385f6a6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c6e559c0aaac16fb72f76135de1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b510563c7c0203eea9822c595c83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f087f5ed19907d2219033c0a0b8b8b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321b9ed9e9db57b53d0d60d820b753c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277ff89c12b0451e78b53f9408afce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42fc54dd463c6788f2274b05506094342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b49d33a42e72df88ff4490a274b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25a3dc6322c097b627391e012eb21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9bf4bab27a807ac2916c1f798b83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6709ff4c163c37782691c9e465edef2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d95ab7bfcd0e7ef8e625af73ac497f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c697ea28a6711b6f83c67dd3dea8a38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36942d395715338dfae21f4394583082349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d818d581c70bf8cc90057540b9d6b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7479fc18f7410a88b598d5cc66330351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc4fe3fcc84c3f414c3ee89201641352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7f661762ad8c07cd8858cf7e8eb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f8023d3d6023ad77283d2374bd50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262543a836e3ba16e0f5fbcbf4fd83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e8acf53793ca9a814d61f21ed1e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b89a9fe9110e9faa186d84e1ee1cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ced91a7fac9cb1e32c0d4a7dc4c3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ff255b6177624bfc808bb6cdc302d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80872f325d03d5c085e845fbee564fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b612d91b4834e36624541b609aafd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502f611aa7614ebc954ca1812f49a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd2ed7ee866c737a2a50895984cda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d446c9ee2ef50bbf74f0a70e6fef477364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a38e675c11021af72f717d62a207365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52e99ebb83439f30f5dae259091a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9c3045184912195af9358e352ce49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1846ad89a4e0fdb3923b9b1050f1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccee74f356875e9512232f64a269f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d82b1a96adee06899816d6e54a54b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac175637716c4d8c002318353b18733371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7e9f96e7f54652a88dc7de612bbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416e2b877ebff17388c2cab2b09257373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c65f75faafbffc66e8dc203983d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8227aa916930be713936895878b6a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b20139afafbd79be5fe3a91ad3f23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ee16436cab47437853841da599af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb540fa559c942ef801f40f454a86e84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1600fe00cbc31488d8b066220ef9bdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cff3693bcf2e07bc6e491bb969dd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc702e6fcfcbfc7e3d2e836469cab45b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944a67f7bf738d631cc8ecaba4358b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375804c9503749421579c27cb7a623cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321fd2152ee5b930087e7009fbf81e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc91e618eb2c959887f0a9eaaeb967385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f5f27d49f089e685635339cf7d9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165e0665a9759fc94816780ad6c0ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e894f547db3728f07a34e860e0d0b6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc1b477b715c750522c3bfdf48203389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70bcff67c254e3efe527789a80c10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321a825cca44e854ba47a76c2d096f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bd5bf138e8fe13587efcbc5479cb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876964943edc9b6f4fab863e0b3bad5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0607b23224a53e179cd8d329a3fa51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ce6f3691d0f338faa6ec3e698e04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcfa20458dfdc209ebfb3f0e236ad4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ce553c93e10ea1d38b5fd330aa2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e63b5468f92dfe70b1d883d5ba25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873c14b2e9fceee5035f48a3e695d49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577e485847ae7c2ac8cd07ab23acb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e8aaef2379f6433a8f72d940ac98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8f9de2037a3b62d0086edc78a9ffd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501bfcb9106e47388b4e8e8b42d4ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c060ddef7e415adfb9fdb3f305d195404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c577fcd4be03c6f25ed51d8c702c9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eeaaff01cc5c2e52935a39c054476406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6258d300fdd495b181a6b16eb4506407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f8d81ca166115e09ab381a72b44f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432b2eb3ef08a331872137caefbc60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696713887eb06e88b6c7f3c908026a3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365880cc00769f40175e9a5aa1240e58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f0dac4838ae01f58cc8b900be1af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae4ab022992aa9494f2e8f55a6e6bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3342b91a58af4095ec1272c14f888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3efb8eedd6eba466c7b8e3f6e321415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d867af9f4d2d9d32386bca81e08b201416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316cf1b03e9f08d68850c510509592417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c869ab2b123f078048dab834324f99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab9c61416707cff33cf780a30d35b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a570383d7990b4857af11d26d65c70d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab33fec2d6e50bcecb9c5d8173dcc46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8ec720305cf34ea62b5a2b1acce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3bd1efe304a6445a4add65ae007b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f458e3f0e4f34fd8664f55baa051f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573c055d2b26e473f548fb70a91ee0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6117f0173e807282d79d81e722ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d3fba596b959b36a3b921afd6fbb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa584522f04b9a617dcaefe45994ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296969f6bd1775714855934fbaf0622b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46c2f1bbacc4071e5b5e05a6b30d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38418461843a9b6a728f398faa10538a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b584a2bb00cfe51bb22f6a154caf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e3a06f916e21453db3691be98e29a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d414efe1809952d08df10d31499612434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74cd2405f697cd88e7ee5ceddbaa82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646126e07cf1f6a1820f69cf43acf299436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e843b07f68fd639f99a8c51b9fa5f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a2201f74a9b5b1a7c45f768cc21d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca8ff906318674105337701d83ae19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24d95b55e528eac6acdecd496c8782440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc8daf520c7e7c37115bd14d68e9d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a2bad4be69cb60ee8e5599b57638442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee25b434af0c7aebc387a081f97fe8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5a4dbc47227d03e31fef07b4b42c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d5da4d6834e840cd91f64b2689fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdacaa44250bfe4b3ae0e4699b2e69b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bbd2c259c963bebbd2b1bcf9aa794447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb768b9d296d0b7740074a848dd0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bee532a7a0c5233756cb7822379ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac1a44d288472f32a3a6b852b61ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922f6d0d6bd96bf208d1e19da32361451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefe0e35742289b5b87374ab933ca9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcbdff8e80ce01036219887863d335453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde455efec7ac2afd92adb803408e6e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b36e8d6eb37c586e78a226c524c99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b225c4fb144b99fe06618980fdb78b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b599ef6d46bec8c457e664cce50c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a16bae3f8c5ff82ca7bc984cbabc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ded8db23b33d643ebf93e18179266459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405af0f9ab0fd9709cf9dad077fcc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784020983db30299ba78291a643ec9de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68dbeba73fe0899e5ff4580c1014b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce7e4cef887830c5b7a36be8e2e62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e73cb5c1bedc2628c575c66f3ddb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ac083eade91d294b47bd72f92d2fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956ef8598b1648e9385adec0c8beff1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376666801e1c995d633d986c6e7e4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8696a15c17b79406e91eac2f73f60b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad311f8d389b5c0b73a27cf2972d50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9db5fcae53954324b7e41dbd1cf52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd90e7e2dd945f142fa0c31969b795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033bad7d6540559534f12919439501a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3a16e094959efd236e083ee88757473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de62f34a861d0319d0db41174d48e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47170c75340e55408b8a9434b34fe152475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e368c713ba4a10581875c0b8d83ed9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361209cf0b2a7d48ee3272dfeac7724c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc269429a43bda1bdad0d96ec9a04aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f1bcb62db164daa348a456d4c3a94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887ac5be99c8d9bf073c5d95307732480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80540462dd5f8d25ae9a2ff6b9d337c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1382dad2b8c5b8ec16fc3a104c90185482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574dca6c554fb4b0899d6b8eaff87c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e69f2fbad8419c475a4cb68dd08f83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474550c2cdb8b513b5200dc0d393370485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7598e0bc1cd810ed579b6045bf18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334109b47f6a208564274b0fb19e14d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc1eac6dc8ddc50ebddb6821e51828488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80b82dea70b54719c60c952459232a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6739c8180cff06cef0c91b1e74a585b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56de52ee2b689ca04bc4b81798222b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feddd8553bc5490c35fb5be379c69b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce960dfee9c819dc9d9c8148739e32df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69dee82e20bc901ed790bd5f99476494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da75b3f9cbbe7146e25cbb9ae4f426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95dcfd62d94d90263962aa45468627496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2492c476c718ba7cfd008acebf6a4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abce0c427a69392f5d41de952ed1d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336890810cfa70b99c55c9a1e49f527499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc97651f83ef59057bb96112793dba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e98d11f12557aeceaaf6523c7c46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b358acf1d39d8d38472b7b12457ce3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d018ce5065c45d59e26175d614100b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2be2b76c399017697c25e9c2c849a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03758993fbbb961bf0ca073ffa050505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b3ea0ef35f8a002a8c5cfb6cb9093506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850505031432eb6e13d020dcee72107507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc783b1b2c4da84493ad205eeb0214c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491eff8906db7cc688061127ea50888509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e8cfc161a41714a6511fbdeb1b8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c799b0a92a5b84379d462a4678196e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76e477ee5d7e803786a1e806e6583b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb3af056075d9f0d3eb81fe482abe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6495508cfe40dc3f71f53988305c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81780d4ae7a223216afbe79a49c63d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a131ec195e09bc28ff8c89cc0840516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7740921beb09e5abeae97d716324a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e91a18fdae511ca0b04fc714e7f6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd845dbf7b8b9095e881c805ee8da4a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f4c431a5a26ece951b17c5b7c4b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7157bf5c3ffd844945f65dc110704521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43b6b740bd74230e2fb7346a63e08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04f2d318feaeec682a372ea0713bf2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364823609b5289fc174eef8afe712764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311eacf9295cbf8e078cf77f94a9b8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398976328be459372ba801585b90a77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a36cf02230893d2aa2a033d9d6ecb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdc67d090bf175e84bf4c9524311a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480df79bed7f90decddf234c55f4a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9ef30b419be89b106deaae959897530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6117d8294398c3b429b0a94e183f07f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8343fb8c054ac3b572c55db43c21f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51589b490a40230a8c829735fc034bdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd1d99e093fd9d309b0837f0be3203534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca557bee6ffd84e3b8ce99dbdace0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e9665bc987ad9a1eecc037a4a2cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417829aa50e0024704d87c8ff6c02785537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420275794ec20f7b6bb598bedfbff7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b964c5d7ce31a346f783c69349584b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc62fad98ad824e6563dce18fd5af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf3da7ea9e2f7569f0fda33b7834f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1263cbcb5ec455719f4c61735e490542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5797bb027e7b218ae012137203cb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d24793b9a9e13ce14e28becfa56694544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a9ee9b9c7196d1ff3300295cf2ebf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94ed60493a305136b80a9af191747546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab8b40f87c00f768769c2ddd0b395547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95018c24dab2fa6cde6b47567fa080548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2e0a9b53bf92ad5b33c642461e82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02807d46d3bee1551c9b153b03a9e83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09162c25f6026fd1f06cefc720581192551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04231a41dc0a4a3db37fffb02eb17f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986cfd6eb656f48ac62ef7758982102553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e9ee1e65ff8f1d54a58c7b607e54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c61a4a30c8762d0bff95230b9e9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfad1e0fa936294d6fc1353382d6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e51263100779d642ebe43472d312557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc0c3591cad464e77b0456ebd621d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac8297c99c7e4daf974a7a23003fc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c616eed02b055d4bbad5f01a465be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d349cd15707fbaed64c5fb427a8ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f94756041eff3af8b0f6126b9f0ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb772e30d850a55fe1abe75c96c7e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236bd646007db1edb0e933e9daf5d7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ebb9a917ad75c298d378be043e01c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6007cb5a21c4892b17c9c573d1f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546a42d42e09314e9154422b2742e44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0df1a5a3a47544c2aeeb48ffe4e56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0863aab0f7ee2a04bb022949939bd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf6a0f585b3e658acc5a3baf02eab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de8c57e66aa2687c1b32202c85146b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e58d16dffdf36d2d7691a04c45e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce53e9afb8b4a56436b3ce46cb170e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e33338f6115ffdf2986d3a16a61e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a195865a523a1d1c6b33e826cd02c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b379f200c4a22ad77613f048afc16e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e08b819a95b3d0d9033e8753268857577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5516c9bce92786df77ec6e7eefcf8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88effc073f0811ca68091c6ed249e124579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e75b887c7ef614793607ed4d6b2c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df2d3d1d15c2126c218a044ca02cca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22e4cb98012e7b835ed05a2c80051582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95c67c5e75ea65b23bcff78550389c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85905f83e99296795511463998ea9cb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a7ee4a2ad8c11aafc62ee018feb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064751632fd43f32ffb808bd8a0e4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda389d1d129d60f70398c64dafaf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b345b0afc1aafd0a665684558c5f10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022ec5c551460b00274d0275dd292a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6e124226530486e74413671a2e24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06835f1566fcfc1b758a81a23ca1625591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758d4e078d7447ac8ff2ee98c6ea4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ec418fba50c85490c91ca6df580b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692227c4ed03e4de66b739ca1e11f1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8504bc4c846593701b062e633342ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b5dd861a09c8ed9d7231350fd7ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec52320c025bd2cadde950556fa22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d0caaed8e6421ebb965dc76ccb93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ed2469b3458697818f58b5680be0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab919d3d4ee3af24c74f3ae6fecb689600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154923aa99ed37681d5cd54147b41a4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc8e96e69c85eccac4076c0740f4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365c39ba893cabf35cd66bf2f299f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14782bd20807fa3ca6dc157d6ba8932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176154f839202942ea657cec4211280d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3da0b66d0a014d48b7e70264ffc8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79a6570b311b3e285390d5a35d248607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ba0dcd38a86b8e27ffd321f5bd50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c332e4f1de7102bb25391a2e2aa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bff7f02f45bab737280212002e33a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00733b77df862bddc4ac7683eab0e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d394fe27809bb5856467cc5ccec2e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2870ffb69cb3120a2d427039e3b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0836156c0633b551ea8510d2161d5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ea6a7d128271a83d5a26ee55bed6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f0008547ae24b0cca6113d6115300616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b2eb7e838530c36c4d3bf305b8ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dacb8f052ace33ad0fb5b2b0b45b92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed18191b96317b4e625ee1e3bf3e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7133992840ec53c21c5b43f433bfb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8553389e715228989c1bcbba13d793621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e230c326a61d5eebd25bcd0d30838b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502ca8d2ea8cd95b25ccf27da48933623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb69916b4258b99dff0fc4722985a1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f1c7e5e037906eeddeb17ea3f6c20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1717b49eb7470d1f9d43790ac9c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a0db48f4bb5411ec7900a2243d81b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce26bbe643c689d3e058957f6c656b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1a089e20414e0ff100aaaead435f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312136160224ad64f71e98b9e26c211e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5cf829ddddff45ddef6f444e3ecff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aaa8e596ba085eff1e026e7046042632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cd674db8e40c29c195e88b38b4907633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20096f3c6d7fff7bd3099a2070ba1db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea2dbe7919980e0d6f5ec8c3093df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2193bc7f0cd19dbae721fa1e71e453636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011fdeb55a9746dc2568a5966950d82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cee82c4563bf36fa3e6a3f609391b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71afea1b683dc7c62223937f215258639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32660793c19198397a1f9adc23242640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d286b01dcbd52d961bf94ddda26edb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356acf59a0681d1b7137755f420697ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6d780f87a5e2c73be89d260907a91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fbd2d8eda9ac91a9a1d5b6549781c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f87b7f859bb7acb0a983986c6235d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2ce47c73388e4f7159048f73ed4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d910b9a6f2467e91613236fb899ef7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9622621c5e99042998d9046ad408b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd09b3d739ab67749c019308f1b6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9725e5984dcd0ca954cb66f453dbb20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6fbb3d696fcf09b915d2c2eca3651651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130557ea94508f924ee5016e95f1469652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9aa7500ad25915c0fca5093d3b55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83183b316deceff9cc2c3ce936573b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b1f0570500e165b2fd27d801b3d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e60cef2fb924641cefad2f398a9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2471ab0e884e54f9ef63e30920c2fec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11199ffc119cd80558899e131f9b6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe04fc0b7934f09d96824bd92bce6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f09d85a9bed3afecc9de2fcad621660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c35371cd3a5c496edb072e2d39fcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c4ff4df9ec73b9e81eee63fb1123a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554eb23815234ee3bd586768b86b425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263eb1c97f3a3dbeb291d1bb3b6f4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c215b1dd27744f3c53026d1130139b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac02ad4cda9a4603f83b0566cbee9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869746b93d427121645ac59c9b542bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9a871774bbd4872241463b431884e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746dda3169dec246207d4fc8dc503c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d96bc14f444b9485253d5f79dbdfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a0256e2d39f5dc911269cfbd2bc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45ccccbd4b94ec75eef72d9f0c92e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2417546182574e448a33f315fdb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f796c2f1db41eb79849e458f3dbe876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b77161b32b2901ac2c0274e64cd323675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843ba37b0de2696ef97b65e52ea82c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7329740ef62266c27a433a5888c8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96712a6cbad392e1e108390cf4862678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b859ce2a520fb28c5001a19c94a3767679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f736a7d6dc54680fec3620f8e6eb47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2429f41b551045f166fd320d35f317681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd4338cf2843f81e315855e0971d65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b96a080a310fa16d53b5f75268a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72925087c47ee5f745cab00fd9a86b26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f335efb9fd5817f45fc211c2a64cc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bbf5194a719df4ad8a96223fd1596686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbc7fdab27a53fdc6dbf7fdcbe454a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326422a9519f5e86bd1b07e854d661688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24314e3f2c1a6a1d5c7fcca712966255689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910706dbba5c7297952b04d8bdc660690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372fd81d1db3da5d8da1033c7c3fae0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b9d6b5b896e7b49e77e3494a50508692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5bdc20338a23cf5c2cb041b08a7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659cc369c8c9e568ac8135f1b3734a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad2b04075311946db2c4443aa3cf42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590553a29eee847153f0a58e53a046ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b7efcc3fe241490e44cd700548b7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312275b62a4c803986b2ac2a184db53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f5a0cb9e596e93e56bb06dbb89bf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab1cbd2de98e6e431b3342793ffc24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a263a0832a086ae4b5489231c370a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b37874af5e538a825fa83ff2f4137702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37d9357bcfee0cda129e3d427c2738703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf439967f64df52ca7c0630572e45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272109bc3dc8a95d377cba2df09f8788705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40451b1ec3b908af7da4a96ceaed944f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c4b32bea6a081ac137ae2695f068707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c27a2da835f70bedfd7773a5c7a4bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea5ac8df2240430b1e3980ddfefc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062a95e0f839ea7905921718e69920710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3d25d441f15f1403fc8f20decf16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8981920430956997b311354ab349b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0d638c6eed384231a529de0acca1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb69fd5ed4bcd99eeda08831060dc30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837390e6e551dbeafb1bac583392650715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51205ab655341d9d83c90cd36ffb042b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39bea677dbc861ce42370381f4cd6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d21b7afad4c56715aa79a6380609e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10a7bc59f58d3df55ad6c89f1830e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279d3258d96e4ca1cddf93499f1a5e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7cfcf12b5abf6eb1298a27d50e373721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf994563f3477a9e8070594fff3b688722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518cdbfd2a47595b9587ba02de00c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552784cbb0f035c05403829909a9d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e6bc59197fd8030f31ff6e5e00f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46dc580595701aca05cd574a233b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71063f9e0c0b7e993df29e92b3ed8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de265efa5e4b5cc642fdd63a265332d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf52c683effc56707ecca6d29fe9f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bcb5ae5534da37bf18ac247425584730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ec806b8ce90015fa86cdb8232120731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5823edd32eea0761276858483db0fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d54c1165a0c5f22ac0c2f7fd58b23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b06ab26896880342cd9b07b0359f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f001be5ca8ee5fcdad5f0a30be89bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2069de1a01b2ecf3fbea6593a9fc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d816c16eda64af8322bfb96e25c0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df14c955c05a57d85517a7acd7b47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d241446f65414510c1452c200addea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e1a4cd22e8f5bf80b2e60709b4b09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5c582631043c821607cd19e303c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce28a27d5c6d12a9d8714e2eeccfcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745245a346c170e1743e378eedb904743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf51d584bc71df2d6b13dda9105e47a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574a53515b5b0fff993375b8f5ba64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6124822368640019365df839646bcf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48081e1c869a62cd3704e5ea1ca181aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f40a10f661920dd5a54f04187e9a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9f02f5e76c8556675932a0d4df4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4159aac7ea28f1349eebae45a936750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f90010867e7ed3a38bcdf380975f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c48ef4721ce5faf47345b15f74f6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf1c92ccb0e1d1fdaa207ea669383c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3bb3c44530d65de3adefbed9a8efe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409df440f01fa0cdffb271e8d4e393f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4bfa65d5079f780114e28819e3f5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c76a5ada7669de7d5bd85f274e6fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba8a60613eb75fdc9f6651ec06b75c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7131b2a65126f9ebfda2f74c76b9e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b517b4b693b1a109eb5fef4bfa1481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917aef5e35dd54024b6650de634e752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e3ab4d3c6b0244eec8daad68d0e383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6c465f625b97fbb00be4c143bbd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5da44fe6871f3661e8656cfca57935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345d899da9f695606b20c3e8d8e16d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f16b47c220b7e2f3b794cb5eda532f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5aff8f20d4e3411f5b02f21f492898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f4474b360ba7ec17ffa175a94afa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966f4928d7ba8a8ffbc8ca6e7c168510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05563af267a4d0ea22bee65458f1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f0573f35775443a8ee646799cedd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08eba7f37fea7ef910f15cc13738cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57408125707af5523dacd792b3125614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741a209166dfc72298404c8c773cf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080c785b3bb32ceb8b09dd09c448a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616eea0701ef3b653c58b513f833b5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ce2f731ff94127fe23d2abf5bd08118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c2d4d2713d1b7357c135e3ca556e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34121a92d96655659bd9d144263cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82531b2d20ec6d58e4487a0482a694121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c721028f744bbdf023e09491c586a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1696945f347c0e28df02d592d6aa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea386644712c5b28f6c27018c6e5c2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433149ece57f53944487423e7e4f40f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d1419aac296f0b331063f58c9d8b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef23b51022574c4a23f7bacebed5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eced3c805d6cb90a51b61c9072021428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022f694d34078b708da8ae248febf8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269e592491423ad6873a9e3230f5e3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b13ce3c9e4160a54badb4524713631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058881ad06821b48a25543a9505523232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c6f36ca1b3306e146997ac97ce2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d737cbb1207ddee8b641531182ab134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c2697a4c2b766bb9c0c7c884d059d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271e705c044de16434751ecd3b89ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0139b3fe4e9fb749672ec4cdfcf8e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ea83ff143959c5bd80d041a5b87e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bb2a3c8ee1730101d84a5c99a53a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2289bca6e243237d1ff5aed6c982ff540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd542c1fc4b3c583dc0ef1bd07488441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55974b85a42b5ae32f8b9bf6927da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b517da9b0ce87a486059e137653c0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cf3b8a16e8b745ddbaece28336a6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd789fd31db6ad0e97b3c3c9350374c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40569e74fff358ce066cce19fed9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43de0c7fb836b096f86de699b5b1e5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb00340bc281010ad82a10231b642548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17690fa7e99c15312a7896961735eba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee2a86af79ebf3919f903d6c21135e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4539a62dcc434fff442bf9a08fed4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44329a866a91fbbf911c8d0091ed5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6178837c51e6a945aa47ed0ea15b20553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679d13e9df55fa5c7789170840c40354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390d8879c83e98f5043afb58ee5125c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc87c736591713df0379ca62b7c4d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b7b7f6c109b799e1a0aaaa2c9e1f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5301705443effe0e62d4bba491ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265764ba375dd788757d34d9c2f18f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82aad83d2d12e7e82f47814aa1153060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7e6e4f79620f8641bc540822069b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4fcbdb1a648d82fb1f600127cce5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8053668ccf3274c1e743f179240763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634bc84fb29bc2dda92f328405f604064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e006e82b0857d0e4660672e8f909c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da504752a045c0c8e8b0b4f725618ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc49842baf083b79a2f100abed1da2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba0dcd651ebc09f12588f0609a14968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd2db33190633c777b440afc29243569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c48fcb04a1a732c692b78d4d454d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf55b5bcf5d0fc1e24423241e2b0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6dd2a65d58b27bafbe7099f87a93f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc328373cdc35649abda79292425d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fac0cd8dc672fac6a7810d4fe9dc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5802270a77e55db9fc558d75d446c5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4fc527fe2efacfc6f890e0995dde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27df6056bb148dd56f3d46764ab12477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192523164ea61cc16fe908888a5daf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc94ca36f2206c922e2f1cd352869a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a352b0c25e232c15547cb7c0b0295480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be282725fcfd5ef2aa4d30524c62463781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3978b4329af4d86cbecc7cfefc88e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655820bed80aeaca429708609788f5c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dcdb3cf9c4ddb73062465785bd5f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd83b71f30583bb943e8eda68a3ec985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e389b7581a11e08108af0cf570e6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b88fb55b2be3da752ae12484ed7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5aacedc3720a53ab72064bfa3cbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a865f7965aa8f9e96eecf86cef0f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23f9da00433417dce7c553b11ebbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78a788090b866a2286fbd7747962691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33728cfc72394501355c4fcc12e4fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9deccec206407f7db68c2a1dfa29393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e4ba80b2e43cc42f9137359943e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b7aff93b4281bf4d7e589a25e0f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ff7020f0fcc8bd8b5ceadd2c57a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57169eca7d5d9a2892bacc5baf6e83cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842ac1476729af88aca87610bee19b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c5be6e151003bab4aecdd5c43ca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051047ba934b72d497deba1d85e499b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd0cda13b80da88cad0cb8fb0b169e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153777f5ec72fe8558daf833bf2cd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f3c934ea821c830118bedc1241f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d870fa92ba03a68cd372db365ec871104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e8847551c7f6b353c7df7a4f222d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4b6f526a6ad87bcac75b6e9154322106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46391b7a8521a52218af0f1a2197c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dffbfe8a2aa2e717f2740bfb6b5e59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f230acf649645b929594f055ff4f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5190b54e5dcc049726b71c1de7c31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27837b39d957ef7db339a2aaac64072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993626b5443e496fad121516599b509112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd0f3586a3762779068ed626eb8394113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace443f948d5d277a3c74000b2388ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8866f6f71a183b360bbfd52241f4b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07074f0dca8b659f891ed2cb095df560116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f43f0bfb247037baf948d4807bbe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c827ee00c0633bce2b9ea2d4509620b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de0a57912706da893eaf8baf1ecce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf059c07933d03b4aed9a85abea657d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0100fdf54da809c2332818465fa442121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47075737a2228a5d34231a8bbf51bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0968499004dd7a25b6a63b3b09c33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94332d799278b76c36f04d20f1def6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3658ccf315e497928b0cc067eebabc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393a0b63a834def55a9507b623a475126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7539065f090b2345fb399d82ffff6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4bf4d013455250384ded61649143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96fb7c3d362b340d1b97be041f3b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3ded94ccd277f5988303f6dfccf3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe81f06f2531a8d1bc6705f10818ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89fe7737c738a4a6b88bea67aafcd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98537434baf9782605bd46dc0efa621f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88287b103b53ee95dd4cae3c99fe010134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de8a1afc6377f4d3f0faa30c5a73e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee47826560a3a3d3c1b6aa04920a7bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd5e636e926e0fec1bc3cb7171f4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b383b4adbd25363fb3d35ae2b330e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f45d844329f1fa8495120ccd6f52fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014b9356bd388e433162a2dd8b887b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa54e28cf2346ea7df42bbe629260141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7caf0a1e5d176af6d42df2ae71e895142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a56b0c2dfa2b2c0402e8976b3ffd87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5781939dba0d14bd19200f2d69dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236aa0f7f710ad0b3baac39216dc50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c0ca367aff53258109661565a6357146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c00d6f697c23895eb2a1cddc5d2d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95817a52085b85fdb9be94099cccacea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4d65a8461f36a681e3ccb417ddc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085968656a448708a7631d65b6b411150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd0e8155c445863ba381ff4fa028a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf205e33f1c7fd27633122af05b0d019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4189a046a6ea67ebc675cd0d867d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a4357670da11ac51a885b2986e9d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7a66f8ec564639bd48fa030418617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36bf53ecdbc6b65f693029f07c5fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afab48e4222ded50f03a6e7b0e7c63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c78e18212362e8717d49d2196f07c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce749e201875d79519f73c7132ab788159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3b7b50ec2e90446836ee321d2bc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477beb0e1ae9d5d01f7e9137c470f70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ad3b3a070e0d2f91136de681d438162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afcfdd699655d35ccb6e2748c02117163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eab5c469b26f9e02b0046ac4090586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272af1b503051d5a400edb7467d5da0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac6ef9a8104f13a4896eb41efbdc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd650f9b4dcc76d979d6bd70cd8fb306167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc2918f4333c4c78f169912a0097a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434a1700ae62431a9a63c41dea1a38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627df08bcdd42d8d58683c3d2ddd891170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e3d9ae1c7ff180107136fdb779fa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341039b8ca6d69f9b0d8a170b11c1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702594a40e2bc21d9107ff0225d5f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f3b151084544f93c03ceac36da3a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043924e9f427d2694a604c30bf26e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63ef97e22d43e009e423ca9d9048eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7eb2c2137b98c05aa534e25085a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb199e8ea153a7acb363e0ba777ac6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51074f730f9482a4290db7213cca4910179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5200377bbf9edb3c04cd766940d6705180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132a709b0e848efe1884ad1e356ab1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d06b947bada40bd85ab8095cd0eb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73671788bf061d7b95356881b72a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f94138ad87c2540ba24a577fa00e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601808c90b92931657618bbc9c193f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748e5611780320712740c33c404a2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a04b6523e848494d5b548802cb275187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462058aa0dfd7f3573c2dcc3952e5d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5b88b4965a5ab392208fa1bf0cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e361da7008b65350fc901ab959707e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e95b45b011efa9d94f48f65ce77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539909880713e5feb045b251eb1b445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059123c693be87e97431543eccb0bd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7b8092ee74e668e740f5a6983d9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa559939aed7611122de932f4335eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcad84e6d4c5a80488ad0a72a8d7e78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc879561e970df7e2aebe05dd39730f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b30b7a1f60e9f935fff1dc41d0553a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fb7cf6b56752cd9c63421be2f435199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1eff01e771977b72c5ce131cc282200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac068d44bd8a37f29d43d009f17a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383df638ea461815b11b5e145de4b6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1953420f5a5e3b1d0787ef5f7b1a28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0635ca86438abfdb181da90ca8008204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3214d3c9c28338c1904613a0e7f79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba032e69700ea6b9b9a002c1a9941cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802f670ead0ef2b856a592b12acd44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364de6cdf595218c6916787125a66a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bec4e2b90dee6272f76b9e066dae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423c325b41eeb936941f414b54e478210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baa02b598b9e0c2c137de0a21c122211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f55a2fdbafcfc42d45720ca1f86094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a747c0b8fe68cd4d954fe8530027a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce110d14b443caa9fb2fab8588dfba9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8592a29ba99f305157d8cabdecfc4c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d469aa7b1def6a7ef70eafed97abcab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806063fc36dcf135fe8c9395e045ef0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806ce8faf41ac4a6cba12d4dc2c653218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6185cb69eb5cd0dfa858cac76cb97d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8a45fbaffdee3f836ab278a862196220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fb0f3c00ff75fea47e0985cc0ecc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b528c20b1356d51c583735d35fc76e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c90c174c57624b338fe78b7c69fd63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b43e3e89fda664d12aed935cf07c90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed58b6be291340e8d7feae12693654d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728230989de13a193f718716e376ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870085c08f3885b4a60a17c0b93a2b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad974321b3314984eb7faf47d9add2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83f1f1e2e9bdc037c2aab4bd9e796229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19569051a32c8cf9367a49046a85535f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31db821d22468d963c69b915bb3798231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a367ed9d77d56d81ba410ec6c616232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706816ecba48500d047c0a39da5082a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea1e657c3480134f5c0d4816d28236234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f397dc74d124f78b5f7c79dd72a5ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee2fc2c023fd573393225b9314020d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aba0b1cbcb5f3dc435574e65c25a54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d48eb3a1039d9222fa1745cc01120238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce61ee061aedd96483f52fedef1a153239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04811eec5ff25b2d5b63ad852034d6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc1d4303ed2fe3a197048a77e5b23e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74191df297f329aca8f88a69542b81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3b67d154c081540c1a8177ab81c85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927761c0083c463579f685cebfeca089244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99517763aa71d72b9aa025e64a834f7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b30892c2c0cbca756a5b5d6ff6fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec12618341691ecb3835ccde7d29d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e53abb18152dfc3167d8e52cc8301248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a7e7b0d1331230053200210f5a9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a76655cddcff1cf63a236bca6286250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce3344beda1ebd5cdecf449c88011b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef316794c961d80d019a0276f72a9a2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0819dd5815a17f46f2bfc4874b51d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720f3a7b07f492da61013a44d0ee01d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa5e45e5ee121367c03e570a8d5aef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14985f95faaf62bbe0a53eb7965719a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee6438e877e26bc2945d9e001dcb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370f49c4b2db0f1df0f5d5c7f89cc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8dbc771f3688a3dc2dfa7d609043259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e47b69d52980f7dff510af99a276aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec010ad13527aea80f15825b0ef3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241abda2d880a48d9965f8d477b2b743262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a217f1e4a3dde70f90b04f21042803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeec0394026d69536af6d3790b2f1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e618781aa4c3e5e6ed460d75c84d33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded94c016221066a944d7cc650c927266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f35f0f6da274e609eb90f716e5ae0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d77efca034a04241bd219e15febb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a641d48034e3ca0e609d96cb8e099269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28accd0ccee00c4e9b24d1ebb9930186270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7c8aed932a88cf00d261c08616ebc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3efcc0875d502c9493296e3b76b7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6548257e55ab87760fc6b328cd24b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ee5cfffdfef659493e9d092f82ea8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44325cd4d8d77ab31d69074815d0ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fd37fb7dfdad6feb94164770e586276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b622561841fef2d1de1ea0abff206f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e34c2b10f7ffe30ebb68846bb3e01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec9f6657b59eda9f24ccf6a10e5814279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913d47dc6a87839e74c23f1e434a8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596a3397e1f42cb9568961b3d6404c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50df08ad503b4f663aa2bde500fa232282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97db11b6f0ef63aff16f4625ff054283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710418a17003b6fc9bc65397ae23922f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa28a0d7c9581404f5473cdb9ee16d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ccba29bf8ef441dcb81e19a8f7549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5891e8b064f33e4423ab8e9d63ca5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb09940d3806f960313c6d4a46e272288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47509bc459396b4079657cf5e98e031f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62b6467747afc74aa5e76d40664d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fe52612361b98ed50e1bba3056599291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f47f1a8fa19f13098c5ddcc26664292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc975b4e715292e5c2b19e4bee7b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b15cdb2aee102c722f44689c0d141c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ca645d55f50de82b141a09a9bc5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e5de0ee7f222de981df40770e326296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d95ddbb9a047c3bebe0fb030efe89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d47ad36c143c94153926248cbd62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb05d510a1c541d92d80b54e93b3075299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc88b613f1311597db4e95cc1e90b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f4ee5863c63838b37a645cd4a27e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4823eb2767d9384a475d88fe341d3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9e4cf3c7463efd8f151b6b802ae4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0354f31d0d2a540544ca17b20c7ae35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f2578096a70812340fef99478c257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d9719146bec7a78e279027f06993306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a8e1893cd33996f230f85237b8497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e0bff620674c4c189621629aaf2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b984e2b04883101a44b70410ca581309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d1fc647db56a304ef72203cfc812310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9fe17c529bde558a9d8228ac9ab88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6839a8915f4c7474d875f422ca2dd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6797de8f1ea9f359dbc4a5600b56ee1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38a41ef7e8ae5f7e8893c82728631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01226ecc29c43a7f112ad099dc8536315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703bb6b87246bb01cd33104615e3110316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c184f0eb3518ba4502cbd1b46143e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34d5d043308b2a94758ab8ecd7e69b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b091fe788eafdec7e4af571da3628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194fb494c6757b4a949c37f56e066f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed86b3e97fe272452eedb75589f64d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d676259e795c9812a467fb217fbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8a847710a1cd45ea58b74ef19d6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241f3e682dd0b4dbbd00986f22f89bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa545baaebd75d6221c9819cdf0eb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd12e22f22c529c1cd20a3b48e427326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f84faba9e254855af4a4695d4f4da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f6718459205208a4aa8d6bba54ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff9aaf739593522ba7315eadc352dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b40b54ce0894821ba52b05cc1065330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95291b901e9adcf45aa1f3ccc6c13802331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa276d21f1a017a1962c590862ebe2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c1f13e23da2fada4b67adb4a2249c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd500bb5154306c5902f8a9ade62dcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88298fb3d89e5c3d3cd8489a9f918335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da974516fb8428bc5ff6f97c47cb97e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a950008671a6bb050a1a507278bf9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4928e8b5e20d6562918cab64c6589a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab962f131f93eb9bc1cda51e9517529339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f4f42c4e6881a6c42f7fb4e458ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd3e42879d4828ba8c72609481609341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37623defbe50e5e1d6b298452b96f719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140a55994b773c2afca8a07b3a8e059343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533aa2d691b69a3923d961d5a598505344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b5a34eb76750f7fd633829b883da1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00931f355d108bf5935b4d8c85ff17fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97fdeef7c39e75a86634589d1c0892347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6e1448d01e322ec342c55851a745348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded42d281c06848ca819bf6b5ea8a23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744a46759559152ad211af15830ba4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d96b96f8536327243a9e374b3c821e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c0f9126d99fef0c884c1fcbf9a7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d4b34cfbdcf2ea730d0dc1ae2ccf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549fa18f2b891e7265e70d8ae6f7424354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc082b00a4bb774286a7f39d5db94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f39cf829359eec99dd2bd9f24189356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7e32714161691f67f47028eeb880357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b977ce26811df6b0864a9c557928b20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef928b503d1aa961d3eb06a2696f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950d1df8c862192e4b83a485155f64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9065f7d5594b4d38b0a098578dfb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d39e99a606168b50e293add490af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b674e6549fda6137172bc19c24d78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7ac7074c272ab336e06f9fcd61a46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef505f4fef6b872fa9e328651b3ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8081a309e50134ce3df5bc23974623f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca3d0460d9ef3fbe722f36bb9a7682367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a9fee69d96bc1a28162df8f212b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487693de005a1101334590756052ffb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fccda151d4de0cc9d9430f70ca3e1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22f554b2b4811daf90179b26b3408e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc82002adc5ecb18942215bef296b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99e39fda773cb6375eda695559fae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911718a377cc3b43ddece71ed2d106c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17c0de320d5cfecdaedacc2597742375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013cb81d97e6af46070d7847e021b86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29a52e8bb7c8ecb6d68c2026b22f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d977d23ef1583690ca601294c167378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0176a838243a2599ab9c52af0c8be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b803ddb3e3ed08ace55a34f85e4c45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca1163a3cff6409c1f6300e47f062381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930e0035cd31d2c44c95f4658a36c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263549e21d82843cf01c68b8dd202d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadab6080a1de9db32b02ec378ff684384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442cac3b5a2ede2558dab41c592889f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31dfc57c47bd629d1a2c56911a2843386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e46d6425b1ed94a631338d2975029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f84dcae4a963b094876998d5cd58e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277db26d00583d571023f81c6fc3ea5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ae1c780c3fd38f4f22ba59e80d84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03697ba14a67934043fbf4d7c1c6a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af282ea4d48bdf12219b35365f5bd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33ac952d982e12d3a02e8b32a86248393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce9a02e08511c1869db7759bd985e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d108f704abc71fc83567c54b3a8dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada6d99bf2af6a14d1a903db08023f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86308d172fa40316745d624907ef6ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab997cdcf5bcbaeb10a2249f71945c09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee173ff46a846585ad33a71bf3b8594399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4832b794a5ea1c3cab5133de9a83d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed975e8a4a210497956cbd876ec5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f257d7ba60c10c4daf1a7968d930b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a27060cd11bef657be529706a414403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502355a377830b601f172a6c0df0900b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191a4bd63fc01f38ac5d67717633e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501909b6e73693fbe8f49f3c5d670c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a28452f04957a00e3ce8db0b15a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0f493bec9277c3cdc673cc4e9142408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9976b46e01f1f81d2ed9837b05ffb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f5f241dc4d195f0fe2484c622d764410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60823b5672ad214e96ead7ec2706087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855704ebe4f018f3258fc9f865a8b014412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6bf726b2551c1da4422b33f16f749413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfdf55afcbd4adb168863dd807015414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b419fd192545d3d69c78af2d4bbc7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b90ed0a01a4b5b1adc414422973ed7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e078041a1606364aa0968a1811a1e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14749669259562dbf479ce1982463e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2e5534f3eea272f41fa022be20698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b0b0ea81d6d78846e3a6e02db412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c71cd52d47904a37cd929d3aafc4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c333eca8760cdeb703fd5902fed21b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9c6035fbe33b8bbebde8596f0c0c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0b84de34520e67a6c221519223a49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c3e797d0008cdeb46a54c941f7e6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f6da80f680124af62da77dc54a75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3a934bef2ccc98d62bcd0f22a7d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13a49341cbe6352e5e8ba62985a4c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b843903d90a752664b675cb3a6507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695fa5d21e4a0ced266d4898b44722430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2df3d5f53390a8ee4c948bef31f89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793d90d1430df23a279bba3e7aca5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb9f8b9935a111c6d85869e676fdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f972d147232b68c0431d3f654f87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266b0b7a5d824f9bcf303473c39e6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fda0610164784e80a15b6366e6dd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fbceb514747cf95c2e9be27f0bc27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf4d3cbc61a251d07a7c66469b07c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e65750e84f83ab29011123f395bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd081b9fea05cf126316ff7cd2e0ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548de18fd836f0919bb385c827f54cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a41075ebcc5d4e42f38679cd3f8fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b70b7c98e52c8899844bccef80580443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677afb061648c2d1e6b2a67770d177b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d564c0e2f4053c6c507bcf8756e53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159446b787b485b788957536ae5a71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8174ac80d1e0ccbf7316a4966caccb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c740884bddf176e7a90495459fcdba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e85318a181090f7a44918f424b6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896e09a36c23cb12dad58e2374ceee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699ec2125df38b11d55cfb06e6fa1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f521a30d9ea0ca78ba2ff5a45a204452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762f34e2648e2b5c8ae469f378da489453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00ef54daeb2f2b8244b71e03700b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e0c99217b88a421cbbde30c89fb4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e8babdac6de30b6aad8d40c8e658f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efb28037573d6c1a1604e7d6b7b8d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7fdcd02ee1228e20c70feee0875a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a633a919412730fbbcf48a098246459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c882f76683742bf3421f536d7125bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a92ddd046a453c40b75f89b1f708c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097e064e831c311f8fc5cd5f1dd4e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90271485acdb91990f0f6857a952e35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86a6febc851553298714a51e1dc5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b4d9aeaed04d61c828e6436674a8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599eda6f1b9784abed87c16215d716466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf697886d1946bf797861dbcb05f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a090b345eab194c7d33f32dc2ff7d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf1e2ee9ef305208ce17664eb8ef5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a5f731772075bbd13751f0d0c69cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958dd7750bf7916cacddce5efcf456c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a8e394d572065e8459b41f3780311472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2effc237d66ffbac8a34bfa6e23fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39610a3f7d3c210fbdd871d91d58b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502140c7d78d8b12f8c1208777729bfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7751b6d334d80cbf550f29345b9c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37acfee0085077d5a80cafd1fdc360a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ab5823f5ab15a2583991a8025b65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaba74ef09590165f86648cceabdcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9833d13789dd6eb32b09646bcf7c72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f54c79d43cca12a9d8df2decdade96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f3511abd20c112f8509480a756b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e810dbc28bb2e8e8532046ce964f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc3db0366be8b4a898c18acf6c5d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd37dcde6a91deb666038365be61d5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609331052cd87200653710b77f86db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4afda3f73948693e46152ca4c87350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530018b0c29807ab29c6f5e2fd3f258488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b7f193213d82390032200b8f1b2b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7521b6d58e69036b8fd5a7e7c251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6f366b278d5691c58ae1625cde3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a21cbb71747085ca9f6d312c5d98e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f84546fe34394a97580bbf3db62eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c164869b8db1a4d744d20448054a83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a144c0a6e2778eaa94038ef7982c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074e9c08bc931214b0a49903f7c5221496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf090e9c219e5bd8fb87515c817f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78dcb8ec43a160a66852d687bc5bea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f666c118bc64cc66b009083d5b0432b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ebf8587bdfcdb47d310f06eb11e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b15df15285090a5fced28be8a033b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a28ac5087825108972416c1d1809502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ffa94a8022f5bbfba4605ae0c652503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c91bc996d53da24218764888979de3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a93d7714c9321a45c662763c7d30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5547d8cec1eea94827736dd78875db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ee5472878b2e6b5dad423b6441b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f62258ee5b71e0fb1303ca22d937508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ca225f19832906b5f63b6c3678446509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac06a03abfdbf6e96d4d4292039118e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6084a3b2fed018f8f51f64b634518511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2318908e2f448d730ddde34243d85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e4326cfadde55b4a9737e6dc28e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4fd52d57828ff46200e438f931d0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfca4c984406e5d6028de5a317c83da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3afd245ea22a4cfd58260082ed94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35964161349c864acefd0fbd0adf3756517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03614a1b6b5012f75dfd3cc3965db6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d74b0aabd8c8da3fac7bd35f5d3758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddfc277caf9b385b2fa3080f446646520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11117e422127b9b659306e4d17f5c88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab0fe5ef4fa3fce6847bdaa4b1961d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe971250cbfab7d35a95a59186b54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02110f7000516e80fd5ef93318b30b43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba218b80ccaf9c7f0df66e4a5fb29d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba74aae695d5621fc912962480c41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756bc818d5f8af82a62f0681de246a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780abb2621f3b35784ed25a5a43d83e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f14d77016c79b76cdd9923273c16f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e2eeb796d9c5d1d5edefc8658ee3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc513515e2cd0c26024172bd01960f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b40f01e22374cf3c33214f3906da2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d8748054d695d6d3c0da7cf56956533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968e78e0ca999849696b25d4217877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b082e5ef35493022a8c34a6f7fb9847535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76376ecf016a21cb67206de350a18e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442b49b4a93281fa7588b6a0ad6982537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f22cbe0296e27c527b27d5bb92341538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f10823299539c9a717f97e76131a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f67dca4608b217b0f923218f9ce208540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1291193329cf541c7c6932b040d5105541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e8f42765fdd383d126279fe645e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70ad68575400c436ef085fe73f7a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf4a2f92b778b83e1859be929ab2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6353f3fa3aafac116169e32cd3825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a537ece9f2b17f058e29d7235b2188b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a9578ab9feea2fed5fb3fecc9b69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d8ddec3a5a1d59d1bb509ad6f0157548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282bca584c939f669a8336fb659aaba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da0c7f74d488c07a182c3a1b0c6ba7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00a6fd6a48044212f39e4130cd8bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116b649b2bddd65b217d092ff1d463552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb76a0959301d3f8e8221264f79747f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e627baaf19683c48a4557a639092554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a71d8a6fe4cf2abc675410e94c8213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6672d82d83aa6653f132ea840c6a7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0083cd9b8ef974953dee4634e6e0f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e600f78bc2c2f48904dbe74fd1c2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54e0a5abfe469b605ef27644ef68a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca9fdea728b890cf3da857d2200c0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35fbbef8d42dcf7bb4f2a099d00987561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101effd1535c931f662c2acd33b0c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f349878cde0d4327d65da1450d755d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b103bb15900adbd0788bbfdc025a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465192fb368c7b5ebe6a66d58095348565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244771d7eb29517cb99b369e94456313566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35cf12416ef47a49ca0cafe20e34d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bad24aabd840cb8da68b47b668690568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e37cc0e139d3df163969fa9ea2928569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113788e0dd1514047c54f1f4bbc0b07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23a0d1d219b594ea480211b6a3c7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978658ff77983a560eefe7543b55c9a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d481b999a66d563c9e5e3e167c02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348247afc5d90ad403ffe19a89a578574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a4a056349dfe82db4d47702ddf45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db918ac734cf79a8426db2e51db5e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509732882e737c4fe8d5a6814c16e30b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766467438f8dc9eb104ae8a5f64ffc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729c7cecd04d3c12fbdc530e6e52d82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb08d3cedd9afa7ee0597861150fb70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b72f0f113f4c2d9226426985401f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1cf1df4273b5207f34b94d5b50ee7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc4e674aa94d9f3ef5b97ee5140a22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcad1194e63312bdb94d69338e7cd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79512beced08519d49e47c009324894585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04063208995e8593f34ea48fc61fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a6194a28920737c33c9bc16e8fba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf91ae81ccaa2ae1c7e65bed78e86a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c735644cc0ea91865b4f831207112a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace8fe06390133e4da0c50a5909973590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cff87ef457680de23374dd7c4e1a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c69be31b0102c8ada7f951f83e836d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7cae8fcf38ec6779e68ffbd2d0c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af361f4b35ac2e79400d0da96e90ea82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ea84a870a4c04b0154883465f4f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419be27f364b520fcd3862254ca84ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7bbe50760a1c199cdcb9763ea76a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf499323cf2a90bf1b6027f199b25420598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e37f12673b30eaaef59eb70d5884599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f53d210fc68ae1f65c735778bf2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e965bfbf3e45f05bdb0abfddf1a5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58452e348c40323508b9b6cf0d73edf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a390423dc56b992d8fd4d132d844d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be0d5e68142b4e202c7b6f939b88d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a8a5c0bc84d6b48ed7591a713c6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908289d7b28a35c952796c1223dc9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd12eecee96a6ded53b37c081d458d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefaa00143b47c211bc6502ca072fba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f991c15125f95d6d4fa111ff4c065609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42939b65910ff61eb8a89863ae4852610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8084404de84da5dcb69ead689efb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6c02b448df59c10b3d14ed5ae25e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc1a2473ef448cf4183dbac62b4a95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd7bcd7ebe00c90a6798dfc58e69a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16769474b063ae5cfcefc9da38f6818c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ae562cbf45bae5888db2415e2148616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c36f3906cff0d81d4aba3302c0ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e1d16fd7b96eb2c9f545cd1c2c5ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e831c25e690954eb4adbb3c561587b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c1a61a8fdfc76804b969120432eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394ccd51c0a1f8bb92640fe89ceabf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c487a145310e830894babf4d7e97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b67a6cd09ee41aa5879af0affeb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c802cae97b3d8b3f21b05c2f4d6a6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228c50f0117ada2615afd44a5e0c7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84bfcc7ee1aeede54053359b89143626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aabe9bdd06f76acbc8f84feac4541627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d93296bc85d37e9601be94ba002dfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f3b77a9f8dd0c7209cf44e62ff71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34aaa7f27bb1893bab6c08b8541dc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e078341c556423d74b20a094844c3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f966a1ceed25316833344f5c970815f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b60953278fb542cf20427ab3427e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75e893a887ab5e826f91e49490429634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0f94777f0ee1e70dcfe48a8529098635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ef7073a70829308536c0b11025aca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7705be59948307b188e9ef32b919637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e168c4aa36d0dc2066e98d6ec7ae926638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d5ff4aace2b9bffcd543c016d1bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99001a89c56209cdc5be6d60c4f522640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca041e7959ff3a2ce8645ef7822f8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dfa40193816b25c2b0f0f48626d93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23269f1d910c2b38b47126a4ef0bc9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d4113008f680d5737d18cc1c6778644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0624ef279087fcc8b302f15a856533645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ebfa0741eff99cee45888d6a01e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c688553ccf44b986261e36ef72ba40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb177f217235460b4444033760fece648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521021a9968d16b3b18acc6e2f181f48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85157174972002980c396e5e773ff2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbd20afa1b965fe3d12c78df638ba3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5326c6bf0a29aeae4bad134d4b5a605652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662546f79832c4b7c45f3c31a5053958653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b2cf3011e71ce845cd889bbedd95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8f535b961bf84d0c2c553fe0f62c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15581810ae024e5528de3b1e03be1e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b0f143430d41c985c0867fce3a75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d8caf38de6cba4d43792cb65b85e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe36d64c7d5f7abaddab750a4456716659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f770ac4b64a15a54e3f0150f98f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97268477272485c4243c227e8894a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90ac4bc332324062047242b253e03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4003d586a88bb5ce90f16837a9d57a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241982ebd4f141797366367739d3e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2a1c06b19e7304382ae5d5862a95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3b3d7a38f4f6e78316ba97ea62fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e662235b0d46900b38e99c6dec2cbb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9c4645ce194bda8c1dd46b4d571d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3bf7c365d58e2f5b12224b55ae126669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b9a7e40f42c03beeedb56bfaf49bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d3eecebdac34fc054a043134ca6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26258589c8ce37ec655c75957f0ce991672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf116df253857688c85db649827433673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de605578eb306e0014e83eb8004aa8f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97715a4db88b402623ffb5c1a82ca80c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512b665f2ae16294d263339096e514e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92da418191912f6a7aecb5182964e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd1fd4298c704c61db1ad00dd9600678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532c88f0b40410ac3f0cafc68f127cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c566be9147487a99ef5a7679a5fd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab0b3f23068b41161e89ddd3a2ca0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ded970eb2bc17160323e513b5382682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f67f9631cc3f181ba44d0cee5072e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f823be59067fd41f550e5cf53042684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0f73d3af3bfc71ed5ef5b50b26bc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63806ad0362c33b6f454b9aa43939d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d8d95250b017f7fb2183e09a719e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebe44d3dbe1da4a16512e881f78708688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb463170235eb2253b3c2ee2c6f719bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f1fea70dcce2c474149e3bed1e0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19e582aa939236fcc2741064be9e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d5b45e46ba3ac513930eac56a1ecb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c892fb45e7e837a5966cdf48b59c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867fbecf72dce87abf882c401f085e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e764f3de65884c3738038c6011b329695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed737a503efa95d1debb59447e6d28d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca46522941442d128ce6b3abd0584697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d7dc42fc7b09c956e0e151a1f3c40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ad0f35d095deba9efbb00b1794dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ed367798f28688f50cbe1a59de71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b97535298447438fb49d415af99e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5821c1555b905c426c7362b232fbb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02464a19b39e12143df6d935f255393703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232ed019a951441464b57c8724ee400704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da837c365e14c429314f13b35cedb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08334eb8c4592261aa2183302c15a0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d73978f74649d946b51bc63a236e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc1783bb87092ac3f463e6558f2b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121aa694573c3163dba202784075ac5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872021c262cb82234589b1a364dd8b69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d757c5cc7bfd26f36804a4375758a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da97355e580a0dd73fe98d13f4a707712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf498f5f8e6a4943de26e68ae8adc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7618fb9ac911ed959dd6a9e5d1940f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ca58f32c767aadaeddb7b0500c9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441306ec18cdae87951ad4551713db7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d2ad922129a2093e0389136a0d9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3526e269249a7113f0cea3a5cb18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03864b8c428c1af4dbcef2d956c0bf2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c87b0767470f1cdc905dd483c81a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349af4a953baf925dabc3d59c5f2d80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471a17ab24530b09bf9fb8be2d5f90d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d7c8895b13ddf4e96ee6d4555bb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce55ac356efe08f1b1a6a3c9950033724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cd22e98ae6cef24110719b2583b01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb6c0f55af7758d8bada249a1aaf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146548f68fc8ac9241957111a7b5dafc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a21f65442575096026d7eb139854d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88cb31129b79386cf00b83418450d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c7fee4b023d83d9f631033cc3097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03df6932f37da5750760b91b54067731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a38f8a160bb818755f06172a745b5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd9e4485f5f27c676e2e91b205bae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f81f23b4d86482ca5499163ccdb38b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471b46f2809b495547baf4de3f2b1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ead3c214bc067d4b1df68fdb076fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38838720936281e6b0cd1893aef32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6de2c97a026f683d394f02589ade738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea309975a5b545c5995e90a911a9cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f817b2ba9f3e317c705b646961c6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d81f6085857f9a608a0575e5421224741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f37757c62a33e63efe8250117086a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afcfa663bc6ca55ea84e6c222d3f88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee1b41488006f0cd0b63defb9e965744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc97c71732d325c6b2b263aa4223e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159104b4aa5b517858176261f4feb49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25871786fffac77bf39bd0a1a04bf2ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156984ab7c7e6c3c90fccbc3e16e355748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86305e4b36db103826d9fbda192c33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8be41936c9a0b594bce6274afad148750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382c2a7bdd82933f1c141f58bdf52c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd778488a6d13c1d78915fa494c9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93b51ee1ed4542140ea5e52733f3c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee840921b7137911d965a097a7b560754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e2474d1936151495473b19f7682ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47a2ff0ca8445032790ef5800f744a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addcf3ea768fec706d80bdb5e1d85f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e19983f0d20e287aca26a0406df48c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e87559b95f9aef4ec44c5b9c9ed80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>