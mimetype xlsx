--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607db70e4a32d9fd1e3191483287bc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c6bfb9a40639f315b22ea95df3f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d6bf0328d82686789d86a64e34113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae39cb8d9eb2e6bda6eff8fd2b94344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004eca591cc30505fd3512018876a875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f843fdce3be38d3fd39b61569dd736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca3b3fbd52d1ff891683176b22ced7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9342d01ad1f4db2ef598536810cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc2ba7da4fc245d2c1061a6aad9459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4f3c6193097ff2b0115f718966b7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b0c6eb53feda575b4bf35b538607a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b679b6e3a57ff6c85678191ec304d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d915b025f01da1f2dc9e92e03d82713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ce0bf29a44d015da2947a26a6efd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40997b082b949f3eb02d7072f93b2f9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b54bdba9695c5737119c663ba3d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230985fbf8074a0f5535f604b721a6c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a5f5bd610d953a1a1e640586af8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6c7534d2d6923ae1536d399c043e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583102afaa749d740187402c82d921c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a70ec25c54bf7acfe6ccdbf7ca3d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af316459aa050219431b38f12971222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ccc52e722fa8422078dfad09cafa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae3431b877833a7e7ac88d0b1b0bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3176f7979a58a399f35edf50a74fe5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f08bba7521f43d8f98fe96343c0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f692f5789693956a5497424ba200bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468f2fe7c07b821f3d0ce23ab0a1e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1c2d7a7e2ede76621f8aa209620729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d925827f10f16343b1c7c9863eee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b328f2cf34b84b50a3f38391b4a033b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc57e4cc9035d1029a0e46802b491d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49c220cbe82dea804b75309c77dd0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd752ad56f561f03ad582fb5738b3e5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a11c3020d82c5859268171ad1eb85d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440315b0ea0cf6b610d68f970783f3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de85c36c9706895d06a5ddaf6feb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276bf261337c1c0ce1954446f26c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f991af2b1307a8606bedac94786030439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c4cc42c7d9e009163ccc669d199240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366341745be1904cfa842714ef1f1f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8559360f42de790da6bef963799842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218cb201ee9f9fb277fd5ecc4d2ce843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b45978a1878c526ee7778693bb77d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65154303c1a28b1d3ed6106f94d311645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652309e09dd8ce934f87e69b353434d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50391e55cb9540ef76cee3c2252cb72b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db497247abbf4f93ed9afdd8d7c91d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9da562a77216cef077ff52877096249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80bdc6c369d0d768dbdf52a9d7cd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef8cc5b93d98610997aae4e382e6a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608217c074e8e773f984945ad8f0800d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1d23fa2a52f1fc66b4340dda7950e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d7a80ae78c3d0d37a2add904202054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6e9a0a687d4c9487118c8720693455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df1bd8b0be0d60cb149347e1595aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6ffbc0490fc85962199a22ee3d1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae47637820a91512c3ec225623a1d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ce06f2f16d954fafb1307125a75859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2166671d8c191ccf5d50332070669d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fe744bc15a1d975f003b234ec29a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4d303436a7208ff907b99e2aa0c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74e6aea091b6e6bae572cdf04cf7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3992ec5ebec049d5f1e08537c73e0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b57c3495b4b7835e6872d17d9e25c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd90893c14230739b46fc376d097d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72e5e6f56fe6c2fe433ce6cc2b02867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f45760d93701be06ccff8462babe668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f12eb141af93abb9b5819b0bc0e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e9c2f62895949857749acfebfefc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062316207907ba61cd192960643a48471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05bab1f9e339659bbb1112748cb9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450560a1134d0d71cc9732acbe32a56373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd291f5a482b19f6bab4b10bc939ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d44551f40d105843a0e28e5f168ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb4e1eadadffa0bdcef2a60fdda8d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f67f06b445587fc81c9cb4d4eab9fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba0989d663f66df097fec2c6ae4de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75378957b9d6744768b278f6b4d3d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40533d234916481bf2fadd3c6f1808180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279ba90d9302aa5ff8cb85386124da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e3c24e1298afd5911c97af641cfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e1be131861c814dc1644c4ad6c6ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff6a90771ab04b3c79d217a4459b9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9770d69f9aa19d5537390d68693385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcce2a6935981a3e8c3c9df4ac82f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ee1d591c3d7735e7382bac3674d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437dd8aa164fff98302da59b0d66fca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2665d7855861d70f268844329198e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae5f30dd471fc69184d4675e9eef090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57f472a5d23d05c871798c7afd5a5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8269cb3cda3443e08ba26e67b269992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977ce8f543b7c2043de0d10ae8013093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc84ca18d0b3faa8f4ffb15e856ac994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacd4d5d59933b3ecaabf5b24b3ef695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b571800ae94ceb8c56f3cd24458aff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370bdce571a1403ae22cba0f68087b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9a6b001882555c3f9eda7637a5cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666f41f1e0a411675e3e801007ea7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c80f76cf88870f53aa714afa0943f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef90b5868eee1ec7448f3a59228edd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2e61fabd5b98c186183f4a60c2af6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4ed52af6e08f56827815e4b75b8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2e8e7a9913a74f7e895558c20fa8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18e2baf804d3c5115c4072cab5b301105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8731bdd642a227f9b4447f96b145ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36020e4c920592ea669fc8ce37a262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e3c9b06c516dfcea4725df5907e3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f530d71c759f925de2b8cb6078c0ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730fbe9c32acf3d913a32bcb871d6dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3008e57342fc740c02d3268ef2c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543b559630ae9e541f108ba11e47f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab68e376472fcc25a6238bf361e1886113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c607e0e48fc862b5277d2aae70fe2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ba410d6c4d93790649541570d0eff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d52463e25ca47d03bf01144671c823116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce2063608afa678e1bae19f41a253d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607906cebdd7e98d6806489430540ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca60f21abe7e18ab3c1d236327587119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b218329c0bb6cbfc286fad97168f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b67b0b60a83dd88ef3ba8455f0687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b162542aa93f86f22926bda544c5e0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feecd780f8e5185e1b5879b7826ad5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fae3558b1a7d68a859cddeed69bb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38121a651487070d9bced211a23bc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355629622937c3334ab5323b01489de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723864add0c739c0cdda9213e1d5ad07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e24637ee2dd82be29b6067eea508128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156efd2791eaee960f8f0399026e746129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aff892c926952d3c8983b1f1072d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49e98db2bd4023e02d543b0f43102131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7cc447ae29a5266ce6b33319243fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39da0b002826c5d061e0164fc1fdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800905671773f25175ad61e9df62f10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b4fb40072b745d848ba651b73e5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33731d22f44dc16da6bb80d77f4e3a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd9fa241da80552adf38f017107e9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8443b37ac0602347a8629071baca39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a100135c41352a161be1c3d374a803b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdfa3abd64bc091693b11a2fa0c12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94580eb57c8b2c2d4eb5fb1b16412141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27097011258f4d6b7021d99ebd351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a7a823b4ecbeea6712e9371ec4427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7bfbd882280294ef630d252a61399144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1d8d5a0e3257da84ae0c737bf23c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d565183bcb40ebde2fbddc3d9a065146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210087928b2350004644ce2b024dc75d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36ce4629613aa321d719327085859148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd10c8d67fdc7ff6d68f0153e6b97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d56afa1d3756a26ee475e67ecb269150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77598abe0f6c65fc43dfff26875f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829835d9a655dd7e9775d4d99a70ff5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a046be62e27341101d48c91a915beb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea20a422482ed47edcf47dcfbff1a1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ba576e9bf14c0136e4813b922c030155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab4c950ed3f31a41d93f5911f45376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36022198f3a40534ec5bf19e4a46992157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef874fefb212152848b52f69daee8afe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4471388d6d623bb52b68b0f6441524e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b1237c6c3bf5b84131affd0c5210a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acc04e30d2e494a654dc2dbae46db8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c94bc06cedb34260e0b3e0025b005162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9334939030244c4a3d128a7a34499163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9772047d76306de9502755602d54a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff318ce79f4d18a9533027b735157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e9ee03d21ad47d59b9d409448c346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68aae2b70bd306cf07c79e33cba632167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574128d68474f33632c6040949ab98bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10397a8451401808d4cbe35a987647aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b6db73667a2f6b6d4a46ecb7ee54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66218cbc8e62110307fec716b962f1ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa62d1a7bbd456f83c389f911e6915172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a9d3b6349da4c81ceb47b0be9dda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff19c4b1c4bfb97c5e39645e7b0b507174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b797e7d3b4cadc0aaa33fcbef4119175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbb1c91dfde715ac2024dec4c13d6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42afc5d16cd7be94cc3957de3b02082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13c6102e619ef3dffccca0fbb536d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dce8786fa848baac683e8debc09c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fe67655458084d9e74fd8cbb32936180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ca0988c1fddc806da7bfc111dd4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb1f8d99ca67adc6708ac3295684b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026987a7703f4a9dc76637cc55c9d21f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad21c5a3427e0aa6811bb362f2b233184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f531ef90aa7b88ec943c9546e489f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6d9ea641b572429b7e2fb5fc41ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0b534ff114dd96ad70d10ccc8cfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f449856ebe5cfa9ebfca04ec373ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da10dd74ca526d84ab4f7466b8e089189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d704f930de4af3e06dcd099d1e59a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cce98305aa224e66021971fa901f89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecabee15bbf9b3e17f75fc0d9ff7c63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b8e8f7af8f61e45316a5994667b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb0780cf5a2284455131475bdf0602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5a080a193ce47f79b6b37c8f6c81a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637049dfd2b8ad064b484da2e7946d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a5145ff645758f3ba5c92e25a72f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd61e971fb2278f72b11c071450c20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667de176f864e2aff5b71044d0ec834199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e0cb54f9f1d9fa756b749183884ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf4b9bde90d75a5498b6840baf812201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec0b137b208cb212f0c4f16b6e5813202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27409634828234d0c9bc01b69f324a0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc70369787fbf4f05505f37d41de9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ed760ff366e710b038d552dcf76c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d56e22dc613d3b8923afcde858420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f7d8bdbef53041a26c972e9030b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f94c6163221aab78a98057765d78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30bf70668bc8eeee6591e110355a33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0ec3b5cab7ca6e5709185d574840210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709802a91779e70d3cd9da67bad6490211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998576d39a4b65a9c166afd88dede22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31907d8df08e15cdf48388d910ae6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df868dc0fb7979fe8b967177f81eb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a082abf3cf624866a8b45f79474347215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fa4937a53ecad85d036586a8a518b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed989bb9f37e77317e9b01ad16ba0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5d17556eddc5c892b82483f9eb003218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2265fa8cfc0ba840e27d5109dab5a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203a624b01a8db3d93c9f83fc204d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6df0270346219c5e3cb4f615d574221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4f7ad0a4e381e2780ed9c287f93c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f447d249b51e0fce4ef6dcb8e2e48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49eaad1b374e2d3e2064a21151290224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22caa26a19551f3beed7340a2f276225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49a96ec1fd6948bc1fd62a981ed013226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21851f176ccf6db9f46ba8d1d2896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcea9f3fc858d5f518544d9fffefe00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36757ae0cc26bf5bc22c10c103ec25ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a36c6acfbcff3d3ca8c9a29adbde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832fb74fa93be667ca56d809c6717af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12826ccabff78f6e53bd7119898dd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7681f24f1d13ca41af7a633f8243e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0121c264449f5bc3b5e28ee3fb1ab5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc251eb348bd5124d431784be5be2c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ffd725abec3118bd736025502626a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba175683721ae0d1e344194a2b3c21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700680ac1e5c356cda2159fbeaf1ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7efb82a7fd806822a4260552e35974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d873e3aa3c9af57f0165a64c8aac1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a8421b3e65b84bd5d6ad53ec0fe9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8c087d02312ac924da70732f7cc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268c6cfcccb8ad1fa6fb8f76b81817243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fdd191a6c8c0228e6121c5287e143244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edadb0e26185baa96ccb291c46f8268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abab831835fce29f4f36ef88d3dfda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7f44311add4e1e8a46978664e4e00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7790cf1439af549a1362f2c018d9bed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0b679347e57a2df2d763178cb865249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d8be3c8f2d015677f2e25ef366ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae150f016c19876b9e9ebadd9fdd74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3f9527fc3257d5924512e83fc9ec1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16478094f7b3242619e37d791ff41ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e0c09110e1c9e3733b0b427fe051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca65a367edf74a4206512968d67ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f3115bfeca1eb9cb606420405e9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a904c48a20304045bd8211c87da80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a208cf70ced39395b222201018f58c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd85e1fa30197b6136c8693d0f565259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e55d5800b5e576ccb7bea1c78545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a01801bdef6e6229e0d48803f536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a2acbd930c356bbfcabb2349a532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f196cdb4645f200969664db86bf25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f533c34929c920507f7a17ed4803264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439f75e0f3957ca16c99ccca8f9b15b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebedee04537593645bb04b9ae3514d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d6baee19f302e7faf14124bd9988267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a38766d811b1d27ef2ef187d88afcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666661441bd0ff993bc85789099d6851269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd540279d966c45d5568d91e6b248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e468cb52de4af86c000de2e30459c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a850307c90867f497384d9e8d8e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a89f4c266b9e2cd3fe3143e0bc66e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400332ddae84b878970315ff4d41ca19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965ed37acaccf41e82598115f8ec870275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2cb6dc9faedb6826f16c366b2dd29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3540ebc8a1b2ce611fa7c1f048d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa76847f58730d011717528c60d6d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35165f8bcafe47274e6176b912399279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923f6c1c7361c46cf71124dc5b9751e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f0dff429139e3f02ad78537d5bbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aebb8084bce3e26dc23faee31f135282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1017570e8554fc7d889da38a95598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425407c2ad5cbd1a34eaa293978698ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d796104b9ac6007653b24eeba8882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b19505ae35e68b062f52740dc9c1b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923ba7109a59f47836b9c44ded8e615287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27744b56d9ddaeaf4e6158b048f43c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a18e49af64c0f5314ea286ad7c44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb8817d97d939966c89aae64b028f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ac2d7a8be9ea3d1a870b557eed48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3a869550989f0da937e655563882292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915fa15c93cdbbe6c97bdf25de0fdd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa39a9462279cb1ca49c84c533394e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859e0af603171286b5ec0a0f7ea05c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558b3309f7bb10ef6bb14aa8e6f5acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a125fb594bf131a34ba0d8aba1f46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c780ace1d9b061570cd74e2ecfbf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed1b2cc059aee94d1e923b52353122299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9d91f998de969efefe09e6ec252af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55dd95b45906f3f2ffda0df65d9c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc65f37b30e6491d25363fd1e26f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4dcd58695beade26efe6d0bf3fb13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fe3bc54ed7dd74bf7c0959d398218304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440103b04a221128f9c048d8a638a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b8f2e5c9496f26fcc3ea5f1441b17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614271db33c57849a9c60d6be8bad5fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802971fb634dd21e745c1cb59bba53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6891affb026a5c2569c624a2fb95dfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95b7cb9a8f284fc9058bd190863d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db488c25a875c9665181591f8a816165311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3f6c3e1caf0394ea90572595baad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2a41e7cc1b72507c1cf16cd36896313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468afbc5f3d0fca2abdf64977e8052b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2bf0c8515df75dfdbdb7f3ff973c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f456aff1eedec2f910870377dfdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404e3b3145ad5e3dbf94cca2f4ca0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f7819537046e8bd23f0f9d6b55b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb8f370da05a588082604e34719113319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed57179048794932d54399f8b56c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e27a1257b5dbe24ce6bd74529835e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533e286bfd6e08884959e40aa717b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb72e324d994da3b08f6c89055e333323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4354201b548f0284cc58a8e76fc8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f3db9350d65e12f5a85ac52092342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805381b1bdbba679bbef876f1eb2ab46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b0fed667cfda57be0923ed04a4799327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062eb1155d5b29d8e0ff995d8500916328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109eaf64a0d68653d23138e685a169329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e446c25a4159886edc8d06d64146ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd329833718ffc565c582840d3349aae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c580867573468aafd1185b842ac05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ab674cb150eee409abdef161b6a68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdddc9db551de29ccd4336450a8db86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a920a089a8f42a9572fcc33219208e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adaddb648c04e4442003b3583f3f1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae869acf56fac2fd6012a90a3e49d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe898933c63d4351e864cf33826b06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8bb0ea8b81ee027488930c9975c13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5900165f8d3a7bcd5bb91ffbb4c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bc03e01423fe23338fa9a22e1c91d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40c189117e01106c8343b1536c948342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f598a7310f05c4da7b336fe073ade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a9432f4d55fbec907417da2fc96a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94545c95c02500582701f246843df1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12b7d11419338934193069c96d6f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f4bd28a6776ba07769f4bff321d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5447e7e72a10077de996975ab5945348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab13be70f010356454b199135732060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b905a6dbf42e1147d91b471178b661350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8bc633be2d23d1b7ec8dfcaa63cdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32765952463e5ed6dfbacaebb88ff4dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084948c2c6400a8fdaeeee57abd162353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e543c1205aed98d563025007669f6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35997c5f9f84a2ff204e3bb29aa05e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc1bc198aed5846a3bdf05437a1ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a87b7d69c5a2f707684dedbe79ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72732d40b4bc5afce64db00088827ae4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa0bc3b11f817a53e5f7fe6f4855c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14399f74de24d2ea692e83191cbf28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543969ab48a35a080e4a95316141dcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6389d9d926ac2ce1cb0f900efdf2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb749f91b7a6066df33f89831771e01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f882cc2ce6b3613640fb36c648f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea34a38d68377d1d3b3f8fdfeee6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f275b584679e080c4014cde83b058e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398999d604266175e853a6880647db2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e243ea6c2a9be68bb37e6009cda90c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821582e779a079c390c24925ae5ee6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeccbde95ea2d127d07d03e8c606d11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed594259df322d38b8e7c4de38ce2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f112e8db2ff302d09713ac6cee6f10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95fae814a3f57d001ff03551a700e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ecff3fade64f3446e572d34dcd56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80693e67ce69b78675e0764cc38726375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d60fc428d8d93138b7a6f34cebbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950a9d7507d11f5d94102b3ecece3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4600d3e420c03fab86ec1da29ff19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8671b0b3ca98a22bd2e6627bbd24c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b9b635e25b451b7eb33e89e4148b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541d15463322f01b34582bc1c6bd82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e916894b3cb98942d92d4bf2ce7a05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bdcda3079cbd89bddd91a07f4984383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0ea9e9bba318808692bb1385f0cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec126317a3a648635ddba05158e94a5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b0963d1ad401467f232fd666c80af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7463879f9464be5b0cd0ebdea04690387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596379a005e2067a5c5d3632f075acc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59c563380d128888149289ba45e03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f165a67f03f6b8b032a680260fcc5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1f94e2d62ace9c16e5cc92035f259391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8cccd407c6821bd77ee6ecc431cf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3296ecb97c455c4c9c36a31c8953393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb08dcb3c0b38c7d9d8b79bf4f2a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe895d4678ce45a2da34117746a3ccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1541a43d13cf18dbd9d9bcfb4878b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c632d655dd3dd370b250755f55c81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53563afba4d15e382d96f57839602ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0476d55c0b5302acb1e8c77721967399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16edeb03183100f803d9b301b7857b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af0871482cd3b5ff876e4d463cfec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c084b1b9bd5a128b865697335eb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ddbede49a68015e8b989a7aa41189403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd72537676b5913651d441034c2e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d55b34056829f9257f9c89e45ab0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da9239940dc976316b345e4967946f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec40824fc841bdbfcebb477227a97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b41df9aca3c12f53aba7974174546408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98093eb75b218152ae9edacb5be4f3e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075cda5f4807fa421af88de641625d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abfea26dd9bcc47be03c465b4667f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e461c88715341f0b69a02e9cca96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69234464a276f09dcc41e338a507cec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a71f76a98a4461e946f0e9875044c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9aa9b9bf4a8b954a9411509aa4acb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02671e32807695dc931668a05bd0ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6fc12c0398dd43a5ddf2392aca49c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f1cf7845fc271958656a67cdd878418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c3bb9bbbec39ed2ec9b670b1658f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0584d6c790012c3fdaa9eaf43afc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023edc637d7d4f464eda33f3cb5f768421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe7b219dc09d6e32ce612889f116c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ed9e4d6d2e57acec2a98a4cc09be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74477c55c093e908579a3d442040f9e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245cd9198cd1aa182b3ac4ca5eea1c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aea9db502b3f1c89b5470daaf1040a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aae6036fc9992502c54edcca04039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c9d3231bcad5651ed2a17c1a7e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e6dce34f1cd6436f1ecf5d04395a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59578957be1336b6875a729e0b984df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff756db1241d9730ceebe9ab3d39426431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8107f74c306e3d2c119ef6eea935432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a1b6a4686c35dde117a60fe3b75c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc971109d56b5861fe17fc6e3901c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58460d6777a8b7586de490d6d805b890435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5cc104b3135eacb6e9f571a0e0b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fbc4b2d9177f4196325089f9adf6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da81842c04593bae8349cc93ebceb16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cde62d4c2099b9462f49e9d1b5c08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73602d9776f5684aff9e611afb2f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b661317ec30639c54efb0395eeb473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a96b4665d890a7124f7339f004147442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097775f8999290fab3390b3921ebdd99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9edfba4b35e9acf607e03eb82938f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450da6d6fd84312c156700201575c06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2819caaac4bb49422f9b15c11a0f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadaf2387c1d2bb587f95246161c8ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1a0064f2f5f842c2c4c2f496e8ec8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a88b547f11627fd3db30cbad130f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b84ce0bfa02864ec2a1e1cc1cca5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb4c52e80244b418b4b8bccd710d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db522405e68b2d3b737ca89fec6bfb0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b7323c5f0f6c1ea760084fecb84ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233464ffe15593db11294578a00655d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0bd6e97af1eacbb6401311b2ba75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc3539d8b50836055d0377357d9fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8f6a523809cba57a077845edfd303457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940939a32b3f24f6fd54d5e3f532f1aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19235663aca19f87754d54638a9bfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847f8857e1e67519801d35a4eae6c67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f66e355f3a3d041cbf2c01db1f3835461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc0f7c7958ecbefb4ad9871b6080cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7daab453ce3e43d44f2402d9e04c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86cc9e73ddcdff46eac25bf0fb76e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80fda9cf94caf97a062f3903367dd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c18feeb089e6d9755eaae44e5b0ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7337ff34c225a95c969b585941d83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d65eb2d69b8209cc04b6daf9cbd2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea1056db98f0fcc16f6ae087be4d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254e3fc4c268338ecc67d8be15d64b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b94b43fce9dd8e48f7e4f5cdc940471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cbd2e8854819522cca4b8df447be8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e120da5a2f7f1791e61dd86e7b3a616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa7c1e2e6409c048dda1566c859a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79fa82c07539a5e6557b682221218475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424edc10235886877ad37a766598db54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea7e539b74ea4770b69fa534c649f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab67cae581395897199f77fc3ffb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b324aaa3b2e53d49e94b3f7dd605479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a2a02bedf22773bf0ec30af8f923480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a17cfaeec2c6c8bccfce0f03caf14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572b610b96d5215118c913c4b6768a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732357977b509cce4bca3ab7ea77054483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1c8ad9617113a8e7c3455e27f8ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c6001f5b47a30bf2fcb865639f831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c646052ebd085fa487a51196946c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd51ddb6cbd2261e2676d8c22f00a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a19167484fda759e5e7d6fe364c841488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501382d66e185daf668c92e2c595ef2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea35c85c9b3cb6b07c17a1c913809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1e49517dc21912932bee69a516751491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6e159b9e715edbc16f9687e0759b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2160810912efe709bc4b9b1c35b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b65c7396656b755393f6b055aff706494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2dc70b7efcc2c6cc6af120d2c1ef1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898486fe4c6809e38119882b7418802496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97f6a1ebce5607d5b52a92ffb6ab7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22bd528fb6c1304304ba2a8b61ef3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad88bfbe5c75f7f888c913694529cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a6d4e45a647ce498a3936e0a01ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5511f11ec12f11e42e149ab14fc15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22661ea061f7761fd893e21df1069d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba2d785fdbc3f6d68a343362b8255503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084050901589b54aff0545172ca857a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a86a33d254e1e0dea1a40245fdc25a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d2d92a02395499d16e789c80639c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24a6e7af6fe7b850014b6d8a4f2f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5309d96477efaf6b026b34cf3f8a98c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f55c6fa559df3765628e0f2680de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43450ed2c25e333969905d0bf33a0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae025eb4bda52461780b5f5bb1a94f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9fe8ec3176c9773616b11929152e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ba36851ecfab695a751a3a2a281c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ad2bfe8cc42d21855ca5f53c1512e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbba102699ea136429ec0d27b005a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5304d37169e6ef418259b2f646a756516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27debf45fb51f4a89c90f96c7ae41ca7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de31b995d4d300f9a26c7ac019682f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535620dbd15bc438e229805f121325e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287305ad02cffb18d4ba03d77679f755520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e7152147db76eabf3df0c8210c113521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd66b3cce5571637360fe7ef6d031522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870dbbe94fd54cd5a16e5131e50b87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183450c9ec0fed38735eeb7a0b0a3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc329c0fac41ad63e245ad16684a60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ab432103baf6aedb4f595c3ed36b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8df722726277189e8d24a2395b7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60b31a3872649bf57da0f1107d916e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9f2a522d9f2228d3f9caa04162835529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb8eacd09d17698670a44c2fd17a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d12590fa04f8c0f6cba930501a0aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f726ad560c9fe5557438b96c618e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc24c23cc653057034e0abc71ff4f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b8ed59cfaaf69ba47c45d9fd45e3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913406709c4f8a05818140ec5da0ef8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190864da2bacc327934fbdd9ef836a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956840eb4efdc665260567b156d45e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7171c97ec21971829b665e7928582a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c243a534c16a35231a9e2bcfa22c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ccc88603243a2411fd73f9e27577c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14dd295c1f4dc87193b97af64b9ede541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c84267741e10b11982a1a6fac43389542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84aa84d519f4673183b9d5b7453478543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e8b3c0b3a05387f4893897f2e5120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e93f271b3c08cc4f1cfcfab61f3bc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac900e3de5c1c9ba781781e806acf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47d1587619032f435e5147169a572e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aff6dabf6c8a3d48fee59595d3684548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cbbcdc6178473cfe22e3d658d8c2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d6f74d3d9a26b0a9eadb5e1486e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81fa5f3c40038f7f174835013ee3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e8a4fc7d1d79689341ead96e47056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be6dd84e693212361eed547bf0b7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4aee0e066e114dae36afb3f55c10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8704835cdbe22e6aa1a47c5613178f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35a593f16e9b7ee7c27612fe12bb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d6e821c8491b0c5572bcb90a4ffc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ec6c025676a32809f49a86681b66f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b591fde394ed18b1493e9bb9e9f12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74aa068ba2651e2b20a5e698b5067a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd1c7045ad6d884c08e023e19d62bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb5712b9b56eea1524a2b3c79de73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76af8f84190b6400d4ec547057567f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c45a5bbe38e80b483cc6b5a5d5cb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d3062aeea953da9fcc2249c130e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd279145c8987f86c13e2487ae56ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe76bd94546f780a9d1222927ed0164567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38175cf90e36979b05a6eeb6954270f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861485457bc4b6d8b1d56be907ddf33a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6cc1ebcc2fff0c5f568f6d60ec5d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c2e483d3df5b10ee24450bd23a54a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a5738ccd51fa6062b1742e6d5b6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606574991bf9bb7c16825db0e40139d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66830f943ae1c6619bd2b04a7f53db35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff178c84afcfb2752e61a11d37c2a8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c54dcd17b60634d0c0a32d8aa554f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78060c82ed98465aa7d0efbcb1e79a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d01fd6c0abcf6def256a9bf3fa914578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d794b433eade43bd0d5e909665dbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a811eb09e5e747e031bfe28259e45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25f147b522c9278779bb65ae7ecca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51012d22795039cced9fc70d0e0ef7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4220e34b84c4c8b7edb8befd3179583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4071af58f3cb9b369c3cba49b31c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53eb272edf640985b5284c3aa1dee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a450a348814214622178ce1e2338fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df50aeb65b161f578736450c9957c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c389c616225e3998c9fcc5f038f2fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71120f50b058e73b1b2f5108cc4256589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2fb324ba85f72b34633ef2875cb6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383aabfba421dcfba045a752bf7de3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31266a58700fdd195c3c3263859e043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57812cda2150800349e5292d300bd044593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5847809bc5b95d94ea50823a1d00ac6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f65b41bb6ce8509c882b861b87929595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa27d3931f7db414f5e25772ec3f80f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eafa6a889368ced9fcbc95ea6a8c4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832e69b707380b43920a8e776593f77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3192092cf4dd11d40a2f7c8d33a78e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a33df5d6ead1e6fa762bb8a86fdd4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ef08a251c7d8b31e47300dc28894601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a1d650e586d28e90d4d08efa9e58f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf895ae04f1ba6820863f5382aed17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e34ae1d3d11d50202217b0b3b3a28a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329248b78ec5903027a840958d5ed94f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d03c7755889b9f18e9b635134443e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e37fad50c9bf16b8f1be57658f58b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb90f875d598062eb2c918883717c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b643fe95c3a4aadcad7b82750a03d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08664bd20330d95f65525218bfd97f14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ea51ce7c0ca8eab0290d05dd62ffc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e41e780b1313b7825be7f9a80cb4e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c99e7a16624cfdfff84a641682f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6b044f51e865b1ebbb21bc58d9e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d957a1378994bf9d7536a98c2389d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac979795640ab76c496d2e8f9d19d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c1f066de2522176c4573ea6a59a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93739f178c0ee77b2d4937f9f5c6c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84a26b034d805903008296a695cf67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c17b26fa81a5f9ff3289097f1203620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ddcad8f138c5ac9a978efde073a43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d695f33b18f08f8edcbf02a60328ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26956bc2477750c6de29847725e176623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fea4201d973cc8262b23ea7c709a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dc32d218e66e6f0756f2a1317e1a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53406f15d4ddc30d783e176384c66b85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b5cd78336f6847ef46780911983f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ef4b8458cd26da80da611210d475a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f4dba525f91ac4955d59a99b6b81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949df1e047cf35f007734124a26786630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe03b65bc7d97e3c9ff23543eb9cd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c40d67e8b46ad84a362735023c5a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765afaef268608f5ab71456b44b48bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee74e0a7250030440348176e9fed1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf4f326136211221a690b3de6412b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf86b0050b7276ac2cd8bb7cbe4ea78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e144612bc1b159dc611e886ec7d685637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e36b5eaea864c8fc33675893f2155638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80abc5ce8f4522ed9833d4456871f84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10fadbafba4f577c82574063a17c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e5e8898b562c3e817f94773eb97d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d477919ac87cef79e81afa82cf40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55536216523f3a75cca9f612acd575a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898a5511a3108c3afbf8e79f1532a9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045b78f1b382f804a23014d7ca069b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b64d90b2c6c1e82f8cf3698e6e9508646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1a9d479008433bb84c5f5f1f0c7dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22208718dffd058b4b3d8334cd915228648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f56a200ed952b50190e9574931b0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300c2c79baa95ae45d2d34f3d393c7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13404f364db0d34aeb07d0faa992d93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b3260d61211d3da148e285ee7b76c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc002556bcd62b8a8bdf073e5a0bccf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b95e668390b9bf478374a3848dc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531bc0a7e2f8da9ef26f77eae654333655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc93e86f624b745950b1fd025cd8b6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd17bf1622243018018658a48fe81e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ef8aa93bd43d769de70c3851ede9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328613fcd2c220d35a85c3d44b1f8c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9db4d383e42c16768df2dbebd3d8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2cced1fa3077a166e3e91ef06d1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca40a4a1730daaba4f65b8e59331a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255960955c2775b958bcb2d599f4fc2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f011de711fbeaa55e58a3e90c77ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5fa5e07da0e5feecca1ff0b4b784b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e668c7a0e6387ce273b98586682a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c1db05375812be92a84c712e20ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558486f9becc4b9137c5875bda27fe4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7733147ab93d9fc84088d3c5ee44af7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1bb4b8992ed2877d5f7cd9366d669670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec025fdb065e6c44353b41ab0aa4025f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d85c4054be535e3ca3286df32c8fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b781eb3d6df288d4432d4d2889be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31c47065f7db9999777956bffe3b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3297fc1b29da9ddd56c5cfebf537d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8032d161de939c76df93175a14e5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a98ead18176f5137dd401773b51aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8931df46c5bdafe7415510dc6905af3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fd8887d2ad6b94bc246c832572190679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cae3328cf58c7f7ceb6e3b9657bcc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a44a54a2c8b23dc43f209da05e34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c8579f489d5e1c8270757a651afd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77145332e097e9b9f73dfddb3a521dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359899e778f977f613f92f2875cf5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aaeda4ab5caf777631b7fb7186200685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e7fb820443e324aa78966ac47bb19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070691813e3ea5cd64e412df5e5a376c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adda6487300c9b9b27d364e685ad56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5022c89241a9158b2889dedd0dee155689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f5595c0f64579c2c6d91fd3cc893690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9671a1c9845d2deabc4e656656c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874e2bf8961d2041afd2a0eb3ba65b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0d17e463e9eb23bd5933e74d28419693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff30bbfbb012a3f0786d5029bd67a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51624ea7e603e7a1118fd89cd156889e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a362275853d30ce631d0288e0903559696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f165059795568eb4488cfedc83424697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45166a215e5aa83df2455beedcdc00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51479525ad45fbe09159c7042d21cef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3409a6d7dfe16f67c9341860813d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804b593eb0aee45875cf55d7086f8d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c76a9e3527d880da6ba9a99eb85786702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdab2e78c05670f33dca7385f06894703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fa032055ca37dee806d1c22752b14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa55a65afe96bf4ebfd758a82355a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1edda4739e1ac1d3b564c5fdedf6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bce7bfe5e0d55d4dc1362b6198351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe621d09eaa6ffdada17d68efb625708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc65576f963cfdc87f61efe7d027062709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be408faab6bcea6a23244d382b39aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb098f1f0ab3b22a846399f3fd6a76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31ae44c6860c2602f255c086b65d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8a9539dd4b9f857fc52b616e03e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ea71600dd7ff9efd0890c57871e40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70613f15089f2ff6dd682fe73dab836715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93dd3e499db2385b667bbbd749b3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349b511f0d208f763e5787d623e115f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9197015598b8613544edcbefe57e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb829fdb15bae1594e8ea94742e69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8cb0a3e54695fea71186ad7bc497720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7748e0bc10eba59eac25514e22c29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8fc7c9d44fa490efad5fcb1978f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7748464d7a63b0f065aae5c7d55d30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f153f9e464b4d12f427d0ba1a7bec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7b84a3c69b216f1726a9b181d4e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6215a24c3eb79e35d49583e79cd9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2401523d5db5faef7328ffe3d875a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcfc436dec0b8c1361a4d3916aca34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebac3eb2a92d18140d6d52dd6e86d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982b8c49abf62dd6a65a7d1f77cdc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947690babae62f25a77ccc94ffb1fcfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe82c6439f083cbc9fceb8d509b9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d8af5f454009105bcbaadf994bea1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f037ca0e9634bd45c60e69fde09a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f27809f38732b64718d6826d5c0b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683125a8bab1eab91a5dd6118ce727736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7627ff352cfe951b5baed116185770f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ccf19a500a2d359fd363900ebe983738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658cef4dbf99a39fc443d8a1f14784d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78accff0449b07f8d6b9d45e0035c4a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c2c8da09fb1584681be14eb7e455741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603607880e49189315305e6a6d091f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b4af7ffef9204f429c3800500fba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e29470a09fb9db3978f340bba463744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adfe450b3fd5f065a6009e2c0dab22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbda738405f0cb798cb9c159ffa54d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39afd90ee4e201e37a2a978e456c105747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c6681010c47937cec454a6aa3ac15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdda17c8392fe25bf4e0a0ea3d87979749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f2e904a3c06f86e325fe710e7ee02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6694d60644302bf9c63722f711ef8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983d79979bb8f95135eed8cddb32fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780fe0ebe85501e6c9f73f4e32ef315753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5e6d36ab3d7b8a73065f9cd2b579754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aede3db2c027cce6f4f3e8b527018e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cde6da798353f1c000a8671690aa9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e285e5b4823d4fc065d8b57b287c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbee15deac16b1e86a780518813e773758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93c34870d30cf9b0b75e94a81f4e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8107c16a2c744d090ed2de6c1c761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eab30722ecefe646155458630a0b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b72cdd8896d429eae23247710d9733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e39bddf4bdb137e663a1b5721f11c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70840405a2f8ae83e2df494e05e3b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067d9aa4961059881c783f148388776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fda67223fd4f4472b374e17fda61a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6fd1df80000e326c5da2e98ea7ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e1e71714bc7a60d75862148f561e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b9c84abffbba41ed00d7017a9612b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8f2398bb53a29d83242ffd19c230911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc643550c134fe9ab73828f32852c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2fd95ebc8a61329861ec9749436a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4b979f40a722726a736e645b848db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47138c7aab0af52005c83c5239eda415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b455687ceab789f018e55b4c0092716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7ab5b375c46d485fbd6929383b4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c79f43553b464be0391ad0246f689c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c3f601f418af3b62b894aa093e3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07729a099898f3657d812958b1d8598a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc9a72af9158aa5e4595e41e0ef53d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65c8b4f82895d594dbd136245a9fe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f96be7b75be2708f9abcede057d7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49649c6b7cdf984f2e1cd9472c2b37f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43be2cf82a67511c3f9ba731f829c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376149d794bf48b9b06e10a7e05dc90a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352faa37ba4a18abb59aa13fddd2bf2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4f18bb98023607437702ad833f0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796081cf7602baeb50d796d08119242729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b775e3d94294766cdd4587522bc0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90fd3e5f9523a42e8cecb0106465231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf8a0dff1ef1faac092e1495e4deb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c488c81798054cfea921c4e2064d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113f63a05ef5a9da51e1e4e4c4e93f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6994b46043281ca64fa5c2d000f2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4269b0f997effd950dd2ab35b34436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee9e3c25cef80d9ae81a904cb582637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b077d41611c7ae73c9a337f328b3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9683650dafbbb3941afde4a6c1c7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d4b387e782cd000d299006141124740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30432f3c2750e595ccf3c21d88da141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d7041f90387e2d4a80ec2a99a88942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca577d325645ac2114283545744b809943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d171a2141ecc8326961f39b316f90e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba727bb3d397313a12330450cf43c1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59cf0f624d773fdf5363522ccb42ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2403c27b110f93a8c279926b636fdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedaa7a587b23f5ed4b7fcdeafac1fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3678bcb59635a1d36f93e2fb36948ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5afc42334d67d6bcd113e8c6792c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7fbfa28ed4cbc47628f8c3b59920351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091cdc69911dd50c415764fc665f4f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e61373f4dbae061463e49d2c515853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831022c06906eedecec641c9b28879754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bb4650be9e8eaddc424c8295b6b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001dcfbebf9607052a3dd4a7ff6deee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a85910a2285aed44a9ebed46c2627857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fee6c352db44940076633a2a54aa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e580cedccf2328a70fa7d0a3be04359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8647fcccd2a65436bc937d9fb71733d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e571f758a2458d552164ed9f420f1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848f119741ee5d03a4a7a16909285962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f7e7704001e71f14a7f84d899f78a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34549a986cbdd3255089fc6ab8197d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6ff91ecd6126b6872f70081a529b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b1a697773136d424e3cb1434329fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f649171be652dd0dedec7853827bca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a817575df2a7be485dc8e1d435b10b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dbb1d67f19f65c7d29228613bff0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9b2618d43c2367fbb8e403b521a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346e5ea03d13c2c2dd4ff203d24afcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de781df6b51e404b5efb466f13d00ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c51cdaf49d6deb20d41f85e46cf7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbc44a4b8bcdb3d278ef17cf98957f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c25271e2becd79e684a0e61b7606675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81425efe5492404e5268199b85502976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6333bceebc50d5fcbee962c92c0ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda61668f8c96d621eb1b5349b5a7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750205ac66108f024768031eac49eeef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545cd49929ced7e793c2d840a34130480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7611303ed14596b4aee08898b7645d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fcf998b7939dcee9c2c9e57279b2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8cfa01156e6d1eec9dc7620500f5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1d3aa4145986c47c94b543836c6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19651eb134d6b323cefe2adceeadc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae19fe111f1e8376767c0e2ccdb6f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef57f41757aff063b899f1a1cba6ff487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5d958df7f0cc190051ccbfef5f7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0e484995c0b73de8fdfdb8f2c72189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294c2b72a91e9b3ea586fbd534cfd9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13749913a0865a2ac48ae397ba29989391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa1c793fa48975acc66819a019283292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d35c63d827213091383c94aa93a7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c4d7d0dc23646e7dd5d15f6e513c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3991153d4e13c4cbea11fe60769ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120451c48ba4149463b810e38490ebe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c070f77144e514bdb99a70cc0e7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914d2e0fdef2f7adb367a87918c8be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c2c58b437cce9c2cad569b1540cb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb88d2aed6fc53ef2fcc003cd2c4d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3c15a81789ec7c9cb5ad1df2079e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd01ba3e8e8aadbbc15c5c91845bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399edba258b069c92078b14f2bcbf21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909960d3ac31558a4e14d20cf711c413104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8b4147a9b3e436386df3d886450f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440ce412dc99305689a4c6bcb2467f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642babb4b643a061e3e8dd0daa9be43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffcbb7393ea5801556bb173ffebde2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6b285e172bfca2bcd99d505f26d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677739eb259a3559dc87c1c98db003110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c1eb1980b32d1d2c0b4b71ec43ff4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b7e9ac789893aa15d2541f2738a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d5a6e83515c1f8556e751f579347113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f6678ae575a37e33a32a6bc6cbd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564b4e223d352b89db018ab2309cdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6001ef0d986f6b4cb0b8537300ce9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98349739aac6e223be2c1380071c653117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a4ee1a3688f83f8270291bdb7673118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785f289e3a9e989c643d064b255d4f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d64c10d316e0c4b475e851893cc96c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442b6f7e4b514d2a9f50dd4cb7cd82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c695cb3d18c25c8a26feb73c8e3a296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7698f732f8eadcd1821bd1562a6a20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc3f4a2db64c652250057690d66bbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a871d11738d344c5e2d1dc3b14e88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3bd49a0eb3824acf5926b3bccd68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b7de43627ee32c4ef58f1603817d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5989aee7a7fb2152e8c823935b5b50e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae7cd146789a0c119f2c408db50a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822455d10bac52321601e903c3c8b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a350d2f1c758c7ab28f3efae13d8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19805687acaf011b0c581732d962658132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c32acf7cf00595aa7b44eff5238d45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec64db5827e9f0f19298b7c1a62c52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557db7cf70f8ee9204b7e40da511c4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7282f154cb2bfdddaa8a6c5eeca5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47dcfccb891149ba6b7cfc9897e3cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedc6ad24714f4c519208fe268fe6a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28ae4426ba26f483f10af6f795bc06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10480f8bdb420e30d65ae18867e6be7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f473669e8927e5158329b0a318747141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62438004b6c9c97023f718f1387ba16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18532bc036022c6005f3a90ba0f106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4eff00311598c5f83803dcf44858144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0171223e2813e1703808537dbd0a678145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ab110dcdf31df52a1e3f2caac3fcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b47adae1160261280ce7014d219e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28568b38bbf38478270a243a82a60f5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1cbb2e6b508665a9cacef0a1cca21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9eecd0c7eb2211e12d875928374ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608886149b5875985cd05fb85ef5bbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449907c41049b61d5fde52fc80acc9e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c315a018c1756207a4ee66aae739c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21aa24a5f6ddb47db312ead58cbd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8234856fde99e0d0c6767b31d4285f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59fa235c27b8250e6db1510a5fa02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab00f36cdcac0db44d2e7864fd614157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060b78acd28d11c7548dab020d35f04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2af4309f32b85dd47b91a284db43f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d98edc0dd267f506244b7896f4fa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af617766371a5c82ca86ccd4dd0b74e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a6d5b24acf5626a7b2c9df702923162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64cc7d93ee63867def85725cb3957a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3e079d6ee131e2f426a9c28189ec5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed52dd09b3b369c7ffeeeceae04f051165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632666387ef35c99b3ea00e664d2131166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f981d7207099154f4691e2cc952525167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ffdebffe95b0f8be700139116b8c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08feea97e840a39ecccf4315e3fbf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8de38750d1d2c6e034d01d18e9b1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5903bb78b4d132a7264d234f9167fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51779448477a851654d3e1c434a8b54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10dd89fc5a717158ea50605096ca17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed135129a1c350aaf51f1815140371174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14496d6b1e3656b52acf29669bf953175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd43ee8dc7d04e9551bd697c901b34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091105f8a2da421ab849b57af5b8ca0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ddf1465f3a29c5b1a2322f3942f2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26217c17926465d62a741f78b3382ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626c997bd101b3b8a0f59f05ab9ac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a3c2d614b50203e4eb9b4f7861f54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0530e9f4a63979d7ea43e27e731cc33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ba3e25ea82899c3a86212d8a4c1e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf005a1896ab6988621b21825307aef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c0954c704ad584920e155f547d4a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5780d8636c68328b5ac8e71e8e702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a998077e1902d7f8abb9b8307ffd35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d48466e9cf46c1e41b2e038099d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10c3196c5f6d33167a0de4e4952bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf38ea795037e69c64f4aee75a916b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766966943496b8c939866b2583ea40d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef22c3bc09381a97a40a63507bcff17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281547d4970ad4d73558ca3a2dc70a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac2c7ffb886633791b8c1973d6cab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aa2ed7dcc63bdd4d1062239d12a4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b24487447ba93cae28124c9885d584196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbaa0192a2062928748e710352239f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424364f96c5059d54dd8ff03525113b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650cd5b78a07baff7c5a694e9c1cf67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c970b8efecb9b83124547e1610328f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02fcfd11e06be2ddbd1071451d192201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b8ebf9705493abfb7ca0a5270a219202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d81bfc0a20bf2ca0924bcac6efbd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb894c0ecfe3a681aed739420d41e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a1288537d3da8119aca62b53d602205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a058be5d5c211a77aa5edcb102559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe767406b6108c078b247b695b2284c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaa52418f6ac252142f926f9cfdca4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd561603b3857db4d1a3dfa1fb89e76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729684e46f28e91c91c1964b4ba9c3f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0272c23e31be27b4510ee98cd3e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b5cef59a3616ea7c9f3418a3075f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678cb44ba6e18b409db7e1501fb40f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07560ee33ce273347e229fa1582e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e90339f6dd900c1c835a93689e1e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9fbf855ec4166ee0a53d51b6322b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ec1dd916840dce5644f28231b7a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8090814c9830659b8b25e07c0fb3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ee1d423912494ba8cfacfc475fd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58246130a13a8a46ab0d3f3856f14b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7c5f4e8ccb3075da067a74c6960d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318789827827b680f392ca575acc3114222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ab19426e4b6d9f89d04573191beeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dcd80741077c5f7a870d0e34f44e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744364c1033e1414df58ad97797ac3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068349bff1b052f67f320e6ca34409a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29661a961e7d342bfb6a8d397d85f507227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8339b218a55152e263e7cb6bf011b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5efc8d0a51fb79f806890147e2b0b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d250c36d609ee51d36736af3794f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c8389a460ad06e335054ae994050231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f50d56fcfa9217315d70b5e1554157232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd768eddb081d529d060961b7c8fa58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e59e18c6e5224bc3a7f0515133adc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd07b97af4fdcd6592af33622f8906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a01993b7d3c49b78da26d697a0a61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1189015f275e22d2a85e0ce02197e83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f41821b08010e02d432c15cb5598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0005cbd44d326f85fc28b21f4473239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b23f58b31cbe6eec6182bbb186eb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750adb4b4e1d2df6eb876682e462ab6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704f023ebafb82d930778d6d2bcfe9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bccdc26a03f222addf6b6439a4b80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4f1987c355d7797796bea90926144244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9643cab282326a9f4083447a0ad5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232e04ac2d52b4923199a28bf05944d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fecd2c18cb5119958211fbf1d2132c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a3881233feb783462961013cb690248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615d29a22babf25daae9c5890ae9dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad5e1ca32c8f17a40665a75ee6797250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2a790d9db38c5b021cbcb5bd23e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a309371754007423cefcb2eb5b98b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095eecc119e430011b4f16aa1ead66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f15de22373b9ab7b0898961b2989b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234abc43eb0cfab4165c6b95886b54da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a445fb461fa3cd963773f346f6827f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9cfc8dd83d257ce8ba687e280ee02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1e5af2b0596ed15119dbc8f8a941258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136a07478f93ce52574d5d28aaa2de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4216a72c4a87ba14611772fbfa4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7c72bec129a31fa9ca434f98ad948261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b505c767f668885ea04ab233375d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded89d7326719c57e4c3b5c284d4803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2545649cb4e36c6b6b45d61e623d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e4299e0f9bb499c896e8773ecbb2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c3466a96733c381540f2d154f802266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d1afa2442b96402a2c5b79524e82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981a48af6c6ae479c4a75156e5e52d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e6a03a8c7033f37490a013c08b52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493e44b31c86bc67647554a9150b2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eace660c3f59b5dd6579cbe91ce52c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f4947634ec5b61cec6bf708a52e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2a32521bab52770a024acd100a052273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a760c655727901f4a0e5672d6831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79191d77ac6616d0ec1f9889947a6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fcee79bfc1065bff6e1106cd05c92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb446f0348e3b45f63cfb6be7035aff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71142dcf63b47e9cf93aef1c2d52a992278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdea45895e62598a68479514711d45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5ae735346f814bec6ea0a2bd089a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd0c6eb3a420e96a9960b03f43d6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d369b118ff6958412740ee2ef9658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ad1779aee90a55728a24fd2dc2aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a266aad63cf32596d8d0a366402e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf968b60e7e2953ef751a71c629b93f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645cb52e78913286a79ae5f90bb416286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dd535157466c8703986d5450a0949287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9639c085748af9ac5ad31913f2e128288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78b48d391035f37f64ca03a412d39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c6b5c99b2de81f115ca1a1a82ac3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf66bbb58bdf13e2e4af36ff304b207291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dfa985f883693b0a650db7db0f47d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3af06307f8396fa8349ee9e970c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4061d967db617c90036b4f8464feff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188021cae3f3d9195c28403767421bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158b5bf89002cd046b38ca79914f1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8d681767ce4efec93d67f7cd7d38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0099c6b05600db6f851002a57b520298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa31c2b094b213ba47cb55c761c892299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27776ee982068a823d008025ea8f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af0eb0fd3f62daaa2df9c97ba7f2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b5c50a670b174abf0f57aff738a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5826c31b24400b5014d95b3dad880303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7377f75f850e62f84013c53fb22af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d14b0f90015bf6c990f24c6d72ea43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d372fd6bde92b1249812615b02c1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053126272b3a1fa667decc8937e1cfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72f9948e9419c80f61d513ce10794308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7feccc50ce7c6f6dd27a2f89f01ab1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753708e77d19105dd8af9139922fc1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9bb81bff699dfe677330178a19533311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2e13e8221fa646aa297bed77b495312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906f33f6cb1238becdf6a84bb3feb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e01d924c767dd3929cefd0ac91c7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b03aacb93544499f20abf32fbfacf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad7d754f55ed3e820aebd83307c0fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f25b6983337b896a1902ebffe0a91d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982041849606bfb195857894daebdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c90c9038779aa6c335c523c79d77d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fa81da5e8256c0d327638d23ee6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed7a851642707cb00a481cc1641106321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba5bc75ef681287a242a360fbebcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7b4b84e93dd520dd2273281aa3ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c99b9fba59c2ee060c325aa98bc088324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e3860244f01981957daade8381dbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0dd2518cff46ca8a046333ca19a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57143b32988d4f545aa9a3282d0f6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acedb1de984f0d5a90ef68e11eaea4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6fcb4e7312057960b5116b5dadd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593575a21438428364950955c15ca6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5656165cae77f474114c7091284407331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d0b7b98ee7a61dff0688bcbcebb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059f21b1cdb1c99e640ab891334d73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f4b4a3381e8904e335b5220c1387334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f580fe23876b1a061247df46349268335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee30b12c8ff5c617b2671d14b2671336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf813e4f7e1adddaedaa3ca8f6c8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da840d0f3d28fbca4b4a2c7428ebe6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf29a52460544a41ae8b2b93baddf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd343fa433fa53efa1f3e608c378e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631e95850c3e7409594063bcd7dbe04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c40d40be283210126e3e66f9b3467342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00432e00e87e9e5762fdfac168841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2453d33d897f62e32df3ff1c9e23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbfdbbac537fa19e629ffb1d310077345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbca3aeb81f91a0529a85d4cb43e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaccb7b44fc9a77bfaec139a59cc7ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19dd1440d4acccbd78540f89562f00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24eb9063e92dcdab124e2f4c3e5e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4ac3a266e1fd04ea7048a3c2791e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f0d19a9a945f5ef7505161e28c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078af9edb450a8fad31823d7438a8d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9345f39e9fea104568e5121083e64a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad85e0b92014bd7ebf020e52fc9505a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52847449480ab511b5925da077e04f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6552e7ac8becb9aea6d540f16d216f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448baeb4525d3f3d60179ecec9040f41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c308e17a3c64997306d4c7084f82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a357f1abe0cbb84b7af4fcd891350359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803e200ae85f1735274ac4fa263835360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622e0524fefdf7edb01d31585b2b3d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938932d079df0c28b6d24e001d1d30c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570728f228920a70644d393ec9cd3d72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a649a2b8a9970991be5115a08ecdc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce3d3e43bf7a6d97066a040c645ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812ccc49392cbfc02930df659dd3c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924fb554ff7a078988b09d1fded2dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2731a047d800e2d3f5dda4061678ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47b8797c17fbb16a71430cc93212f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550bed8fe1319d828275d2784d6e77c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f3cded9a49f04ff78a66f8d867c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab5a38c96e47cf2b0bba66d466b28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067f5bc5f13b91de3153e866fa5de8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da4f29bdb157fd38df6971783eb65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601252e376e5b1af590738ea416dba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73184f0100b0978224d52c76635a0680376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eb096564bb6fbd36963970d97c663377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0782f71e0aa8f661cd740e2872ca442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9247f1582df74a9820ec9958d66e3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8abfebb6f3a1ee44bf547b523620b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994287e3fa6ea9049c25f87efc717ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b669b6a19087f6190b9e2c9ad6c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781614a0870f7c68191ca8995b7a4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d08454220ee826bba2dc1ea3e0bbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be0b0c573b62cdc40343fcbd69447a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b665a42ed495ea14d3ef5f09ae39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46fee2ede4a83b1a5bf49395ed301b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb147a4758694d22bd473db08a4467d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582908fc96ddc2159f34857fe87c10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72daca1d635fb511224aa442d7023f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7461271b294ade0ce094fc115e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59d971454cd38a85b1edc417b18a3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b429d4229f7b35159630a93d497f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dbce6c583b1c3a4436a46ec913974394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059017e8f15a253ccc340ad6e6acee9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a1121d2bb95f2d6e3c286e58e3aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a08ffbfcd3c63c70166f42f0decbb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b8c71db4a32595a7df476a9f3491b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07eb7d5e3b79aa245973f527868df4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad74945a2459b64ea0035a97a73c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa74e8f9d5eb054a36fdee2eb6f7c68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdfa58df7af5e0dd824df4a5c0de81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af7c611745b55e7bc3c4d91b041d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb9deff77587e979efa855b240599404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a7ffbe85b61169e5b979a42951301405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a81eee0ecc55ebda25c5b5621b9cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7a6cff306a89ad8ad534f3f4b1d00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea476fe18372f569d0f56f02b8fa310408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6c74a271fe48bacd706728f08edc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654bf3a6e82c2fc78a81fd0e313a00b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcafd066a511295f1b0add63f4ed3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905facf052003221fa013764b65d955a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf9f530928f3ce7608cac4e2c0a53c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e9341b2c9fbfd72a6a37be91a251414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bbf346015461bc463d30e9170ea1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8b806df1c0f641e88ccc2639a7fb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd88827c49d5cc570a975bb724c0ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7603994a0e269ec71ffdafa5e9d288418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497b42769702fa3e51ca372c4a9a7ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbeb156b974ce30e98ab461a1dd7f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197bb5324c67a57995da412f9dfc2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4d4551337e564871d42ae22efbaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c725e788a85e5087437df20ed057423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37241fcd084489395a576f7f8bb87418424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65455f022d7d176e128e4af6f1a8b3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f5233d12fb4c5d38a26632a0b4f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16427d3ada9e0fe476d3827391b5570427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb7c7e534f5ccdbe7389eb885e342428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5864a8742bb23f4c42e33a1e72f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232a375eb714a4f3126ba2e8bce0b2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e56dfe3bbe31bde629224f0b2e811431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34963c3eb602fbdb252e77f1889648de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1c78f99970717bc68dbab7aa30ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191459720b7c72691653006f078c45c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015f1aa8e3272c99cd5922f3717bcd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0d427245ea2e1065454f64de08efb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b907c76103e368506f9d4c4e1eab6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7069cdaf40d1c625a75ac65425d818438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b1061b2a77d5b806553d7f1f8a305439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c0696afe9b3a75bc0b5a0ff3f0c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958fd8db98fbd7a3b8725b18472e16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776c423c0f53b98580f86c9569a636442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739084ddfc9cea3ee24cc7188d2586c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a139a230605e3ac8b78eed5340ecf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8658ade5ec3667abe8f563b61af1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a9012a0fd5e13bdeb51be81ea8ebe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07767ddc2aecb0f50eb901483192a2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1bb4ac1ad3508e7826b8010c0e27a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcb5711312eebfbce7875fa61fd0b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a77043b4bd7a45adc0ba9636063102450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb5876e9bdbd5163083a9a7c34e337451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155795c6f82c9f4b855b60775ad20bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c06ff2013e710ba50ef6b9339fe8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed6697cab433acddac61a5c0a4802c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8151f7a50f562aa24c9e1b8b76c5dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419fb651e2abd343d620bc4e9317ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceb6ace78e253276f083feab470154457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22840b3614c7e891be3060ede31af28c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b113a867d40773e9c853ade56fa0d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc079db9706dd3cdee7d06aa21e47b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db8936c0484254e756f19e839989c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603302546095f9962b8132dda9b3538462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c9922aff7b30be6f0294e453cd2dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8104259e15ee8ca777e5f3389f641464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184b5fde8787ee3f52ea3a2c5912b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066af60b65e1620391be026137f131466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed199e5299e08d5ae3fa3f8343f671d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411a106b985080aa8c56577b17f159468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869b674002f21ebd04636ebb4de5c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81abb3b504c7089c2aa52553005b6ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf0462d88e0c2b2851d5adb609f523471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258f16d69ef0f718c20279ce4bb4828472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d74144e24ea134c0d730dcd933031473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6edfb6b69e4531cbd3989f0c8b2e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcc7ec6bd893af7cbec3920c2a792b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5464df7a3d9c1bc0fcd354d877f801476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e610433bf4ec72ed7a9574c71e9726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc530e02d4a0b58b53d5b06616e66b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09450f08b35a9a0d27110c77e143ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e9488d60bf2823d3960f000905db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e743fbfae5ccacb2c76e124b08886481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3748d41a91ad6c7a19ad30bbc662a7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08222e41091211156fa7ad0f0ea40c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ecb7858c3c71e2b073d0533165684484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0471c71b779e551d636d52c139a81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad658ca30b1e34e8fe2c6b7db16d439486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a6e7707a74d1c658ee974453a1dc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e96875faded49f3226b4a2e6898e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b99455a062af8344c8f7c495e7311489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d7d6a3d52e8b7fba7aa456d3985b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0140c4d45ca0af9f4fa70dbbd299491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d689a7e43e006a3a1478e9cc7950e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae4db26c37e64c2cd5cb0a130bc9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dad19d1fab6b5621dd66243447ed33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982140ce728dd255ebbcabd8cdc3cb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3383d0c051505e6ff80296f65e69a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda5de9ad6c4c16f4419e8cf3528bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a46e36bab36e1a22dc3ed3ea802d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a89fe11ce70623cee458d973f1b1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f266ed7078d6259a65ba094a7e0c1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e584a29003a07b6b85a064d36429e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffac5d817eb3ddb29d4b72f8bb0858502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a15e53483df95edcf7349aeb7fdc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cecf1934d5f85efc1c00e66b2a0de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e54e85cb2748bd8474280d8ec713f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41c7de397170fe6f2129e8ba3ec1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b396fedb32d568542858e51a4c21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea577317ff7635afa5e54b9dca0d0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fedcc658beb7f357fc7c4cca7c4d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276fac9ab4af6e952d01ca3b228e187510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed897964d67293329b49a4503b4477511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b7987aa8dfa38f679d4c7f6b3d27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a053477c3c27cb7b2b0d2eb14e3184513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa6c07e1b2a5a806af5082df22c404514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0260afb4d9d054cc18f15bf096530515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d2d702edce9ac4e6c74534af5fe8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d65b7939cb8c9da6af1cc67bdace5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e7ea7f193b8ff38f4ce6a662ab32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14606d58f0366a34f3005b22a6ca37f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79293081ec28b368b482016e99ba2ed2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8177a6324784b80891fe01d77bf04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e49e8cf5f023cebb1357084cb1efb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f912529122ba31dc2cd7bf8a8294d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd010dd34087ea100975728a17a862a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127ecdcd5ed461db6484ca2dbc3a9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7b3c2a917e33735443836511cc1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b2d1bcca08884e5c44d5aefbf6dd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d89d6b669853870dc524b921c077528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea79959f3edcf714bf871eabd143cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d227f3d5397f4c712b72889c60f37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a306b414e5c316a20a107d635f498531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0a85fdbd6ce392311b03f0126602532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88568315656841bf82b81676db0c96ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649d084619ffe6aad5b8b4b6cc0e89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e57558f55f046363dc453fe5a2037535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dca2b72e4af11d40070f7e0272b1fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f347dfb648ae85fcbae7080d1b8f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b6f677d8ea506b21a29720b1a8bef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0d70a9847451dde6c1694e0898a7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a6db8b2878f3be7264911863f696540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314d56afb10e794ce438e595da6c56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e985fdc10d3c5fc611085eb698897542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c472ee338c4cfb3cf9278c57efee94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246078b43001f2f0a974a0420d65f046544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2c71eeab11e12d571a125b45092ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2faf6bfd0776d0e018fecadd5b21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838f5a78c1f9e2c5eef879010eb0f25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43a30a4c321164360ea9b89ea0066548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49078f777909365dbaff0d960dfe344549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77facb65b3055d83ae040fd64d055b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f197bbde8d912222f4b6058d9f8858551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac120d490adfabf44f65c3b01b7c273552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da156f3030f685969b843ee64bb735553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0d70035f2dd7a193c54d32a487b16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0527eff2f4736a11ddc112cc380d47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fda48480944c35cbd697d14e8ee6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e864d404d2cf421431d11dc0ba6081557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f525d7ba3bd226c4dcd64acdcc79b99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850fd7ac745d9f0a64c4dcf8c9c5f7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9348ae421d5d7ef994323f947ed0687560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169fcdceafbab2e6c1805126cdbe640561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259836022d8b85267c43675c9f9aab3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061deb4ae130c2f0fb967474d1217a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3a136a946126dd986d0b4c3c39ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4661cfd54c12f8d7f0e015b1cd0c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa4ad282eb8820e4d3cf8516298f48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd5ed1609136c552697b340e93d74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2a68786c7dff0b412d588355de03e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e8a3fa956c6ca8db963670998eef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfa101775db32c4b7949a7b49eaaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ae39b312785d1275831286121570571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58bc1a96f11c63dfc2769762ca465572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ce17b4b27d4b596f94bb0c8b16f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f55a23a177351bde9baf331cdd0070574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8049ce22385206f4b0c2bdb4eba4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd217aec02d84365d774d1b313a5b270576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc65f6a0ce3e0c9b665ddbc4ab0e23c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143368602d2288f18a489ef42bfb2a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdbea102b39dea9401a662d95b71ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609d436eefbc3d382469730de6aa7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7026830d706444a41b88aa805a6657e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f7d86fbd71e7b2d1cd8e9dbe69e0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a94706ab879f05dbf72ee63f30138583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96a547c23d8464325174e62c9c2189584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519c039b89b1c73afad5b4ebe76bed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197bb96362ab68a5eb4f5dcda5a1d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64f1a41dc7a9d783a8c4300ea0cf9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc1b20d98a956dbaf56e493126ae9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53311c52901cd9c5e97eef1cd37897e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279648345c1d03b2680d8f4878cae8cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e254772f501f56917e5807caa0deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6b34760a04efe101e35b634e2e327592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793f39a7c3bc0586db56fd6a26451c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4559a3412c3e226d11e853f74db39c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b218b58008eb42e3f77e4a738a7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae353978dc8ed05d5ad2d67df8566c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb91137642d89c09855b8389eebf7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c64ec4f5eecd6fa3a71142291192ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46564c49bf99742a8ab98cbf87d65a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc76f5c6022a47c11fc71dc0b9a5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca0772337ff943347e6a97c770bd33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f4a3d1f27bd695527a434d8bf2f23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152304be4ac1c52d5f1a9ae630c2ca5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acaab4cba2c29d30799493976b3265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449bdd99de400dea4f3e300729bfeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5b28369b02d4c607d9043df24c471606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e0ec44794c30695b72226a1b14375607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c240c4bbd07f895ff3a05f846d4c7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8927b225e29ce9be2d731ce4befaa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc700c688af1950d686eb054149820610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aabdd06163571911ffce7f219f66c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34bee9543342f5cb5c7d07928541c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee59ef07206f54ac50cedc062a490613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405972b8b35411dcb665b0daa4eb0dfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298e9ec5acccae01b341ad03642960d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c8840b9bed74a74a3cfb33798385616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96164ded66e3409701e4172d20587ed8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a24bd924e5220779cfe1185b09f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26714f6f7de9de6b1d1f36473fdcb416619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97913884854a2e35f2087077361b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a50232521639c7f5c334c3cca2e007621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ddd7760022e110bde101518f7e618622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d05a1608a6907d10a706eac254fe13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e76b425920d076dcda258b5b155b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54755e66f7e68c5b4fd6d496f7f40dc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643bc8dc9e411db80a94b1bd9cef2e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25cd3c4862edc5b87d4679706fd967627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703cf940607558361bf5f51fc3e2220628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ac76342ea83e02fead483c7a4b59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f517155363e7106cd7719dfd2334a31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b34f5935b6f4e3b99b4bf1316308631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede19cbaec51df0893477835e60b09a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1621b352446319fc2ee761419290b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c8213dd7497fb821374d23e92ea4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7752302f2dca423d5940fe72bdd36e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399cb3e20c0c25920a38385490438ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1451da844ecc7c4679f08405955126b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581c3d1203180b1c1ff7059222eb48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482070a7433acc5d2084babb1e3b95a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c07c32fa4f050927c72345c443f2b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b686412b59a39f3fefc1d7cfb876a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0504723a8d1c8b9dbab672191440642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a40b35443492ce677ff5139073709e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2ac60d87f7dcb8e6e4a50edfacfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596db15f6ad7c50c9bc294f1d035b4c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac435f1888031dfb964026e293c131c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d39a540ae90a541e123ca53556f50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733014bc9943eaba0ae5ab319518137a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5530eb9e0e8dec9d1b111f1999843649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd8f983b3fb9682db940547e8a01ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c934d6a6f7be70e3a4e9d9c3822ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeccbfd3c29b8abcdd3366da5e74e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc7687d7541cd907d082edeb8fa403653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf9cd90be717f54a3f4128439c7b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db1e9ba7c016fdb4aefab83194b32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a505f69ffc66496df339e93dab580656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e8f941b130745cde1acb45e89d945657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccfb9ed8a155a75e808ba0bcd9802d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0af3af85efdf64f584a48cc6e516a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e899c1520e3ade52634951258fb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b566fec474954e96d96df85006fbcb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e886fbd6931964ee97276411dcb1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7e99024f58f9db841345b82ade9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5800fd9729a066339bd8ea2aa175664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93deece968d3d4a43b790f737affa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c00329cc8a262b3a5658d44570eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f08a8d06b2e12fb1df4097e885a63e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba005e343e8ea915a931a5958c8f69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646a659f0262f9b5b69d27e5f38df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f9dff0befd1edab703d26628e388670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e227c47556792b4b820596397ae5b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38226e9b928791b7bef9e308d532d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7058f2534596b3f4324fbbd019c36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5ea2b3af43a2d2dc4a5f1c0ceebd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c64e751220946438453247f1966aef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9264e7f394da330dd4c7046bdc3a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cfd3d960e5e747d76451507869568677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635bf468f84f4a2c3015d748996b889678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadcdd4828bd49d8cc85e934d9681b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e23fec9d787a412a6f8e092433e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2ff5b522f8e7bd48e12c58bf74b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880674e5c8cb0081a19f24aae6e55a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e006ad57e19842d11e2f454bafd7e04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d89e2b527fc4432f92901fe0cc1be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb15b6a538670dc7e28555ce769f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a18f308eb70b367f6d98d761142e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4cc0ad2dab34b8daa915fe618df91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551cec1166c4c4820ac2b26d35f89af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdadb3230771fd0af336a210d978518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d786a6923c1b02cdd704f2d4dbb087690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f5a0b6b3a0d13a0db482ea37c9c99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1cd8f6f3882a94db7a8583378fb55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ad7ba0e33cac121ffd818a9f191c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab63a60e186392cd67156d55dbf51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374e270886c49b7dd5f9149df91bd6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755379c38167b4d0274f7cf446fd2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b64da484755b05cb89896217f2b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a9b2b5dd9a14f644cee1bb4528079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2973068052d60a2d85d53f4f9123b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2cfc9b05dc508d35994ce56b7dc20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261042fd741ab7ac0ed5ac5b4ee915701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906d78a5ad494cd2d0201e33c4c277702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcbd3211f041a60186c5fb7d260da6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71a31d32de152b77262874dc0c26bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1105a51fbfa57b806b937f3de73b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ab8a8990aa290bb94715c735c4d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c7d6c498cf3a271aa4d84fc1c69b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead283ab94a112f2c003572ce6fc3459708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00e743c5422f7d40027a7658be8b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055fc6c8dc27713dd689109071f74c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e978a3e187b8929492ed5cb0754b961711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47b21ad64f785b068ac23776c5ab0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef29720f70f8a780dac1af18b3b877713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb6db88a4455ef28012696619ee4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496d64518728096dfebdf8e52429fa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2313b94363c45d4b6d45060a0dbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e54f0047c5036feec097fcde838cd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723084be828e0b36359723f5099351718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d201be0b5e25b8e0a54e0277fef725719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1cfa9f8ed5dcdf937ce114a219c3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b2d05ca92f37f2605e712162dc55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed81e4fe977eeaa2f590b0ee3a1fe40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2193e9ee2a95aaa837ce1b9cadc04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2d93a3753d3e606c73087717bd35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b15d08330497bed5711c6d5b769d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590d293d8df11c832fc0dfa49c8927c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065611f2369159de3307fea79c99d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc5adfa5a97ee5ae5070c5d80c7a51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd2d1443bda6561b7ec03cb656110729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069b9d7b4ecc859c68e5852cc7a838730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c33d4002c8699a2c611f0994942d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b3b57c2656121aedaca6bcf8b3875732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9527dfdf04f04f596e16b488f9423733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84aa029b35c7f6d08c362b5f2adea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf4231c4f2c8cb44f146494b23808735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe8f735fb35d75b230098612b4f61a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b887e4a2351e5bf88395de2d151b5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477968cfbf1e6256bb209e1425db7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a537842a0a86edc585cd1aba73ec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9ee0405923518cad1f73759f7bac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257665bac895cd3539380f221631a86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33568668a823250161b5853fec9a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dcb5cdee888e77cacc959290eeee9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a8be2cb5e2b8fc317d9f409c4876744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6202ac77543a872243dabe898c9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f858c20d4b6230b1af6c182cdd26b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbc5c32c8b0a3177734a3e9d6faa82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d88e111074c721ebc1226acae915748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dea27fc4e2f3d3ad4260ac57aa26a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0baaeb57f1f5947d42bede95e503750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737d15bd2883f08ea4f98d82fb78da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db5c17cdfbbe7c8f3b54d3b1de6ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a2606aa57a26724bb20cb310a10a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>