--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a72f8c2c1cdf3564ff129794e8ee601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b44448e97f38f03c286aaef96ca542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e54447052244177d32bc29da028d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f44fea32e6961631e3101cc72531e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb448ed6130e1669443400b6834f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd0d7bc4fd001166f15eb7e8480286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332543f12444086ecf3a7109f6c8023f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa201a56f988d2defd21ae3a35780fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195fbedeab9ae94b6c006327ecfed5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c3d4c7d36cea5260bbb97ccaf3e9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07537ceb178fd3e16a23fbdbed8372811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198ad11333ba30a698faac60cc287412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218e4eecc248ac70f87a4583aa2c6d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e96deb3099fa5d34ad8fd6eec9c2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca9be7a762b2f36665b9d6fc9bcc4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880957567577df07e4124a0bf2fe2ca116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c704a82f3e61116e6ee681adca8baa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb8e4794e9c182720c4e6c71426ebd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052adbee3a6303321034853f72fc867419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247835bf768b929caf21207dcac41920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27588177d19f8d2c40fb4b69dcc0a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f7ed837bd420023b6df3972cfb9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d56b1acf69dac6df58302abc50a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e86be35a434447ba3c323bc23cdb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f641ec4e63d6f5ff48a691ff5a7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810373d79df9ff81903b5017ef1ac4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8015e3fa5d7e2eac1b517bfe9fa79027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7389b97ddc0d638f63d1c906068128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b856cc1868da0ec6212ae45eb8657cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfc7d5ea1bfbbd365ccf61d6922e6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740546a18e3190fcc202c424794c36731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673b5dd15fe93ff6952d035833b95b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1ee8644bb4466ae598bc48f33419233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f731ab4330d95bf40b9c4084e17b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48416fe2f280e70d40f8516eb01914ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302bb6eff302c99e2398ed792650eda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e1a5bbaac4a5554680aacd76a9a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f312edb5e7a6e5981149e64be050a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913001dbea3032d17c07cca8ebafe3f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9ead9e68ccc48b3050a53f629fd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bcffc3058e2095af0fa738278194641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e26c06fc252d78a3b603be010b4c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5752ce9ac0993caf7e556410e6679743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add6a1402defae19e2c32a2f42bea0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a2f0175d8a387c4ea6fded941d0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd903ff16c45078c1510b6c892a4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80279fe9dd33ef4facd64e92ce5b17947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b230ed90fad74d48055a2376aaf9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2207c9e805ccb62413538ea2080749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9abc8f49e7d56c436ea29f8f018250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb97106e1508102b60b04b36bcb07451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2bcfd460afcd5d9974d6c5a0d423e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226766d2bafcb345655935c6a753d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164519c246a35f57cc26a54bd63e25c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75ff75a4aa06b12969c8a7bcc4c85655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cff40ad7b82b8b68112526aead59b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a50bf9cf64936166ae89b986fcad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5677acf762ceb4f0fcc9d4136422ffb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f44aee82c5475e0fbf13b7667092f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac82d6cfb7bcc5b66ee3aaf4f7c6ec660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d58790ed00092346a40425e0a84be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97716d61279607980832ec4071bcd2af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7bb97370eb23fbfb166b9b41360563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7605c52b4604237de31643924bcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd51a4ffe0d80be7ad5f25893a0605e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909932cb8b211a12e418e38878d55666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c856738638917c7360f6dbbbf37e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099fe77c3ffe5289737b141f579d28468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12b2185c0672f82055722b3ecdf5d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762bff7f31ff7569bbdd049400ba8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dfc32632396ebf7d633df18817ea971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a795354a7fb414bc1a7060be8b03172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c567905c717e13ca33d2a8a596d8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e15e9f6673a75ef8ee009b8673b3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a82b22710fc2507cca93d8d52f2d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f516821da3cc6327272e7937df79476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6f128b5d6c43c3986c64125dafbff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eeff9d975e906babc5344ba0d77e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3689556c86280c9e298e421ec83779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d4e54147d69a0b0fd4cb7fa62e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7623c393226137b02cfd3f06b59ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe8c29625d61feace23b175a7d36882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12baa940c6d6d0b98b9b79cb3ef92783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc1b32678a92bfe83fe2e32e53235c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3792b16e0bd202eddeba36fddfdf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a9f1b7593cdad6cf7f209db91e5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7d2f71f49733e277602f7d958998087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b56b0af07f6c3b5c9591644f3127388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf396b87564109dbe64cce4facb8193589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00146ca15244106210e8176620c5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983fb548cf024c1a8d6d31af56e97b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2128f5e896e85a1eb0a15153fa4e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8bf668654d0fb9d2a0e081a7cd30193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c003ea28ea34efecbcec2ddca356a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7800ca680c411951fc0c75fc13b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08fe0c93b407dcb9b145637a7a282096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd71fb376fe47f53f936e9c291ba097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d7ac46fa0ef1f96c44de7678692c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873992115ac879d143e674ebb7a69499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a68694d54863e43654fd3ee7e1d72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b76c95e5370fc94c5de6b7070b17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7805419511f107d1f803660df323c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aecee43bef06ff4e3e81142cec603f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db9f0784079e2280f970fe3e71ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f805dc1331e870be115431d5775074105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0ee25afde59e3dc39f76b297fcd7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3105402ade90b8c63460b1a1e81a65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a13d071217782e7374f84ce6adac8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e51797562e54d4f9aba2ee702a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3359ffbede8da26dbfe59a5e93debcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339fd00be58d9db52616443c64c842a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846da919f6d8055a7f0abde37607b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec77df81d903f004d18b294c39bbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19781cd688bde2a88b8f5d598534975114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006630f371078b34bfeb2aacb533b52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a980e9a5a5e93d1ca9dfc7c31a9092a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e92614b02ce974b48183f3f27e46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f84e547cf79702af6041f9b09b7ab4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37764ecd240a3eeb17bbbc6814b97498119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc871f582ae5d2e90c5974f2b9087a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2314e86d71e0b3e3c78e7e40c57cb1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186392aa8411b9088ba3d83894ac2e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e543e421f8361f8b59ca4d0d8e7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4eb80152e7294cf597dfd37a88fbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82631f1745834fe8365612adf9af49d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e54d3c0804a25b37da5f99a0019e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b2440a692c6cee7f8e36b71e192f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a127b6c840b0ead4607826eff6df86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e10d5dea27b6b27cfd749cd9d1505129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4076eb5397326b19e53e2e43b77ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9484a1e9ab770d2cc24c1467a381c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079258e6106a5e7e3635a0dd5b767867132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede73c8bd6e698438cc85f57bdd3879133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a1a141065380c941e6639eeb1949134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a930f9ea4fa2388dbda4970c34d681a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18c14e39b7726dcf1939047a19189136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926caab41fdd461a491db58ac4abc607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cbadd7744f4638667295d6ff1cd4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8560751291625eb390bc9ca9510c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0cbb9d59129b2858ca885b8ed222c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26375dc7f409fa4c1e14f6fc7aa8416141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920f7b532f9de72e87bb3edaeec7cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b13efd25d7ccdcfc1bf418483537b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a998dc1614867fcfa890e61033762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9901248c326ce6db707e0493f711145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb3d636cd218b8c1cbe3e6875d980f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f50ab1b80cbbfafeb83b395bf6ab9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b813d506b5860a2590baf5ccfd234148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d3b53f6c209debabf4b415c7168cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bf7bb9696adce60fd3ee3fc6dd1c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc5622d5b52b0dc3891e5d66724a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b05224ab0ac3afdf1c02c6c46eff2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a5ab675f088b871df9c0d643b99e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e614e0960ee5de42a5f97e15f9718154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1aaae5495b6c26524e28912b51dba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e516de25a47c79236f0712b6afa84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b95ced487c9f60d06860a5690705f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b592613732bfb8e83a3cbf8f601d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5af8a4bdf56b76a53fa5a92655783159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1223ced254640e5b6e6fa7f09c6df4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36243f79c703f9133fcd813bd0090e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a50ec2d1778d7fae5537c33f1522162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ef63583937e25893ade049efb1dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605768e37e1b281484ac370421c1be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099d64e484ff292afec11f59397706165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89589d3d593004c6d4b3c7d691bad1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4697ca714fde914ca51ccb9a10b6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7db54e8a4db74e05ebce0f5121aff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82232185413c80a739e999eab12766169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9a8ef277807b657b1ff259ef4fc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6b01ddaa82022c298a6ac43a0b55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1534f16108cb0fa6ef9cbd11aacf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7023cd67496c3f2022ab3cd0d2ccf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccac9c84b4c1fd0b7c3b3619453bf90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ec72cc46c2511e73720c14e9aaac9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84dc6a823804966dd10b676d8dab9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41235885b92f7cca45f802f86bbe7a7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13909647a650bbeb5364c36b038e33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a560c210dd7880c869f7cb9ad11e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98106709b19ebbae556203eaa899008f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf4f63b35f8c2910eefcc436512bc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5bb82c73ab45996853f97db6f6caa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69d5c9cb73343c478cb0fb398a310183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd707c66f927b5b70887772e1a961184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db575b4980ebe4183f2d66c4c9d03e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c89c12b7c82eaf2c05254a849883e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd897e1463ef7ad9a7bf45d232d5f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e743bc05026a08a7f7bfca7fc778b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2564803bc34266cd5487a514decd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b6d7db1c715e976553f3c2d1de45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91a6a748c0f4258b5bdae10e2ad68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6290ebe9ed5e8202aa1ce0c98e12792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04751e59030e6e7ee7e467850a952b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538e48c1cedee97e943b1daddfee4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe202147b8ccc22c0ed4eaa6b1793195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03befe05d7bc5f266377c6cb3f8f827196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d837ada9ecd23b9f88032145793a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac842bc3db1b46c1eaf6255251cc12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c95f4a5b8a82dc8eae057f79264b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ab1d234173f3256f2fcc9a4c5694200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f54586862260242597d51a19df23d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296aacc7641876582a53735413ef3b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a5bb58b15b45639f5ceee9879b965203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a8d7daa03744ee81eb47fa49cb2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5e7182f4d7c12da04e1b868a22194205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35bcbcebc02b9595f6ef67de9914cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e5862d3a077fe128c0a84a5ab29a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc54ffd4346600e0c41944aff919ace208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5f0ab8393f3cac6a379f4a9f29bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc650a1d7eab66d40841050a1a56b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d20a2455ea353909a581a36c412e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6490ff931fa92b3f4e9d2fc338e19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f6a2766d4a7fd27e7903b0d46ffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887750163549f6708d3361fc02b21a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afbd7393081fa15c36305e98c734c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989a233cb08298cab4eb15c092e6e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e415e574c41f49d91313769a8ed4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef2fa8fd3407a03630fd23ea31032218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a5c3614fff9be55c5f0517ff4386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422904c528e3a4700c08adf073060a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d338496447fa1bab86d4486f77ee64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3125ca27f7fd09a657d05afa6cca35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49baf2d89a8a83898a20f0dd4c2dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae2e725c8fc0743280f13f35e1e979224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dcfa747a97ca0d5a632d6ab068d7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5783a5205f14805fe2491a9522e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7538c8dede11cd46b5eec1d466213227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ada4cdfa83805fa6691df208b6c85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10bd140ccde1a5c954a0092a677707229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634714684229b9d99e6af659859d1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cbc7644269031c7fbb31b8db9b689231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5b949e5393fa8ee880a1643b9dcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff39b3bd77eaacc30245d66cf40d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5adcfd5903219a2378190b9d4b296234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1c0d5d465e6d659255351b6d3a38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ed7fc2e6564e43b97e0e9fbf67bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050150557a8d2634533ac78e74587b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87056776ed792c2899a8ce26a6aac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a03927f10b72938a666a90b37aca1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ab698a105598556894d81cd4df53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194bbed1e0df1a0b07110880212c8c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5cf02c85c17f5921c0011e2fb9341242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04c8dd7d927532dbfdd9bfc3d8a9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634b1e5c07ea59247db96ec1f5b76fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8832abbcfc116122f84362e4c8e598245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b95f44949901ef90c5dae39f69c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb8d20ead61ca137f681d6c25ac6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224efa9939f6d3fc65a89ae7de339e7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfda58fd104164a1951be0975fefd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4690db38f4b73119153c8fe21a18305250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f70329b98d9c014bcae928a32f6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16c840cab8055b363bfacba3238a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69fe768162c8a168ea29938731435253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8a19d2c410594dab9983686b3c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2403010407c2d351cfb56a38556c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb637710e01658023144c865319b3128256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276eed65073f325964533f11100fc4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af0ce2c25c91ed6cb46da0103d589258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5415d29c75b1d556b93aa6e57ed5c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5daf3d0520a67bc971c36d62245ed8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2735bcacf5bef3cd0cdabae4af27cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c260343c239bedbcb6fcbdb21ca59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64217e9cd8a1df9410b2667347a21496263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7789b763c9c15597b62459c49ffd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b93f35e5fae0e84583a3f8a2d20a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ddd407d9ff1e3b84b561072a6a05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497b27f8df332536305b5559dfae203267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ff509fd986ce3337e380c91ce5e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c299225739b3ee0fe001adc0e9a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf83b269a953a97c4576f64eb1cb3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a446db8bc59992595683e4d0ce2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b62d7761a437920dcfb23a6a9ed9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9182a5e120442fd84caa0b6bf0dda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7e313e25738a3e330ce93e17a5303274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b11e3ebf366124745c6a79286c33e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f70e2f889b3d93045a28a40b46d2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee3d473c03b508ffdfbc6cee090104277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb879bef0ceaf4fa38fe2883ac01c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce5f0af7fafee872b886a308767c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a430ff1208b02bc003822d89cd832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a34063183e2d868175a1cc9cb0a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d23a30a66474a81b17cef6b6f0c918282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a7dceaa2fb7d3b5cf83cae58a39a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012dccc4b65c82d9ae6f8f1c7e5e0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078536c1c1d2a36315674b62d2bd4693285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33ec61c2849a945908acc8d8775f87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0533321906531040b3207f9175b3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a3be53eea49b957b8a692f4c4eb29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4ac280b384c8530cf04608138f87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a8ad46b4593deb482d0e6a1eb603290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014680426d832ff94baf7c40f732b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ed13a08a652bb83b6e3284151a1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb752f4885e442e310802b32dc2782c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5e8b5b92d437e329838c3b0d1dc73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d8c7b5152ac6dec937572e1f450a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bd7535b084c7c85969333604e0aeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ba1101f650f1578aeeca538c0b96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf564df283f2a25984783cc0f1235c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80681bc52852620ec6d837878520c9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8bd803adb93355419308c2bc7dd71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac10e20f9ddad49c1d87450096dfade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13c4b82d5c9739c302bf7ddb97c12c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a4cc9a70fc2664e7e4788dedc8dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8b3526c17a3fa854887e95d31efcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118ba910d278a0c8684bfab8d68a09a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0cc0c2403860799ad3f41ac807993306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0ea6c6a8bba88165681e0c7f66887307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388d5173b958c954cd353e2d66931b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01fab44ee92a2f56dc55a067ed54da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d7f89444303b531454ecfa19659f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014347da071b8abb11e60158854f62f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d09f91f1894063aa27c652006aadab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2eb87e9e408f480b96c0b38483b68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8e293cb05809578a5eea818ab7ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445a11ea2f17a55bee0dba52fe80946315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d23deb8b9d73b0641c92047eb457316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde251a7afc23217f86aca1f0b28a39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c88ee1b8f0de95b506924d741b62f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a7af9d99fbc7f7bae51a3937897c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b73330f3262b5f5d5f72e45864860320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaeaeec120ffb02a0a03ce9d31da18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4fb22bed3f79a37eb345f4b77a415322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894ffc0a5575ff2b3fbccc1aaa864e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556dd21db84ae19646976266313f163324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb0230c1fffe3650387a62a9fe42f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ec3cdbb79230548f63e964ad9e38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f5f03a1b1ff1ca48e32d801fe609d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc4b8e60ca290cb9212291c21188bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c347e5a8766b8ba9592a1438b0bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc849cebba3dd178223c6198008400f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2dc5c1891ede4ce4f8e734c65daa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f4abc17d243014f97398507eaee5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4bfcea4c95e0f73d40aa083f48fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a0d48236d48c1947e69a7aeff5381334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1bad9e0bbecd754aab3c012315dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20e31f4e485065d4f23c9d2ad59a30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9e44587c8dcb902b2076009be3d0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25beff27e0b4d74076fd68fc5153e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa60c78e057348fdf57b4fd9bce4ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea36edd543b6a554fd32aaf5ae67092340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc81bf22873fe85cb72f6beda440a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9e0e8b8a9444a224ee93a9cf9faf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e96f8aed8dcce65ef1858080a9c96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26a4484dcf58dd1a3e8efd93673d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e47833afa24a6cd27c90d69d826be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624573b3da259ad745f32493c0041a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812acf4f2f10cc26fab875c3bf212e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c8161ef20f72dfd9d244c6b59fac2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670dfc0cbf53ca317153066dcf2a7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbbcea21b76a2b7734d885433d3f2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3b27a6863932b7e582b521f704b59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494908778ccd952a08d21f7a448db8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53690d5878765c3782ed71d8405d33c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082305aa0c2ae36264c93b16e38fca85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada28e76a71e3ece111bca995c1ad66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e63c807990fc3c7ab164cc0eb3a3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d423ec7b509f747566d3d972d04c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9865815e290ef4206023b310063ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c72236d9eec9823f3ee20fd2b9246359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18d9f0b4b787c19a78c831f45844f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5bb975b92b3ec3aa510445783a13c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3fb42f228cdb1b2afb32c13da1367362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5843339fc6e0693be45857ed3583b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333f809b91203555c0b48ac601404d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53231f34bec5a81f9e91bc2356e621365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e682045de6ca6df9afcd7d898b1496366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31666f5879a3663f8d11c3aff2f3d37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4333405baa5bcb9be6e548076eec60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1077af25759d9e4debfab638dd0dc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51088d4543594aaae5d89b3df7cc548370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39e511472b00afd1f529f96518ff6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca65ad543abf0e243101b8665c9d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98334f41d2b9b2320b580483ef2c8c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd8556483b39972b11649f297d7243374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91423717a3dcb935c183b5556e40087375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d79dc9960456423d8fab99bd4a352376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb23754fdb1f459cb4067d91be023e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca52c8187ad72afe040505d2ab7709378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656884c7074c43585e7be7e9d9afb8d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0985ccff0a1ef73e634c70fa8ff7c27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7afda9568c8d855750191129ba93fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69817b6373b6f39d7550be1507f3d9b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d7a7f2c9c535035ca3af5d6c7ebf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639606ea8dabf32eaf07bdd8ad6a26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d8e4b74cff1c5305ef34d3ef15f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73b4645a1bd79f597c5af0cecdf02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d96f3fbd72127a4b6950ae1d7988387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ccb2e1a733c91cfa17a2f0aac068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9e4c3ee21d81e2644313c3215d014389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fc8964a65915420171a3f190f93b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56d2496dd79b58b5878729b15a5d62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91a865cd85eb9cd9b8468b31d4c0bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e3a039219203a9753ba23cb229df3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec724c10e2709f967450af2443e18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d78d4bef4c032cd232314c591bfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343de1f291940af1d9e02a55bf254de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf10f5720f5a4478083d16feba921397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71fb362d0933f88b42cc7ae66733af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ff0b1d58a1d347275785a148b4437399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c22fa3a97e8fa859cfbf7cbcca1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca544ae3b924fde6aa2dc65590581bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f816ed647754f1394a9b17d25fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1624afb1222b10d3039a98360f04e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e903cb25169eac57131cf615db551404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fdeb836e3ceed8bd695d4310afc84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c3bbcc74e0901b37926629eab4e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9574df08d0be04163e68ec7a7e8583407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22f347f2b2cc7cc86aeb3336818ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdfab553a20a488b29634425a7e5e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ba61e507515e361d863a0ef0458c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfecb94017534c4e45d37c151af77b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27afb73a55544efb0e10ad67923dd04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66eac66df12029ea87550a03097ccc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25cc436afcb5c676d890bb876d8211414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b121a352bfc079c6a75f3442673eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c62d5c7017bc565e53d04abb1c03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f54eeed32cc6ee15d423b80cf268417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824e1298a3ae90f4cc604b78548a72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e8fd3f36f0ee93b3c6f93a5ddfb62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1bbd787cb2e27868782a0e623c20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53cad00941ecbb66236b0f81784a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675dff4062a0c40538d1fc8196905f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd238066dd071ed020e0d13ee6fe82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177103a93ef6ef76a72fcc77db907e57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288d867bf5aa8330e2aad6f7ee4b2e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b2502ad1b7a94e315d25b6c87e238426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b27a014b5009ea5204be6f5b8512b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a3b224d1024ccfae524f9e0a6e778428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737464e8399e0d550381573927bba0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab4c3fe260c88a4b419db617f10bb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf475e5bd8f6c9f935d861c3b5f0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85dc779826e39a52b900d5b7e4f0e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04b34037f140f7685a3192bb4b3b2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49876d9be665f4cb000f56614feac8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb146796e596f8ed09b7fabe6dfb6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355bfda9cb578665e34848316e6155b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317cf4dc0cc3aafbafb99830be057dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdbe435e9a9263966152d387e6d2f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637137a4ef7d97331f9035aa8b77778439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12dceb2f20fb037e8fcab58590cad9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbc205545093bf3d94d97793ae07c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fcd3a8ae362c415deb24d7daec47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6b8ce96124a04a99789ef5abd3b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6364a77515fc1df4fc5c6021b998d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352212aea3c8d54549122b50d0f6319d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9542f0a489fdc6aa4b362ea4da1d66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa842bcf7833970414b19900275391a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b80bd65112e985fd938acdb343e2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368db46ba997f5c6745d61425a37787449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d1858333c753f691251cc800d7227450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214bf0a361ae5449c9cd14c972d032451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6550d0a5d7610b1d05f764a579525452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2251d5322777526f9a6405210f1cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9569c9e478d7a9876c7b9301f784d40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660a78a892e8788ad0690fcba9d0d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd827a1166d453645f2c65c35ef4475456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7786da4e8e8fa55f3d707d582e2c1e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db4d023cf30522ec606a929dda0b9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830fe65338bd33c3eb1ba400a2fb421459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911626663a648b67e5ec4816d0dd8f7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30829d2bc12194b2dc5f1ba9b2a917b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999461aa4e42d17200d8f5b1491f87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1843b559de5b6bdcbf13581119943463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33cbd77d816e1a998e48c2c5eaf9fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230c83fead0e9c472cd58f8173dca2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874d602bc8203a8ad074c8c5392ca55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398bce2c27243bb7487db9ca386d86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dcc8f276c7a1fb22c09b61c54adc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f7db7ea5b2aa5049af25fa85af982469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af864524b75a7e3165a1cf80171807470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7edf4d4b78358b24cb64a38714c1af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842428497088ad5f748d618d44f5584472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4814ad241e030ad35eaa1be5623dd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bf9688e60abad8ebac6fbdb29baf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40110c3250efa43b3991e2e4fa8535475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c904295373b9672541caf2efa5c7951476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f73078a4d5916deed5f628f3ba7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c902edbea9bdb300a92cb14997a0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f67e1f5a872605be72a6e139a5ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327bf7354c2308ca82ed4d99d456f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a00bc1b415ab42588a254b5d83047e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d560ae5334ec4de1ed383d75fdb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1a9e3ba31e3187ffa1c9a520452b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bdf4b54c435204093fd5c819dbec9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c2ed0a91a5951a9fe773fea91527485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9d100af04ef0c2b81e395686ae01d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e172844bcfc0ddc141f47a0fb56dc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d029c4cd4d07e51aa0c10ed9630875488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e355bc7836f9fb62fdeff852092f43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ed65dfdf19df0d02feb574abb19a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c355fe16d9b463ad783900eaf82ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812a484012f6f8644e56e6bf6163cee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797675fa3d19f28fee7881d4771ed74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e15cee6df74cc75b9e65526bbaf74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045193acd33736ed0273f666e92ef5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a052347975a632d7a698753d8239496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b70e74466c6a2db776104e7675404b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e1ee5fc8abf6ec567c49c726c483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064f29e5b7767935b10a6329498dca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5819842e7760649431bf892e443c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb6ada9864b8c29e8b5fe2acd2b69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff95f5fb92679c73c60281fa13937e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9173ddc6f90202303d60238e0188e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a985c59dd9b5dfe38224d659ccc0f8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad67c58dda951eb8e42801ce09beef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc10b1218422a1471e4871eb401d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008e06bb848376576479fc85e9389e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f568be2ad657e68268f208d4d99c9ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f27b64f1ff22800fe98004871cdfc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10fa2fcbf6ae0fcfee4b1d30701f9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e142010924c9dc29af7e02720e7456511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747faa2cf5db3fa22348970b0cb54bc6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ef05a5fb98d7033cbab3b36a436e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12c793c2975cbeedd97640703d46cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241429f779194b7442c8fe3baa972e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e840561485ed95f0734e24761a5f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1101f89b1211cce335c27f9fa35a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252367b1a145b2c077be53ad7f5dae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469a622c25ba1aa7ae064683d21676519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d288e120a422a1657a139213db055f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed07a7cb615b6ed2d1a6d9583cc05d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8160b80856b1230da9cfb496856b02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ec7501045a9f72353ed1afae9712523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5d00b1628c5ca835873b4fcd0878524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578c56097c4aba7185f4e0eceb9200525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dfe357ccaa9a0adbc94b386aae5c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd59e8d117d667bc91fbc5a8c67bb26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ce8cacecc416d466a18bc73a902b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd69ee1753e8fbc74c3e99706070ecf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e3b07a27fca860af37b269c9edef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dbd00fccf629ec6f23b1d9bfe0dc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fede5bc9ee02bbbfe55a625f8286eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff66e86099f795d6a8c701539be20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f81931439449a58ccfc2a4dff5eed4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155845be06d7c9addd3b6f21e407820535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eb8f21aee10d03702a0293cd3289b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139522d56a76ae7465d33b5c56b9c90f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d766f94f03f02c07226eab66506fba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1e673b2d4a79199676fda7631d92c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd68238c8ea98c608a665671185092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b5514fdae6282c14257870cf14f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192f70bb3b84dd8480e77b23688d86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606c91cf8feb230ad684d7753a9572f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cbe8abbb1f9145443839beb5f9249544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1a103eda9f2ff9b43dbe8d32f21a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8224b626f502ba8ba0aca751e13ab1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f112a30ec6888d662de88e5d9135a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7a759925d001f05907ed902e946f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac61d7e67a3f38fcd8141ba88157183549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310dc2484aff8004fd0a0087363a751550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b265f9551da1d7f421e5cc7b9afc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c1a1f6fed4c3d79ec47e4558ca22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e44484c5eadf454c7e8c593d07cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f2254db849ba5dba1ce58e5333415554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ecb92a754c07b7796f50c0de09ee3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053aabfb7f99bef4902af422ac535e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6772808adc6b79e37ab8f91fc12e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6d028605da751012eabbb139cda6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ef49b856862831c1c99b42a02ab0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d083d59a429f5dc0b68fc958c543560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43422fb0bd1f062216f05acbb030fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18ea2a5d7c2a501f63ad3752bd9a49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a42e254b62e406d656c60892618e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1a60f30f76a085fbb2e91344c8256564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1930b94e2fa1c8b25799b641c7a1fa9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc05b48201ca22537eef65c36762c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50091524593b8e585f3deafd3f68de26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b963ea8e12549bb9e565789fceccd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ad0c239eb31de2042a6a20474776569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6754766d3d7b811d87d83314d5cc4b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0f7c132a8db95192c194a7cc06e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ba9c3a0d3bd90e61d50a65dd4a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041305e05a9fae5624b4d260c2cc83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1028efb80e94131dcd839f3aa8eeff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e46c30629503af196455051bffe0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043bdfc042537466e5d54daac21365576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a008a13b9362bc0a7d0fca8b731a01f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c991960e37b574744ba569dc3550578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb194af2020f4f9609f9b56bc13aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493de382788af9f86d3bc1b8116d578580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0239372d760cf23c414ba29ae149581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b052a4a6236a3c4189283eb0eb33f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d78022bb18eea561c2e435a90e73b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58659d046cdaf5ecc5e0eeb55509fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710a9c5a0bde48eaefe4b2d39c58c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e89888d0d012d68160d73fc7ba8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b6bea0218d35f194501b5615d76a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eb194cb740f7cdce66e35e0258373588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcae28501e048f165667dbd10271fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397aa27955805d190454eabd76987f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cdbfdd942e65d618c627aaae7aa82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746356609cbe8532b3b90f5d73d00ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326c7051abc6ee0eefc1f848d396c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a2e28a72722e9607b56750ff49a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d451567d8da6db27337c6277253c628595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af954bd35b4d085df86bf9b3c74e604596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67bf74f854f355049f3be3851a5c56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89587ac7d678c23d4ce74417318289e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cdc6bd42ec2e50fc4d880c18966e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c99355b3f74cda9aa9598ecf74d1e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c04dff39c5c40f9f8a18b9af9eef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28523dcee290a9669bfe8eede7cba1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f45408a90bedcc76135af23f62d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a82342c7847d5e3c5c64c4d661cfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242028e14f00bf01e664420b7b5fdd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7f239cd30c5ac1dcd781a640ea0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dfe2cd41490d11397d8e001c2ab3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894914887986c00a216eb98ed77ecd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367972c3aaa9f5f29ce9d221cf5369d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749d9f99c23157c52bdd8a30049504610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6402006fab8ef0e0e5d08350e6266d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218d05a54ec7807a5437432eb994c70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc21114e7b98c6748ca7423a79753613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991005d132ea0de6338758fc5c4055e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b93fdad7dd323b83799bcbc6a49ce5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352686807c0c05d8f820807c41810f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbabcf62f2191d9080408ca294be03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29acbd077b74473f95f9a1a3ffdca0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccb3e4026fa38c95176b876c48673619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3332261aa17b887d24a1629e7141a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe90734776342884321498093f7bc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955bfc50825ba64fad7325c77e11086622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e441dad90bade7f387b2f99effa72cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd38c96cb03a2b7d875d5644c0b371624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9faa979f06201b5ac6dff3670a91b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aeddefb0081e36b00c4a8b64ea930626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfdefe40d73e02a82e758901958a63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0bc2a55f80c62985fc8de4fdd0d34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c9fa1b32d9a5b0eb19439d81bf2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b66f7208827f957adc94c2a6ac4ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c71c3effa9f39653ee8110898b2f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6881b32c4b1193b314c4bf02e6eb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd181b90d0c3f26b7a8e782b28c9a48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812108274a6cebfba1d2105e34d9e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57293638205a02db6a3fe92f87a46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736acef7ee93434535cf7953f545729d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12977588a1f1fa5af3752b31e5ab4c04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5040ad619b1aa435bf249d15510532638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1dba85ac28f79531f9579e5fb800e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30fb77bc4f315d57d6787f5192ae6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9daec2ed35f8e45d66d9e33f0ba15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6768bd1481aca277bb600c75af9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02d9a676de27087fde3cdc326ba05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642790682935756831345d9330c4ffa3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536891bea5e9a8348fd8188bdbc11c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d1c3e5c6411ec0b7da7ae128f8c55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d00389a82de3f3f6cda1054c5dd10d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362867074916ec3304b7c446f09845a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae825fad5d0077505093a588ec49c85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa415e0bc9aeac9c7ef90000ed09d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31b22d8e4d923f38ba33210ecb463651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd085b6a2e2468da59a5050437dbf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2273e417dc40f58daca9bfbeb34b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced9e8e90e409b2a726845a54ad1f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991fba273896f4633d6aff9bd733404655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d59da0ed97a083b243c08472a882656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788916c0a282a0e037f5d2cb57a081b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fdd76b4fc77124972f3a4d92b58ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d605ec559f2a6a89bd7a3ebc669a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741814e9b1a6fff3a77544885fb160e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102214083a78df6f479fcd0db7e5de11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c8127c8264a7e7e187698b90dcda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5198824834da3e02eae6c47062de6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d708392329f7859f6401fbe207ba9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86764055f8d1c41d0cdaeb8d795e8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6265ff1693883a1a648ea55869b94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1f12fd30391d82cc73be81632d23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071fbd32eec2271214bbe720cd0ea8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a10204dfeb9e061e0332e94c435152669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772ce3ad2166e742073a67b5a11982670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1d4b1480dc175eaa3b1487cbae183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3c68b006b3acfbaa8a13151e206ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8ef64ed40dff1e6af42af331a024673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced805df517ac973eccc25e29ce33582674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402af065030b08ba0a0a40c049ce74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6f5a42e871a826ef17d5225e2a27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bae67479fb8ec29b287269778121b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329b2f327af68f5b5b6beefeb055d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a994bfeb9afe97f7faa97ac73ef5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76024dbd63748581127a4146d5d53c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5f2cdf3f1eecb6a928648e4b1d55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac67fe0152e5ba3f2b15152050825cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2b3c5c83acf15601184863c01371c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ed278b89033d4c4697151b568c4e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5024729fb894c7a292d385c71aae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a2919a2f0d936a51afac34ffcd1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236694517a1c880e246e1b2caf0f94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0cdec4ad106069206782db70c3266688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c276448baab95d3f7657dfcdaa2ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89433e4579a522223870973fbca1cd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d485986c0d704331167f14b57138691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b3289cedfb12c6be7d2f65629f574692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6829b41f95b46db2742b8b560b78c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e872598f5ce55b5ee365027b39f0e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe7a461ec1c32f929df1c848f02be7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144cdfcfac837bde27ee600ba0294d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cae1b1abf69a965bceb99307d7a299697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dc3b4bbec6804412ca401b4cca491698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7235a1bf1eadfccf58b5b7f017e5c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd07672a2c7e1dd62629ebc70e0dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07900e349e3d836d65f4e5b7c12d7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528d5af0ec52716fecde529c616deb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952841a14a7c7e8bd2617e0c7442ec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c48a20347474169d0ec4f2a675f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683eea80422817ccbdf248bf6aef844705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2130d8d9536b603ed35b07e4c056a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2cc76f3e7e544800fe0e7be0bfe43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ea205f65eec5bf8d57d0bf464dfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf811ab583c3bfc39751cd8d212c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace5794684d83d1fd6de90467f36be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b4dd41903a94a9cfa370ca8874d6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422c100d99dc6f789060d22e394a2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a6cce5b8ef19a7efb4f93e32e7d42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73d074173d592bc49d094ab11bd38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161e595a86a44829898b423e65e0775715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62439c8c03c64a57f46d648d4f0116716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962335a2ae43872e31da6556610f2000717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc9a2f38336977f118172f2c7533a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d2d6c52b8f60de8c03068036bb3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763959a4f4ed55f0d05bbf2a90f820e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40600b24cde5116445f2cb13c12f07fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f84f5e8a2563d43557cab7f4c2d7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3c1fe3b4081fce53bfccc1ca2f8c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7131843ed256ff649ef9c6e8846ea5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056bed5ea051060af84c7bf73f186d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fbb000d6e9855c17597795a872cee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa15f8edd6f8000353a716ee8fdd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd65dc21ffeef3668d3b4a44c85cbdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683fa25796c9ec02bdba5624daa0a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d4943030b3904f8b0f3f12ced5e65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740d0517d8577d6a683b3ea57ebfae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd52874438c51fdf0f50a55eed9a0d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437229f205ca748c9758c7827160e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad199f12516dbe63122fd1f1c52f67a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb169df6f9a7e35be1c1ecfbd962bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bbb9cd42294a68e10cc24c207c76d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba20a4e100529d5941e9279107bc1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e04aa6d3f207e0251df6d10669e814738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e0ef1390894401c22f462c7f2b33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839344c8c9bf99523afe956760727f23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7c1bea8579e3f6347a5a76eec2f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f373bef26781327fad8ea88873e47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff684c2bddace0c76f947b11d5b8cd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf78156bcffb2231366cd6e4e25fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c4bed3c8871a6c19901b6ffde6fd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d62e0aa1489d31285427a8c8eba4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4691a984441cc5e73c01ad4bbfee84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a9dabd29a0428349af0331e13add748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3c2a7acfca214f4dcebc8842c11e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846041588e01f328c685933f85047845750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19c06026d8ab2a180842ef75d0a71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f326279e90db4e7ba219e0972ef98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a03a1369da341c2c1306b2971ad5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc11acfe871ea2d165239d1435678e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731ea06a9e5dc1f6aa51dcf277f23a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807173fbf76bcfe37551d971ae2a7f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a7bbdd6bbddee8ab9fb365a483a174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd2e78830a361c6f8cd9ca1bf764d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04cc01bca265174b19677a87daa41a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dadb858eb0f2f4023d1cfb21e5bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13851a1bcd4ce30fb0f084d76cf4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de045d7d1cad64bb10985fdd9e4bc53b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97bec8d133f62a7792f705fdc4666410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d18ac04c1284d2f82bc60455082c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54fc646a74d6bae99175299c7fc64512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33dd1872f2fb5b0c2f4f06ad62dda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb063bad41941c421b8a08de4fe8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e348d58c4b7b6e24b65f2dd5c865815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b06eb119ffc9f5a248da07c1807216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2f5cefc577691d48ee0ec87f732f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44df12fad226ae30eac4f06c16618618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09112e5bde4d64de10043f871579416519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b32a0b55a04156578857c22ea6776f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db987cabdcb6d199465bceb8e328321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f9e52bbf1529471364a24644583022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72cffeaa2dbb3fd8cfa8086f335db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150870eef1dd4f3e8f5fc44f4ae378124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589747ceeb7720ca3c4472d4d83fe6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325306d866a7d657f70211f2ab3160c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056689da9bf30757d177bacf27e9d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac07b58ac3a0e323ae8a5ddbe3de428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629aa9e1b1e9c9da8534783a8af6ab129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207698c2942eda26f3f3cc1c4744ff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d4abc6377efff4afa0100cbf813831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc973c15fef3b6e4a934df9855ce9d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21afe8e2506e71afc69239209919c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc49e561e4c05f4583016b861730634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098dc836a7efa98d985a8adfca77c9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f46eef207b9804f3735c301dd64336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b6e7804586265ed8be09ba541afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102acf3834d38a961e3e26e093b191f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b129cfbadfc727e3e54b0148623f04c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf703edab2e834134cb96d5761ea540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd067e042a0f09219f6d03dfbd704f4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc021548632b64ce61981e936c6de5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33acce3e452d8ad6060ae02741b45743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b2a8c8813555a7098a221079a42c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52832d7e573517742e1328f7923f6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92abd101d18671ca7d8d7073adbbf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da08e278e0142303b908ccea5ce874747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c610677e54b488d105d4448bef0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d977016baa2345d5bc41cb6c44ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1b7e8ec8bca0428bed8ba8b32d6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9198dd8a33014ad0872361d17c44f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a487fb73251f67411387eb7e3e39c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170114a4d9ddc28835730fa102cb8f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeae6eb79555684b93571adcd7904854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec8eb95894a901e7c65175e6a2dfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102463ab3e00455c53edc2474e2d61556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb7559e54572736023e1f590e95ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91df3a674dffa207c37d46d3b0a08858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75cd84d4938edf613f397393bb141659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d011380f61b3297fbf6ea9a3582260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37866f0376d2d063c28658ea032b28b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b995b532c456a83c12d7b68e84c4e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1cc5518a0cd6d906912a012e3b4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca21779d1cfcee74d58a08c0e106b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a85f3a48176937bce7265c141f7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de5910c54aa51b196a04dcac4f11166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b66b7258538521258a74c1c5e5dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b4e92314e223f912e4585414bc2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f827eb5e1a04ffe7eba89a24a89da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf517455dff9cad3b1c67e3765b66170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ee3fb08217fa9fa9d0dfba3de783f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62c7cade933d8560cc864170836d1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b41c46ff36af8392e90438e9d1694973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ad293598d9dbabaab09c6aed34d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934434d878eaa8744d88f9c28b0ba8da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fb4fa7a952d971939ab4285605f5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae63afb3ec6013df99a4bc8cca3b6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac290ce35064b76e18a01b4650b192978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e6df6dd2ea57c58c5c07f581d2e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b264ca0c7352dcf0e1ec9a30e2573080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe1dfae0274821942e9b01067acecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d366f86747d3c2faecf502d0537990882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b25b71e01b365f01def6adb4b826b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e6a8dc7dc9e74d1890d120f44cec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4340e9e1e7b9112411790a56eeaa94685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900af7d1feebb886b09a4a2baab61f2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db420d16f8733f3b2ce09c14244cebd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b029e0395a8369bddea9dc4015d1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1b2e14601d9b07da9d895ca06cccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd854db4af670f26d469c67aa93858690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601438018e402b04ff25c9028a0f00091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee74aafc2d76032d4881f9052596dca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ecc347f74fa702b8aa984fdc6850493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e7cf3cc38b1928a80196f7bbf140194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb349649c909a4464c4f920b0c1379895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478dbdd705b3157f1a4d7ac391b08696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51de035a87b776f94f5c488fd7c41d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e56290cd3d845580e127b23807b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4b08c9e5aa1a3fcdb55afb457a3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f1a3667f5935360a2f1b1356bf0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f80a32d2e27a19f274eadbbea12f49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24e9e09cc156144bf1ba9ba5308cd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb415f56bab234ae6e1527e6b5cac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb73057166f971ae57e4c123ab7fe35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37266afa748f5408afde7d36ff8451105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f69ac0f44d81c6c360a113aa6a7925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f70dc40062c83182df618019ecc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d689ac2fc473516eac9f8c46eadc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800287548e959984fd3239dd9eb3c02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8bd368e8b05220188d35d8d8dd47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc56c4a5443d1c51a1ee72c2e7b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf677103849440bb315c88ef95f732fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b370714e557a7ec66361d94981f83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a570a9a253f8c9938ea3ed8d8e180c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32742ade2f8f4f20f440e60d32e16d81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a01952a478a098fe607779603b4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c5094c1fcf2ecf62291c00d02fff5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61961ae23ebb7a891efb1feedf4470118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710a6d21d2dd232d29f2f11090a1b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89050d44ba1cca28e2957b8b038bb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263baada335a8d1b13f7f45f5b0157f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d9999efb4bede4337c23ca4ba1b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f579c7bf3d8a428b0ffcf0032b005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e969f0e734241e3aa9be3ad9e3a589124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa07165ef250f2fee2ac8110ef4c86d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943fccc7abff777e90711ac801202b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059d6dc663815b976dc4af250ddc54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff9deba25871883af2770e4c2c5e76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550a11934385592654a59a4aa66684129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d7ed3139e794c90557b1cdce55a4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03637cf30613c1cb4058385cb3c8970131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351bbd672c88fa62066692b79bee9cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbcad6651c1262b4191747192706c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937ca1a230b4ab0052c23b14961a1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71923ac59d889333b4fc5787ae4fb3f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a77dba8ce79229c68d08b362b2c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21aa99831d6628db3f8b01086eff7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a227999bf2a3fc49d66d6a4a35baf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34776c2e8212cfd6b8822127fdac9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697275fbe32acdc1b395c5732b639e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be4d3bfca3f743da6b80c39d884b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f238eb5b5610f71a3805c78058cff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aaac634b627aa17647e6d5947b31b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74b970c75bbe6ac5605edcf0f02d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b435b90ebcfee60ca5b8356c9610145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8e55db7f2c3003b7412156335766146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0558259400801a32e859dd5966bdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06503c8e501d17e6bcd7ed1959bcbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b3155f0535cf067fce72eb2dd93f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4a188cbbfe9882393a778da133e88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964da3a6f3594673c2b042a51f629b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e5384073ae6165dfade07eeb6692c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b03ea401e97cf8f4417e5489bf344153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cd328c518fde78422a366453a357d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782e2e3726ca08176a333870812f73d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77624496210de1e996f40ae8769b8dfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aad2840f7530592b02f39746a1d59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472922cabdeaad0df5dbe301764423158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e17e0139739e60364576179a29f919159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3f808c186f0165b0e14b432c4f7f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2907f16d2c66bc5d3de5c39ea8ba9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b9331584ed5ac462930b876add6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a1314b6232bc16ca2a8b45cf28a9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235c6cf2773ee3c8c0d4bb41fdbefc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306de20d1f18a25eae0ef601abaa4b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b037ddeec83f50433215bd25ec9445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125dfd601210bacada62fa5b05d09fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f8d239a90b4dac6ab31c011bb674168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ebca4774a6f55398b7cd6bc593fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4501992ddf9f3da3bfc8b01795535170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a06ff96bce120f557ba81695b6a94e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e81491dd63a8bc1bb7f4e532292c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702f05a435b0c765d5f7e44c151f76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82705614b1524829c576ddd54854d67a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc4516d9ac21df5eb80468db9534c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9bda9f344cb8dd039fcb5dada3051176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238bddce364c4275262895feed2914177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d06162994e87b543ea422300b682c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659278f4adcc5775895f99ee34c904b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee591d91edc1e046f2b9eb40c7f6cc12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2949c0e32b131acd4eaaa5fb61f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10668a7e39047c3b642a7557e4ee9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72e71227f0a77e0cb7da1620d04540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0808e8a832d298ad38d2ceb60f1fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78542aad4999aea6449f99b91d1d7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec760680022d9c5192d93ada0e3b001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9fdc18197eb7461e6fb35624181a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd93b8887eb650d9cf61b33f5795863188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3187949c64ac92dc31ccd001ca91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a140539851924a9d935f97bfaf098b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9a7e962eea9fc49def1ec3360ade191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a007c8aeec75cbb26ec6f61f23161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881770c4871a7fc4d921f26193c2e93d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e501ac70d398fbdb58118e1b8ccb369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13d03efcd2a7cbf471abecdda3922195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe518ed66e6866ec924feb4a31afc1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddcb6c5c73c498745cbc4aa2849e09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08f99684b8c77978e03e2f1ae08d05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d53341e68d3fbe12950c7a58da4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1da1e84554a2ff06bde177d0d132d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a922e6ca52986688ccfcec80b8d60d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a070a6b037dc3c16cb4ac0eb3d9c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed14b2cd01337c456f649ee7eeec87f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2bc532a777e347165407fb2fff33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d83661ba75f704342beb13e8bb512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aba8499da8971a3b677388231cf561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ab181d956b2d134af4f2edf29c69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca728c59621c817660401aa4aceed6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc60604078680a39ab1056c81496f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5f0ad925b1b02cbeb03c2518f880d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab860cd52ef5a303d3e7e5600711dcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19624aee0298b01e2a70dc5451c47e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ecdb336cea7bbdb0ed9cb744607e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5b3e8f54d56b30e1641be5c67a66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e672207e80a71811abea9fc9cdfc42a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe3eaf531998d1a5ee270e313ff61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354e4380ea3565eba694fa1e95d42e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3467f8c872faaff51b0f8a99d0b930218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08fe786f1191b14398e5df9a4b683f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1f15317aa59d48950a10c0ff4e78e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2e839ea821e3231c968d621df191221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8eee4a8629565f366b5acf7fc2776222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d1d237cbae3d24965e048b81fe4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75914c61ecb8c33db970324f9f7a8b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d000026a90bc718d1339c1b75b5a14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005025e4751eea343d3c718df9052d47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e99adbab2ccc18ff8790e62dab348227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113899553130042a38cb7a8084a2e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caed8bd992ee1be22e5cb8a94be5359229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb50056513a21fc85b110fda30c5fc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed174cf7c7722b79d1d2f628493121f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c53fbb80c17197c31f0ca9e8fabbbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490841be4319fb46d983d92f327937c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49783e3f0c9180fe7fae5b6a43a6a8b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f309854b5ccf7b8d5bd08c8812f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf5367a59019d531f9f9529ff01a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383da448e676a0cafe1c6fc84e76026237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b9640e09d47a974004914418d6ac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c2bedf541c847c155b1650b25c528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3473e8af4388b8cd7dd03075b292e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315c57f2f3b72ef97acb9596fe605c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5de22f4c6d243e739a83ef9640055242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88273199891e2f3b9a0cbc8dff3585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbac9f3934a78c245b38140b3eb2e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b8dc2e96ece37d02efb03de512331245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749110f20fee35453ae32a48ca901ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40ab3a5be2e2d9e7984e3d27073b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac2c651f9cf6f3acc98e08486f8989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96614de120c00c471652fd0a4ca7e857249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce83446b6a2741352fd470b6ab9257250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524a386ec4929a05de539d8ca677d24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daffcd59b9b273ca95f7d0883a5e920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b432959d3e510444bce4cc113d88c6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a6865152f55b187e38db141b999a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439967f3f061ef36871c36229dfccf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5ef880924ac7161e241dbbaeb8861256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c4933d1688549a5bd4c39dbcf0f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b321f5417da41526f13b9439cab01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa89ac22589043d73bbbe9df6f7f25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dafb02da15d8be9617c06744b7cf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be3edbaeed392811f4a392b56f9da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0b70b7edf58a3013eaf78070e67c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e9be43feac6b574d7dc68c71cbadf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939af6763b83837cc71e18a8fe45ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d092f99eb2a5bcd6aedd040294ca11f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15481961922a00b95c58cb384d834b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db998c64fcdc5a7423e225de17c2556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c0fcd62e54488bd2bec13a9c408a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c5de10e55c4a9fc6f2364a26205c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4103bc0cb37d9720f0358366ea154e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c95734f21be9d15774b3010443cf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2635a4a8b914d2960d654fb2f431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7697cc9254a5362b14e757022fe306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511880a2ea0fbefd7b581b15fa1b818274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d7133e1b63e6b1ed1fdea06d5497a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773362bf6fedac2530bf4d93714fe8e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ff37070b6592cfb0658dd57017c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff72373c0d9c4483528dd0ee4e1e4ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ce10c508fde33eeb0ca9b8f3bbdcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0c9680bf724079ad2e65e4417ac3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887eee0e51e6b8c5a331b5922f1d746281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca41b695faf30c253646b102aac31f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d10c6597588ad699090661428a86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3130ba04d1c22ddd6c2d13b776f22f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5bf91aaaea1e9f376fd2d5b48f03d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a638854929ded96ec0a6e4cd0b87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e52bfb6c53e294a769a455d3445e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eab2cd099c62324fd32260f06aabc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6fd749148f0c9b7dafc6ad679de0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d51224213d36d9f3a72e8de9966548290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6b040dac33d32d953cfe0ec1ec11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173d8a484d569bb02fc8dd50458c0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e17314b7b858120ccf62e349feab0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd77644c0a640aa7e1adc42c2d803294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5d9327537eec6cd99855e27f7c81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4bbf4b46c484863d1d06f987315de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60427283262a6162ed2d3681200f3f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df5af3348548c1ba567aa410958a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c8e705874bcaece39788ab561897299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3fe3abc0928e061775af105d5fd91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaaba424c000dce38d4e8281888fb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a7eabcbf2bc6ea2e5ce804e4b57e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed7c8d7dae8db9b5d7f3889790426303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e23c206eb2ca81e99f61327cff78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0c49762d227566f479cf5014ed1b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076e2f0bbb3fdd5c9be7c83713f87d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305d227348c33f46ef78a0039f534b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536cb119d2e0abe9dcce72654a6720d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f2459b4a6e2d7241771611f6fc7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0942d19804f11816ffb4fcf88f758310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca62e30f1456a4d86ab8a8b4c9b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55956b361c212eed0ab6518ba315d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd179db0ec211348c5fdac8d32ab8f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae93aa8d12c9eda4b20f76293c6f96c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f20a506878d1cda4e51e79d732be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de40d5885727be9270470c613635ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcb64df7c16c02ebc35aa4b8fce1c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a411fb9698d3c3fa97f510be19922318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033b8d5b1337d82b1e6bea9fac0bae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e465ac0c2ae7c33e930b8122cb5402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee772fd42fbdfb369cb919f24dbb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a51375793dd04d71551d25fc3799322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed93c901ae86f121c05e67767daa45c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f24a6593e9ae2b5549fe50f9efd2ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8bebbaebd6abc46b16f3c9c139853325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aacf94cabdd142ac507b439abda9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5826e33b0e721b92559e3613666ece327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598046efcb60eefda5f15114190e25d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26836370fa81a4cd15b646bb453e5db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec761e4fc6b25f58adf0f9eff729f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a5149adaffaf2312ceb7107df4e83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60caa62364a5d1ed376998fee09ca19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a925b7ceef78b35dadbcdca73c097c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2614776473fc88cc1afb5821e56e3f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad1b3c3de46f84aed4a5e774264a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03cb61ae7b3616f036f0e034206cbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6300eba8583209d2410c7e572737b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5643aee70d3aefa6273f7dfad805a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e81d4163f5ecc35d50140267c6c62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adfc45d96b4d2131484f2870558175340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467505c0cc206fab876d61c027515d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599bec4c87a2499d186f041661c0940342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abcc590c082abb98e97ffeb8c15b24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8bd65755292212f9d7ec1c77faee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1ff4b79f05e16ddcaa7073e5759a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527261e99893f1013ea473a614b883346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4fb84597a1950a7d2c466b85338a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2caacb9019ee54c79bebc5390cea2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f0dbc3db8463b64fd632fea97fff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b2ef5d1b163532e6164d52855d709350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079d098af92a19cb78dc0c9ea47b45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358d8cfcb1ce28d3be54de14911959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91f58df10b76b900c71e874c4a917353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7b0d03a416aae79ceee9511fc3be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c29adfdd410315f898038ea9c78b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67155dce9071ab9789741716ded3d8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384c7d1aaf6d485231269f8e3b6a16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1299ee3d41b82dd32d713493e27b3c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f640c8c07461dbcc13cafca2598095f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869dbd2cbbc2360b703ab5c17460cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d781b73f38fa805aba50b70cdcb4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f8fd686fdb3b13167ed9013d70ffe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0248430ca051f49bf9c6e146830b89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4987e93f11fe113feb02d5d1cec72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551489ddf5163b6069b41dd1d81ec63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f50e81cde4d20b27da5b37f9efd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab07bcae4966836fcf2cfe115f0369367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e4036510d6e455d4189e82afddbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de18269b66c08852d9b3358a601ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405fb06f834273a75a70e50ffd46341370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368a76eaea31f7b8ae9df561a5a618371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ae67248580a74843e6b5f65d9437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd55c850e2075cf0974427060eb604d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb9535ecc6c8fd4ddcd33e2858b4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835e23d6e881c090f07e0987745dbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34566a6f7418a5478824a4469415ac47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef96d61a1e207819f961fc1d74ec4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec40d8a4159905c7792d5884ed685378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a3029b8ba986d642f4a26f9ce9bfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa46d8faac85a3b390008e377ff00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2308b1832fa2f3ed7d967f1bb2f429381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa70c15662dd61dedf289b5a4ef412382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84c42a1001564a0d7cc7acca87026383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1386323f8d92aa36c9c0a8ff87eb3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5f2ccf2b23694a9dde990375add5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ccc46d88eba025dc63e5bddbcc54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc548d3a528230bf09ad7951a6b100c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc28e82d56d9a6eaf9dd56b46bc0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e01baacebc68531f999de625aba4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b390aa5102f894f06f3d5722403f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a444e6a0f6fe656caa515e8e5a4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0140b26e6f8f38df2faa62a65340a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419e29065234d7068e1c79875377260393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59c120b01ebf55f9c76b1810f9a5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d6853a8e97b3e5fb26a4ee54891e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0debc2d576c8c392a4c287067e852396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826e66d80a5f4b2b5be882df2cedeca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c95d8c5eb8da84177059f77003e4c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260567bd80db992bb32a274b87575f38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0def899c232ac6ca1517d33a09ba37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5694c61ae55f1fa750992e30e9f2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f4a32e8d9f12c6e7e8986a3291f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df878935670a4852e65ce0e1e2514a33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d05542466dd5f091e544e86df30f9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b498e33a4d4451d695b4bf302a3c8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f387e2bbccfbe1b8a361983fa9fac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64c864b04f2e7b46c97365323f7146407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a96a3f1a5f746327dbc954a580c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304a02d42bc13201ef33ea9c098091409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489705d145d71d4cd81fbe497ef1008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7adb13ea385bd0495b2cb2dd91e60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895ec1c61f0bc9b8b870ea2495bfb0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbdd1faed216b1330f3f3306e4759a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046a6ad54d87800a20764118fd62682414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039ab970b672b55325f9b8f8446a1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad3a97796de64c8a08edbc9a307727416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36affa72b4f252c357b530147be55b2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf28fa41aebcb086e9597db9ba000418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62264cb4acd98438ffa00ab44fd79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf56dc839ea7a5df1a106cfa525a5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70715e5fb1e06a4e7520b8c611963421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc76637fca2329a9e149b1570f125422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807b4d5fe8ae84b3fd77b634e7db7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a1d5d1da73c15ebb5ae5e0ed537ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34caa867db843f1f5c84cd88684b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed4ffce710985cb059164250357b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e79aaea2fdd9e118ca41dfdd3164cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965f226690db0dab231b7aa14423967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4fab1510d95d2bb2c6d45be4b16d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293538db330650ce29595df9fcdbf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e7a0ff674e8a56aea3eccf1d5a70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4caf4fab5f9a133a72f02ce66afc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15bb60d39adf1f097ee6fcc6e800c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba0b694d7e7c6b27234658dd66ecb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c04a1cb64c9813e8c6d88847d185435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69543c4c5c4e0d81a89c27a56b80c7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6058e62aa1a8ef75426600029cb36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee696410538303d7c30818f88ca84ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38860c21059401dce4cdfb647892a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78557e6008eb0bc736d03ae6983a2bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed814adcd73e1f2420e667f3a311964441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a1ec56476959c88236e3dc773e90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6d1882e6d5bf5df893c133927e9ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a905139af16a58d4551f6ff4fcb105e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ae349160d34db775d231ded44f83e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da58b776680045dfb7a786b4e1676446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba172252e193eb19f56c9d76aa7515d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f6cbcd1dadc79849e3c83abfd9cef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1a841e2772f8a974668e519dc081449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315679400a1bd7b2e4e5625816697abf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc386dfee7da615723f5d00d611a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b272544e1fa821da3e79566ad35d0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da9eb860e412a6042ab1ab9b78c64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa5f3583bf100ebf15ce1c0f44145454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3036463fb0dbd96d8f6e10070470d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678de7f5f3e8b114cd7003e893aa28a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ad029b3b68a78fdb0e76259e5c19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8000c040eca37eeb79f2412f82dc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83083f3178d9e2666ff1e57c12bd3779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aeb76263e442b89ffd66557881fde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e753e8722884eeda070d2662c86d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e30ff4d83ab709175755c1cb727d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681ca778ebb0ffb4170bf0001f9680c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f0ac8d0b7fac5e49a1ddb5a72aae6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef638a865b2a636f59e177cda439eb5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c8e1af951b97eca6fbe0420dbd06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8fe38391a0c3ab0588abc13e2e2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07fdb281e04dd7f9f308b491e43a9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96549fd25db7ba7999f9e80e372978f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435fd03e4c56fcd2c406eb4a5e774e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f4fc626594e20d58304834c996d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c162be366291a5b702cd2eeb3a46d82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae61588e3944ff9006e97bac2c0f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f04d049c9d74c7a1181aa8168dfb65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a5660adc729fbbebab0687263df0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20b03b2f8a1301207846754732381476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f485be280c6ea2ac5f244a45f583477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea24cd5e069a7b3d9cca5af2ae95fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71b6a332e1ac9fbbb20a4f774328d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478115a349ec91345c50e5b419a1d595480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411074f90f69ceccd15b633eed42467f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9f60b2e8540627ff03ad330b9351482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108045645667a2a2463c3894e32637e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160454e4810b107d1dc73434eb1e916484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280dacb6885934c5a8e1dc093e12999485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa6cfee8c68022d66e91f799815d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4798d7c9a7be7f227e1a63d712bb0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1998534ae4d9d9b855507ba1ab3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5629e5a6b6475cbbb06fc1eb69aa9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f0d65124ea42391f97c17efdb7d63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c8f1f480f07c31989ffa995d429f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab28430611c99a1d884be09d18f75c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165fbb354ce65e54128c2209e43543493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eff2157451761cf120b1a0eeafc76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a4a9011764e1047293ae57625e64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6d218f0240ff0cb778391ac06c1f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a982ce37fa121e844c165892b1f7e6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b65d4754b4d405fe3e165a5b6947f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c081ee6957f21cb4c64212b4e460499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3ca4024368f8effcce5d21cb57bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2a9630d57a12093cae0e736bffab8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee30930e88e18bf19c1c8a541d377dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77e63ec903c938c16f34b04a8408ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9620dbac50da9c446a84f91b78f7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018986a4abbb011b37081e9bcee45567505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b03a9963690327d01de50b8514e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842954cf4cf879b93cbc28ea2be1d39e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d63b9c6c1e1cb910c8d6175a5b54da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df21e5761fe89937c6b82106475cac0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4399583a25a54dc34d851c4b1f79e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6b75719f9311f418c4b1a8d99c2fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979793ddde34b852585355b0be227de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3cf72cbe918105ca4e6152c111fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113b2c90949f9035acda9b3fe1726ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5e32518df046e1c41ea48205a890e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a21845dc785c5ad6648f5755752a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa95fff86cd69113e91860fcf1540517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef3cd3cfbe7f5bacbdf9f55b935aee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9820f980ea8da8f786c5645c9ea837519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fe64710a67ac335bb5fa19dabb6a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a2b3f691ebe7ff536c689d0b05f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532f8f4ad50a9964d9b590b85ce648522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa01a4f09173416ba6faf914cf795e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f648ffa7fa7249da6a0352fdd9e18b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6892d9b11ab72d2ae2797ff523da8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd945e460777f2aa7a298c07cb20985c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b9232b06ed9be6f6b5b7eebef646527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ee25fb602c6ff966d7c76c71b0e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008302c5adbcf1a3bd741e4f4639f96e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b87fbb6ef46f591d25a37548d4930e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d1028f419fdc6b983d9792af771e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781db40fda9bd16b739324786e8fa0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4713a4fa7d64aab54180e4525f1e1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f36b510a56e4b546907eb17c0d845534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97c9c6e9b3bb26f99a7a64aa8ae50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d6dca3fe379218e538aa6048794c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fddf0153ea1ac1af4abe8b2f550805537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f04932b505fc3809e98e7312fbe7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3858e84b4b375ba3725e1f255c424539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc4d04c67cfcfbcd43aaf16a9642fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464c943af691e0c4832e5331ffd7380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1cb3d6f587f39d9b4be3e296681c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e0e130831b579a80b2527dc5d334a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e4180bf40fe0a53bff4b3a231887544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af3a37e277ed41ccfabffaf992862545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3da56c23c8a8c7c6491c4b3bbfbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856fc1fe31c2276274a13576308a570547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554baf702205340193e800781228a0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e053bcff1f7dd1addbd34e2bea188549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6495171f57a840a3ca05c387720a35e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3761749ebeb1683cc7a16c3bfe21b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794040e81ce75ac90cf2ab9872b3bfa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92e8333bd235b3393670dc56b7f37c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a57fea3b8d2f609bda48338eda92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460cc8e8ad270ed70bca75d06fa8de8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6eb23bdf282c30520abf207303662556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596156a44f6dfdee6699ed0ebe877c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4e2ce45a3d8e12f0df6bc0c93409558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb63e90a48ac8e04d4569d6aefa1a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00809110de45a2732764129487737560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d3c16c55723a75cf57b1cbcd33be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1dcf7a975fb2e0c83b2636292f7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5db9e4bff01d5eba8196a1c7fb79c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e4b51e43e8f67506cdbc547313f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401c7c0a0c7616056a6339553cab0b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957a2d1fa53455c7f8c51e87eeec0b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632d754fa841844ef704b389dc3a2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e73429af808a4be7887133e1bcc94c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4ff8f199b85f615118b388e63ef0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda57d78912d60a5618bd4937846df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091291d96112309d0c12ca59e4faa0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fd70f9aa4569efaf66c1c67455cd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac772b5d3ca05b58fd9050269a36d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c82ab7eea815cd79e681a920e448c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e75a94cd9580eed9a7fdf90d6c3d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf24deb2418b1fa9b786a871f272aec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a509549e1d76c21e5f22d90af2026577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8567e37379da20a3f09c8178b8e55f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dccb74778917977fb1a8c31a0ce80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc4016f0cb1834d50a15b8ed08a86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd6cc462b44d3792c8520518d7d13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761908678fa0f0f9e6038d5a5f643c42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308faae8bf976bf5090126d2aa156b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421810b5a71e1af581925b5ec540364c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808bda5ab33371e7e237ae868e0351585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed960880b8b77dcc6f54d5f6200abb17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a850ad37fbe356ff9aa0ac3226f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdd836c3db01ac39690be9e265f76b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad38a33e5da5b526a327c5573f280b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890f2b73696efc867ecffdfcef93aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d10e35561082c2c4dad75e2dbe5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b206fe9180e98be700656a8f3a494592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119ee4218aec5145cfc5340cdff5e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30c38c514925140177bb330c3a824594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07062621368f5b3ee6fc2adad0ab15b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3fc61817e9ec5021cf449f3704eae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdbf743948970bfccb902199183df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc541c0eb1c5273a4497b36133fe9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffe5d4ba70c137623a65baade0c70b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1567ff613301f00ebc80932c82be1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ae4f8c80e6babae27b6908c30ec3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39daa8f50edcdaf75d682cceda769e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60997be4314d4e8839a16938f90ec3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce767dfdc116e5e896175a73b12b064604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5130683544205d43b997b182087443a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f2d5b496a58805d79a90b7fd50e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b26eccf8c012d602157c3a47d279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6cbb64c80e8ddb72d48f6a132cd38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eab1cc9937a86d57356af26cd329a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb90f9e74f462427b3a6668726500610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694935e79cf25520dba33695215b9a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3599193b7963688ce3a3c25790b927612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081576ea284aae25a805e459a6ace93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a57e5a8ca3df923f4be48ff7dfe2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9d39805d1b3ee10083cb8dd44d76a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e620ed8c7f567cc51d774b7593d8c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea6069fccbdd1427ae34b32a9f30d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206efc41646833cffaf10ef8f1fb2143618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e634cd19773fcebc52bf4cc30fcbc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d91cea037277b8ad69ce1a5d49fe05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a8cb983365f080070e2c38b03d85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b31f5589ce0c734cf44f04955ae3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df3fa750e93ff3639a574f3c35e45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5b3875615be33395a35b2b9a5570e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6d5f02cd52ade5952f1e249617a77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5154c32a2d7d6e378dc9cc212d1cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9e613590ab119c472fab4af749a44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d466808268c440d551b51acb6b597628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45011cb914766cba0cc026b675ea1a28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf4078b2038d5e61f7052a541eb0c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9449d17acb312ae5244e1934c2fcce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd1a72b74932034b0a59ca7d4f6ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b7c64bc44b03fa02442260a51bb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ec636b130f2125be5c0b2d8f8fc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4193f6f2654a13bb4cd36912702b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532b061295e7654a26b23e93f09fb01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbc5715ec25415b5ceb59569736476637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4a28de94d85eb3b0fef9c199c1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bdb16fd5e24137cb58933452d2dd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b5f03563ceb63130930aa43d46d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d40943f56c300e68d3980f66e14cf0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f3a35de44945b18323fd2d70b2bcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c117523ad0e19b5dcad81f70b8fa76b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d23d249edaf13a1cdcb69c646997ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c66d2204b58e9bdfaccd149973d93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ec2ac1ce7d2711666561646c298a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbffc8ec19e234e364e0bc17ada9ff4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dfa655dc62e639e705428422254e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f043dff6b50182e1e7ef6a15f2740649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456a5a9acf4f954b0d65100bfa38502650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9abf558cd113dba5a5aba44e876fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11395c24f6fcb874938eb1d6ed743b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8afcc5f1b0d5a8fd0d98549ecd3f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8388609fcea1910f318c346d0e599654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a49dfdb293e171a89f509e992c38b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cadf1c1de664c3cea519d9d722677656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de179374660c36e5636fa794f2ff17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fe0af481466d37a76dba0705725ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7a5b229bed4bab31f3f1b48176e27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b5841897c3dd4d591479f2e9cbc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a560f3e925ad8cadbbe6d814c2eeab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea97863637d5b87b8b87563e388d3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19755b6fd0f4089568d4e6aeb06ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658e693ce5662545cdf2faab7c5cc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c891099fc9ca7d9bff16e9cfc471a4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaee65c3bd8426d95cbb2aefd9dceb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706e1540e8919228bbd603b4aa0ba41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc35f3b5d920b27a92f92de5851bf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f25f956c374017a301d3fb458976e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6432c353d44e75542359d43cc120c43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe61db3e144d2fe129374f60c70f67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c9a1f7cf80f250865bd7bedb85bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b2e21db0280403f3a9a1b9c5a052f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869a248db6906026ee1284f19ad547674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287308604a9afd31f7f0260f5cefe3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d777e3d5d090951efe9092634de09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c918148dbd4e462723a09fb1e875f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196abc89fe0c786a469f0359e3f0418678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ecfc5bd0f957fc12c868860fef262679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfccc4515cd0c73c8731ec879f2c26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce030f0d05e5a369e42c009e9f4a070681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108cabb1750cc741093a1036555f9d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedadd9fa4b91ade66761e7cb478ed50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fe63d9bf4d7166d00a4cb3fec97e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acc0db301709832bce4b39e48708a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d527e660a257b46b2e235333ce0272d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0b8d22e0cfa5ef172154103132b7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff5738f5abb59abfa5965ab7a51cf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2b0b1c63148ece7a87b06e2040c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa93d539f9b1af7de4ee3b049c5e4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee1dfdc9781e477f474432f24f6d5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf4b498e17b375d30ac8edaffe2ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c1916272f19fa0f4e59f7a2f0e2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5caef532b6268122ddb1a31d7cb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35357dbd5f11d8ad803dc46fb00a7f66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7905843d4279e680d211a77bbc6bcc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e25786e482d46b44100718d4a3d077697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021822cd27d1e6a4f39170a2a2fab97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5924159c3cd165527c3759a19937699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b52ba0095753a36bf30ad5c6f3b87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e85bfac5b4e9a90c5e603104c315ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44ee6da3b50d690ffb37329afb011702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8f7afcf46ac57b06baf8de45b52d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c8e609409bd45b55f1da70dcb7c0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02871bbee58dda632995cbdaf7019705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0512ab279b9d4d1c81320d21c61e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75321b88327b19b82b88bb08a50706a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18eb76efa6af83834e8485d4bd9897708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b981dc904a1c200b15be953b86cd2f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5b3ab81c1aca1c1913e0a668e50c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2756539adda87d960fae46b0add2ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc18175bc723ef0473b6477ec3ef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0175b7b35ba64a720e8f4d655842eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3a4f76b543236cd635729697533d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1f596f19a94c57c4955a22f406136715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60472a18622afb49eec3904ff54a017716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386feff7f50123c1aeaba98c2397c73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f89073c076d73f70ef779c09f8c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737b22ba45d69d10e590395879975b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681774835e973770a35c73d5c673ca37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0dfc875b607d5d3a69b29e1c61018721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e31bda4d7f164d1ad6bc837dc84e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b68e00f2fcf7e6dd3f94bd1a8d0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176afe4221cd2530852cbacf3913480724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a872ef026157f0e8da94130bb3c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381bf678f7bc419da1f17571e046b66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895498264dd631e30c555b3214f0a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ecc4996c1b90409c278fe633963b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055cd062705aa62f7eba2ae48b1b11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323eb3532bd22004ad1ffc50ef98f14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c338470ab1b9404edf3a5043a711731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f1cc9886eb6c6ca9c2d903a62ad3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968e75a8141b21adf331413eb28c5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a71b3ab425812726cdb7f7bc93909734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b9b8284431e4da985162e00025f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9980dbbf8a49e8e33f358d944aadd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839bb785c75c2242d82dc37538c82f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411cfa8c6d68ce034e746e4688a328d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a456d7ae2757dd7dcdb26aa7f1129739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c1c07e1b6254d8dbe34fb6a090aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ccb8f6f104e8a78cd9565ab4cd2b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e6c88549c70ff439a00cb8c6c5aa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a2ad4c0e071a844423a479ffd557743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a379b3679b5a2b1b4767ea9cec3759744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9240e082efb90a23ade77e524d7686745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030300e7ac4740a3dd4d29748fd367f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2cdbd41a18b60b72b3a2c9d477448747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab402bc44ff18cae1ad9a75ff2401748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d16b2ff8267555ae0ddf2f7cd93e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc2632d1a594499f64c9f37724bba4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a527bc7d29df19c47892b7b941f130751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4025307d3a3eecb8e5828c72ae700752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04a5ee313f7f4ac6bfd80c9e40fca753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>