--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc8386ba3447f0d826c3ee2c5d0e541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbdabba69a21839b758f95fcabc43c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a477afffcd565dfe91675091b53f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0972e4bbbdeb965033f70a22520794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba101ad9e7a3999c1015ea5950770815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a8c0874c84b70c0b41fe161ec2356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baff8d91e96026c9eb57b3b7eee66047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c49fc4ce91b58c1a9e996c5e457008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1fbd0e45c909fef8951942a5631c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede24e3d5a9b506553f94e25ffedb79210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235f1b7d1f2260cd80e82301226907a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a789f921a13451f0f5f7ec3b9e2fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545375da235742f33bae5b59ca020fc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d6600313605dab76c778b008c04914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b157f011aba73f16705dcf1d76b5ff915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082d1676a02243c5e07b619bda204616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a173df5b9895f8e936c54096007b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a7156f135d6b9feeb30d581c270c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2d1e7ce459a2657798a949298d8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031ad9ce94bf899985032abd4c918320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e36e8c1102d51d2627a3f03ed98b0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4c78b7abaae2453a3af11856e065222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a235fc42dabc6676950d2b192b963a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec3c9f90ff0e2bc34f8edfcf0379724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776324bd01aa5fd96cf9bef3aa6558425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee0b9fbba9016f98d4bebf049fad926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa734ceb88143bba5705970e80edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e7917992ef56a9b5ed25e200cb2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53d80424b72c67a0ba034b8c8df7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169becbba0a0207601ef13fca6444330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b1e09351aecbd5d9b7f1e6c034da131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d33c4bff68e1c48bbbedd3cb8f5e6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491b17f5729e18b0616598816b6d6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab5a3c7856be96cce2a4204550faee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462224f4687f56c21c65c58b84869be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9072717e9491708ec7154efdc71f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf196998c738fe6ccc0ab26c3920337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f5af444c0a81f6603a4078e84cc7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71278c16c7cfccc01aba28339110e9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb2256ca3e3d96cd8c434862e841c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b955fd562da7c59ba330ae85866641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bccafb7b1306f9542f21f97d5673242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce5787049996e3ed4549bb969e719c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2562545cb4211f33818024a158dd5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c390bc878fb61a5c897ab8c44486b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d396d175f7622587b5efa5910e15246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68287b1bd01b2fbb73630361f34bd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c56a1b2ae6b9c53867f686abb42b7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b432b663defa98d8dd33be9b056b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83a001060f92d8213368479294bb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed856b9b6ddc669b16071aa1a8c42ef751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7026ca57494a889d18cb0f1c2e14952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d080b7125979c5fe03c518c07ea353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402e45f8bdec0cfcc23fbc874f89df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41ce0474d88148ac4f99f7e8abc8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048cff0b8330b8514063c0e0f994c2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fae143bfd9a6a4050e26462dfd58057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad94b41a06f84c095eccd4d7511b6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8bb7d26d088ac5b749de209e10bb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d199e78ae0ca3b61dc3b1fd9fca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2a700679f7ab2399058bc6a8f1f4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df7c2233553f1f25f547cc1ab404f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee16179539a7c7a7d174207848987763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683a8063ee7c0e0647749383e05beb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ae3a2e7fd02c6c9d00baa0e0522865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ddf4e582b0693a2c67d8219ab944c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402a1194155f43b03d265d6baac52a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba0c5aa10171d425afd618e43e5a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11005da74a432130ed6ddc609c54ac9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe589ca89ed7af81338a83d880eb6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777d3a220d8eeea13421f034789f22271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0513673986babf324ca4414a877d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02021c5aa4886cf0f9544da9cae6ed4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ba0e810d2b7743952c58395b8c2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f913c4ef593effcdb8b6e5f91e13475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6ee05cc7d77d7be960249a87b94c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d007c4dc7a2a49e7f61918256b90477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce903cefd5af3514faf7932264b945878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21809a8e87c2b0f9abfe5fcee80578bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e67c02bb62f0a06903f7c1591242180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cbfc4d3bbdf464b69de940a225cfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ab241441e750b9c0a20b814096fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ffef7a88a47ca568870d7674f64b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa4dfecae4e54fa9ebc03a08dc9beb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576ae2da637d0141fe7fb9bb106c81685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76439d2cdac1278ec1a350b5f10d9cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b133d5076a1fce5bba4030a877ff887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ace0a15dcb53b637fdded76cc0d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e810d6e9d82f504c8016b79cfbccc0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160841eae29abb47817747420558bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b306c8e599d1e29043d34e81d8593f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314fb1332e1dee6884d9ae8dff51a6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1384b606b6c99447c0c588bb2b689ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa617bd309c7bf1a87bcd53cb4775be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eb45e20aac8ecbe444e5af52cad8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b781e0ae591f3fa8a539388b4be49696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ad81377af8246f94225b1b868fb6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce19a475de87f7af814a1db8f59cad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b6ec51fb40fc5650a8c1d83566afa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac860a41a84c1b2747d3dd3faf1bb89a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bc7f9900904e3dda2adc4b9357599101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3db39855a25924c80f9cee911cd8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73935cf3f5b452345bae98111a4a396f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb6dcc7186ac2ecb664e17b435d6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a72dc6ef2d0344e31050dfa6e1e066105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398aeb407786ff9a1fb769bf8a88664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946b14dfef6d249f430ebcaa47c1f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d9756f84d30b4884ead8e62e9810108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d452fe671b27458a2064a9cb6b33d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab5dccdad4b056f44d9bb3edab5c58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bb3f926a9f34e5a220c4365f74b3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb306c71fff3946d1ed6580fb69411e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38de120f7cb4e6c265d6007491854d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baab84d13c1b85d795b67b03f0ed02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e7553bab9c3aa4f399d66d9ffcd99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c78e35dcd4b704576bbdf14f720825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f37bfb913c9a8d6f275825c8aee90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241a34c2924856f511873143530b66e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad34db08463d14d42a72ce17c6a6d4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc188a1d1bf7ab5ad09b722753f81a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc20df755c34c195fbf91871738b3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e199e73c8c9023be3c3e5a4d605ebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12117ad3d544ddca8c3e4b903c9fa4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1aa034d74ff6b3b3d891ee3ad097f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a3d0099533f5b71dd6b536a317be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babcc4e25c7117788fada284ddf2e31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd7630967ab85509005843b57b265127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb010b8aad4ae8ea1ffee16d9a9f7944128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621feaea0b817018ea0701bf7241e381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd69bfd46580ba33fecc651fbaacc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465f9b4d9639b2c568afa633041b823131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d686347f1c89cd166c435cd95a5709132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a13821058a2209cc56db2693d868133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283449d1e263c83adbe3dc912653b0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf42045409770706ccaa778f1d0205135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3edba547cb16db4d98ce94816c026f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce23dfb3da660d74efbfb25f7109d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40619cf463f02e78d94b1ec6f4ac8125138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea86e054c869cc3485331d430ae3c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f469f3a964f4daf9816d7fbcbd2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7ef3e67bcdce296951b1b4456249141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf7646b5d913dceafebe646cba0465142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1f3cbc51ad5add99cfdd8f611c5bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640800b92d967e01b33c2816484494b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd44427ac724f0003689032c44e8a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c26ff1287f0113bc3cbb68fbf2fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46bc2f8eb46d2b3bf4aa193b428a5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d1371d9f59620ac65b546564a413148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b8ece358ae2a5405cf56d94af207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5233d60d6405f4605711b4529b580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b786af2fa6010295b07daca1a56d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53a98653306ffdac0b4bb0e81412cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d95062f9e02ba3faf33529ca679c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a6864c245196e74b6081088fb316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2d47e76f4417c1d20e67383df6a91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5fc8294fb40a48f51e59fa8ca0205156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d1c3b4f1bb5eb1379985ecd4d9273157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2c1f7161eb4a3cd815e5fe49ff5e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044bdc3f182088260c58047557b544159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985480b37a0b1f7b9d54f3463c2c328b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c980b1820d0faad4b52de4ac678955161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a95e1c93b963f315560175ebd14a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a5b8e3d6671f577849246a60430a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d8f865673d7fe6ae08d9189713b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23d5f8a57d03c633c3435e8395549165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d45b2deef3531d31abc995ec6537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8fdcbfc75f975c5333ee2bb84066167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9abb98777fd07dce17538e1872b630168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d35a6b9c3044bab27ce13cd9864cbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990248cb48ef884894a34e6f3c6d92d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d762ce3d1afdc75eed08cf62ae478a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eff4fdc8eb6af8861b59efd0f139f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd2979d73162bebd49d9c30eabf23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced39ea86816eee06a23b20b13b95bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b63df96fb21e88b29d773444541d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc32f8cf0ce434447c454ea92851c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c55ad3a5034716310661537272e39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c38140d94d5433b0aae7bdd1b6d65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128b2220f3a92b193695493c5a896e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c81ce088ece63af85a710a250777e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed42c764a9db04307293837eeb5cc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab56dff2aa56cc21b7ca56b66efea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8d920951d5c4eece8ca057c85d856183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c6514af45163717bf3b93ba004da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5765bd1ed7a6c740d2b7b8771d5b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e62e684a3e29437d74ddd0170c046186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d598d1aa0b8d841739e7c0ea7febbaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b500dff0188b0efa5c56d5a537db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba005c549854db36cabce74fd8919189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd22c09a723c3a835f5ade0e261de9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5395895c3d2a7daa7f8482fa2e0408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d014d3d5be57b2a7e7652a6104e38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58bfd45bff576628c2ecb02def1205193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd696a7bd05530fee67a50fec504f14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff0cc7bb34a122f0ba6b1ba89e3e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7056363b5823481a93bd7b7e9f5cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e932e9b274abb10e6de65621e639d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf572372b7716437eaf54416eece543198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd450bc3153ed76d080b9fbcdeebc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04268434736e1351b6136761504e3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0835379e29d400cd9ee6fe75ad00e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093f4035b55af610b415ad9a28f232202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f3f4a3318db417f31a98646e4f790203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a015447828b8665829f6fff562a95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13527734af0db7d14a25615d30ff85a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c056506a154d736b0163baa83b4fd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75696e2cc1a44807177ebc1fbc3fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb87edc2b9a2ef684427c312e05386208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0507a73766f7f204cc5fbe157f862d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb2c73077d48f6f26dcf3700ec513b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd4946b2c3efc0583e0916b33f880211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f18f1ea4ae5b03f88d1b82fd8f1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41189669bf07d83ceb2f781cb31233a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fa83c692077396b84600885e79ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ecc3c831116b610c4d828dbe20f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7811d6e00e640d1a87f58088821ef38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf3944ab6cfd83adff4376eecce3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142303e56b72263162eb1c5973fadeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43cfae0aae040ecdee310cdb44906a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1350f6092633dd0738afe59845421d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c2ce27a694fc4303c877013674e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ba582884fe9c4594b9d610d6aea7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a113bb3cf786ccabaa6f9667225fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287cd7e87fbf74ac8fe4bc99115f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1024cd680de6cdf4988ec5dacccfdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61993e169cb502496170e90024332af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a67fcea32d4629e86f16f640cff45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f9c5544df0b7f2c404c38779cbceb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc36db1cca5aa106a5ac9e24d4adcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d780ce0e532a5162ded9b7cdf198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621016e767aadc230d4a30e8c464c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc17751dec142d8930c364d52c9734f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330a46694268ee6036e13b1ddced11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e98c0d57ea7bcadc47996baf8d80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f63045e2c1546fa532e99dac5d6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4587e580d7a5089d2a13a9b7279d20f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ec8e3bc5b9f3fef62174f60ffa5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d462503e457a04e0d2a33308a4104c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91b55dc21c65dfdc9f76e0a19bbc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8004b06ad22ce1dba23a462013478240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3464ea2fe149ce97819242ef39c1c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae49144869afb9db573ef04e321c30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b9f401060ba490f8e2b7a70202bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129858a9a9f27da98cd4549274c715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0322ef46e219584fac4257e1ed2fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253525235adf96288876274173e62de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e33849c75e464f6128e10d4c63f4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b723420ba9344e868da33a432e6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7ae3f8ad93a5585e68bc862b8941249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9aa59df138b8edb4a53cc5ffeaf05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55d8f7b036932b9df95279c9008bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f686b1ed3b9e1b5d921a0294082f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eae57d261fed8471b1dd6acb42b84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3dccee1901c5b5de7e922586d6ffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e0282e165b1b869d3a8be49e72e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a4598adfa89b3b1aa410319a7790256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e619c2492e0f236ff69dedaca25b9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dbc0a0df376c20ec53067e545239258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4baf97a8fdf3db57d47dc673e24f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ca230eac10a6f7f78379afb8bec9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa889d64cf69f022a2b2155098bc286261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4415a959e67ac5af2b815eb840b1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba80f7b48f453dd6abc8a642e36ab5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20e1a4625ef0af19fea5ee40375df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2b5df4f79283a6db9f4f23a5a446b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4005266073a8fb2f5e46f800e97678266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56854c18129d47b64797c1739c662e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b818fbd8bc6d5305da21d28ecb476268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae18199775c98f7ad5e6f6a073984d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aaae136d65211b98f08f1370e2db9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb05dfabf0522ec2c82ee22e3ff4b1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d84a494babb7c6094e031fd3e8846272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9bb73322719ccabeb8f8716a489d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd3fd4f7096733e565937c927dd6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c6f9319ee279d00595f791a7c12d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265997cd0bc7d6a879f40c53bfa08f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb047ab08616d3942875023574befb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fad65ff5a01ea0fa24688e5e75dede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a216fe4fee79ec333f7a6e8ca1e5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2abbe4a2f93766c212c8955684a18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ec9c2e6eb88459212533b314752b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08dec6ce02e4627a2840b3963b0ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647fe201a9d136e67a5e6a92e193e13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc18f0a4663296dcf8904cb996e4a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7937438676d98544fb32570b9992a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcbf3e8e90e63c5f84b97b14e34876286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e2d9e4ad055ce7ff6fcc10ac722b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a2ad4bac3555143ce408013e79e04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419ffbcb73cedcc0cf48588c268257a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5847315332b533fdb5841a8621fadf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdcae5f52976d0becb837ad2079092291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef683d180a9ebeda0757839168fed7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae03118ce56ebb86b86a224649d8e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623490a879f3d2ee3d444575671a0cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d4178572746bd80aeb65f63a2325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07185cf6afbc8e29b2fdfc9bb5abbdab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e454c51fbd3a3239ffd28668fe5bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911078262b8476ce1faa0574702b9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a21211a942f82c8f45309b7e4e2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef47eab8983d98bc6d3a83b0667b02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ec826e5b9c64d34b525fca330e01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b1b37707c337abd357d9ed39d7298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489f746e23ebc5ef04d0171f023c9df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0222c9602a100d1a6b3605ddd5f2b7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab3eb67182e6562be060cb520ac3b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3444a1c263745ddbf5f15242967f98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e62df065a8dbff9f9116be697207307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9626d1a5650a7fced77484cd1ca969308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e392f4167ecc54d900f22cd9138e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a10e8afd16220a4db017e0dfb2ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c247e0d3f2aa0c1236801dbcc7a6db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d58422952c556726ea8bf82b2d2511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe510c67c399e08bc8b3b2a1b418110313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0b605657aa29308edf5f0ed59750314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cf370d38252b388c86dbe6ee9319315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193d701e474c249e249fdfd9139e67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479008d683a606f127ece4e7e72b4d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf6e110bcde2fa7c565b6d168bef5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba225f4346f2ac7149b8fafc5cfab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af8560ca5e850234fa845734505e0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bc70b7030c073a156d68b4e108b5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba7237458f8e0f7e13710fdf428011322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06f5edd25b48bfa47b002f0f7b5c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364ee83e3c3b80564b1768fcaaa54f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f36ef8a19669e9c32b5a409dad25f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13c5e63b90a3b6fbf65af87a2c956326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708bc594a72a201900275b20b317e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968146b7b3f0db495f9722b69501ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a8a45cfdc494559b3cfb9899edf78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6fe5dd639e1f1b2b08c5d2833597330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b880b972ef040feca1c3510099bddd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c2cf892230158299d88178d681e66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396251a23ab459d56cee0aa918fc7b8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058188fb6d2a433ea4e98fa94045f224334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994fcb8b0a3bb43f4ba746b8c3fdd29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98730e316078f853e1b6a82a09f044336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19c84ec98b0d945e19f61140eaa61f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08eac2a8533c97dd78028d5498a62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace1942f962ad8035a39e4360c74ba5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95547da87b816a258943a4aec4af41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90863e54ccc6f19561ee03dd7c228d12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c85058eaf90619428041bf650c2adc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83822e5443b77f84968396188dfa6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20453b1cd2311e5efd30dd13b52b1cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee6ac94804da30fecd95afe571a7fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62bb6d95fac09c9fc4dd90eb7f352d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce8cbb354d3fdfaaab512f12083f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b366bcbc63741ec2cb4bde78fcaed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c10a2c8f2315db275866bc0e8df9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca6f02c6d70fb9a933cd01aa31fc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c467864923efe6fd1c35fa4f51901351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19022f0607439721f0a69559a74ac6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61972421ca6c3cad18e13326addf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb497eaca0a9a86f9fdc7f20803ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78d7b7b333074f8a027d0221359a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f4b51e1ccf8b6e6155f931b1631d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73be66cbe514b80de492d07c65ff84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb4ec9baff09d875426c345967c47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70baad4dbcfc3d5e116a14c35dcca5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce36b2b92e569252299b400b9d573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d9972bf0fcd6158c74a862c97ac6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe645c02681cc2856f6e2e49462bc8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbd65ebc88e57735acdc9f282ba827363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfadee3e608835e781da4bf3d0aba07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857b7751c3d30456b3aa80474e7cb30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753dad7a0c406bba56678c44e685f91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088e926ddbb2a566e6b930ab7022ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed13766dcf823fd35ef0aed151f9224368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19840fb91599752d09d555bf14b436e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e5046d0b559eba13b02f637c4bc45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8c1d5884a88fdbb724d6d9329d29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f1c93a10bda73047f1275ef7f70ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701286a148fda1579a6408fd64503970373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e686a1fb620a3bfb93b8dd50cdde18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07116afc61dd20d2fc4db01f4a1bf5e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b89aef95ca15911db4328d01f8a4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b3883772e0cbd912c0efc7ba0b17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620225d4444e7c49454c809ad47f0b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b986083cd63b9728cf3a2392efdcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c90595fbeda51bf83c78e97f7cb5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ede949d7c050876224a2aab6c763a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ec42558e37ebd36982b2192398f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ace09f2755ba8a2a989ab9a52d0d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303adbef00ee0369d6c8dc982f59048384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa591f6b640471cec9b977b1c24ccff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c30279e96392857310f5ae33ab81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a69a654131c42605c608be355e7cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d188ca0a1220df116ed295c14f6abab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7acdea699c2d1005e07a5bdec2cb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e51ca9b4b392a454fabca8f1d2537390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156192e29d2ea79cfe9d14eeeefac31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116b32ffc012a3367c4378e7cb20952392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78547dde93d6ab0626b3184275dd5821393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a9692a40b5ed4291db1c8a084f2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b46d133537f36a55c338f10fa0807395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172869ba988ee9d6da73fc0907a5551396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a5cc005b0a9a8fff3e09615de396397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d58cc1abaf14847b3946a61f62104398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9c69d24703045b2f4e5222566068399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc35c1b8c6195b3e66fa95166b0de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c7a896a26247a345a8f8f54318af2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591963e2859aa7cd292fce9ad3652b4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba49a70054d599ad6505c6af180a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94cf4697c9d78c4ca611cd76269801404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a69ed8ad6edba0149c6a1f04d8aa6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6c096cbd00952595dda3f62a7fd72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be025f5a929ce4a6d1527f513318e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f2a73230f925c1878caadcd9610b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d873839ed006c73333fca688f5634409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a103dc105977daf11b7d7055473a39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c59687d47094d34ab3a5aa14f5e017411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d21329583b8043128dae7a6cd392412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66c1f1f6e7665e994f3cf638f76f93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ba3d35f7c4a6bf67ca47664e89f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb38aa1e1ae1485787e2f0a57a5587415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb2d432c9ebc63ac4cf63c1cd4dc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507836c334f40335c8c513732baf2c45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ceb8fb4f302ab6422dbca241f338418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381654f9f5273a466215746d006fc0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea90dc23358f8017624c96a18ce183420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bc460636ac42c73ba78f520889045421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944aa154fb312b3586d41ff7296e2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd238e5d38ef50ec05fa0ff2144424d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244b13bed6bc77e4cb5cd05459f38f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3bfb6b950eb4b7b5c5aa89c29bd62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522606844748fdd3a915d7fcbe483545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c48b1ee22f7cad59ff1d8589a0bf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ae00100275b22386bef118b9cec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793c6cd7cdfb45f2cd834bf994326c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d40024e4e40bb22b669088fb1c392430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df575582eafea641fce7eb08734ae82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6402dc8ca9ecd95a64519903751ffe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae2131a752ce46e2252a5f9635b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb0c075dda4005c0f109534f31594434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ae6188d669a6cd9cc8198a9eb959435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609f36e150847181c39cc4332d0f92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7b10c98fc48a3adfddf33cf347c6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d8c613a9b9db2c91f29ff669b084438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097ad6e7674da21d82ca8e4fb966cbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8386a3d7538d4409d7fdf3d63fcc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00e8250ed7fee6b6185883b04aaf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42205eeeabfe75128596c32a67849442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a585158d6bf41fb4e563344cfba588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb7268eec2c881f78d235498d63d27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b7fd66921c04297f4ca91f05a11a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d450190906d71b8a11b17ccb7974c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f9a198b5739f35f266f631a4374f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdac2b171ff3ea32d9ff34df1650d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4f3b032e4716561081ac738f2617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537846a8383ce5641988ca57bcef9f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fdc09fbe3f67058c8fd9dcfa712cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f55e4f3eb4a3716097329dc61a7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02c08851b8fadbd0b9f498935486eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe5f87e7f2dbca4d015d7f99533b08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0d7e41587c5e44346dd12487b524455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b4aed28d4a835161c339785da7e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ffcbbd5ed401137516301d3e0792457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385772c512f8b531b3359cfe970cf9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb392ffd70c5bdb586c7c614dbc9a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42d94665cc23f4de0076033f09df1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77268fe86583ac395a16a644a2c88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29d31aee470253d72d3ee46dfe2424462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666509be4e00505877e5a74fbba2ca6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216946b17ec2a062fa14593c9c9f37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052475f7821f166ecb3cf0544a4eab9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d934c19d411c3b359b40661dbb5063466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd878ae40868a1fc61cb79f9ae14f72f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f2cf6e4906817515aba2aee2424d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bef8745adf2a252659ac791ee8598469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4f0923b55aad07fc114618aa4174470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a619fefeba351d1c4b9c8278566e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e8f07467682fb292e9db5e31dc450472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c43bfc6d752081bec21d4aac9078e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2d38d7483bed9491428c01c8753af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd97b68fce1a44aa4d3ad773f6c88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6d497bffe98a29711cd3903b663d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a3f8f0c0a8f2d174bb12c4b0eeae8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59c15c348856a8656e6c00f551bfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa55505775f47946eb6748d56066ecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1cb0b741c0e8354e3d7313c656ab7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b471f713cc893d75a9ce38bf192a08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbf8333e37c661d86baedd8babf12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb929a3098196655d41f8cdaa81534483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5066e05636caa85131d1f9125ed4468484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0e0e1837cdd7277db350c4d1f82e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d4c0ccd3dd366feb3552e91d612fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5201b221ac099615c2bdb6640364487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870757fd67711d7b5397ed9122591fce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d743f30d7b35862086d6fc1c0ece489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec86808e9588afcfc311cb3494518c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a2687761e678c3c06cbbdc93119a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c465180f1e895b47c92c0e337bb9a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c145ee29225d4a117e1e26ae3ba6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be885235fd49e06bfdcf1f6a87f4dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b97838fc0182d6658a687586b983495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf68d129c4bc2e3743d852873f75c2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b48e798ce57d91c61b9d21f0382a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e93b4934913b81ff937520e80dbe23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa678201cf1f1315175eba76f86225d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef20f7789777fb84e021eebee6d044500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e37ebf06e68f53cebda3139b72bea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db4710e0447cd0db9a278f3f01202502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f199fae59db9d892fc1ecbcd2532021503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7521ec0f4ab39c655a82b8dcee9439504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c6dd7f58b713504260861387a7e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018669d61fa76252aae5957b755e814506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be969fdc3d90cbcc3eecc502024a7ffd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ceec89c5735e8050f3029cba367b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b998c54b92c6a8f005b3890d8e0c04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a07e8cf36893e969a49428fa22f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e7c4d4bcf000b68033d90a8b87b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da174c9ba021c384a4fe108d0b3726512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dcf887194a89a3485856bcac09d0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968d57126fac556bd9eef36d4f14d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11abe054e63d6c3d792a16060a323e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c142bc6318e8367d4278cc6fe039516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477192b103a1b7778f8e4f976430d71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0bd22b31746083074cde055562ed9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3368260a4d4748160535afe59c078519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434740d517018321c01342444f373054520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d4c92971ec5fd3149708ae6474b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357138adbd9df394ed8d5990d482cf34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ac5de7daba5ffb38bf0647d75de7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb2b3b57636263eb51bd0975e8b08d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73919092b5bcbdd95f5e8f2e1ac315525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf330fe736cedf4fde9fc03cc82b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d9edded1e5fb18bb2ccda2437fb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf24f4c2460d02266c32e4597b961528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fffa80ff5483336d293a89b3c2945529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865adcba3af9f5c2192b54190dbfb04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca65cf012986bb265ed69408698347531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528fac97fab91520d4a73a00e8b67af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc20bfa575a4d1833d2b726f5fb207533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85824f920f359ff57c377dfcd8decd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99882e857f3a233f73c43158bd56c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e4257648ac1f5bb536abaa1cf9fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5a73e164f2942ec7ec784cf3b32b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0afe47d0cfde2c5f84e04fb56a44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d42162acd9cfde2e9141f6786f627539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a18ff41a359aa6d99dc2900efc05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf8ca68cd3fc7bd4bbbf55199a1761541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347ce229104bdb493ffc7cd9fc8044d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deecd198ff2e0ce5d0329533fbd6d7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7edbfda46ade6a3d7de11b522db634544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6696c14a630dc02a6ae6a9108451a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece3dff42466bbab2475ffd1316c7dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d0801099fd6aa4477a7a9e416b1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5779b90bb4d5861ac481f97405c698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8743a8fecb6243e661ac891336184549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b1bb41007eeab0a03cb837c50e52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d53b1f69ecbf64e77ba37d32bdaae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53555c051663c35aee6b40ab3c7cfaf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48620f2aa460cc0160abf7bee8179d59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b45ac56902e761357c5425f328f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b953493d4b4d891902aa0d37e4a4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fce791ed2c3706ce1c6c39d99c08e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c594a78793f07f1c653c7a703ceb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6f9bc60d57d1d1b0bb92fe347fe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff624663c420bd080404cbd81854c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef9020d84e0e0920bdc4626727379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7378be6f458f70d881d5f7f1c629bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7418b8976ccd7a8147c95a58b1a18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a882c51e91431be51ba7042f51f831563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6353f8c55a20b051ec6b6efd7a5dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d771010d45484509954a1d5717e98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c95f68f477853f311cde6ed0ea252566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf776f084cd9ded32624dc5e5d45c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784511abb3765065a24544807c78b2bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034749a0045d275719ce64497fe02f28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ee36c7a84e020314632854ccc7f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb05140de1e93d973aabffb8792020571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b4f143d069db573891de71f2a2e94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023dcb0c443b0f5b3d01ea773b9b621573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b6231ae0c2c38af818adeaa3e236574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca92354dbff6f385aa0df8aff8b6d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8d4e61ede5d5a154304d2e644972576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04fb352d0a693d6949636fbfbada12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630fbf520e69f247d209d8160d62dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1844f5ffa2889d7f856cf6d3ca92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273d4eed0d86517837f2095234ea4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e52a3a74f1e1009dd79da9519fa93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1b17736aa858ec64fa08357771b57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d23e63f263ebbc60d06f25aafd12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833129a1e2503f7081a20a291c1a4f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed371e7828b47c1fa2719f1b7e1a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ea72b8e4cf7de655a9944896b35b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f1eeaf7a8c988119ad348c9f8dcb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2098a16529bf48db5799eb1db79ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cfdd6587e2fda237edfbc7b0a8440589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af57f877a8739cf887ee20879e467b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59f29e951a4cb9f4dde357e9e9979591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d3f17b9c7642834663ee7cdd8b713592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f3a7d163dfbbd3bb6bacfc6bf3fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdcd7e5c143565fd135b793dbb7436594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80345af0d43b896ae5f390ec17d0fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a725cc586c922884804b0ddbbb06d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26840f16f15378dc2a6cbaea6fe5a8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a964362b4685391928fd79bccb2ff1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba6435c8b3101a90a14eb1fef93fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4d9f74c15fdb54454c2916282272f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f82715f636a256f4eabe4c47a80ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e878e91fc56d4392399b74ddcd5857602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551b1ed24fb3423af1356d6a014bab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc4cbdc67489bffbbaead5c6033d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de897220f0b1d94befdb253198e9e31d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d0ed089aca4cdcb774e759f4b235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10346282e88a6d7eaa3e6c71b29d9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b38cd0f2ff077d00b783f5f296ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d15417c487dd6501807177d10385609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca01aa3d65d262fb3496a69ba2bb92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749225bd4ef2f7f6d7bfc49e8634c69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37a5d2930e8b123e7085c3107a9ca0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7cbca115258cb26f0e56280becaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da73e2383094bd92762bde0c1b1aa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13100370aa3dbe23a31f04d27ace4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5422aca793f30314d28c5b295f41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b6b5f7c570530485469f4ff37da1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5950ee793cbfe95cb4d8252cb5fcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced6ab0d37d466f557de6c1bd0f5de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca880503467ec78172951ca7e26395620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23ac4409cf0783d003c3d921b216b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199480fa74ebf3508d097d2891ab2ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89fc857c4b05d78d152d1a9829ff6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0606aa810312265f4346e52808b8bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a1ca518d1182f5d611c893d2326d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b3a2d2ba5ed2df00d64e7eff0601626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f97ba65762899bfa5fbc848282a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51f77d932ee82011d11a5f22898606628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32382f57e95cd6b880e54255b1e1c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd730c321b91c8d2adf1d7a37bb6b75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1adba22f60cb6eb279aab23f84ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff308e1feb3b01e883e9e53f300e39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2451759a40826a7a56f84bf3baab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a264d0e8483070096a6a2dd9bfb55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e076fbdce0fc3590cd6ccc371f25657635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3f0f61222c46678e7ba7d651da192636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166c9cbf8816f80774c4cad2e7b160637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a661275cf9e5dfed31f3d5722b89968638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa71f4b5974719ea6d54d728cc923639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33474e2d1e55cca4f25941b2ae24d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed96e862bf2bf3e9e1623d994dc244641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2f474b079ce5e56789d931c30764642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f4b98cca3780e29d14a87e14d14fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc7204cf432e0bf47af685af5c9d5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c7c7a4f70cd185140e9de10acbb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bd3166dce4cb7b210c530a1a5b51c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371840dc9318851a0d38ce348b9bbdb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ad715db9e271b9b12e2108f5994c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbba1f5bbf37959782d10777112a6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb176ecc27ae3ea2900280eea0fa6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee446bddaeacb85fc7f108cdfdd89df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b636983c6f642246dd1cf9b598df7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259eed23fdc31e42e8cbc7e153f4835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140500984979cd793df6fdbf67446c9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cfcd028f2dc6a450f605477330283655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678ec4b92a54504c6a4f640c566f901656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087572460fd6e7b754829e203169bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f1457d69a504514301448cf9aeca4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c23e2ddf160e320977253df2efc8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0dfdfac4f5cb8b48e7a7fd13b0bf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d9eeed496257fab761c9bb70adac0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d676e181bf3fe4686a604b190152fa7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d68550fe5e1bbaa35a48b757908208663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7995a011eb5e90e4d96edb3170ee81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b40885e35ac56da25b3ffa5433a15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c947eb5bf7e451af8506f334bcc2f91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb06e6f8ea386983552eb04d0d09e02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e324157e90762a79f9d7fbdae954a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72621ab2f2bfe15b4ace3e54930c216669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c41afe7de3fe665bdaf9a2814f3fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845494ed9214db2f7bbb76ce3203006f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0971977d0dca636fc613c302b786a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3de47becb6d7d3e75373b19f14257673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d508277814f418f993aa0cc1a9133674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75f4a9db6a79159365233aacc9f17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142942cdc5ec2561961e7ac7e0d41c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48936f7926724acf73b44d0a386719e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8634973479fd3a20ff9379bcf2a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb559818238aba72d20c724e28f2ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a5a55194ece2225ee8dad92958fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f27193494c6f02e1c8f8988faaff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0404cc1001f60c187aa7336cd5e382682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9acfa9ca4f045d2b1f3827f9da40c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53bea6f65f0b5a630f8cb5cc27ed7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ddf8898727389537fcd3a778ab913685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4fab9fc7e21a88394cca2e819e270686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1b35b6c106f0244e550581fe11db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81424ecf061904c70322848c7e6b1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1429094b70dfd7b81e427380b4031689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a703d65bf0e498b04dd12c46ce03db9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c302c1ec41d3041f37086008456847691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc6c13e949510b5a792e6056ed8e4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93593cdb6ec6b89d15ca3388bed026693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b432e56824b7be6d4a60db538ccfb29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef86d85b0f99612be145a964f0b5bc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fef16cb3b503df64a52ae3226b257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d12679117877d37e2a72dc8ce9a4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f900214ec2eaadbcb9e03aa548bbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607527fa8bd61d65fadf17d168212df0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb4f8be39d57845351a94c717fe11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12bf9ee1d51d50d78a3752dd09d8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bcb3b1867887a7119f8511a54a36f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391c248ceca5a76f5247bd2a45c838703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dede513f68520652689e74c2ad183704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dac7ca37b7ca0610ffed71e9e25e46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d66628d63d21f95df92b24cfb4817706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a122133b8d5a5533a4b05bbff08d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f697ce443fd58cde5ec6264d6b00b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59eb4fb49643fd2feb39f490d4f204709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458124f8e7d5ebcfbdc78f3e77c6217710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4b3153b886ac240477e2905c65ada711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290da8b98717e71680cc7f2251f9e49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ba3cfa2dff5355ea910c11e4a004713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cab77ca829d4a56cb366de74994b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2421976d568685a37924ddf5b0fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca205fbd26bf19db5a82f04a8bce058a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f739c556811ccc301a67f13e9c74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19494f2db0d8273e08eec6bc39f3cfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c9f388e5f476abdff2d9b1a3574e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453a3e1c61bf3f1b53087eec94eeea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4ca96bd8f8cb39265e54da6fd9377721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301548eb5eccd9c79857f74c9803da5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340706b72e52ea10407691a618ad8b13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd823ceb72b11b5948925117065e447a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a99ae94884cccaba540158173e0e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e5d2d7e34c54ecfa153e086b1d21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbef004f1d1a2091ef984cad8421e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49ccafc820e846141b8ca7334b777c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d0eb21e8ade02a43a0c55bfc212d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae77ecfb93d405ffb6964174e6d511730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb3f536ce0dfd30b789e6c1a6921c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc332c026f5e17ef797d735f72c52c63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bfbc59c2de2eac742935bf981d24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34123923761a0b0b0d0f75b29c216b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc2425caefdc2a4f89889662caf9ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dff0491c69c6298fc17087aa66798736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98ab0f2f823f4e4fb1909cf3019df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be67c7e622d775f791ee751d0d9111e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556879ba9b04235da4044740c2d59c4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332659d35177b3af3f29b17ab18f8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd11fd4308ebf55f027bf3d8255d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f78673d3f59b0706f504b6df380c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e1521134ce1a820f6681585fe03af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e15df8d8f08317887bac6316167d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ecbb7630042f7efe840792ee42746745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f538ac074dad60765eaec516167a9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd2ed0f8f558302cf8758b0098b1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509f5b7479f77d9af56304186ac82d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9017dfab4f2da54da08af0fc9b847749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb143f190e51b748bced1bcecff2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb28533015d3c30bef50863a004de0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb98a9f6de1f307e0c5936c07a3881752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c332dd423800359b3ead73bd746350753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90526cd6ae3d9c9fc950ff1a98f2095f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e829b3f77c1bc87f3db3ef8af6e707755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc3de024491c4ce7f7b6586554261756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ae7b263dec8dd871592f2a5df34db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f18745241d54d07162b7dfe7dc6daf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4428394e425120407bc3d213e1261a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5481c49e4478e6aaecbee1e3defbd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906eca08bdb7dbbdb04b9d528b112d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976334cc4ff368d74aa42f55f1f0a793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1882c5a75e07603df8e6431b47e5a3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d061c17109fb7886a691b712df14d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7795efe88e9861931491d7f526ee26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9ae3e0c839d4238f1d9ddb34187d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f31a2ada9db8b43d8357d5644c4608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71848e42deec690c28a50c39627307269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d4faeedf1104d78253434ee15fff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3396ef2aff78c249e1f569ef9a3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab18c12c2a65551e2564ac54ff3ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc168a4e79ca63f5aaa1c95f450ce413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba1c5cb335d6a661097504ec1875d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862375d8468a82e215b23449477647815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb612535335e8723f7cf36f0ea79330616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc2ee1e301ee8166c25a2b167eead217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081955ac92791efd18937add616236518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99e945cc335ba84489a91d5af51a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705f19760e46cfcc729d08e694601f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878251fa3c8d9d0b09e1dd87ede7fc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7809a82a395f69d2d30faab0e20713722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9131b29a2e6d40dea1431d5c161e49b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8c08695fd0e7a75e9414a1963e2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3dccf05078987d257108714b8c6f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309a232517e63a7d74d8ba8fcc57a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6498c59c72122ce30c33c2229dc1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98d6496f9df2f27ffc1de7c638002328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff624653c39731b25a5eba01d0a6bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f7d79bc4e2b556b40c22d91fb20130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099cfba7c33f96eebb09f5c0748b6ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b811f286f061dbc07e229cd930e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae2401b9f75d94ae3562c5f50323833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e815bdde2a7379699c68bda316d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb784b3c48d4db1de8ffde3aa04a7c4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429a82c947030dd6eaa324184d646dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677317a8e4472fdbcba6a76dfa9d84a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797925f4b01db7696f09eb825632abc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65bd9a0bdede0f569619f176df3b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de36520cc60fe09eb4bec76053f8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734e2111e3164e8ca9bf56e72d6f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d80eb4f443c69bb3ac33c3521f22a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6b9889c2b5b1310554c31fc87a81f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1a8b2bd2049f128f9619dea67d5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cfb4860c5a1ec1f3df733762a7f1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d733c414b0aacb03dcb1f55e088b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d486be0bb31efccfeff6526aba7c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a38bf195ebc68dda416567a74ab7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121916ffa3580d377f097d3a7a7320d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18521916042a03749522ac47d034450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66073d2e660a3fe01780f4208216451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f468c3e708f9294ce144a17de05dd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d126acbb372b94b79fcf5677a56453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f883bc1fd195cc871455ed96695654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018269f7ec679e4aa9c7fdaeedef6ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109555c2031614ccb55d7461fd8229fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a52efe395bff94f71e803c174b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120b4da99c7b6ad9681e188f6e680458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116c6d5ad1eae31edd2a6091cbc0c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e298500fbcc9577a9009189970ae94860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00f3917d40067da9877ce88998e92161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4f06052f1dcb93bbd8d4abd2b22762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3324bdf9bd1199d3cd9755e96b711163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86a1e41bff68107cc5a79f22910c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58701d294be4d7ca60ac6285d9b9a6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869edb59cc38d876058c065496ac3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac23a3f34b8bde556c8c71c8dd237367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77ae72a4268f92522e0d6f3473ea2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd579749d7844d6c12fdba642e1cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e5abd510ce81e82265e258c0ec6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f83389223467d89b25036c39aea671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc886ef1390fb2617cc4e9adcb7f3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8488035832d6a03a42dc1247b61cf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27fce6f8c72405125f969338abadee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0bdeb3f60224ed20576a8578e790575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39cec8d890b7415dad02bd6b64e2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebdabab7c5a97f1a2c884e77e9eee877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6145bfbcba2125818829684264ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0ca5d738024de55179d7a6a95583579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005735c0d8b6bbaa6b282ecf74f9a35880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab497263c5ec39225860bb6e1bd32481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6c4d9c571fa841729c688afca3a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3cc15032986c7dc754006f7388b9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc561cb76d3fc6c6f3c9ba6e9e77a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a506e1c562d4fbad5b1cdbcff27d1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb706e6ee6b0bbb5c7a42923f868a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdace6c8ad8d7e748b5b4a7c7c49cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9beb911b1f7d4e7d23118ad9750e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9896f470003c55c72f5a0b7855fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3c3b0b8d1d35a3bc1c76d47d82fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4358c24b6ca34ab646805b7e5d24cdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6c64c1b735ad8c5065d08f3793c6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbfb15b8aa3b53cd60562478e202d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9534140563d97a23008600da85b45594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ba052b4f89bb4aaa28efc93109b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9100b688294dd317b9e98313260e6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb243c9f2ba8eb0292a3ea0e6eebc0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10be506f70a69f07821a70af10b4ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffb25371ea911b0e2ae95e4054aed299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ff33be1cc2b28db837ec77cb3687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6c4c4c9e47711d0cc3c6cbebd921101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe04e4c1582c9b9cc9c7262d605414102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381654f234e1651ced25da964b0f1708103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8ec8645457b6e9d3a87ae2992d0d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05121b5fe5ee6754f1821f87589be1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de3e1ee906539b6b3497888eef8daa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f48c04cbe978b41e8a32a40fc2f39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf0047c5b581cffb84c3312cebc311108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecaa6fab7202036d28f5a621dcc988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1522964b08a206101191aba92d67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c0c4eef5c4ab8cda8a1399b86d1bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa5d68f82989e6c61aa95101b9062a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee4350f1d8175ba52b676de4f543c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d199c5166d2db7156baf432e1edd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93180e1a7d617943cb0727ca5c6aaa0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5709596cbb41a04c9af0234ace3da74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c279d4c96ff638ef4d394450f609f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e8e0de93a624adc76a57ff59302c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948393e1dbad9310510f0452f83a37cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45411e45c5e9625b466020ba17846b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce508621ef6b4e135699375f9941ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0ebec26139bb30000de00f8c5650122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7072240f73685ca0ef17e0a006cbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f515eac6fe87883e05aefad184fb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c646730bfa6fcaedcd7984ff3ea64f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6042f298bf5deb05a538f8cf1829126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5eb54cbb978d8a6454ca7e223c837127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9199a48adbc58452d9663c420abf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ec874ac099d63f7546201223ca6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494cab8de554742cdb19b8e6168bff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b8b85108b3813c2db3ee4a1aa0d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0079d7e3c6258be3823539708c259cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3e58f6611b704bea71f4fbb2df12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e033ddc2c83492e371a20e9979350134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd1bc6b586f37608cde465140bfb1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028c635c63a08a874dd117ad7d1d8ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7aeb868b0f1ed0c9bf8c8a5f7e03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb449a0f27ab8dae9e7011aa1b25d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99717a0053c133e609be971987abb34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4249e3bc5891035028bc19d5a6dc1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11174451f9436833ab5407ab265de68b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce28959f4c710f6ef9803cb2193fe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ebf515c867bfb11548498ffeacf81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1b16b2f14543d5737a4cfc44bc2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49285bdb6c84cae5118b807e385082b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7f6cdd5bbe48f139c57a5c28bf248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31c21ebbada4afc45e6eda2743dcdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba576ac4a1b80ac1c1cca5e4882da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317131b3a9bc61928b8a1af8e7631975149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9189fa57527c56d4b25cb6ede157150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a38a8f1301f29998c016f7efcb0e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefde601652183649f218ef9f9899d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69167d4963aa6e0afa246fa517146b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf6811dc23f8d506df06bcefaa76c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d89215df3131a472573f9e575e8c95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850327d8dad1d65540dc12ca6a57beb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b769c564f225b78a60caeedaffc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016320a3210eebe8bc7579cab4729ecc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623295fed5841f62d0a58ea2e7edb66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10da017a214c5d682ae323d0c29688160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05726c8f60ce0a7e93a57e11f6042e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9530ca195f3f0f999707dde4df202162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c719d8b413e1182998f8b5dca3824163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3690d04a61ce4ff96b2cc3b85af70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a655fa4a2f042f1b91214bd93221165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc80132fd4b58441319e24759dbd8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63b55f28b04c0879aaca7262269fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745cd22569cb138b50d947c2a753ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0d1d300f5f3dc347b8965123a81f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d084c5ba026f710bfaeb8436e05f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251f7047a8844a8e11f7cc2c920a534171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc9282444c4a92096fec74e786b03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d83e94185623ecc7e74ee0ecae87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563c3fad725aa7d68bd3131ae94dd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf32da323790fb399990993a068ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682350ef90421c1fb6378968784e3c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab0825cfdd1c1f9daaa4dfd3e67ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12661c9843e2986dfc326bc0b5dcd76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a37ec6fe39f7300472c22c4e09d44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd9f5dee1cc0db2648bfea24465d45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e0e9cab4e3d31409999cf8545d1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada97dfb5a23a81cace8b2dae6913b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b6591562320d067671649a1ec902d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48058d46d165a253170df6f5c7fa05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a954f91bc526d60a99861ad0b33a6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b5a6e0a9d0e4b765720571ebe9c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc545b2e22c0d443bacd2ab671b12b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb960aff4f73b0d5b0ac223929f8330f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4075b2be1b37c0633bd13767eae6fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107ea76d7639fcb1b285beb34784b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d801b947d17703b896551441209a6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf923cf6e2ec16f6dcd07c549584e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053101568806db7ab41b87651e59eb54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea1ac4ba3defb66b2759160eaa99a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed275f509b2f11141df76a13ccb0bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d4ac662bc53abf082e0e5a7a3965196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85abea085a7f2f33b1523e23112ce37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c5e3c30a1dfd8db8aa42fbee1f9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac655a50625e78237688dd42b570a53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462a47a63056772f8f914404739e39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3d4c5980a72781e57699aaab2d0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8139b0deca3299af2c5e281a32a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc95aabfaacbb01d9836be325cce72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11610ccd118b7e343b1ceae3e52338204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ed45c03e5b8ac94d7f82049cd6c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c09d215e7c4f2972737a9653ca2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356888c579c48c3fc785301ee44ee5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194396cc8a38ee749e1f761fdaf10b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443c139e7de36679ff729d32df7d48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498c64abae4a3325f9841696c3020f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a03285f832f83ed8668b2aa4a97bf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53791d9f385da76378302b0b69406212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5206314b3aff7189940eb4f66f2a1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab3ae3fb85cf688f8bdb2d89b2840214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc1facb50c193d6659e6de1ba6fb78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f52b33815d279227f70c0621b7a61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5413c30b1faafc65b4f1b4b9ceaf8da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3d1fa448283ed0d5d284fdb2c2753218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a064a8b0546895c13affa638d2da8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d9955c9f93d9484aac3b9f90f6c07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222302ae9f1bd4e72890f1891489eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899fc52fda21b6ffe4f21c2f57b4596222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf70d31b808ed8186de1eb9844d0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae5c5ade374608cfc2d1d1882fcdce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdab4b327da1a0bb3cf1519cfe1a88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a026bd18ad0c663dc759ec6e874cc06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b84bc3209c1437f98557b9ece813227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eff27283d9ef02bad18fac27493ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0696067bda60759fc49b83cc06aeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f07201a4ead8540ea1c8fe569fda08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf752fcb51126535e2d711130dca450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ecdc775cb0c8251fcf904832c2498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea54a38b5dee67dbf6e93be83f144f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066dcfb09121db125d996b6da29fd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d08a166c133ab0b9433d0bef50f22f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f40da727f181ec2107dc93d13842236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524e039e71b621ad0e799b7329cfda7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162a9729a4a9e66fb3ca0fb3cd2113238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb737e289d036025b4f363c357472b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa2c59eacb8297d297a30e5e7a23a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d834667de48a4a8c2b3057c1de0f71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eef94d4ca6998e1711267e154b4bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77aeff3d3c5f8624652c2bb74938cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b06449f37a6651a01f9f38209182244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5937395e6a9ed693508a87f99ff06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b10ea01e017fc4f860803f7033a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e0461cc53e980bb7e9bbbf6f4f97e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296629a435e11522a20f7fb5cd0993e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba70b7c11a6562fd0af6acd031249249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aa0bf8ffafb841a01c47cdf8c5044250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f80b027ea2570fff14e7dff534cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea9d7774584f9601bc3dac47e36ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a54013cf9a2613525d455c03e7bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e2307ef8b4ba7b18ba1b18567865254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375762dfc403473d541c0f5477d74a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cac63cd7a8f18ef0aa423d97b444e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3e8f32d08f8c9f03b35617331fa40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe60bb0110c3e2e7888715bf2ee8a40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b08a86dbd4e05d2959bae4055a3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51425f4605748ff27d956d7de5935821260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674597ee28495b113b285eafc7cef1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331839b69bbfe22385670d274262fe7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c4dc0bed118e72481f39d334f03a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d827f294e8be2f41423e902ec1277d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b69f53229be585ac9fac201e27cf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99126d2853b7cb4d8d320e7b680461ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d94a6c310872827e271f1820f16a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822d523480922c4ff85148a690dcb27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22354e9ba5c3b0d78c28fe5422c559d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd47897952279a046bcbe3772b38c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02e653d1faac9a82c99ffcef69ceda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723ea033486aa090d873dee63406a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5814ebbcd91970cd6acca29b3d1d3c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b209dacbcad2faddf57c670f1d35cc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececc086525bb62d6e15ec866716df2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabaed7db3b72b1fe7e2a19f01e9d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b236dffb56a1d4d6c0b78dd795108277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f40b9583a01e6306cde8c2cf19ac3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8a63d9e067e98b0d78372a183609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5cbf8d28157d691fbab67185ea813280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898146a9ed957136efeb9b944e8c4091281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c2b12105d466b285db93a3140b012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb3cdfcbd75f7446077bc910084a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6299cd99e16c706e131dce98e174c59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff47395e9c920a0921423dc24fd034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c77522e05df158612182d3a475470286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeccab41279eabbe8e1812ffe654e97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cef7723d60f2dab9cbd1dbafde1c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02178f2a6bdf1a450a086ee05144360d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8908b524ad420e0cd6cdbd1bb23884290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b660122e83a75bd5caa8b0835679291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e4dd55f8af65db74f69a2d506040292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e7066dfcd7a97ecd23b482347f4a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce6e56617cf25c99ea8e2f8ca93349294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f994fdaaacf8957344defce9fe1b6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5635608d9847d38d7d4192cc75e4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ac039ba091d12fe480c7bdaa48b50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab098598e4f6e52361cb773193d6d83e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae061b5f088876c39e9555d26677dfd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010c89c2b3d4b38c42c04ea1c87751300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268201fcd565e0e4e5f6c8d930f16f43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd220b8f0b04ec868fdb6c9ef6efe30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93615fba1738b762f588b57a21eb9c7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e208cb7569c70b205fe91db63b1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f91491312361aa151d057e938c7be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754d2301c3265d4e2de4ab26223af7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383875004df740d54aab93faa84dcc90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d58df80bd763ae721654ce6e20214308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedff59f7d06a4490a3425d3201caca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dd1b7a18d3f0b4d4b829362a7e930310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f974d831c1a34f37b89835d7b21c13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a208c6415f89d671d89c94d2d41dd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12135c6a3a5c4930b121860901c55c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f58e054193a57ffbc03f970986e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae362a09a17733d0123e3c2934e8c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92328b11f025cab366638faddda3b615316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a0f108d7a3ca94db5ecc59421bf69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f849890ca86b8c4a6eb88fda80826d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a5717d886f0a6f753df821eeab11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd5d3237d480d181c3b83f18a49e45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e152ad408ff723f88e2eb6be42c7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc54e103531122da5790c198d74ff0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59179d7b28869e47a71c908535e282323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f722a5165f50238c5d901e6339bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae947194d68259812fb3733ab2d9f49e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4731725cea4821d319215218bc42b86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954788858a4c8f8dc6bb2daa69b85d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2777b89b65536e9548595aedb3ca5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f25a091ba444ed83d43b0a515a829e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e891ee66e951b1973cb682e146ddb84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306e8ed4d1b9fd14561a18a32e41596331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89636ed93b8d0ce9739eded7b7d366a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ce067b412ea0365f4ee8673733a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5d6f5c3fe61f0064414debae40560334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab78b4f07e2fe4b3d4f9b2dbfd6bb4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a472784e2b9fd20245b5a31d180d85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0d88d791c8a69fb311d2b8763d21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934f308191804405595dcf239b3abc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c01c19e009d1c91e295087c7cf969339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576024ef09780cd052f169e65abbcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f9bea0845a2442070e9472d4e2dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e9a6173bd7d57e58777b356ebb769342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b5716f02c950c7197e014cb1b00d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271605dd07cf406987fa860f64e9fff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27615ec3f44a6e148deb304851289ff5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3f1c258ddc5501a747c8626efe3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41dd5ecb9885dfb54a07eb22b2df5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78f3fc5710e1a03ef60a711f20b4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162fa3f1735e754ee713ff3232fae0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b491f6da60bbd43b1c4ef887bb994e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70bfb9f48d4de696337228d1b2e205351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b244a988c82819260e4cfdcadb3cf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1697981dd7e94c3445b265bf10c49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c76ef987192da36937b911fe8aaa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da666c123e9cc1451e29cce437de2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31baef5abfe0d9f5475cd61620b7394356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e7d0344c574f618828dca3e9c6463357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79fa060aa53b126b798e27d275c14d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ec07be87f1b9a078ed718a1120d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e711ec382eabf8225bf1545fced031360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8828c0f129fa431a8bebe79eb5273b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd7830379aa05e92fdf82a26aa8acf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07d7b14aa4707aac927d94c24caaf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441851ace97ff26144330db24a116a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18a57bd4b18b677269040fb3a1513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64299d5595503f5627f8316c159b3cb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103c5b827680090978c7baf12b35ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714adea99264532aa80f435c13c810368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be53e4a0e2a2fce140c8614f1c6df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91ce455d92f979038e821019d8f501370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80334f4d9373a996b5dd21abe2f89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada94a9d5c2549c1ef94823423cef1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287e85b9248dcc7d0e5bb39faedc26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeeca96a603f20176c4eb275c45750374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96adb4a304fcbc2ef1c5bf6ecd57c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb23d23046450afc1bdf45a537ba6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8413d6ff39cbd373d4c992d663cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ca9d972789173edce51bfe99b7720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d8677622957366a64457035e2e46b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d1e5dc21b7b9f2f87da91fac49bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5dca363075ecfe47cda576671db88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc71059b4c7fd04b730b20bb2d65e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffec0a3f0a19fdc203edcc7baacb6c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5050968ed1668bbc2bcb25129bf14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0607b72fbc664f8bb6e68d1816d72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5373fce0fd86fde336a5025a100cfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681907ce86967db1d227693aaa1e9a62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ec136091b07c01f2b4ea2fd3342a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a136f01c9bccd73684f9343409e23b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1913cac7d937e46e15fc5f4e850aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b4b3898d6e437e64a360b9b013979391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bdeef1ae1ce52d9d92caa458376d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5a571404f5c149fd6669c6d649675393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ae346b7072e8801dd56f50a750d69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5e0986cce1e8d49b24b0d5ac5fc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218ce64786a4fdc4b61066b248097fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601997d6b2b543fd9c2ce0bef9279c7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d5f8873e2bcb5fd7840189980265398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c625c6d107b91bde4ccf6d0595041399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b100ca1a5d3016c1302ba1a264bbb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a85016d2dd8c03b4b7c53557dfa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ccd9fb61d1ce30c1f9dbd869ef43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120e839e0e1aa0cb57e7a9cbb6e82b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec31d13547112ee5bd9aa2818543f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da7982d40f638bd6461f034ee33019405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b2c4f77b663296b97dfb0b4e70a8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51541c953bb2e68559aa592b278389b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2070362df80c7ff08607b8e2a33a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef226548286759773ae95830741bf35e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f48929c1730c0d55067d3b574dd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98bb6dfeefc064258d4b1567c7d592411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6dce8bc1e9269bc3f32bad1e66e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875691a6e2a68242a15765579b25bbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f694179277507a7af8fc1d7ac7b52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4b57046f21892a4e9b5bf3c62e134415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d682e3f5d96e81b8a9b1fa2900541b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1789567e099af752ac90c26083ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f50176a61c0e749cba9834d99bc8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae46de05e12bb9d6ff0b776c392352419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7dbc4f40371109ee0ac7a9d114d3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e5b8e1bac6e144c1d15eb7c313327421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673308575afb43eedcc9713774c45478422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe843cab6c178bd7db6070a1e635ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3cc0f05eed9295b344deee73085c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be7706c3fa515897569106ece33e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667811801189a65f17b22d9fa970247426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddc87c19752f3f83a4f39347b9d6a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9122f6111df6201c8627c0ba76f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c262893fcea45bb0d4807d26bbd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bd860d83809d0e472147003cda7fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef97e8690731b5a03c0bc4f6ab879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb10252c773ccb936af530bb2e0a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23473ef5c968033c9bd1b7028cd58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5c0d3c3a6b53adf3d60bfc8c4afa9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02455b83c4501ad5c059023241d0b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf12b83a2a81e2bcac7563839a9158436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f3a6437c3da4a404182c86c17a59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923967b6f0f1ad795f0fc410363f74b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827164286ef95e1a88b04c3a20d02f03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ddee5338a28fb8caab692dce4107a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1197b7b01ee1c131fd2520dbe74b68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5813400996ebd349b4ad5bb802b374442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2149a59635fb2c453603b832023f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb78d0f6d3e3d098a57940038459f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794e21a96aa2062b6c2b504b53e8cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ffc60295ad7911d3905cfe203cfc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c33a7c6b2c3197ec046145f2c88c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff70a51ad2b6eeae845824b5984c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba0cb0780e28695d89499e1785743449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc01be7b95d25df70ac615b1d6ffba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5bfd0df2d555628b3a2021f76a62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec65525596a8c9dccc987331caa024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa893cceb0be9886eb5b2bd92e0e1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c144b299f3015b53c073489d42541454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe78924005c95ed9e32d54997cca67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff340c23bd1e39033fc40b4fe74624456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f104c6f89f2754bca2bc82e61d93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e36b662f5ad5309918b896240475c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785080b0b60e78ed42aec38a70745088459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74c23c4b658bb503217497bc8c13d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06518d40404c79c42ebb7ef87d9d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2daa02d035d3e673070bfb023eeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ee9337e7026c34a1611d510aaf8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e73aa4699e57c03f2171229b36f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e7bdc5248fca733697e5d902beefc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b00cbcc8a31ed9c18c559f0d95eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4235742249747356b9ee2f9a6730c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eb63d10c931c07ed67ee6f24b82ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72941f1826a5f34eff72fee8079161cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660d5691a79beb5acbfae683b96aef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c146f6852e122cf807887839f9e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5758e22e29672df08f119b4df9fd5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102436d62b7c412009db7302a2a9bd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4243b3bc8d28d8013e89147a75da700474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc653bfa95d77b3c8a1edebbbe950a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca087510c9038f073f78b8be0d430476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37649ab9e86a10d5ad82e1294832b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb50a459f6fd8189a8704550f700a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144716ce364decb50cfdf351df7fc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a5d093aebbea2d926a66f03ad5938480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668efe7f194985f7b46b216cb63644cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3450fa0a15e8168b87f8eb278f60e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e283577842dd433f3fc77ae6097d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2985981cb3469b6ca9d5b307d0a3bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd8a02e761d6729fa7601add066e28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e92cc59d4fe46064f61bfc3545417a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015838f13f74286b3551a124c8ee64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6ebf2178256675490cddf143a9e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd9876493861fe6dc18617c562f22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3415941db59f25a0d595754390fcc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e86306ca5636c0f4612b94034f722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758de1fd2a7e809e9fe6a5c1263e7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d7978258c64badd5766b5fa9ed2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d75eb25293c769e602d8c32f402b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cf4860fd6aca9adc7e1fc5ac4ded5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2bcbd05020af8d397fc3784eaedf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce057ec62d87e76b2dfc153194411f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653345745ac76831d641705bcfdfa2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288cbd7b2bf90e7832e36f0f4d26e5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7374637eb7087af758fd0df35b97fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a5ff1747233a533b7b06d041a035501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f18458ecd1b5d76fffa34d76afa8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb060efb8b34fe645c315d4486fc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5402634fe0903b4ce0f8daef0f9e02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bdccb6a9b5f54ecba85d30353010505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f16f421a304ba3ebf582cda3b39b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24803e31609682866e148c097189d74a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06860d62970efc789f4a833c5dfa2dce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bb49ff512d4c47b89d91a221fdab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef9692569ce78db21407bc73c4514c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1212b02bd8b774b0d27fbfd8726b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200b6e2836646b7d4d445a2c4f8f9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddd3f35bfb4dee192ccd261395004513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a01615d00a918d256f0c5a639ce3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adccb99033795507536933731ca872f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2821c456e91e7fead46fc4c1263ef5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e883603d011d30082ea55ff64f8767f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d257d3657dad21d4b81d0b6549d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0fc18d559c0dc01979b72184023b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83645e81a534a1d1f05503ca94c7d8b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb034b9c20ec95d1af3a0d37e3cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09933ef8ecf2c3c2153e3cc1413b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36e4d8ec56af9a1eb23f112e39c0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a142d030b7882be5556e1e5aa83b30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80b0c6bc28a895559a16cdbd28fdf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248810a9faf6471d85f5fdebeb30d45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f12bc32470a7c8069c749a131f995527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1abcc6ba682d2d1285338ced4b6707528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c67372270fc90106c29a1f11b6208529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a67be8efde97347d5eb1c5618ada530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d0946c375564427d8ee0a7c7bdd1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac59d049e205c7ba627850756ba4bc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f5601c742be099d388299e058f44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d10c20848ac482fc2e432ae26483d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950594c152b739f23347593d886fad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183e7f0cdc881cd9c8328ac9a50c26f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49f343afd0bee74a139569a8c9300c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384ee06088fa4208f159d194835ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81350dc1a43852f9e7ac76ec9334b06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19187b2f6cadda5cf83d69a7d55324540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b7920059b8c47e3e9d4e7585668d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98dae9dae5561b42600bd5c7497c12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b4729c4396d91f08e224f3179c74f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959998c800fb4abc5aed898c87ce87ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d9537b4e0a3542e01a9dd6754279d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc01b68b9532282ab9d6a6a371ed8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c0a1e39224c4158c087cf697f90d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ffbb21583d0c82881bf07775a373e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d3561ac1fe08ff770c9d5eb7114cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc4a958d7a0a88b9044f9261e343f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc87f3acc68a206f08bcc6f0021d91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3c5b4c580b741bc0426d86083da05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31502c26e86696fdfae286e94b034bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db70f5e0d8a0936af6968543a470d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f4ae1c457c2f34fcc062452181135555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c896a9c61e5c4171a8e0ffe5faa7cd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ba40f36ceb83aca32d2189907c39d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29e836121bec64e9495ea6ab7f3cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c8679532849132def807038c8fe30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dcf5b798c359a75bb4079ca4617cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263d52f33f4042c57fc946b4070c74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6661e8dca4c16ac451755a99c9fa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5932b6bae20c1f8fa58efae8c2ff0b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055131be7b5c6de20e0e3b91ab2c49fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fe366809e66cf259638f05f512700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc13f3d46574fbd04cefcda63e52d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b19b9d08f0c52b8890e4a21999b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086e56d114aeda1873491bdc7a2638568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec599df37081d2d2cb633e667f4c91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e2c1d10b42c54564d8b6f0724c11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45aa22fc175c726df4451031d6fbda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83524ba92595b5019394d7a16c841367572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f68e0649e2c6babb7985e12e66e55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcba8b98ff575efd0f8cf300c347cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d97af9beeac9b952c094e0c0f7466575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb7affb2c540202c3390aaaf7494e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bd418cac9e16a8b6733cbbad77050577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8fafdc4b5492374898901ba2b942578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9aa7c6cf6866e6589de7cf50d8ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0861a60e747e53c06fa9c07c040d60f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ccac72d7e7af4389d789a882e14f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2251d1c7291ec56db436a4d99efc6fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90114738b7dc89f47cce9d7146583583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac02a3a706843cd9e9a17a60c6821fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac525f8411fe06768f211ae8c6df218585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5652580b59a4ffca0f0685553311e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abc50a291160c3b79c579edc7bea6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e004a7fee9d482526122e16c9387588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08600351cd84864fc98ac96d25795589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52dedf851cb9f8357e98482cefbf06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4aff3a20889db3fc41a8a3e7eaaad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241cf79a71d0615bf94c1d8f74c6b17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c628d6eb75fdf856a95180696fd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac3309a21907b6d8a8db2ad0d6352594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af859ddde8c031c7492cdba80309d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1900a7fdc93649ddcc22f4cc61c0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6090d64ee78849557d2b7c864a071c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8704e07208095438b92420e46c3719598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a8aa156064979f7bdd8640b9a7eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ec8c9295f4fff5c9ac6084398c3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04bd11e2d03ac31927a063b3b5ba12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35822abd7a5a570b8c3ee52b4016302a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e098bbbb8570d9a82c874c0c546d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d6243f821948123fc0828954c460604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebf428011df95947760240d8b245c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8407a1c143a5f43aaa0914333b4ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98462e4743fad5fc9b4b63a76ea81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f8f5d09a081c5b0b8287a579f047608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58076a97f2afa3dd3bed365f0469c05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eca28ec0873638732485a83b98c3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0b79bbebfd5d2b67f5a8f7a72c32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df583cf2dc30f196723bda1b8ebed62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1bd337858b779445554caafd9984613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a6ea5d81f67c528956e5230d30a4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ceaf75b8f6b5c74f0ae56a74f415b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e455d50e6484ddb905bf750a6984a00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c7f9ee81ef8e5f413fce47f7e959a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676abb3dcf146767a71bd84aa5e6ba3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66efa9b307b08da2733cc410407484619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879691ac5b0566d3537c96845f42dc7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53565a699e954be2900fe9c1cc2f80e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387440dd2db845714c01558d0cae933622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af4cf3173e6eaff145a9985a415c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c60e0b673e66fc50bf4fa3463bf2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af573848d1436f6bf8efbd3ad2184e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444983b11fc1f0c5b490796ade1ab29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c852fb5404701669d2617b716d3a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ffac414580438e8e71563a01dec4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bee86f74373213e3df840123fd950629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3b22675268c37be5c8e554b04f945630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072e42bda1c6ffbc2348c5c719d21fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2234a45e2a236758da00efa04f4d74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857afbdbb2e66e8061ab8b87f72f73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e0b36dd2261b632d0f9f76284ebcb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7aee0b9a9e490d4be618244bbaba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bdc1a477bd472d1d1326b1d697f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ce3ad01c6fe151e334d1cc2685ae6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b86086852fd68b4ea1c4f9c8c59ea7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09f78b7170ca5a215df9b481df1dd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba577fb1f4f695d33379798249fc267640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e594a06c5b7951f86c02f27792f3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ede0a79ef83ffe6ae2abaf187f130642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad4ce773d205c39578be3f9c1a7ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273e4d796ecb5625219bfcd02fdecc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5994c32ef19eefaa4827710b7242b4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e08b0619219368ba3238ef9b0130646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136f20afc4a274463196bce0e19758647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1510a8719320a9705e3d0808146a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc1254711501b5baadb515044a9c93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c16a50f74796440f65e8a20b61665650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6373f07a766d28abaa4d8869046160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f56c9fa054a0f1c3c27a140cf05d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f077b0b6c52e6d39013c350d41d53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9b7e2aa3f0d2efcdc7d4dd41e323654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b95eb212920bf31ca10fc35afa249655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3f2d2384ec92b1266b98c62911a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce15d91f2aa72b520c3646dd3faeb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe2fdf4add5cfcd6c7435d33b6ecd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b332c8b802f1389eafa492de5dbba2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf089f95f8d57d642fd8873733903c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee592db1344e27ac502b603ec40236661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8964499d65499e11e4931dc323ff1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273520aec164683bad17706062d15fae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd6d0ef63139e8e058314afe8f99d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815beafbffdb563391aa1f12d117f311665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7fec3b2a8cd9a404e8ee21a82348e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded1676b19da27179cd0733c9ab1cbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0eaf9a913c8dbab00170797e998d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0fc21b40ae1ed14e68cc64e92dd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496e8da392f5a061ec2c58f5a76f44c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43c5a2876fc3f04f53e4bb07f8d0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1667eab34bc5fa3f21f920acb2b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049d5bb9c1a9445eed7d547487b8e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58866f16a76dbabaa5d9b3c11944f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc01a2fe1e263133158e680c47d017c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eadf4fcf208e9c3e73e58b6baaa8f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056247f0be6bce9c614e2e7b372a97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee850f441b2d2bd01f066c3519bd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5c0e8457cfa77ad8c3a2fe891db3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef285853781cfad0e1f203c9dc694ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ef63fb82e475d2517895f453ed5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cac328ac640d0958d29aa8ab0952f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0758412810326d175859fae1bc6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb46963ae995738fec6e9bc1bcc2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81769cf0abdb7b0372ac691589dd5e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e5557c2a8859f154c5f2957396572686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38efffb07a0f433039d8d753c290e64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeace7c556b21b4e8f2227de0eded21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075bd2c3491002baeff3677544d3c4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9499472b36d3160b536975033534acb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b76d5812886e85881908c682c003691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde03c8e0b738290b35c6af97bef880c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce03407d49d12807a783d9ff253a9d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b963913f52669ed4e649640ba2e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee12ae4db9da01258e3eb3036cb6b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde4ce35ea48ec4380d4807de1acac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b562a18d7784c3d76f8eaa18ab03e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aff7c358d624905559d0f874f66214698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4b4aca406989ac451cf7177b58a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569675a9bd13d37614df1cd56732cb89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fdf10d72e9f15036aed664f7f8068701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f675d842c5030f39e84d58046c2cff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac35546c184c13e2e22f318e33ae6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28e73e348807cdb4a4b57077273bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30135b9976759d63de8b90cf8747ec2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd65274bfdb1b638931bdf39aa053706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1cf1394ca2a6ddd27cbc70831d552707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d4308bfe2a6df5a34d6fb58d9fc32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e01513cbeab7c368370ea3f382ed6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2fd9f067a83bfd52421bad07fd63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4c05af99c9fb75fe5d5eb8729ee8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429440d0ba9ee643eb220a7ea00acdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7a661bdded085b9062af2b01926a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402ff70d24ac58259df489e4d51312e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e64cb3ad05e1db0da1f7f109d7ec31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b200270b14df1bab2353b5c12d361716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e954a8cdc1e854e0243487934f19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1d15534d2e359d3978a395a114401718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d680a3f6e6303b772ffbef1c5139a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c3fbddfe8e25b330441b66470344720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb909822cc38c4787177ace462d127b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f1da6d6bcc74688c5921e3cbd4b96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91fefecf84eaef8c4bbb1b64adddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c0461119ee4658a47784a3bb48294724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497cc475b6a79b4dbe4ee1fe3712602725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c145137f72c869e669b6b10b5f117726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463420a1ab45a256efefed489580cad4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210408e6a5a8683fcfba4f18c698fc60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd31b6c5550649e28b3d40bb3a53c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe9b5262ef85aec4f17525195980f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9351f3f8b2154dbaf4d52010bafdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b5e97da01f10298a5bcede0ab026c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64955c6a699ec34d6106c7942508794733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8a09dbe67c9fc3380c09d426fd95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72b29996187e773c59042db0c70d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844100ede81cb969e76f419e4273865b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9917bdabfb0df76ccdec341e9de1f9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9704f4f73020e6c5bff91eb770e79ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f755eba6761b8adadbfc0e29b798739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26661931324e62bb9fe31e1a4fdbf304740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daffb8e57555a9a2dbbba2c0eb46ee7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5ec21d5c31e548321e1ac5ffeb3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3916605e17a1c255bab8deed3ef849743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270b8a8ffe09bd5391fba7d6c101d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47826eb8d887d63dfdee880e9d6bb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05b3105bd1544aeb87a354d87dcbfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474edcccc1f539739a365176d6b5043747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dc6aa9776a4ae8b201ff6ca649aa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d07f20b371c80afe8d3ddd7a13e21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7dc4414a935794dcca12369c2f5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f141ff1dd23796a3fce8e5b2669a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba431bd7e2f2130c9aae51c91740a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfc3517aeacfb3c0b4e40abddfa2c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97957febd318f2646481281a08c65c52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422edbe43d7abbacd30b7976a14e9fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cede59057929b35f25e7d141068c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c09ca5814f4a8f89e4504c1d12a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1547926ffa9191ff9711d2c3b58a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dad7dd7767836e7a53c348d9e0b34759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>