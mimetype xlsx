--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336db4d6fb4ce9a45c726bdbb63dbd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d183bd1340f284c9cf2834e3c9652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2611b4565021a53c938705d0cd139c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f0feadd71383ae70732211bc47de04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0160419b5ff8d21bf88e447329d048b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9753f88f649603ef287484c744251f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be361d7855afcdebc21dc9bb51aacd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bfaa8946ed170523313ed9ffa30fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba857dbbd7afd78648cd82e2d9f6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6a10781355fac7def7cc35a7268a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e37c2105d2a5d3d9308a2176281f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206f5c8778eb86aa1ef3ef4a75c01c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe6f89d0e1d53de1ab2b3ceebb9d8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61b204ec9d7f9def522b85a4dcfa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d5e850d1a509b2d0def31fc308c2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad32ba5fa6594d760ab068b6cba958916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0170d5e1488caa2b9d9cdec1f77f4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f52dfb4fbae3a90e430c363dc63b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1638bdb95d9efd56e7a14ca67f33f1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ea806d07b56d1803d25ce7ae1d1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373837b1099bcb97a002fed6280cf6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035009a0f606e3b977e63db99bdcfd7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ded3de787d6894bd2c4d1beb8c4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc0596f00a11b95a5b2301ee5443a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a680ea35a6541d338d3b23465c99bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84a93e30ed515b31cd480edac163b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27a9113576da243b858593ceadf4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ac74349151b034011e4de1a52bac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3695bdb57873df97db305d5fa5cf6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0e59ed62f525045325bfe4b3adf430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403c7a8d81f5fac67887de21dc602fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3847e37f32d5787c6c4969470b443d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bbe7eaf9900ba7aa3d92d71854cc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229427f11d0e9fb98db8c2ae44b766734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ed0620bff3f3c1a18f4ff9b0f86635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e9a4aae2a80064de9f6f05dc12a0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b353c7fdce2902f3886273b5cf4f7ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f328d3fd1af1501d0a1b8adece0a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae4d0fc7d271f6332554e229d1fbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444ce6df1bcc19ec1a60c3d2cc2043840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5237950ffa785e87b845912af5c2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591369ef60035f644192625120d361c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f6f6b2af9b8f951647a100e861f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fbc04e027e8339f0a8ff34cc4d10444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31239bea5b936d1923f11be36a039745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a8ad14f3d8a6dcee15e8731108ed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ac8f006cdeaa44e35ecb7a6fb27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635ee02ad50bd1aa2d39f0f6de9c9fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d24e3b1b95d0cbee7362926d6cb7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e68152d20b4744cae289ff3275a8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2bd8b21b36e6410d252362b435b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121748a6b6b8fe5da24fffab8909e2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ea5ba0866ca436c969f3487de0c5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc76951aa2bfce91da4e3620be82ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b37dedae376ebe80e75d46c5e8545155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479fd9fa12fa41de91ea22d5339649e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f57c516c8960bcf91523580e5720457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9626da1586061bc6da4cb5c2b6cec158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51586425f1bc258feb59cbecac794a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b18d720a1f4148f473daaac2e002060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b66705c24f910b6ae4e4902c9f13e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e4db0b9aea3cc5c82abd882b5b5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859756e045c8332cb408ff155053652d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f6aac69511f51e762dc57b90ff6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e778aecf379a26b7743c67964196f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b28c7afe521b6eade301f24875cbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29fe8ec78ba8529cea1cb03247702a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13598a3d457635d6e53470291b3eec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1877e1f348275b99f305f11ef62a2f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2660f79752224c387b7d203ce07a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f02ad478125a4f2ec3c4d839341771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3773c9521ed2afa19f65134145fd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcce931e6dc9daa233fd69b0bfbce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2540578c86a1cf50ba59fef7148474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261902084c22af7722f93033acfe519775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd60e3dae3c14e758d92f3b0e5287a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff5a007b6093f7b3a9a42765deff777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1bafae5983e17ca2b13d80c9170b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d1dafcfde9827cd20b60aca59c4d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c91a2029fcd320d1dca09d919bb2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e8c2a1980b659994bc5695946d7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda471adc188a1021d1d13eefe450f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972eada7c62fe84a686afb8cc5fa99283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ea8335663f4eaa14455eaf5dc43484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef29a48f8ecd2523b0506705e6e9f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b4e7ab716434bd49f2bc34f6d8f7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5879ec6a5f6278c2ce9ca75cd58687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9950524532b2d653838679df417fab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16bd7073723a5c7b8cb0aff83e713989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648113f49ba000e83f478ef5e06f0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a678978b9cf25afbbd3afab2aceda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922774b260beb12581838c164275c4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1f5d293c5518123899a9c509e58793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236e85e0965a102f731d4d2efe6ec794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba0d46c132d794f6b18451f9b20e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328f79da4ba76604a74a3d71292aa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da80929c1f93cdc0289c346e1d93597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2b12f95895a1ffa8a83a1a48c7bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ccae45f8604907a85a9fdf26d7dc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe3e8c5954405fa25af5359312c02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476849c5e53bd6b19b22aea7a88c383c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfcda7a14c9e765e31a7a8b1a3bce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898ec3cdf27ee2dfc1754bf12b6366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829b69d841c634df49e534df7e0569104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56e349bc3419d865f1511f356a30f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb0d3a4a86f8c34069cc7252a320b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5f6a6d0c32d9cac75110c0c20471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c08607e18a3505c1ef0ce1560422108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd05a9fddd286aefbee8b40280fd52e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae3b70ae860fb69aaae767af3eab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c276fa4088747a94eeadeae6e388fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4548913cf03914cb7c48c2918049a60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b5cec3079a68d88c790d05f4ae50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ba23a4f123e36b0aae701a06db4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbbb9ed8e5a9ee675ccd0133498e0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c094f921ff6a5412cf3d53adf207a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841197cfd4853f7ce5c0a3de0f4164117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d73f3cc375ceba6f4dfaea90081f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51876a2372ae98a9ab312b7ed1dab0d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39994ade27316419125f53f7ae74962120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b77311327d757d49b092c40f1ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dedf5f663fd43899f61efb1740733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9db911d748ea4f3db37584d42d7bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e6553c73717b39b0ec0929867cfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32445b221948a5d9ff3ec4c9d3591cce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821cea03053c81a56a83635339059f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d754094b3a0a931e41b39b707b537127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482b59a9f84156b641f1beccda08b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5b3d29e3a88ec6344e85e92d2867129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecff6573fad36810e6d8b36d21f0e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2562a4605bfa3ef391a582a4660b6bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adadd88fa141964490895c9141ce029132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b66f7e29b05c5cc178de01360b94c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32dfa01bf645f90cb84d2c8b2aba17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170f0a98dcf63725c4273bec2bac9c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9cd5e8eb24c8c0381eb8b57abe4ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf1f3c4a124c852ba5643e61076e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3fdffcd4585f67fbe89e3f2efe793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79276f414bcad2d01aee1459d03d9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288ffda0e28e12d92638bdd1d3f3a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38612c76ba3428260db9742ee15d0826141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bac17f9df90d5a0f67102f82747ba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b5dccf8ce8c80d933bded5ba6081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840b0ff7623c981ca5ab99740cbcb6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b6725c3023482d4dc4bd0324d4b9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeed11d23f1c9ff61695e7d1a0bb9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38d9de3cb4b0454dfc047b51ef061147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d86104162744b2afeaf1a68e31e41b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d5b45ba5652bfd6fd758336824eec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bbe6a673f1f7c00b4f061868da2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94229df42be61a393e3c2f7c0c4256151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b5cb12d079e802eb974e43bfc5fa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb4f6568f0d1c6e5e09e2267b34f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c17da6f293110c45898e5b4eb295f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6c8460712dcc1de479c8fe6f1adf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60780e03167251afd885dc064f20ed0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0bf90af0c01eaf8a5f792fe07bb3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221676f53675d7346842cbac4d32994158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd165d42247b32a5c6c20215190b9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace0c01ce6c82fac9aed0f1987731cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013400277a2a4bcf514169dcd342159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8bd7c80c24ac7f972bb3d26eca7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f1f5a5de0ba6a3c4b8ca7084feaa5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a25fc1233aa6010851845da1660d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7208eaa1f399305966cd126453b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2079e175fa4ad84249192f8cb5df77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7a4079bcb6287554f5be552c555c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb81d7047414b995fe957cfbbde5ce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6d560c30d6d56ea5c7693a169a7a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c0579d6ce8248f5f0d36ac977538c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265c15418a579a91a0092a3b977c993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e728e9eca7f75b4ac15f6ace16ec0bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8beedbec969bc83f5640572c488a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4de821d0b7d77b70f6064548f7f399174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081dfcf02f802c45c17e680441e5d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458c8888c5bc20e29ad843697d7891176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b12478c22f3c49d0f5b33c98c95a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaeba67068a363a7046a7d0ebe3da3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9092370af20abbf3c6a9c65f4c30ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89b7ff660768d59bd745fa3176118180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8ca760c3325f0b0e33fe900d4c4a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f135de9126511f0e82713e8d33cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee78a0c5ae186b65130f225a2fc5d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbcf21641cc5aa32a9124caa9a0e76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c71e75930cbb947218005b768d8b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459df7eac53e836e09da982dfc4125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005f6e74d4d019d351f799c310270b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31815cacc63a7703004ea7399c6438188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f25e32607df48e65d9c9231e59f48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332ea5a3ceb89c87ece43c6207093ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541fa49f703f650fc1f4b7ec9c33fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a44cceaa959b449f83cc9512ca16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb06af28be64dbf51dfc60a848f3630193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663447b11da02f696fc0c3c472180f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba94a9ea8d0c45dd7689dcb6e5fdb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467581f8fb493134e6daff58c4c2f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f43502085e59ee136ec2b9495d2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad85a374acd08436cb8883ee12eb1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef1d7ab08baed4fa737ad2ed2c417c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d946849122a35a90a4060838276a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce46df0a74bc04aaa9c0385d2158f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098eaae64f3e88beff6bf512d015dbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030bc8fe569c6a298cc6d41be06e5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a1e3ea647bbc5fa135b3e4820d2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03490c2d4a3184ce149635fb8a29d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce92e39eac2707b97bae228a0ee052206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ae02f8e4d3c57677ecf69233a3b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e72c2b1bd2461fe2be846a9d00bb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0f280c6e01d7eb9bea8ea4c168a42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467ad813a20548f1130822451f0781210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648387ef785f6d99c42ee28b8c1c9c9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a74b8986d12cdbe7d4c111f62097212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863751cbe00c5e43c9807af6cfb6ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66488e49c05351d3c5b80018ec0afd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251fe8eeae07630751d018c83b3de56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c060163b944c156566406d455528ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6cab71bccb0e2f11a23cc9cdc3c3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2657093ff2f17d3d29b0bc2c6bfc90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b51ac4b59e3605fe99941e892f730f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8589e63d3dfc639e9bb39ccf6b60641220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39f554c65be5c31dc77b6d7979f6fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5cf6bfa2f1fc5cb134cfa8d7fd27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c607ee26bc6d87389e05ac15669d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba265422d0d308e0a39ea16d1c5c634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fbe1f573ee98fc157d22d1fdd740f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe88032206866a6d374f7df0328ef56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59602934aa88b14985c0cb45106335e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c30b5a44734baf0303d2f92278b7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa565e315847d110b2ceb936ebc04b65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56490df54370bc303ad48f019d55da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f31a2b28545bb0897fbf811d31583231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c2f2ad3b9b18cbc97bce0a9ee6801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ddf43d08124a134d3c3448479b59b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa325610d0c1237ddf03ec9cc002c972234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25218fef249719a60f2ebe574e4a121b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802153af0825a3532c213e5ba585bd3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37301b678528a683ed6db265d65b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64bb18e987db8de5c643ce0ab68925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4fe6fb081d1c3aaa95eb06a8e5f4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4450c0225a68e2b8d82fbbb39070b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c20fcdf55a84a14dd7538503dcfa47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f0246835b7fa1e03f0b7b116639f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfb98f7efed700810d48dd5592e0f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc63fa84a1b0468690d95db22e6b26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d90a9bb3a0dba3a90dfd31795761245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156daf31962ccb3958f23cfe36a6f532246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dda79c908c13c70cad34ab6628201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7fc6137749366dfdc59017cdd0d48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec3600f9fb65db7bdb8e2de553793249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d2059a4629d61989cd0d427bcc1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4de45a37a326dd7c7d49e9f0e194251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ab77a91ede874a3a6eee6f861004252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076a5b68c60f63553e0a1b0822e038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b0a421b4a41331aef1548d632789254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070bb43846ab3159f322ec48e8c4ce9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b4909b257f1b8082208ce320f4be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce6f363390ec77b4254a25bd562df1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2f9d8b28527b63e11d22096e5fa33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16224e25d1ae1e79f59554b8dde4f550259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e4740312adc785d16b91b94aaff3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3da98554e860b37de1dbb8e60c7ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c06096a2e5da730c5715aa3974f67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9104a1002fc961445139378fa6032263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2d7da14ab6b767d9ebfdb61379be4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b345308add4e7f0e02ff9aa58e98ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86133fc978de02d9bbb5996270801bfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522875d6255267f08b29a62d3b864058267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaead73675d4e5f59ef9d7fe6b090f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d39b2cf1b31132706c4e14ec697a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770e36a88d4c37cc62f4b0587692c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73921d0b5a8fcf300cc516f59e604df4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e990b8a3f8512487bac407512d109272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07984f03f555ddf612f77654cf9cc1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f16809f20f7e9fc1e71678056f1da9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64108595be36ece9c08819de2dd0a65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddec0dae95216120024a99f5e60192276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ad321e24d6cef160a886256572fc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9e940f775a2b242fdfc4539efef5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fa06f2782c4249ca811b89175d32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f639eaa44eda243d4ca872932ebe6be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e81efc0be87d4cce9b64323d840d5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5f07823ccc6437c07422264ad33b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad1141d7b5b3929e4ef8bceaf195ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9dccab23e5b22d02931f4122f8407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25cc733fd21ecadccdc7dc0d26e738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f0ec49c27632a8cab867f1ac451d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f72c8847967e7daa950617dd1b826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308087492f58b7000e9b0051ec9395288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91128166930612705e8fa931674af766289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33081b32fcb0f9f15603ced482f5904a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3431e0751760e59fc56b0a8a3179d7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a9268a578cd71475e883617b7ba6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdcad8532327184b127ac37eb7decd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb3956cc1989f72e7ed4e2516e8d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ba2bc9125489f13ca353b935dfd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e1ead82d820a8cbf3fdcc08dd37e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a15ac5ce40353e3ddc293322b024297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c4751bccd4ef5d80de1c73a4c591298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f98b930fafd8f44228bb2d71df8bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2f368f7e49c71bc67c7f0ef54ae3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd33ce9b08b5106d7e2e908cb1265301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ebff473945a23de0e2c464cf7130d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d03e7f1877fb7d3192072e5e0dd9b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411702dad550f95ecd5931aad6d6df6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7c180ce30a844ffd034e6630e571305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108d3b3d465630b0e1d6e208406123c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4568fede9f229acc04cb550f52e754307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca88a1eadfaec299613a335a20d773308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff853c66de5eb329cb04c0c162539c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5282b75bf2dd84d02ed2be2da41000310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6841ed94d4269a0fe26e2e07d6b028311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c9390957a6b7a2795d1e90b609de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a32038cc43d92162c5867e05a8d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4262dc9ade4a9dbf69f9624487bd3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5840cda4d1b6916d6f4c496f4abe2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b79fb05d082a2e611dc18ad3bae6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830a4855fe15fc7acac40a66c40f80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c40af8f8ff90bba5285f76bf58145318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4261836bb70325d668603d0aa920fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e553c136d2a1d778946f5eca90ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635ee580fd79eeccf24aacc134045b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a906138f08217d4eb491d2cac0389f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e715922d6c85fc8081b8bfd268cc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc38e86d5923adefb7d2d0ae1c4ed6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c531d6a6af74a3d2db525daf9c3022325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e272bece0dce581b00decdb598e04c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52ef9acd5211586900a5558405122327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6a3430a52738d7f8f4a32afc08f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a57216ef32e33862938ccd33fbac6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f7acc14b235434f82fd2f85fcd38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cee0da05946eaca70a89c1fbc54b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab4f4d63536014c3143583e0b96c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafb568507c09b0094343de14a1dff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d64a15acc0e1fd31783d3397661431334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae53ed3b673171f62da96079218791335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47010dbf7279d9bc847325dacda518336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292d775c76d7495bdcfefb40285f566337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809ad47e7f9d8488b6fffd8886d3dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3837964b391d34867f0c8e04404ff98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34012357886ab12f9f10a946826cab7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa37db32c5e29e5a079d64249ccde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e1e63d4704d2ee2139b6b7bfba68f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14e76e567760c104aa64c0e0fe481343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c140c0d25d1f54a71786f968fa492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3c1397c6a83441e8418e1298a648345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f3a7f544324afd3338d290803774346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a06f893ec73cdde334c300c53ff4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1a0cb8dedd64a3813291b79b4322348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82836398f883e26de415a28d5dbd22e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7826536f771827c8e3ced670bb635350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275a9e2c94a4483bcb378f512ff1214351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9dbcb76d74dccc8c7d3692802ff80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8672974ef76a998dc438e7b706484bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58262cbc7874f62e15e69ea95d42d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539162c111ec40e0bd4fbe4c1e3a9cc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a209284ee2b96f703db044bd3721038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ebab63ca92c2be35bd814df66de95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb40905126c6972ba1948585a89b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec257794e2add6ace947ae40f8e20b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fc60c19f7bfe57857ccda81984c1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26790085fd8cef8018d0217d8aa0f9ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03741c795bfbb7e5b21ff6a9aa6f648362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f5c2b8b4c49173be19e49e532a92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb0fa2635542129bfee9aa6372e4cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35d7c7170c8710cdd6f5c40ee73cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b54cfccf9c568843a900d50d49f442366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab2014949089666551070836a087a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d329499049ef889d1e85935038c43a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe15f1b5ed8c797247c53bf999953369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef239672d67441916318fc855dd2c8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579226de1422dfcb69b143e265f7d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43f58208aa5876dcf4673c6fe72d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d54e450a01f42fd17a4f09e68c19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937789e8fb49374f3b052017618d1880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8a0fdf3fcab9053457fef3bb3e8bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e34e2ea5f5911e20dfa91b1c3c80d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa379fdee3f75120c0723ba488c4adc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91490a41da06626ef0b20cdaec6bf2b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f64df1b4ae4e2b327f7550fb6c46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6bea7fa481aa651b0f49adde2b348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6bd08b8b6dd59abf6b3441c46d287381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199ff76c550f8792cd4664f9c3c44c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05fa8a007669e3612f3d688cba513d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53e7b7c65cf5ddedde0d3256f10fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd75747edaeec23029943df370896385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800944c493c524f38a862527a9c0bff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e57f35bded39d0af79f8f33d14e13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c2e5ce2937c06c15429737291769388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482de1241df17f41a5757d2a1b5f06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f083ea2f512fa1dad23a6cdf4008390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9e5164989decf29da469224e02af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581e03b43ffc768f6d174c5954e4a11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a6392c002fbebc2477d921fff06de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e3771541d3b93763a32648ecc3063394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a358e27f00001b805eb45bdcbbc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a266b75ad29df0ef773bf822cc25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf507a3ef79b305b30f66d629609c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4c2bffa88061d43281a4e52a93b92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffac5701672af4edf1ec26a944a40b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52465608e1b4c7ff98f108e40c6af7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983a3bb0802cc032979a323fe909c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c8c03ea12fc8ecc8300479d1e0e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2533432bae26f0c252b5a1fa9fb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0f3f0d14354349b7f21ee6947711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17d93763327ad77cbc22546ab5ad3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf77e0f842f26c9bdffb7998e1586406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf905e98424d8856dc464f69ab47d5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf262054291e1f388705131c87d25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c3ce0708dd9a0ab32dffabb379df7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e045ea00fdf3c3eb04dc1b7ad832ea5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0922d00a55364d41f8bc1be7edf76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad995066be0500fab64fd309c0811bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407908fa728dcbccbd44d129a92bba71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1732a706bbc4299c388922bed28f4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf986f160d8ad625abdf4fecb1df49d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed776da0421614535be2b458d913890416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db91720d381eacc280dc3dc6db8efb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbcd01b739863355381e86f530adf7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd103019933c6e9e79381f5d65945b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2adf8534c9376117d43f2bb4b39bd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7de083b9ff2574d78b623c8364737421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c3a8922258127d6969cdd68e17b84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429e1ff0e0a659ddffa3e31bad30b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9ae3a2d676b321134c634f28c76d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70ca3906709a26da0c235f68714948425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854390e40916674499754cad52dc2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483b40c4288f5812395f486ca918936427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca94ad3748f9246fd3d97d3e2a7412b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e06a3d094e7a322a0a1b0d7715d70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a583fb9a05119ff5a2790c723f0815430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0684bf7646c8d5725a04977256922d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c810c39a44f0adf85596e00ed9e0687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e47b42fbb7b7d752ad0d6c542543433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b57c2783093275d5e6118fd043a37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953637fabc1afd765e2d208d5c401ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0bd5a9f8e8fdedb7fbd13daa242d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37e112b1695ea5b4de71c7f966b36b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a81b6f57d48c8e9ea95f7c45b1ad8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64f83feb7587d0e55f8d441b6ca4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26154e4ac6a353b717913a4a4d9247440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0793f292b7cdf3edd278a939190d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25993ad0cf47ff3e16906073bac75c17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d6ed0acbb36a4229efdc68658fc6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0077d624141454fc8b11a15d8ca90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad05ec0ee0f857a2272f27def7183af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb6ca759bd3d7984cf04c4ba0d4c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8cf74872559e752354b6eb61d410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca225370cbdf872ba03567cd70b91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ba7c2b09511b36a64d6c38e96f65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75266aebf08f45fbb3e64a5c742c8d21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df54ee2b85c8b6592c90e290c4216451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd23c8d8d0f098d9b42e4a1dc7112a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11195268b94c55d447750c119b72b667453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d3f0ca8be805ce89f05a05c06e82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5eb3d8f03c05cb777bfc6a7aae20f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37711dd737a98b3771a1280ebe583ba4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82983269106c64a566d58018ef70e6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b6728c63067f715cc030c4ef6b3ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a722174620e7241d6f914175a8de28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b180b0c44d8246abdefed6f9c370ad8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4df399f655ec3e266396606687a64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098edfccfa873c60aa42a8f7e6505d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f887e4d10101465fe5781c50aab7e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d100eb0464b77fc5bf9e7a9170713c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8212e8f2bb03408d04627f7f8a0931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf2f6ef3e8c7f940791090ffa532e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084eac90bdefbaec33b0b006c1193ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4332082caacc859569c929094fad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333efcf1fecbc9350c98eb9eac617a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b949962aeeaaeb3024687e644252470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b199a726a4c62fb613420fd9541a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcfbba93c5ed7d83046659a10f5281472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec96cc30c430a87cac2598810f12b39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f25714b2d63bd777a8fb49ab682c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ec66b6dd62207aa7a209daaacb142475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1cc36bd5fbb9377d74c0a96856d1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac50fd19d4e73c65d54e0d6bc9eddc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df846a7f6e3984076d68fb453ef9127478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206f7fce34f29645247e44e81525eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641d2c572840edbf865078e4168af0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30d9fb6c88742a66d39cc402cbc6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82119dac2004d8bbdefc94512d79759482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905fdd16db7b694b5c5d35a8559a56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240606303f865fe750a3ed66cd7058d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e975642e39ae4f23af79df6dc8a8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a6c5c47d2d625eb43b9daa148e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5be53c85d6dca359892e1e0a0cf40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b5b6c7496f1e0f1fcc5c493fcc25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ffc0df8e5e1a495d404e138edbf07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6977706b34f661c44f00cd73d5d28e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a42e6734b754d486a308d09e84704491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc3399068b9b01d27a1ddf0ab3435492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93344f98a5cebca1cc9d4e9bd62c9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a1f0ab61ff2243078a8d9a60e4fe1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f9cab644aa2120cc02c4cebf9324495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cbbd6195c021e7d06ba9118546fc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d95def3fc3debb79f6027d19d4b79b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffca971fb962d32fc2999f8d0a2b17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561d220810e04a535443b39eaac967499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ea6e8dbaff7d825811649ea1a596d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd89054a3c180308495281f29d03b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24b4ee15fc3b2abdcc18fce9540065502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc0cdf3c1308c175c037e2b6d8d3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb44a83ba029d8601cc339e479d0ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195e8d640b9336f8338201b655e99bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ff577c23ee9d34a07e122700acbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62506c70ecd6981d7ce66196e08394b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833185fe2f089a3ac0e187719d77de57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159779d58077d8913c33c8cf5ac6681509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726ea31e0d308723b1e4b20bf938f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf9e799d541178dd989270fa8fbd56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc331e30fee083caf719bf8c666d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b7686f44e21371be13663d205f939513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86f42a77818b59703a1fbeb58f3be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155015d4d6f545fa6d88524dbf35c71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72d00c8a9fd0975a001bb41e347718516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ac7b50f3b7aef697e7a4cb7178fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49504f8026c0da9fddb46709cbd663fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33295de43473bd6a3bb013585d0e3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0c67cde3c8b208bbf18d228b5524520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d292989436586053b110f8f5078833521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c2c25f558d186d455206304a6de16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc03c4136e855628cf5cbbc5f1dffc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a2c0709581ede6a2227fdb23396f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54eea3cb389d9a1c62440ef6cae96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036aaa8073f77c35e76937a0033610526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d21d6e7f53fc8e01308b7504fb79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f5cea827993541e0ed5bc4ba64cf0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee288f5a9add6eec8c9bf366d46e128529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c456cc1d2ed1096a75249aeb089c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43986d63b47d4f8fa3dff7d600667531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c562f14e1c3ef13b617f18e13ff160532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf90075f928141556820934a8fddee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4122e63177670e3242453619295cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784636575b9d674ca9d7deffab8761a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722803f6fdcec6d102081338fc9da4e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a90d443d6d71c28f6cabac37ee3ccc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec89befd177c54ff4bd364f0811006538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0f4d30a1f4e36bf438cf3fd0189f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb8379cde183919ef7efaf5966d640540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036aaced5a49401a95f59b31c9d128d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d37608f96aacd18d27a79770e3fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed54f66907712436d3b87ca3be8087543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b32665aab605fbe0b517c5eead8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca419b95eb10afbbf24f5ae6bce11710545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686cf6fae504b3ec69dd19755bbb15a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c26a2a65337c1edaa316a44cc9a83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde9e433a74d6d05e71f623e88e5ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a6159c565b31b55a05d79fa66ed7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7767c6f4f7b9fdb34f3e786e3770550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929d0884cc8be08cb98c1bb6187240551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b51ddf687c56f48d7a9bb75706e20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6606131498485783fed03a6dd7302553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930239d1cfd9f5cd1c70128a53b50eda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c271e2793b8082d399fa4d5ad3450d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fed0156862438f46178f6ab84a550556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427c5091c068dd73f89ab25b469767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a97c554b0bd5385ff0ea2043d6284558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb96b3578c0f61148cbaf7b03ec9f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b36c1a4673201cd92ff3641878c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ad86726acc9ba22f0e2bea6b4982561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bff7217043c2c4c4277e7e32996bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7e870c20ae41b091304d91a76411d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e806711177825ac888466a3e8dac15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd1d48268e874af3533fad1e28910a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c3f6f8d004058969d1704b4a170b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a1f78ee1be9a8a3a0e4b91b4fb86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f285ee05b34619e1ceb6c4e28dddb95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae7d954eb90a848ab203bbfb15f7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865db68e974fe01b60247784184eaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd9d8a16f0377f18bb0e5f5de4563571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb27727fae493a8eb8416b5e204f3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d384f812db28f00b9995d213c20dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a0305fc547b2c576975b5c3f38d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48408ac62b41ce61f7b6f98c2e8ee9b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2796810a89979942e2ca4cb9e3326576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e56c1d18357f12fb1c39b5e3cc83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc9af952fd8030fa973a3d700c8703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda88f0b629b5573f2fb59d0f8f68d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596476b7b1b9f7b0a10514782ef65a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26143370dca25abfe912336d589e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a73971a2a609260fe543d8a8aa7e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89900759e712d61c6979713d47e91046583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545de242e39643604441569517c933584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e963acf565e85cf35ac0702d260c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa847c6a531fa1dfb836d3399050f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a26243300786646a70e21ce090924587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55908e662030f1daaf4477a0f6638adb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20a72defe4c998ef9c1464c427427f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad15f0398696c77c6a6f118a35b8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88547e4180431dcc75560ea33abf0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984a39a06cc5a195df95c7a38ca9f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124d85badd9c03618172b14baff98ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617be479f6f31d18df5e9dffbd9682594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccc1bd02d448fb6bf8431cd785a55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04bf880b6de6a9d4ae3f4c5da0d387596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde2c46fc87b9a765005b44f20d87e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd716be4766e2d024c8a063de3497c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe6cd14cd9ac55afa563ae99b688e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be61ae46607f15e6bbcf8f144d4cd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c92ae0137fecd653097dea70ec1ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f921fa0a2154b42d22de3fe925a99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7825ec90dd6104d0e6ea3565098d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebfd039d95252c8e976fa18a5a90a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b053af115565a2847eda32c50998dd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf321f19d2d7439b5d6656c77f5085fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597098fa84db1f214b2dc4c9c190ac1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a961fb8b560e77b9cae8e1724c5ae22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db5974b4e882a23e975dc2ab4bba0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278a320b13aff0a9ee9f549ba6b31c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae1c2ec0697e824834625832d6586611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dcbc703d939401160caf80f624dc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc66ea4fb11bb43d3279f0ad10487613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995c903dc1aa2032dc8384f11f2e3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ae697c460c0d2ab9b65106c924eed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104d26a1f98bb3966e1457bafcc0e72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81ecb1e96346cfb151925b8128b2ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448adbb347786a3a724cb5e4f0ac4ffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730818346b074b63fc8fbb5c709a92cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f979a7677240cc9b775647795b5d4b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff457f2f5ce9ab3af1c937c52de022621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573370717e6bb7f9709740981f11a175622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723c4b509b5f16a028952ba38c0d91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d08a7b72c9104effc2b229347d654624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2a88080b0894a7b21d5c92cf7f919625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e8b41cacfdefa80a9ad6ca9b4f4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1350367b3e22f135849ae9fecc239d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fc288d2a0d8981a7652263bec0c45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56d31a4f5f04425516cbd3b5aa7fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bfa808a76e93b5c33b63252210912630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad24c15e36350f65233b1facfb4995631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8d7037656097fe5679eb2c54d2a26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50df022b27c18ccb40494effb7e8d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1250bc87e7c477462fe187b09f4b84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413245af8090804f9e62e4b60d9adddf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1dc25cf68cee49f9d8c0e22871c9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12fbd36e355026441507746cb87b46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f6157f895b109a07a47d7986e46cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b30028ac6d14c8b5f842521cc703639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e3d3d258422818a1b8856265a51ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56bb843f50bc78e30efb4ed38efcdc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee1681b683a8565a97a3b0e4580faf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81a21e5505ad91528ecb9b3fded54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47978d262ed1afa4fd10c551eea5b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c2cde3a7e90b8445acbdd3c169c3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5e2b90e7be49a953a54547793529646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a1ebf2f598d326d1a286d593c14f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba19b01515cb19be6a6836ca18d686648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46284f96a1f74488e69d5415aae5df19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007db02f635e30378a44a6d61906d70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490751b7e2ad9bec50f6739ee4537bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a86112e73efa332e322d17eccb5da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7adbe3b1756b8888467669cc41ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4dadc50a3f9c3c3fc88cc5625bf2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e06e7d8e2d2f54fe8c3e532f7933655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf63636515fe7f22bb99fbdb22c6626656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece40b79c905ae89c71776ae6dde71d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfea3dbeff0e2c921364644b86393b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb4cfc8fe8f064e7fc13b6829ed74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbaa93c38fec6b9d0bc90cb80fcd1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1d1dc09f41edcfc43f46f939fb2cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bb52e340886eb7513741b388a4e13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa65251852dbf11f26f10403892860663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc46d5fe7cb30d5abc514e1056b3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e3dd6de68c675b7f6666590e8e64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7786380051dbe46eb72117c25ed4ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e879f0ccd6ccade9fb41751b9fb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413abff9fee80ecce75713494f4ee72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82eecd772133e3a556fd9bdc6d035669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddccaf8fb82e4e54083954371142879670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e7bed29af4cf573406725b17bc94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e814f4c3727dc704cc55ad0c67f23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3fc229e90c8f1db0f2c8ebdd94f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940444641147485e9016de1d44ff4c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723c7638c31dc731368c1746bcb3913675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009a5a9480af849ddbccc4b9b47824676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc64073537e830bb4894b2f96932745677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7c0db812497d4179aef57e89883b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3dd1d3776f0f57300fd212df22296679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe31d1e61c85b5ba4e73c25ff8e02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556ce785f2602424e5cc04a5be69cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1291054fe08ed60190bb4829fab863682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac955eb7a314ab5b2bc950fa01c264683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61234d32ae619433f94cf91742b79b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582be485404a5dfbbb01604df1397a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d2a12aa2ba281b811a08da5749e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261637e57697f132b7394553e7cec1fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1894be57947217aeaf867b5408f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f956e280d6d0552ec91d57663b78b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9051aff59390653c5ac46b3990004690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c83a05988cbf1d714057e94e48a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76bdc7319306aedbdb7ed2b3cb7cdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e1633814b8a0548916c9a56248ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fee1a6bd97183b8e86c724e2c5ac3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf71f785d183028bec4b4bb1354d29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603952bf80bf257dadfbd98ccf8019696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ddc7c823a6e3dee2f03b8ad8c61e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278590457e993ccaa0f9fff50e2425a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb176959014d9e5d0ab8ae5212ba5bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c779bd43070356d666d7d1aafe0cd2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba4021288d90296957314e0f1a47e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db558749923a961820c4a439456b57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cfeb1141c401bb52b875505f2c2aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331158eac01907d599c0f8cc9f9dbff3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c831a2cdde51a0d8c8802c3d5832705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ef3b88b3f2cd62ce3d544aea41ec7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766282900688501bcc1cf0cb010885e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1693b079ed47a16397642c1e3d7f0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e014ffa05532e5609a36f1e06cf55c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aaa8a3cd59ea142359bdd9272ebc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fab3dc5a2f9c6793206ebb26cbd8ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a16a42e67071dad365e606cb2047d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa0c138f91e2a331481929d30996f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b39c0be9ca0a90af61928c675ea0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9635507bbf6fb4c99a08e8b7082c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e2d0c11c0b31b9ca4c30eb5bee10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d0a2c2501c66e25daa730cec645d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ebadc3301ebc4a9ef5e4b3de0a1c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588cbd10ff396f898eb60bdfb15141719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c944e1719ce9223103abb592dd86a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9db6ceee7f32a96d450b990df4a5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305579b340ba3ea8f1ab755bf4bf696722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731319a19fd0eaa2d30a8ed2994d3db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b49b88e4a15b9c8460fe98da34116724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612b9ecacce4d62afb7ced8ae9aeeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324300a303f95678df1b2ee4ca889ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3c6f8449a2584456ab4f266e935d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c53e08c21cb1a179b4906347aab78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28a37b78ea8c47ffd5f6da390101e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961865b153c08e887aaec2909bb898730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d20d001a732249a04d406565490ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4727f387374531fa696add2fe096d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc85db497ff32bf826b5d29aaeaf615733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af3e815b3571893fa715db8bfd6a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785ccfa3d673b3272ca0e51ad50d76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd9c7347abcdedeeb3c3cff57ebdef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96fff681c98291c1f76e7739f193b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a32843adb91669f7b40e557a18b80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c42d2dd3dbb09187ada62881264be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4c715304f0f860a0e353631124c3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a90dc392ccfb6fc602fc54be2c689741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b95c15ba1955c7bd4c4ea2e6a47b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1baa274e0ce68ba9bfbd7299634c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a32bfae363ff52a016e09d88b0a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3cb03b32b8ccec626eae36c3a2b8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e8115d5b4bbf0bafeb7df637349b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b710fc8986d23db37cd82673cedb8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7683d1577250ff203f5d353daa89d15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448302783e7cb7d3b2b0e84c1351074749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905f5531b9cfd6059bf6e29d2cc1c52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88edb36266d9ff088537b85a1042b45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb189ecbae5c90f7f7a70c7e7d5736752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c9f00528b41753c88773b7eab3200753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2805c434732484e20cf9aee53887754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655696b5e04c8523dd0557899bf2072e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be548928456ab8534cf5a8f4a92e84f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351bdb7a654d4032affdf6f0a6f5e7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde86c50d232f3eee1dac898f9e85c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f79649590e4f4e20eef59ea94dd80759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b09867e647a13d9b9495310e4d1131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313503721db60a60c8073f095a5d602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c0486f6c0be606d5a3ef9df52e3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b055a163df0e49bf721ed64478994a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a966d5a325502bfd58babd18345f165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978976dbefe1636383e61c4b39d524cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a0c16d68bd5ce96e14babae8a8b697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8bd4261ff7fba128597c251bd451d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1452d99bdc1de6489172cd91df41b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad8e8af6d36c98fd2a03b4f24051c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00450abe72b40eb7239ccbe5b2acec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802456e17a979715c79aca9566a2d0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488204654eb9b339bc08f10fbb5652f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae194a34247297d0f7b76f3f99d6d97b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84e417720bad827463ba1b166568a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6227adccccba3f3867a872d81613716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4b57f96c097fae148a2474aefd76317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd8e964215a321d90a8631f0be2dd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d1adc7a615128aace914b91b899619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8e723152eef973c82d93122d3f7df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaabc8b8a93776be7e03000c25d54521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e7712f5a345595f99fe6e6b2179622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4dfcef4e0e3f48e94ebf6d5071e0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74544b8dc16cc8b14348fe506a6d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f00b25752ac059ce3d724cbc999725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90ca71fdd20fc731e5201676cac8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21c40caa0ff685ce4f3056a9ac448827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ffdd65ebb7b1fa5969597e3f553428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4de99467f000dd47311aa0989ffe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfee542a7a7581a3ece4dc8cf61da030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ef18ddb7faeb09821d5b45d9196731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3e9a1ebeda34a8e4926ceca626aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27db2d91dfbbc301796f89f0ab014533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422856a713ffde14e095747333d5970e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ac85af92daa4884aae46c6beffd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca6014fb897f1fb44b5ea63077e56936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f994b879d27442aa2ae02828f49737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cdcab512b7e0e5869dc5b73acdaa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e95f383f5828bc842ddb9e77cae06b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c43d5bf77ff2bead9495583e8c4fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f81f3b01700c4ce8a43282c8b8be641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3cc68f6777b08a8c0d5aa9399b0b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca05d720f36102bb2517d75bb6e8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab050ba8efbff161244a0963d8a11944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0160cdc74d3414ead5225e6c625bd5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272af220b215097a421d71fba4d4b1a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2b47cc18afd44d58ed36a96a601147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90d83c043d235b90020bf08bf7ece48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12329104e76d2730f99234e01881082249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea7cd4f77884c96f49fbabc0ea1d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76cc7057ee4ac396122c0e405a12c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a336623f464d62290f214e7751aaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087fdf963b62d37fe550fdd074fd8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65075768803fd41eb5d4d83571e394354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4e5bf13f6d3ae15ea7fcd636cf8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320892a39439cc61487e737f3d117ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91cb6c7ece025f6e417edb858a2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249de45cc2b1b241ba35819bd140de158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d411a4bbe10beab7c80c13bc7cd6d2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd4478faa69056253c283624ce40e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebdf84da68bb02218cd33b44e212e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8866c1c0cc68e26542acac810539862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad01d4b96c1c132500ad1d63d091cf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a217ed4308cd6801806b648b26ef7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5a17b5687214d85c41caec3f249065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9fe5d292f3a5d6e712b79672df3a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361f5b5a7c3b157b17b0f6e91c725367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527ae9503e8d7281271f6ac5920fd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e938bb246e4a1fc775aae489bf993ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd4891342e98f377b5d51703243c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687eb12d76d696bbc9805f1763cf40071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047ab0c3aff83aff93ba8d5c6a8ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89847259f09969434f4cee2b2978773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98871e9f3ef954584d64671c3819a2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7dda0362a29c63425ea6eed8fdb0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22f4ace40c2e44092c7060c57a2fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d32f6cb5f1b9f311c98ed963d494e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2420599b2edc379b0b382850482d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11253f8bff8aa19a7cbe170eaada347b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cd77fb7651cb73905a0d2946b0f3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1516c9878b8e74b2b9a44538f92599281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83ce7cdc407e73af6c31d45246c21482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324acc5d47f454c84e3795f3e688a76983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f9e18d0dda9dcbc84d82dfeb7b1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3e61b32d38e1df335a1b71245f0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d16c29f742ad50c9fd3236a242495b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d770d89da7e192eb232cf1d535c1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20d91e6f5d68ff19c54258406c8c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eeae28b3aa9b2b42e3cf8872f8b1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46955810d648b9ccf6502d5b71e5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b56fa3114aab497fc5f97db36a3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173079bb2c10090ba64a5b8b3c5db93e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0248db93256f5efb3e3c144faa0b67793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a167b23bc417953ce6627409eabfc7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f49e73aa61d87fb61b021db30a8b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a851a989a8f2f6d1a71a0df46a45c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8d0e9fe129b4f69bc0bcb02b580797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe52092887915b029230927dbba346e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682292d804fd278e96137d120685bbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea2129bb8dc57e92c5527e6bdf913100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5567294bb15f91bcfa617b99c0efed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed03beb01911e5bb830cdb4a9df44b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba4c9b77a53da02e88eb5d88bd156103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89572331cc363546056326666bc16d6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5b03f3f32bcf76e6283d17d9a257f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a526dd7444938c055564ed6ccc872106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81b765697b4aa3b53c778b8347b693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e979d98cafb7f028c4d90d97ce8b658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a0709bac36852dead5dd57905eeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb560cf5b5a172165b502e4b7f44597e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afcd46c2bf2a22464dc74b612c6576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f05762c110f4c349e626893277de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcafa821b1336fa281b16f3c48f4a3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb3098eb78b8178bea723e505fd9dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8aba137286f4470cb4a1163283637115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d6bac9c37f3967d8797fcd4deb03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b021ef9f330fb76d09c45d94c0feb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b6438889d073d1fc1e45924d93e6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f742bba2c0fce522f27e4b91d03f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8134314de37ea6ea162bc3ca4a4a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501d6fbbaa1f0b23b9e69ca4766a62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b65109e93e5b91921c6624ea808dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012fdea8bf0fda942e6e127c9b5c1ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b989a054e825bc3678055877c66c60c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1944cd578887de952dcd1cbf1c556a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3f80f7ee2b25527eb3ef42fe9412126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2210651668e742d08fce45beee16a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13249cbc115eed5863c1d15f07d9a1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556091487bdf7b57a0fdce1dc2d4bcd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89251ea20f59bf094d32ef6e3e641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbd2c57a005b9dc89f5491d4a320b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7bb3bbda10d2675ef154038fc6f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edd5cef88f8887d76b268928b82201133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b806474a304396f3198bff57849c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb0738791b698427604ab32666f9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642822bfe17a095af6c1bd1881fe5023136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5ac41d8151cc38eab6e02f8c44d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b9209fbc6c6cc7ca96ea2a08cbee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86c94ae3c3cf25d1c7955bd8a9f9c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa2c389f18e0948760e350c3f07f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d87064f515925f66e5adc5373177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a372ede10e69a295eb9b55f4617594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee6931574accdd020c9db371c87d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95932f970ed0f2b9b0cc91c7aa1b32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f796ae061420953dc438cb836c9a0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b95d6f1d93ab5236099cc47e7212bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb11d956595db78d2e0a7c3fd069e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c04a5b8e6de6e2dd68ea23bd68a7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529fd21412c2e6a4fd49e86ab0e83af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03716e4ee368c4c59e34070cd8dc67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655767f6dcdcd9ebfd7220249923d95a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec1f1a91596cf23f270c1f086ab83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6982a3e56cc12d1a32018706553c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a13891c8c07f5255f046cb312d7fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c6bd4c8cefd8000f9eacbdd972245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a6496ca71a8f6a48d5dadd34c840e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df15f63e2c06e3c128981d02655847157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10eea056513246aed731609d6b6c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b032a4304ed92cb447d0b95542be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84c6985eade6a7d3df26eefd11ffc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f01eda59cdfac12970705fdcf25d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13b2b53eac45172c8b47cda447a9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb059b8b75e89e791ee2e82f8e5e7029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b860b4c0e4c47dd48c73f0f9f459bc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f874db9bb0be4fa2f802a264b4aae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a372724219de2bc5ad10720c62b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50054b796ec3ea2a7463a74477325dc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fb99031f6260569cdd8c59c4c7c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9057ce42f5cd8345df3e6c524262f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9388c540f01cab119c945a48204528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a00fc96071e18c7d6c06a26a3c56c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38357f3ead54b764530b5b2dd484f0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90a0ff73643cf1be472525dc976c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fad5f087e6704ba447eaf3d01f2a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0577681ae5fae2c2ec0d67420027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912769ce397a3f64f7b7bb9e8289ce9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e6d5c4768ed452df54d49eb26a809177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e60a7c1a0965c5c0bde617e6fd63d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8ae74ebb2d1002ea9d7508801230179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f38d8509e30eb37c4b663527dab67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e9159fd489c95bc60ccf526cdad3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561aea0375cee42ca0debb651e8a92b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24361576da8a6d063638c543ff97d518183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab69378abcf2fabda175785782ec4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c32fc10146f7c374726e8b21eb00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d911347a887324ade10c1a7e76ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986720feba7ab7d317ca7d9566a5254c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519268d3e1ac0fa7a3c2808ace8de0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8582a85e2183cc81481d48f36e01573189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946c433b041c446d96073ccb2bbb97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e4e649cdbf76358387c69d2554256191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6ab1e11e11378241d6406dcc890b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c636a42fd87e5f10f16b3c70bd85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0e65786fbeba187496f14746aed6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd04c7b53104df9ce4aaedcb3e6e46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd8a6228c3da008ce71918770f1a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86840ccb330eef5841d5fb9a04bd5d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae09cf389a709fec6b7f4143c8cf875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07559f6d4ce6076cde701e2dbd83e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fef77efbb293f1818c3590614e1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd74803126d2f8a544c950a0c06df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cc2a0342c03962c7ab3a993ed613202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29081bc0797ef2898654272d8254bfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb2c7c1ab5007a42c1365fe11dddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e8780257f4d6561160568e1befda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4fa67a31718bf8b9276fd693df6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844402893d0e8617ec145bd41ceb3642207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63fcfdc73fcdae90a3fb4bb6cb745b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a8699d9567192d322c346c9ef8ae6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe6907fe4fae65250ee93672e9f955210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb7349741470002e599b52194e101211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926085e020d9ff0e622d3bbaff83b42e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd9a1b29ae741c054c890a51a85ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a12c910a964b18dfce1789c0b6a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d25d9bd585cbbf84dfca74bd8dc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420abbb364180ba42048254733aad61d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c6f5f5e3518f8b7286a798fdd10a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bb75812be9c14fbfc835b832b04da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e849f6e602bcec5dcda6ad52986b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacae66eee19ed55833f14e6f89a32c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467fa1c4ca71c5463a21cf731e5ef0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ff8f92ebc2ac9d08e14cb642179f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be9a55956445d41bf6a887127e960d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b533b53ec15780e6e499b579c4894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae4feb993a0ae99c8399469458c8aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1d4c7435dc1e9cd60ddea1851680226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266c735d3cd05a9b9b383dc7fb8695227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750916f73bcdcb17e7c9d3a3d43a1cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161a4fa8120b4f8e7dd33db9628d91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d39df148de9e05ef07f4a15a0c31c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a741a88b93dacc668c025519484fa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb512f096dca6cb3d5a92faa859ffd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9a52a494f8c0b7cc72c0e760bacde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560c96d2b46cbcd3083076befd37fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762f2ce5de81609201c8d6292783b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def17fc781d7a0552c9faecfa3b1478236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fde5a3b8c6ca12cce0fa6289568a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4680d07301e8e38611103f98cde700238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8604c59ae1092b4d74506e60f91e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a973b6f6884ad8336c986b392290eec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a167f4587d479e2b000ec642a1b1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c7f8d76196f133887c6075719cd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b75bc8435d93721fc45f828c2ff76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9f5bac3cdd4a964f11910af1daec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7eb31d1ba4309251f5b35a14a5904245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fc9190064d36c10a5e7c623306a92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d28cbd84274982a8ebfff2395c45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077d8ecffdb8e47a66b370a081d6f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32976dcc76f2071e4daa3959de71f472249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a8cbea569cfe07ce6b67fecc0f8e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a116b8aae3961e6e9e4e8c1288c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b60c3e84bb0f94839a3cfff6f6f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a67f836feef74fbed4eb2ed54bbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1afdeb6c5f0f978d2351bf395a2ba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f208e560d53a85669711c3530ed95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538b1139ce66e1416ceefbcb53a4696256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7abf5907c97a3e582fe456e1cf3c59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eba1a45e10b4963e4dd80e2686ed4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6d561480e7acb2096445bc904e0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5fef4b0c5ebf6ef5e3e0cffaccb7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6025b96b39c2d6495d9e11c48a12c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b9e9c000b5313df59f39feb14a8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f983701918b3c45a95f5182503cca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f180a97db19a2445b775849596309264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171beb68e067ec02f7bd8a20ee95960265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775688b83fcc0787957279dd40fdc40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5598bf4605010aa355496ca941f0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1aa6d267e5e8543a51ee8df936b7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1607eec85715484b317066a01074f53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7e1757a6d01abdcdd8e3216d0b67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664651ae94da3f5a7b90102996bee66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb290ac453489cc6a8f9e0ac6859a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211952648137a9afb72b5e4d923d3bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2716e58c68133dc5358b6316866785274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30eb9ae8045c5c07d6e729d89c2bbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcfeff1c95dd515900c9ae8fafca96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b3f1f8fccc68168188efc95306195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d1e21831190e2ccbb60f9bef507ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd140204ea39291a34683010c4ed99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c747e4e24504b84bb2397b93d2f646280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7045b3a37642c6e80ba90d040a96fab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900fe25fad2edea634f0a12d92c85e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3889793dedc3c2c011feaae5e27ed6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc298e1f406e8b932bad97a96f7f74a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed12f890ebb9a2980ee354ef06cdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb46031babd5941c01a43198a29253286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd6e677f0fa7bd6fa209c491d652aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb3d4039c795cff027521c152956a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4832908dd7070dc5994b5a6de8319289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13718efde04fcf58e9aec4c2457ced290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53159851b4d345c19d8d05f29531e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0516e2a1db58e533df2b535843ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463273aac72a668958c3ad275093f2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657cfe7594ffa05b7876fd23128df2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a244241c402d99cd0eb7189793a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b11043fb3eb6c8835f13729ca33d1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429c46ea8e5eabc671b66bdc7c2cb2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0428c967633a1310635799cda0342b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62064ddb6f5917a038b313497284f7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7a2044a69ea01452efd9aaaeb6fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05871657eef3aaa07a1337408990ba90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c3d356ed3a16dfc7b3469df8fbdfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d4a9e812b1f612b7650b9f6b592b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb5dcc07ec8a5022491ed11803f84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483047c9786964bf608b37470f26fa9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfa003db446b8a3508c2cf11473909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0047918817abfd1847346d194490f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed97525b6241aa545a0ec8537172f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a1f2dfc9e0b521b33ca2c06dfb44d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669814005b4444e333f79633f0b062d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de9286e0c61ccbbdd511914dc07b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5a4f14c97bf384a7b2a60b27dd120312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c446c17ab3a8178383df7b2059831313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee398e5ededb52311f2e58026a23d45a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7332761eb0f011d5b637adbc8b43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2dbc0f66cd66597e9684ccb5ca22a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b5870098200d496b665ebad609d1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157914d6cd9f8f508e764af838d79c58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a226542fdb591ab6916def00c191d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd0f0a38404abe747b9146f9888d36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e98c94a44094e60cd35752c01d36c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08204bbb6dfc2e1adee87df83bfa6145322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e685d347cd0b4926190b47bac222c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f99231de5404d8fa9b017d3b08ff80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de5918e06cab306e2a77f9491e1506325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d8608ef29ad4b5da8cb898326d09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a31863f53be49aabdb2932b797787327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec53e65217e0c9ddfe19f893b62f792328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b51feb2724f0c8b23ca1a6c5a1a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0c681359b41434e8a476c86b6417330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc91061126e80baa9e8d02b424a5ec3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08b2b28c95216255a21f7e20dd36f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ccf9c39e9cbda21336cb690e8ec5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7379dd52419f37d7eb89ef249dc31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563264dec6b566ef1892b51459dfe52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebfd979593fd242633a3f89327c93f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7842c869e0c425b8fe56a36f5068e23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad0a2f6acd8052eec2f9625ab2a31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c44762e5251aa94e75f3efb58388ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c4bf9eec336852c68e715057f1ed5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff0104c4a5f650dc4d49e69522269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd4e925536e99f3e4f39da2ae0498342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238ee12b1d11d4e650f9ed975a05450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde4e183e50327c93efbe4af721db2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9e435596844ebf972b0f9d6d21f73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9904097379936345e0005b07734c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba61bc59b40133001d8959b3e02dae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0571437a5e1477404fd8383e9139348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72828ac6c3d85db783a291ce298f6a54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681907cdc71b22140180755e4aea9b1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bf19a245ed218f612f55d21edd5fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d750d969c5a3124ca5129ee17d432d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f527b109547d2dfa49f254eb5d22889353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf511637360f648cb5f9037fa3e7899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6410b1929f17478a9b402efd045886355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb81a2f2d36a9763cba68b433bf4f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b110053d9f6329b4da4a9cd0e7de9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec88ac93d6fa4d21f6f69c0152c49d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22e3ec83148db4c14f6dd633826f18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1e3322d69cd3609340705a5c01e29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddae34bbad72ad1fd6c9b6116e597e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088d6c2798567c2d8c53ed37d84c4f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef57b50087c45f6a2e10ea84459aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85817c1e7ee22075d0879e8d55e4aa90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f350ed326cf428fd77e6cde49e66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b2af410e575ea95e0b3391a8647e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ab408de3627e444dd3d388acc0718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd676c24b7caff4561a73f8f88dd59d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d6a39bc3a75318842d5323d62982369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a614bf9b87b5b8080f548b74c2b51ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83f4ca0861fa44deef767283c197e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b1ddc5f5747ed308e376f8e1f030372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea62a186878c91c2b33c1eec4a4f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc6f7f5a3880e7cfb031cfc4ea339b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315eef27a4b26d05c683a743a358068375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30a682f8c1def2d65d430c9d96abb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8951fb54ce4cd1a0d0d01dbf575489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dc03a62e15a8159aa98293452e57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971a8d9346345db56da727a33e2b23d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0101c5702cc86a7fee09f0d1e68716380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c376d021d28ab5f0877143550d4d8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64175962d879f6849c24e1daf586751382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541126f42d3aab6c3ed8c7fae34da4fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45c8c82995bd2ff4c666da738d10ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c16c916175c17faef4d7fd57716ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f5995466790734af22f4d19d890d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145c4c9934853a4c12a9866b00fa9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73224722f80dfdae7dfcdd35506cb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b64a410afcc1df5b5f414d060bd4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc944c3ee5fa50790b5ecd045d459390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8af961c94a039ce950aa21c841d48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e24f6bdbdd2d7f754dfbaf8ed4dde1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742de6c901f7c751d70b609ba5b29e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d732311bcc705c81e13a17f3542509394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1610c6a218bce199e5f34b592a61e15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1f836ebaf4fa11366afc2c37f4aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e842b5cfc9ec671858bcbf714707a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd364c617a25d28c7b87d522a469d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108cbfb99d5aeec696eec5aafaf0363399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5baa9babe28366d7ee7abc39aa0c5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64026b65977e3e4befc84c092bd63697401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a026e270640ad9600061228979ab0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045736b4f2e155ab70dc002a2cd0b609403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e78b9c4956760f92a8a6755408d35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5158ed43779565c603fade7f0c17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acf5f0fdf07a145459ef4ac0537a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638009231a076cb009c26674597bf34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806036ebec9e90c551d4527d13713e64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2889985080a204ba858a4bb8a5f76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01061e3a7969f6a33bab82684262bae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fb21f24c279bf8be556e6b91a79d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e635271743e3e0f1a34ef4a125985412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da085fcf40bd6c057c7613d5d4bf10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5659d10c3326dd4c76a759e1e89c32f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd319e5e48af4db4a8db0c8412fda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac377783b1226cca315b84dac1974a39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af4d7bbd72ae4f03fd54d6cc87128417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f18f19b2fa8381a0cb2e9f5505385418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9224f3bea91a879108b6960b3684dcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c49ae1270eaf527264104d8ffbd28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc683e913888284aadc2d008da6748ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828679cfd76670ced7eabeaef61724b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df374bb307a6e7b6e139aaf77317b59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9ca1d4433034d246b5c01faaf2f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa120ad108706351a13aaa5b41ce440425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759a50f5094b8286318c6a9eba01b3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37131c8e906f29767f1bc24e6125c73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b079fce49d33deeb8b1e8bc2d71e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e23e5587e6bf33d2fdfb736823345429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd07e20c45ea1eec39cac832f83e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e054c5b2afc3f5b529d823cc2840f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a084258a32efbd16a265f0e7c8a3062432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d422927074d8d6adf57d1d7aa07d90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da0cb18fb0713a003e63cdb47a682434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a4e2b5ec91af36d3239f259ec3e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e5ad3577fa1754bb3b28e9e8b4090436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84b2d0bfddbd04f51b5d97cff76bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48ccac2e192c5519f2ecc42a75cd6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78df757f4edc5af459669be2a1eabb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f5e45e7cb0377d5dc9ea7ff2634d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dece74ee144a655fae6b1e42baeeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf2297fccf2631338dc46b57bfd5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85e04363d1c4fe5024cd8e5610f228443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a154a8e2b62d2429a85c185962613ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f178fdb86411e526192bc6d8b8ef24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126226355a8ff0af6b8a6e4d0cc30f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af29c754c8f2a4b85e3b47c9ed6a92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39888c6469c9000d32782826474e2f53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb67dc56b5733c2a69327328f9bbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70920de1a0fc087e91995d98a3c811450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664be4bcff378ac8f83e0c43d6c46b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0def9f5369a28f647e49c366a8cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496e0cf230bc505dddd3082846da1b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551591bacaf94290f03cb8884dd691454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254221f3ea6830ebba6570b4fc7ad42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f2a0d143a67a114ad62ef5853467456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4916d907ff96f2f4ac54ba3ec47196b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb506be726d8415c36e84e4c3c45f16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19f7c88ab852b868bd556a5d2d793459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a25f39b07624ea1a55f2729366744460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d111ca57e741b140f330eb4d17a4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6725cff2960e3067db2a610bc72393462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d202f3fb47e338174b73c5e59e9c9f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458e4c1cb01bd83fb9ee36f1aaaf900464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13323f1decb5ec5ff2fc3a1ba087545465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89ed204db596312fc49ffc4a5b348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab653992e5f0b70462d393f7e7ca11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f165c57b497c991780b49ded4f846468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1ff5fa7534196e5a45902fde34f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc380755a76f60c8d2864037397eb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3923d27d7177e3e42f5f11305804471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f64b286dda61c0002e5e2861d2fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb501630e33e1cd6dda00091468bb5cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa94fba2e38d541cece0eb64e195f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc3628de329c2fab958419fdebb1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cb7b66e78bbff8460ded1213830c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cc400d5a42061cf93899dea2fcf19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2b8b80e8fecf7cc6501f1265bda0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279254188e24d2619442c311514fdafb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39a0676d8599dda989761569bf85fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fafcac659aa6f799b9d0ec390c157481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3c597749ccfa7df9240ee4eaf956482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84a786b542ecf55e7f59b38e04afb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7567666009324ffa6ad1f4a61d542b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc35168bdff174e9920a709e0d243485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f2673188a5175d76f976b9ee9134486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e2309f4d70e423fcbb545a47c574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc5b9c345ea280dafa8594f6aaf73b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212381338a05b80e91def12a895634489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21132a1f766c19e56da28556ba9f24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dee1ef04320222fa86c7b048eefa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538970cf99539891ffc50de97b1c4830492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4c86220c103d4697ac037dc8d3f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec03d1be28f4c3161402658d27eb2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9391ebc0db38bd053a6362765550a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627fd401fbd0006e455ca3e21fde8d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945107e3015d05b44acafb098ad2494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260c30e4383641bdc436e4b055d9c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446db80072328b874381ef35555e3e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49761f440238cb84759d29f70d1f20da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60baf0f9198f6df600768cba2785a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992750bd0b266db5125d170cdd47905e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358c773321b8a22cb97879eb4fcf6d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5460aa221a07e87da52d7f59525e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f1038b0a02b5b216994f91ce927f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fe4c196960ecce53ae87acb11aa06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f6846ed6b7ed176bfd78b6fa034f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198ab1b70e16d3e29fafb1ab1a3a7b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb941e7b6e95adf2f2549cbe443524509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e7f662be863387ef5e25780261c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6294f01a34e90096d44d372a8c26a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f9f2f020309e264fce86225aec55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff8325e99b2ec89ec1316a8c81f9da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5ebe948f00b94e9899f8c871ce4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826956f2039169241b52e697514c04bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4891b4af2b15c44e009a15181abda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a295d7373ce29dcd284eaf58127fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef65456dfbd67f4e67e5f9a0e03eac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6464e3b27ba45a1735b915114a8846519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540ee59809bb18ca0314d43e9ce5c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db74b3a75bb8f2ebf8fbdd76fde29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12fc1350b0548fa8ffb9ad8a6d52b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d3964d7d3496639d2769f93309380523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240db7b4e35a4f60dba41a9d011ccdb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa7c3ceaba384ccfe06e26cfc77f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75b4c77ee4f553667765e2d8d4348526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c01e1aaf9e701d58b77e365defd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e5ba0e00cd137009c98ef10030d46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff25f20bde8827f9043a9713ec036b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f5e0207f7ed2d0c397b9f0227445530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1133d87f8e64995add3fd756bb67d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db943c4b7aa76e217a5a496365261c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc4a1485aa68ea4ac1d0468774f08b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418882f9eb7570de8f2f51677a7b2113534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01677b9642fd424cbb13db77b2e7253535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b981fb72acd880982a1e2f4a875b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7d05e21687acc47327a213a10fa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f93ca30ef082f14c793ab3acb31e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136917743360bb15aa98b0638027938539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042323079509698e005f57f7f47d3c29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82cfccc3cff6d6343bb550a40d0c77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd836125f81ec844b2e9b48249a2ca39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3cb15b185da8d61b4758162a5cb49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce20b515cfb951140a38edf8e3c075544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056142dde62714260830f2020fcf1570545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f2c40964ebb0e826f000f800e383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3cb9daeb9cdaba2a10dbbef0d2c12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42628a8eb575a940ff3efaf43ffbf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f05953f8be372da6540bf5ff53c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24501b7805ca0d24dfd68b0e07e97fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaddd1a4ca0aa441fe1bf5783af654e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b9bd5ff2d4ff93d8c8d15ed19d8b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf2180ddb94f209cd0b86674ec7c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e954c5c3b57182c8137ae80c3a3718554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056edecfd625e8f015db5f76e8d3412555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22e9d04fcb690272eb9742032ab263556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df24ba3183634ed4fd2c4fa5ae6190557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbc13a253e2190e15efd0310562116558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53df34e646be6aae2c8055251dd7868559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3578f0df029e98d532abf72fea892fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2a726e0469e56f2dd9d79b323828f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a17fbe0e42b03d8ab80dcd97f5bcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132640e9bbe6087be9830e8dc7309f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260f369d798f2a1ccf7ccb4ade9de8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ef2310e6d148ea84218ed74333264565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ae81678320dc9cbe5a91208613e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e08891b441e9ef2fa4b77f4d15db19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3839b0d60f994154170706390171568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3e30a9702eefc00c1d24cb586bcf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db63d8e5780977ab76c76c8b68d8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7504b295cb379f6e9ee470ff650c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac493dd6af7dca05ef2d79a27046d9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89547c7f28045336c43ba1f0c58b1b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c260b025dfc646b0c68159048a5c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4cdcb35c7f21847a1976182e02d73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b8efdcf34e79d1c0d971c6ce1241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e813251f5607b89175f8adbfaadf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd760d07d5a003fa6d5742902d75b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4087d6a495934bf626044a4856b5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366a751a4a1e4ae100dd82e03d8da2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d687e6c3944d392f3ea114965cf745c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8beee176805c5db49a5ce961b1208582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381c9231970bef88527cd242ef3d11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61310d59c2446eff3821711d6cb85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f665ec70551f32bbe9bc03b25465ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418fdbf9eeba1db6b38a9ce25f2cafb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d46c760e52c6c6031189777e2b03e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974062954e54de80c1461206b7f79750588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d78e8e9e7e6ca8d0575ed86ac32dc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db355aac9e78495094327285f638ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bfacd278085e57a456c5ac3a91ddd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989091c33a6c8931f4c61c0deeba76a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3710de69732853a5559ad43007f48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1753a7cbcd5a70cfd2b12e8098bc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e834977fb28a6777c728377a078f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977415785ff466f4283bbf098b391e9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb5861c1c28553434cc4459a84175597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996818c950a8730fcd73ee32df6a6a7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1c0cb362e90a4795adbab9406548d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1770b836c6b0089f3e2cad4d2bbae3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa9464e89e0d92eaf3ce65c313c1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74107bdda35bd273ea9e9abc5fcb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53993ddea73931a3a21a89b4100fbd11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefdb6216ad4042f8dc97de84a68419604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527ac435e3808e295a024613b7e4c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17250b9dbc7141f3ae0d8644147276b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c752ea71770a134dfe6530472957607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764bd25e4f961b134805958c72e4219608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c091072ff4cf576426e5e7258b0613609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5511d3d7d74773bff69f8fca6d03c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d34082a6c4d5c2c33a0ece759aaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180785b1987bbd1032150e6bde6e175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d48c5e71c6ad7a50d0f9777d11f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c661785f44af1b798dff74d882feb9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc40256ef274d23a05530c03fe561615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151a078666bf4f365779e46835dce6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1cc62c5da95983390ccf28e7da8db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f0c8fc98cee7ac150ca931822d7e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3bebc55a5e3f1c59fd6b8fce10e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e2ee6e3021802780ee1c6a6f5c91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e812fe8c92f6b19e1c0c9b2f65a34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40cfacbc6d4d692b54d5c5933f7a01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2ca8215fcdbc2397175f0e49eb9d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0983b74fe3b52faf58162582318b477624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226b29eccffb5c86c7b29080f680e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e788c9e18bf2c3965eacd3714852626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b40d1d988fc526eb2cdc0efa9fdc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e964795fa70e5af4a4e74e4b9a88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda9870a564fb543389164bed8be776629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b02af6eaadefaaffb77167dc795cac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afbee394ec53960f93c49b516677c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffa6da80864c96dfd1793ec5e0132f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abc0953e424dbbf84cef66b0f6ea51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fbc9020d56b8a3fdae796479e8f00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b0fd5b27fc3b194d1ba94f3b97dcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4360b03bbb64fc848dee6cd02b960636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6380e6e7987514b28c1e3272c60fb32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360381a0c1ae063c6e7dab1b1885459638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcec7db5219da1a7a473b10c4094fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35181f9e81409de9aa0bdcd6935e851640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73e3886ba701493718578ff74cf1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9a9ea43bd3fd48a0c39199653cb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3032cb24767201c43e1abbf66b0ee6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12c5f2cce798378f8005fbc73655b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe50e1e91361b4d758730df9fcb5aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e9af003756736ddce6cc7c39512a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675a1275f5afac97a824350dd60b10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7c2d360d6a5790aab1c585fded7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509262916f8d868b93873bd33a08bae6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080cac3c0203823134c78b20b41dda8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376397458da323fb94d88e2f84d0982651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e62defe61aae11322d8be186aae6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff9fbcd36be1644a654ac5fe0928e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799bacb3b2c1cfde5f6ffec890f6af1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590e636e8ad1d73bc092fd0d028946655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a5f96fefbd9e3689683fb940ffda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85e4769e1493babdc141230cd9a4a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae0ec6fae3755246cb83339fb9f35e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d918c8b5ec6d6fb354b32c4cc1d0c86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37872705681ffd4533e8746c37124b74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067cd2c3d50ea0dbea6e99536f0de8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8b217ba845a16a1fd351d5dbf871662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceaf2d771ac5ab82d1a65a978304cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323bfa1cf25424d7cbe08e7843284d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23da2d1acc0591fa5f1e2088f0b488665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d260aa9eb59e9eed872cc1f65152a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c51bc92ede112e0d54fa9aadc49d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a18b0ecd7c58e2be8b99ed9516a49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f32c1f1c237ab778316ee276e3bfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d419b2f6021ceb6848e25a2f4ff45a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db074b6f5e5e680924df134af5eabeab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f9c39a6ec0978f5034db128fc385672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f857fde94e9730d93818dcd28a16027673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46068da3b9212df0cd15fa44969f3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcca5dd4205792a836912ce602b040675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b3826db79d60b375c173fc62c7f00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994adbca390b901a4e3c1caca16c59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4aa2aab4314d4c2e210017c1e7fb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae4f1f9ec8d89ea620cf3aa64d6cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d205a8be29ced872f57324c87657f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24289a4c9f2743ff5b7cc62abaa83a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76747842bd67b22264b1c88233a67b66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbd21c7a7477e207af546e5f07ca22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b08916d38d9cdef77cb4507e7ac0a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64971bd1602d113beed775357ac2b7d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e8e3e84864d9f60c4d8d19530ed4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dc84d00f708f11e123d9dd41182a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06c66cb1e1552ef9b37429a4c5263688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8654585c9a7fd1661cd4fdeeeee9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aec39f501a2fce5cf8c7b95ff355b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bcb2b7d48857d5f8c74e94f874917691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53972f55fa7e3e507df0aa43ffa4455692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8bd03cbf35088499dfe7f72111f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87feb058d3857862f4316b08e60d6be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e04b56edfc55112f1d7fc9716e219695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c6a4014115898b99ab1471ce245fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4097f115dd7f6b11043d0508e107697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46967992a84ea7cccc20df2b3dea1837698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8544e3ebd5462fc8ad9b83dcad9334a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c082a2225a2fb425c81321cd791884700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695cb263d6c7367500344f8fb2aaa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c447a6248944cb57c8e5599668711b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec16060d6e29cc780fe0edc264a592703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb750dcc80be41178a332cfac0ab49d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea2c73321197ce4806630d4025e64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ac15122077dfb07c4600c91ab625706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3900fcf981704473c5fd057758eebe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad961444e9a89de542de51cb4fa830708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d2176e0f04508d8fe1d3236e0e0e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d980fcab5d125385b44b98cb3299710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ee958f338c5d019059c24483f58dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe58138e49e4e67d7bf27c7fefa17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ddcf325763b5b3ada4b340331fe69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ace0bdc2a36dc7c660086035522818714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b44ed033504065d0bed81efb4c752715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157c8005359065fbe4611c8a3f9adb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a76cb77aa774734efec6c5aeeebc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f6b3c496cbdeabd4b7bf6858d5fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d821c0d6b9cb8a7cf63a54629f2585719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068bc6b1141c74bee54783bd257c3c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5799dcaf446da2b07cd23c1225fa5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434da9af6f6a8e3d91b5b16f588b0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda5f542a983b8ec76b59bea67a986723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c904199a9488c2e30bdf49dc406fbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5901887a3ef1e5fcbc5558614b226d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526b2d8a4eeea30cf5e4e81b4419963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebd5acf9fa423d2793c08dc08c0103727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fc9f7d5e82972fe16065ce358120728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2bbf4ba41fc7ae39abe0ee7bb405f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f478871f47b16c66cedac88231c66a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff77589228321a47b34a0c0527dccde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78541ea48389bf51e66a340426237276732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c2dec4ef4a0ec5975b7883c525b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873e15ecbd54b39b4cd08a2b9c6891734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4592d608616de1764bf0a72225cdbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81530d3382cde7cef70a83f77c3e2b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa173bed229eb6a33c5c210bbd3429737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabfb4aeeaa42740a05de60f0f64e14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41bd96893c3f5c1f26f94e6124668739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22ff3fa0b88aa5a26bacaf49814c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949937a9e3412fc7f2bbee994ca6c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cde68c4cb611342a6eeba4d5d452c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ee8607f2f3dee2cb3c0b0bb50656743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fadcaffbc54d78cfc56290ae47e308744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41680e6b12c367829e15d9992fa702745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144728a14e539055a791bbd605c8e6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32538f244308e36a4a3fcc466b1c542747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318e6fbbd58a3ace742ca096c832197748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36cf81593aae78f4c16e0d99dd05e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e628f602daeaaa7aa36441ded20c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b5ef15e0d1fb88bc4ce73c3d0ee72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25ddf5670e18e058269b643c9d5b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb75bf36a06bb1c3e34db415f5601ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f3c3ecd37f25c483ed754ed1e109754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b4b2c67d4d800b8419a07a07d9b11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d952eff20a8b905711b4f24d27cd9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be9bdbdfc48ead7d743b89b56429d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec5f7849db4aaccf4b93e4395395f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5dfaf2d72fe15c49c4977cdd2cb75759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>