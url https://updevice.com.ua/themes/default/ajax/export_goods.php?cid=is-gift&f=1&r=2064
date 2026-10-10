--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1609b13e39f092836718c1947b72831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d80026febb78f400eb1a23a836c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce98ffb2808c3bd804416e91c4850603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f2aceeaa06f87c053942f260070e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa4cba7b548d870bc520a69f516ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e414e160c0167612924960503dfbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd6af435778948bb233a7b0694837b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791e27ec77e331d7528e4cf0597156b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0cd8d138be40adcd1d527acc3f5099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777cca250055685e6f767ff62ac16e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee0563f050880f3d70c4a10e5ee2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f0866681743331aed7571d160770912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf778c575a0d47f507777f358c1e69713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01e624aca727074496a8f5bab051814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c82195cada0da8dae118ec767c1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe565224544b9f8a063ba6d441099316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7c3fa6cb5a05c238e4d643e4d76bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f302064101bdaf5be3a64eef3af6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d41bf4ed65b72cbdbdecd69c5de4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93077d807d5e8e865ad042f4dedcef0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc889e1fc34a4bac11d8fa7b7cfc76e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0ab5939a8cd75a13ffd77f486c4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60a99c7b3cc526d817d7b2b9d7e2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bda50b2bb2b3cb25e24d859c95f8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef6c12462b43881b944c0fe21bfdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621742f49f79111de81dd188d01547026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b81748338c623b2edc100dc2a6d00427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63efa1e51a1b5d0f4722e4b519f50a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c43dd2046bb764f885dc950c3346929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbaa8f1a7348a3a7060350ac76ebd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57606b8a3d128b4813b98e0f1464a8ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf170cf212e2ce442b8b4d9ebf73249d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486eb71dbf88f7a36d2630c1980880633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685516d1192260ca47c78cc40929da334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4e678a6139861dc81066b1ace6c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bb2699be1c59a131be038a3c82e8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf706d65a0f26477f129730dbae7fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec02212e8f8739ff304e73bd302c7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36a8aa7e78d2ee2ac2bb52e1f743ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b27082868841d46fa67f60fd503dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a144972b46ee3d7b761c87a603bb4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470231785a0de8a673b8ff4c36001c6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901c9a5762b3a6ea3648b2caa9792e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755690e5212cba914e7e69e61d51b13344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d37bb4a345f3003997f9253fb3a5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcd0e1c8a7f7d7f00bd9953b130ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8faa4ab4128f16a5e1c22067598fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f27b9359712505a2b73b18d4db77c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5d89334afa0c1492ca71d97498e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe70d9c4392b2311bdc22a785099150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d83ff5c0e40b90aa6b1c5ccf6ab1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229f17cec156a0602fc0044f1334ee652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf80d74375086ff8ce0c6a5c13f8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168da4fb0238586ec4e63561a264e17654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940718ffa876d35cdedd13eff9480bee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82729dff58910dac793a98109013120a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fde29c6e8a078884dd1c0f11eae9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0d9de40052ba8a0939d2cfae9b6b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae927f2efb83f262093cd444e8af46059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf84a6e298dfd4ddb2071f5253a17960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb50ed27d8b37fdb1bcd528f93877361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554d8ff02d50fe6ee90879fc725a0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198207558a0e3710a0a1009b15f7eea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c3bc64c6bcd87a11753cca6772fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98d730b1a0033bf11071e43906ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf427ce55a268fa71d09363d276b7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3a06998e20fdfffd7394062c3a2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bc1277f204a47f70e524179f12b2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7e2008ca021ce86bec25be7a5719b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462114709c3a2f783aa25002c3ec3c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39b07c6cd482229c82bcff93bcf9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adbda4d8ef19c6aa0d0b309b1dbf7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186326c828ac6780b0fd28cefd07d2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e55396e6a88607236817376fa50b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f39ca156db415cc092892c5722fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6214e7d8f4e4a396b35ed03720de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37988534b7f7e505293087265af0bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c292fa3eba70bd5d7edbba6e95f18478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3aaf11264f1bb40e58767643517f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd3d0660923850f292b9686be3765180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503bff9e731227515ff313b1b42d8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c1295321022177d825b88323559782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19324ffb6494737c7f1abc945e5c3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb0723b74074437bbde38a6687f2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba92670afb0f1a79a33a68783d0354f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d4e61ec67f046e28cf453f3eb0b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbaa94620101e022437aadef82e20387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559034be15bce5ae68a8fd2d8c4100088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac56def9f9cd224c2323be3689be0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1df0ec8b2919092cc78c366bd11690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477a76b940a0c2c74a8373f0f57d1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577efe62e7bbc281757d39a861d0e9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c582033edec8120083bf3187ef227a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c787737379bef521ff59aaf1d852e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e3669304b605bc1985613e206da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e459c2845eea1662493672e300701e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b348f6cf46059e4ea3138ecefcd9ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae078f6441cee91ab922a3875c45e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b65367c2af09433ed7d3d2c3c882399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cfb21660081db3a5202556305ad8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473325fc893a4e0524d4735f285f20e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61678fa917b16019204805d6f72d27ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb617487329e30507e8934e497febb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd3d8cd228dbbb15be4057eb9f429104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027bf703dc8c08482ba54ea457f350c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d125864455257e45d7e8071c8fdda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c412ebe1fe1edc7cd27b0f9b838df8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435fd997172562c7607768141b14add108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec775318c6fd8a503b1333c6c3840a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d38127a9ab965b026213b47a429c26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1308a53d29db44b245f18e0bb0f52b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bbe21d51bf0038dd6a41e7907a425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f872560daa118beedaae1e4d94925ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8dc76dff66f60e47e0b7d6797c83c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f749a600677d1992709d220c01308a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024f45307a742137c40bf39b52bf3f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2270291dbae465808e3504f910571117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae938baf6ef198ea132553ff472727c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861bec4b8885a10183bb7e30994eb90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e0240c2d64a0b80ab7df527fe906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd988f9ab3ca63bcd2651284f96318121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb7292cb105a1ec5162da59160cd56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b31d59a36dce9f423108f4ae524b6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d95feffa66421fa027f71569aade1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ac674c13538ee161e994db99e2db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1fc38e92216a33c1aa5a969bc6e0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6599a54c5a6ff24017b02925e6365127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918230e8213b0f324879cb6e2cffce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559a260fc7076af6a4c5e4d53ca0d09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d32a373aa3b7912df7c7ff6fa76b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7c7730cd6fb630ceb6168854b3fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ff0cf95a8e92730b4dd320c36ec7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236549585b5505d1e35cdcd780aa45e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc8b940b631f2952c85eeb53b405a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf7245a7d665dbcf5dc9dbf4a822b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bc5dfff6ca1b2d04b999120983253136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb32eabdee565c50e24d538eb3feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72657cf81deffd0118a950e451bf9919138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba731cddbff3905b9cdf3430f7056139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f290d5e40a21a440935863ae1aef2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484512fead0b07030070b39f574c2d9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3472b5c519d72eaca940a5cc0be246a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb55ddcd9fcaad49ff95fd5ab95fb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73bd3c6b748a11f455fe635ff0a460144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c268a1dd7fcb71253491809a8c80eb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff47e7491f9c27e54e95a0864328fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493069858e99f6e1d37b55eccdf5fbe0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ff21e14a3e5db8fc5eef86a3caac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfce50ee8d92105427aed60d1ee57c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2245524dd472aabe9b9b3b39bfd97b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984380d0f9177a398a5d078194b8a137151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555039a57080aa0283b4092c1f5335e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6349a0c5f7efa2f7f5cba863fc7c303153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e6e65d1ff726a73941f2fda34dce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7c8c4916035aaa3504f7571f4179155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bda1eed6fc0b971319912d9ad95f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7e15ab0ccb2c964e0be4dab664f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c363e3db098f1c8b0a89665840934158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445240f924a8e632f66ba0767fa071e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4631170e12a953e8cf26ceba8724d46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d0d577bab1492a05bf06c16be7e3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc5b3b53cbf5e987824385b52f428e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c5f0eb521b377da96bf5f4fe7dee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b5ec2b98c56e5e4a9aff3e6828823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81db2c88b8db3a5a1b92139810fffe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c1850c3a2a1948dafca530e6d03c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ff9469167f6f9c5b384906a47b22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f86a9474aef598d121daabd1e9d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5823e426014dbe78ce3142ec1ae3a56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a46b5c9270642b45a9c4c4aa24f9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691fe97b8283e189147f935f7d053a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e66cd53f3a887e5a6a24e7614b09a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c3b80cb2bc9acd9cbf0b96fcd491173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2da597d02644ce39f46c260a07a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf47e2d8a21139f5f80da58133f036175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b2830800a37efaba7597e7b9d36e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100cb36d8cb1af6cd1bf375d6229fe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea27f77d367d5d39509d90dedece45f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791089dc5a10a2dc60e3b084716799ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b126454798d5069157a47b3a29c09d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943ede0f499497a09da06658558471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622045d10212982a8ce5da8e2d897676182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cfa48790a723ac313d942b26e60d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2992ed03b3c531196dfb64aef74b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662da8bc4ef8aa4e64b8814d65fdc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575fbd3930cd58a56129c14b55eb78e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615996967d2ccdbc309429d85ea993187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32877e3a49f592260a212d52511970d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6678eece6b89f97d682c26c11ddf47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe81dc5eacdb50af755c7ad54117b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe5732e475cfb553c0b15b976e9597191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb2abc95b4fd48e978c97cea8dc0af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1dec9dba87af8f07241d607064295193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633447d3438e6ae22ee3489e60694d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff90d9bc6863aa67d29d179623eaabb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc46cdd3e4d49f538dffc92bec8b70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e4aa1eba26ee7a903d87c5b3a6e20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe43e5b2297811f05f96e108ac96e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85766f47eac09e26e2574addc6de6267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f940616ba320c66083ec3a4dfe9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86617deb9d315aeaf40c7208321e29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c761c2b34f5fd1cad49f53a75f27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f71a616e57d248675f5bac39e1f6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206011c2dfa1f9c79283dce2c3f6ea0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f37305ac4bf915e3e2460de5913a56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4ec7445891d411f911ced2399ff2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1289a1d42444762dc35cdfd531642207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd096788c88e715276b74c8ac8988d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb74f97f2dfa92739b9d83d3d6ffaad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58152fcbb6aea30c075d636bc8a85132210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a99aae5103a379196ccfe1a01df2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f402918fb024d13c77604cb8ba14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976678e8dc32106078700dfe671e426b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009fae22f0a1524fdf85e4e3f12f899214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1acc4c922a7d8b51ee0712da6ae52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ed618edb47a1d3ee58bd264a133b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40293fbb7ebb55c7f2ed36346b993b2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c3309fa6d89ea2fabb10e89c2936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f54fe4a7863786b2406957d7ac1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e92a55989d3e7bc93d9390d0afe01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e240ecc341283e855a554779fe37c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c2f79497a3392d34a193cf2be047222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7de4577f98ff9dde84ed4e6c86ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e11b89d033a02b8868fca09b580b55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd281c8e28221a26c5fab56efec69e31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59caed55619e3b79c7de4d2d53acbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9e684b08789aa7da6b224fe453a5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a03620af20feb1be7fdc5d0f8908f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4adab71bd1bfe7d32671e9404a009229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab7e18f866835c735cd38d18496d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9bcc7f2140f74103b26ec887f30f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e861272335d5596d0338199a4f06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e026fd461b14a87f44aef9c380336233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174784c845b5495a8a5361f301aa82ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b08eddbfae9b6b91b4d59e321ccd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3296b10a9509c3aa17e23768776c3c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f766ca085f05860a664eb904cf8603237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d090bbd5e74bf41c67589781656de7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea0fc0ae88fa3b5f2714ac6a3d5842239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353008499ec59ebfcc052cebcbb74f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc609ce4b4ecd3acec3946574136b75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a27274fc5bdfc6bd61f29eb9ad773242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b61361883bd5231b1c6af96677126243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041283cc3a65d9bae8d1d098a2acc28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335619de617ac3adf71c81b97801284d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d72e7aca045e078782965fb43b25d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aefe9e33ae5b41851a0aa8cffaf32e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d019fa90c6b6ab2c8112d0b659e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35662ef1f6cb564b52bcbb7909615ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1cf92285116ff8eedc6946cddf509250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd369ab4cab317cfac57ff49173d244251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c21e7b3f98eb83715687bcf73069252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756c905579459f17d1c59b83a9b54b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d103c3fe012faa7465e17410a7de93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5389eedf9524213df92aeb23845f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709be513732263f7ee35dbe47886fb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89008e5d4a819ecce3339b22d36ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec539df563d01918a3ba68e62ed20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81f500238134f77bd419e009b7811259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bfac27430d908cbc551400b8acfa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2046111ccb8f4f13def6bbac1d1fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb865e6ae3d5e7b187f51bed47fbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d4494fcab5b82ecce9a3ef4d1c4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fcd10d6f4a5f0d968a9a6a986109e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ed89b47bc34b0e1ec3ebbec6c736265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a2967c2786494f0f526d452066c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816d29595c36c0b20a6dfb139eaead267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b8855eab5d5dff31ba8849ecbce7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f97eaf6647a490305ea24b122132269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af72df05c8a6d2f38f3588ae60300270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba07772a69911a8eb5d231849751d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30559c5f43027e341e29e158699fd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f632cf0d2bb10ebd1e84e41abbfb4aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21a6ed8848d8bfdad13cd2a542430274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd9e659f7c8ccc8dbe9b0bf5ee175275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d259f208abdaba51b85d7abd1225e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a3561079171d3f432f5f15a78330c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec39e6bd3bbb0dc9e211e746a6c784278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac62bc54cca76db807e5345261daa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d07d628c9f27ee877ba070389d06c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b1349c0fd0ad655ef64d1d3ac7f83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5525da6d474f3246f9520e9b048a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1461918d21075ca3b2c80eb5ce6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d87bb7e467d913c22d02c07d6d48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c297f2e9574a3a84e013b6eac91a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2d1e25355da269e6ae9d470e3c10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f37cf711cae3cbcb75a10d307803287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5893c48496c3da0513c1a35efe4ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631a6fd58464215252de173b9a7f1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ffb0906af767f607efb51099b0382290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058f2c62746a83af51010c705789d51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2443b829bdb636ab52064de37e6061292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07eded4b593e176ca7a10beb3f46a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cbf5de6efa6c3f606e0ebb92682b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424bbae79ead0c4b16e7a2202842274295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016bb691979c38ec16ad9906a0d3e4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590582cb06b16bddb0d9377be84603297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95882bb252ff3e0389afc4bfe838c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81599e51232a4934a2fa0e903949f6c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff51bf0399cfc26c5d55ba66de7b4c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c44acb4fd31639b1e3bbe03d81fb3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b2efe41d52535113dff60791f5c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00714c377f171aaa7b8af6063a9ce66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6fe834b6b272301a06c85e3a8e10b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d4ed7ffc796ba963790f7901bc71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b7c1812dad8c5df43527390751ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9922e8dd9860861a761c6491a3540307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fcda06ea42d89925a333025a8cc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456281f23f721b4dcf1a06fbb0f2e0d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298fcd79a1ef90f143e110dfb847016310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb79e2b5ed969ad5bf866dea3b19fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555539a6a3a32f31933f1b4c4406aeff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641252ebb1554dcb3900a1f694ce0ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd9c6509eab6b9d245f0f8e4502369314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51cc23cacc04b22dd9090733b8d2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda4d9dc051e677115e30f124e01c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44b7eb8d25e627321a2bbfe74c4b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898946bdd23d54c9aabbcedde9bde1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affcec99a7579c9c57ba86aa20bfed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637727ca054dbad77fdddf50b1767f03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5da847bb0b573da93ab17a00fb7cde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02fe3293b8bf5bbe5711e721d51378322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6f3993ea03e0dec6cb60f9af11cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c181660d391e2707ed741a5b931a2d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad030b4fa0a74c55587b2bcea09b65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292635a0ba06880501cf7a7a38d5ef7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251299a69ee82edb2c5a2f04bc31904327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e43ae74f5dc9e277ab7315623dbc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59b016da3c0fff71088050ea602d72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d458cf2a024cc8375ecaf90915d88b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec831a938d5ada8cf677792a68d08d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231ffa4065fdf1066b9e9b252af4bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f080fc0b9ea83b9be43bcdb4ab0a51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b26aa4999e6abfc2421abd3db3a75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642711b20f13b6828f17929bd2067f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5255bd3ab5beae785f188277e2ed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711962657ca92c899f5fe72614c491337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206b36f9259afac7e5ef4825a8e5ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812090418cde68e5e86e21ecb99ebc11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62ee0f7d9629e524ea62279475ffe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb9976bc4594431b413e8c5be384d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8e8e7b5828883bb6ec1ee9f20cdc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea60badb99a18b596f13a6a4d247e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c092978006fd46b9131595f5623105a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f913d22cf218e5b4c2fbda1e72f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f8de74050cf3ea7715e7cfc3b61b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef835fac036b9765e31f316e5c97e578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d736be5a3ebf37fc1f7fd414d5c215348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c335b7023a8a5919a2fa545c61d119349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6dfa6858159644dcdb564d9228ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce4da6b0e1b1dde86b000b716fe03e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928face052808f28b23e0e1af72e7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb361f46adb21e8f4c4e97e226f3ce9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e08c7cd1f4de33d9d09191cdc904354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2b5758ad65f9da971e55181614231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be2149af840817ebf640a3adbedb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ad4eefe07d32cec8f6003a957146357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd4396e182853ea6dcd7ca29bf4b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45a9b893d062afc27a69467d193d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0164d3c670eb509e8846e8de2cd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d289b41c4ef4be679be667d67939361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be7df1c088a2ab45331a6a9aa4605362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ed79ce3151d4eb70e657103627a65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fae19f5217ac1222ba03faf8eaa5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db43a160049aed3c25fb7770dcac61e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baed64f6c3ddd64070cbbcfa93aa62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f38bc2e23eb443a1d5797f361dc86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356de12ecaa5b3d1849d43ccb3157f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01416c71a8ffece87f8b1a450548063f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf8e8e05b4a4c678a80414f81bfb46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2bda9f88ef98037b6cf90ffb47924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf250a0f073f349444a8fdabde772d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13a74e7e09d29048037e2e6ee97fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26757dda72861ecc49d47f4d7482557f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d00f7662e493501352ff6ff187ef52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59177ba89e7df568f39d39c40413c69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62176c2f53cc513775d1bff509316ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856709ffce6f023b06e547f4251584b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8bf29605fde943635752788a14c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac30b53baa7a25d3c033ed2e1b9043380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545eb5b16ce2d65740403e17dbfb2a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec605f2fe8af11397676687649b45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1584ea2ca1054875d130dec4be3c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e023c1a279814e2ef7172b3f670a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408234514282fc5afe121aede044a05f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8c4da0c962f343ba35ba2e2d11af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a7ded0aa4f34825880c957ede8b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f7f5347a0f3b78e4eb19d8d25ad70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23eda974c1ac3fd653e98576c8d44d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae892252c4b531afdf1ac2efbf7cc38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd987bcd6e7c777474d53549ca5de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8692f71739f71de540025cb44b20f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43226c953008b65decf2d23722f2335f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed58797a7a1f1cf9c92720cbafab1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa199fbb88635fce04511e717235d37c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedae96051bc3987034691d171cbbb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9de7f072c8fb4b4edf0c14c87aafd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57ea281a5b2e42d3f6753e00ca6b68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c721a5b2167c2b2ca722b6aeac2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5bf7e69cc6a07a38e99d29e59c9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db3f45f4db92eaff927ca102ae2068401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9005115f3c89291c76aa8dd8e8a09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932fce29243a70983c8c89ef2acde73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0948a0dd0c325c48383fb946ae73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f00e460d65dfd14f0235b9ac45fe5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353bcbd082188174942bc86dda0fc3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411f77c57db1671cd4b815c138c6e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b82e6407525c1e989b7d055c8b911408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe779a3eb1c58b93f9a1cfcccf57ca5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa43b5e8ddecb80c0e3e01b12f6bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b327d9ed62805eb4e22320541f7e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e668683e65ac36e917b482d80649412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc11a94678671b50c11070aa16c358d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3659630f7cd8c038bd76330b428f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ffb2a32bf59d7a6023fb9e2d3963415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee3158f152ea7715c0aa9877b80969416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c728a9382f91d0c988017c7b9d18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4452914f0358687d892cb51604f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f223a6542ed0efd144b0782e3b1954419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb656294e001f6d901bb464a2dd40c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd929e4f7576851b88045ed2f382f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a5d362bd865682e41864f648d66e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b8fe91fc13b15e92e20de1324a6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbb86c77c060c271a653c8e6ebb14d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd5ec0c4385402b6149de16cb8307e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63507fc2aa0907501f6df91c169d0c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669cc2ae493cf146ae99c0452f765a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4287d6c6f330ab61d266d09e24b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767b3a9a8ff9f663e3967d168046a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526c85bf9cc703b59db56db77ccb98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36fb93f66f8eba5126be676dcd2de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be5f2ed6cf635a4704ea8c00da8540432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8a141eabef424c706b2bc1ac0f422433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53d68dc78d8a4d32f309f1c38b01c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10144a3bd64525553dd6f7fec8c74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf9b70b10febe9d62ecf93c7fdc86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59422b61bdfb078a29741f90dd29505437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af05aae323bafa3b6487c327e8d848438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ad0627a313c886ff8c86b84c38cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7ddd92d0845fe0134e2b50d47710440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0526c667e32cc76e52612ebd2ddf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418b4b5fcdb9db961eb95f3f1349ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01526c8baa41553c652a2e7f27153842443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15601e1be7634b1b79397482aa3b535444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419dab48dc734d9da4e46981d654fb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4938844c6cf34754224abbfe4a1bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b042f39657b806b19fabb41d386a3c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174ff5e1842799a69b14239ea8c9181448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551843e4951ffef10f6a24a8457d3cb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d913eee2a25b908e098461784d4007450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96753c3bc7ae419371ddbeafffaf2320451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a0c8e4c747ec7301cd69434beaff4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996177a12f721c356178a9d7b8f75e16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bd44ed73d97130fc75a177c8268ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b9ad3f719ceed55ca9ac887ee298455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475c0d9a693900f20606f5976e84f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54b6e3c8b6ea9f5826ce385c6e417b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489bc2ab7b7538707daae136da35a58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc190a1aa7b036406403487d7da859b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ee1a011186a6897260778ce13ec1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4236ed9b73758e83ec02433e57db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b166f0402c149e088535ac3501d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acfa995f99c1e1b037d5b4d302e878463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c01b6f6d69866184da7ba548b1c31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23754039fb21d0fa582f364ed1903317465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9996d2fe97a516e9587c31cac721f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ca961621613c2771c8b7e19fbf27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a45201bcb994fd979eae590c89d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c7550fb2fdede91379f2f0e74d3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815739772a789c121a586ae7b591b9bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96b3a3d9422719059de4887ccd5e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c122143774d6c6fa88ba22f1e7a38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac20253794f3b7170201ff14ece24f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90638e1991c009a2c9f709cc8108e36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae67f9aef11bcf7bf7eba75e001f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2f64b35666797a77c549d8a7aa34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad888dd0b863a06a1dbacee3955f33b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a1b4657d0a4d7479e85a7fc5dfb23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252626e4df1f092c7bcc1d26ca8d753479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b53e357b2d4bd4b7e84848f5529f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82834edd3b367cb4e9e3b9732ea79ed5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be68f978c1404cce28af3e9f201b47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b537f8ec97effb63bfe51aabc91952483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f3633eee776ef5f384f6d4885c15c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa07dcff5cd77fab25972c3b1b98be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086ec36e8c5e5a9764b43b04db7680486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d784dec1f3f55c0da5de12b6f11e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3f976ca2c0c8cb6f5c9271a2b757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485797aa5ab32adca87bad20f1a3f71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac593d08e7b675566c11122d66965490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381212952122fa41c19d5a6415ccbdbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2217ba4b76889888be1e4e4781286e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f66ca3a2054188a3c1860799e2ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176899f918e009bf751b3995cdbed0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f2ef420452d7f89d2ef53f7603d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5695870240f98dd7e9a191d848fa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b892dfd5022b3be9adbade7bb604497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d4a09839a57d066cfbaf956ac7184498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd84c9e7d026e8cc33f5de3ca3c114499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce4a3898b8bc2300149a8237a0c5df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321edaee7fb5cfb4eb16984354fb149501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5d3f0f73adb1d30d612032cc11bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9433e3f67747abae4fbbdb2b1bef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af087dd40d0b86e5ea76cbbc01bfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea26c8c6f60c6fc6749c75c2d54aac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ede65c804a9f5d6809aabbc50195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9efafd8a52e4dff2abbf672e3eb7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6953a3232555c22ac9584724b237e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1991a9c1c41fb0504337d29f09d4dd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ded2287c2f4003b315b963b7d0ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d620ff16cb2eaa5e82b410cb76b1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba4c9198372a6a2b2e233bc6f82db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de799a3da5b66d624c9ab247827189513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2419bbe3967da68ef713342d583e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6415b2770b46eaec6b35451bfffd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898a8efb0cc4c777ccabb857833fb75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6f11a4eaec13d55c7bf1b51f8fe7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa105bba76e6b55c6e48fc2cdfca80e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec028d9cb709b4f05322895ada7d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf15bba333e14d9c1bfaa485de36d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36a5e4248788a4928abc738c59f1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35134c79a7e02b966af4bfcd899684522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f9a4816e2b17c9b2b5d1a7b992ca8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b027d442adab7b0bf52d9e23adaaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40188eb54cff03e83fced9de762a0cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706640180239b24dee5f29f0675a65be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13772d0b1dac21fadfe5377a9a63391b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9f2371f6f5b717a892218c7c5817528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b7dea27dd3cf2d3906104a33989b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b22bbbdfb3c0b4a1cad24eaf05d103530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3d8761e28c42b08bded0c9f77844531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423fda2041bf0828b38c9f970c1747532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcdc0377b55e3be97a8c2515bd5e4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79de85825bc7fcefd4d8d93a42e8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b39617ec1ad4d77eef1e9cc289009535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4ec12091a86222069c4fab9d22249536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401619e8d42e177fdc0c17a86cb467ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb61f2e69a04d1e5f17ea38a903f2f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3738fad6f4311ab64320e8c273c33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9661d0f3634a0a764827ada01dbcdd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd064c01273f2a8bc98424fe6e231db1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c7f4982d8275db1cc637ba00897ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1563840c7a598e62b15f2ecc14960b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b2ae6c3f02192c4167eb4cf415531544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680af02471f7175154b99e2f91af8a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fe21938695042f5068069ec701e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36216c3428f45f087afe0c78543ccd9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c6bd5a6375a17f3a2f0773d14bb12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad409825161d94ca7f26e485142769ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc0f477265da4199b64e3358719f16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770f6c84e411a5e8e4771668ddab9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3170b1d0b26f9245b610278e9ce5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f22d91e1b45da1f2e44a6e53fc85e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ccdfe015afe2f5494b706f0ce714554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88107d75012063a984dbcfe42ab0344555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83911c7e2d3392eff0f823c01e7875c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357972f305fecdba526491bd91d471aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9bbb65ba011a323d773627090ff2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989159f230e851da039ff38ed5cce730559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da717cd2427f0273c979e86e1e135560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4280f9cea520f74d28c6e627d70c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b8a92430708da3b72fe24be2a172562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240693c014e9a16266d056901613b88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf5663af953d856b204fdd711854f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dc443ac841a52aa161cfef8c1a81c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c010ccda87af06688bcaefb09a06eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ec58e46232b43896ff32ad361a8ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf311dedec2d94f4eaee40016491fe0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0eab85c0b8bd97ff5a68004d095e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce16bd0fe9574da1580a1f9b1e869ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985400c7f7a7e8dd6e45d178fcb0c007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ca6976340adc1466a8e8ac671200b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba78cc845e2223294a0eca97ca56b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe9cfb30f5360866c7899319100864574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842c5282cb99672f237f418beb82e14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015a799e96f61fd8420587be443c3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557ce1e286be4f7f5a18f3f11aa1b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d18a71efdcb854667510e989c07459578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321e2f937a9eb5ee8c93a40c8967c71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aeb20017a40daccc657162e4f9c24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b958ae952ad1fe457acd667541b483581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc97177f2842b13e1200b616f1be8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46678960dc108af2a2a2aae51824c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d837151fc9253498cccbffe107e87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e593d05ef71f56904001b6266360ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c369365168f6403876cb518deb413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9fa476c1436539c22f1eb343dd715587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c7a073e6b56157414d84d2d34451588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f393ebf2aab14e91f75924f88e653589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d44f66088b8376a41cbdfaefb383590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb7e5c6bc20fead2c1403d687da266591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ac13bc7325bbc8ab930499bd0ab7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7423c21d40fafe4a009cebb85e4be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b98fb1a7826a742b0e2e9407cee80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e95dbc3701fc442668b827acc1e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4173b61a7b09db6d1f11fb19fa954596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17446c0080f30ad8f18331ca18743597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d434baa04360db85a51980a7a6c6240598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a411f13f87f05c004d37f15c6ece3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb3d8ca47d2b91c3c2ab063e780ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e07f4819d28926c0cf06cda49968601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a38c46eadb59d19a64666b0c981a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217ed73076f4903fc26283fc82d5e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec6991d709dc5fc7601c6341b7a9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3961ce5300257532088867ce2bcfc2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c86e085f7b5c070e710c4e4e129e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c3f052d28f32aa59940249ccfabea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b25a8c09fd609d8f5f5e115baab13f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269195cd273828f567ccaa48975e9ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1081b74604fd31b55800420a0a2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbbb71dbb1918516433f7ab3baf9e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840581d2a7c18160c1203027b4eee08e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716e3bbfa2504ffbaa3387c73c7f23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e23c5a5e8067fbb2b6e155a67ab7bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd1ecb10442c1c6614890ce758e4c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250303d4b6253d32ebe469d49b2f3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b96c35d4667992f111e5328c9589617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e898294457798075474051b7ebaea89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e008285a678eb78c1811ce7adf4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234cc748cd32eb290c238ae63851c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28effe02d0b19c3311bd02c8fe71569d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3b79640ddf2a8ef5c694fafecf98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a60bdf77603ca866d1b7d41f2898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c334ed342ebbb7703dc682c0eec4ae4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9669b33fbaf9890376c109f3cbba0e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cabe67da6442b9fab911058c46bf51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5bd85da642c84fac1ba05a297af76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb840e6e83505d8a087ec25b903ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0baf7e031604f7a34085b6426618629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e55fc60151e38966ede44ac468c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61d4678707516cf9b52afac88997a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668fbfcb28bf74020747095e34b4c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab7c04393dd08bc969192a737bb338633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61346ef3a30cd4b0350a06b5373cc55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99a519fe77176eb8753c9a1df8cf7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958458f0b5ba950e6cbdfcce094dd92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960740e2b09f4867496c95d24e9603bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c8ba97777ce286be1acef083f0340638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1890435242f93c4497051b5451e8347639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b51357c4392c0c0ce7baf26bf94b84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d95cd56df9776c77ebc7716b1b872641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684e72f9a1167d28285444e47ff7f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50569834170357bb9e5d622619e21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48416339a23dcad30390ffa560cebb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd211bd59fc6f57696d4caeac548c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271aa734b476f83902168af6e7eec5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b1dd2e0f91f9a14d41b0b5e28bde5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eab72ea0aeff749618d3d7641b11c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab1dbd7121e178d44719f721e5b8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c61c3be467df4b58c8a05afe31d061650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e36554f0e0c2558d05db6f7b83a18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd37839e99f313c2ad2762f0240a12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37dc73dc64de6514dac1f41a991045653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bbfa138f931b487771faf3b20ec86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69c518158c5f5ffed838cc178b2f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08071d1b5f26cc7d074ed3bf04b5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951190bdbe6aa935861711dd1da9ba96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b78e5d80554a93e0497947584ccc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621276860719413efc5a362d1a1d926c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8835bd73991f6c8a1551e1ac4b87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f74a739a26c4761b36c82248079b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2663ff09103937a5e98bcae5a8b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ad0822cc4cfe930eafad13f8ea011663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7073079002478d8de83035a40475236664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc069a01dc650c2904022d127e131665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe54a50667abf19e4988570f8ea83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cb852cb36658d495b476dafbab794667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa295b6794840ce83462abb95d41cfde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf4d22d57ae6001b79c467a79f651669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11594b86af1bd40a5b5edc93f2ef5c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ef0cc0118211643f9db19bae2050671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549015615b1254d7888c2c81c2c1026672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0cd08622afd32727e3ef27b7c4448673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7806f37a5633b6812c9929bc18a11f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce6e09715b7ee43e9c4cf7b49799f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1f8fa6832cbaf4340168f3b7ca53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151ac09b37200d9afa52785693e1b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f835fe1d1ee177f6caf88ccb91bd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7afa96beecc2cc3190017cd92d87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b9b006412e5bb39e3c441f4e513f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3cbee09e2fe634a06b237a9c07579681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722500591cc4f6d19007bcfe290b33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf74fc5aece6cbd1592f57c17b778a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ab43fbf04917493753dbf2df4123684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2285fb9c7af1b1df6e9f53fdfd0be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dac935cce907e19943cff58f8c39d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc178165f7911bc1ff3ab57e09678264687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735aae1279873efe142e5229daf84f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8a97b87133a6f66b3d5044596364b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ec63781efe0653a846f2d6e3934e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878e08ca1de7f3577e576ff52533dbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364415712e2988a878ff5df8dec2ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd99daa543bcfc88d151b14f37a53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a848949e973ce82baf37a10e5d5e1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc81be20d017f0ef578a43cefd3441695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15863240b3f953ecd47f097386805da9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d51d6230503f7c3284c92cbc7dcb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe297ae7a7a46ab9a6bef8bc3f7e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664e2a11d055f6b2b798d6fb49b5d33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe91e783f8ceb68a2dbdc6d43ad303700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3860aafe8d77865cf666f45072805701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327f18e10098a4707ca3558a802ef8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b620ec508a972d37dd87cf2c24c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3442a6dad7d623e69825528bcadbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03ac4b6e68b4d8b7b57760fb742db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a2c643673e348b946c32e211043f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2c26685952cbeee8042d719aaa77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0584cb1b3e190bb52be1d1e162d748c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afefb438132073fa8a53ba95c72b017709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b7043acc3ef68508b806eb4360af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e42e94ed4e20271b604399ae4bbf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd72752c9d53c281b2a1cd329757f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c118332e255103f5981a2ebb7aa03c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3d1dd65c35a437c84456512051929714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a29e5f5f9479fe970c420e084c3b7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159426276654cf710bc9158f327a5672716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7bc9449d0554cafb0dde84f12ef1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfbbc9b83e35478999ee68eee3d1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b779dd3907a6cf07c480f0c3ed441719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e586830defd4027801adc02f7007cf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7afff988f251de97c63ff945bf170d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe3ce5457f4e303bbc70746fba137722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd86574521d1326a6974a7872e9e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334b99901b57acd689730fee35cdc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c3c495ff871dfbfb687d68dcac34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97686507578c1c7438895fad6b2cb80e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d408320b14238ae0c9b8fcbd4a8a7f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3d2e64b8338db5684741cdf5f87e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f19e32c21b878ff725210544439e00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836586192c1be05941e6d440f2f667ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fbac67450c78cf3c160ee93bd96a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe7583cbfc2213f754668390b0db1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f0d958bfe13a293e3c9cc17b03902733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c4cfa153c7a64710586b13bfce4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29fe1e02cdcfd637a5e43b78f6f9f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31614fa3029d0bc5e59db263428bfb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee09aff6aee4122d06b7530475044737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f1bc015330953d79a95c7a55ac59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de719bd9591f07a1ccabef50f493814d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae19fb64496e195ed3273f9233c0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a917159bd79992b7f983c3e00737741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be731ba1c8272b6061ccda4f4284f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec37a4878ecbcc48790720596a9cc4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ccd78e9531a877d389234db838ca9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4aff0e15e274810dcb4975ba9c1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e118fe9b99e44cb5e14305594dd18a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e74bb68ce55119651e9f9c4756fc8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27dd968a1a6426ca2d3899c18a9004748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9e0859c9a857fe0d2acf23243a70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0438c9ab3d44e5c13dbf38dda22b86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b7e711ff35a3a0a06ba0fb15d645751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697d855fc96fe6071ef20fe88a08b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dc52afc246e141a41659ed7740c23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f353c038300d31bcf6da1d4fcad9b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b638a90ae8fbccd6578d0729d585a24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60304339b6c7129002d28d7a3b6a388756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f30e97e25f18af995161a79cee9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4430acd633a42037c85b92fa5304758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5f8cf92f3bce1429704f0d3f83fe0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f386153fa7d58cd3cc914a32a71a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa356788a827639b682b332e3860d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90195b40b102435024b2cd25757077973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc284a3fece346d0b70827b88b58184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bf658bd083613281460828d8cf7555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b525ecc5c8be5bd3aa832d3727876a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce984ea8cb6bb4e493c98585020967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b7bc68362533fd56f047e2b6422348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c944c535fc30a1520f2dce56f3429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a862ab0fab0087b89750cea590c74f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c6b26dc004e6c6180d2a6147860511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0d748a0e6499b506f28100a5349c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072fe68468fd74001ca99984f4997d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd348b8c7b511a310955a964e69471114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add0edd264b8f58090a9d084feacc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c4672513a091638fea0a62faceef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5000287c0c8c4f5bead01e4f58e4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcc4cbf1f111c826b3c0f9fed6415018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51777692379e3fa13df8306f6bba819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac130965a401dc338da5ba354befc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edd9dd622e5f947e3d10a8dfaf889221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e56bb0b15affa7be0bf1592e981122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8321c4627723bf8fc0424ad3a16fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d91cbaf87b5538842d302b3d92b2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e76f9cfca4f8b1559eae2c5f633525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042dc0e9e75cff8a9696ec96fdbcdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87bc2d9d2fdefc50d6f0af7ba91d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62cb199b73ad69a5e31dade141d2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ac59542f0e0548a3bf6a7331078b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c3facc99e7f45790b9bd4d2be24030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4b222d74772c3fbbe7d792358c5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de459350c4103b7ea2df0e44f267a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff993e88663ba0f1143346c574f1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32186c75de7203e2d2a4c0da37b8fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda2006d0f6262c46562cf449628da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ebd23418b072db5ef68969d41371736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc92db88fe4462a781cd52e69585d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee562f0abb746b98f91defaa6783138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0a2c0e40d27a4fb09b57ba85d32739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5038a97e73586e78b45a3fff57c3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca9d3665b72f14b6c3f624038d945341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe596d21d49276ccca1821677679c5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c325f0a27b08ae16d4262b702250e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673015c2680ecc9173087b4332abb7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694c8a039d82129dbacb0944e5a0b3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52caf4c20bd0781d57c896b24ae05e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164220455f8b6626b378fdea617a66347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc041f74f2ef059f84e70789b0ec954448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9ad7c41f86aed3bf287b540f2c0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9329e89107373bd4203f50af18eba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2703f54fa079a223d41a96a6ccfd7fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c144f9e33511eb9dc8ca920924f0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9031c812eb7a8b0af474a78be123c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462fe4d03081050ce69acf3899d844554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d004d0f31cd00c604fbb572d9630b1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f0df318213e5f1f494ee9395bf9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b751d90e69d9f72df63f2b0800f20657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb29f1becd340dbdc037481e742b9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97db25790e6a8d341155b12a30c3f1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6bf24c3426218ba8c884c2846f00360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644b04a245233b09de3d612374f9d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9ffe6de4e4177e2910510d18714662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c60e7fd732d67dd0ba3279d3ebc8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8136e81c5aa7d4f337311aa802e36364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2897cf5592aa457cdf04478063b0dfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aaf905e2f86343920c3e15e4d310366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c1224c3c4a18619c0f84138c56d5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a1b458dcb2eb797c7ad0a4a28567768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3a9cb3f3d4d1603206bfc4547636e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0302c1ffa3370caae4b9c97fb4c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3f81afa2863cd5719fd377c72d2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b315e7a1a5dc8576992f86cc4505e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27c9b7adb0f52d6609fdce46f8d69473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed16ac48b5cd1453b099b3711c8348574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62224620e083416689615bf70c61b0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b1005dfca54f423aee6ee3958fc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b101c8308ce46197ef7f6179a848c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836c4216311475c3410f4b024d4b9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f26de2f67ab72d62ee295ed31e4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ac47632d4145e321db940dac31a2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85208e40b2172ee3d2f9946b6d5f519881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e34ec3a53bd925ff496a32a5170882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01db3a8ec6b334c4440b2b430380bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15d407e7f1d18e1bb1f465b7bfb9ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d033423b3b2207ce28030b83bbeba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072dd0acb9c2e23bb466bc3e941f2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373a1223a9f26dbea58cdda311d811587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b268e9b58b926cbc31af577739564088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06508acc375704b0ed5772174dcec60789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd169978ad47d577ccc0c3b41ac0c2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08ac54c15160977a3037ad5673c8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2187eb6d8a4584dbe5e1c472737392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fc7a6b86b849682f78d5c243e02093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705d17cb5a9c35c5758352eca08df094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea4ee1645d3b34246f9f120e9c5f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c697b128445cfe00549da58e28de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd5412bbc9a8dd49614d73631ea1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b41aa2918703793a95b48b8a0393798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3e0ddd2bff9dd5213e086418959d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682de3e5eb82bb10081e1395936e193100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433e62f28697f0b7ac90fa1f6e07e68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb1084e74226927eaf3bf4cea5461102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1588dc0f4fc8ebf5cc0a1e77358d79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1546b3b7f1faf892c0f65146a625d01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8413aeb79dedd7f0963e4eadbd3fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cd40581588d849eae17edc7938343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8f4f69f80ef05588ccf234861f2da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625597429e0b878831870e4b0f813bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a7948a65490524c51fa3881b4cba0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad17553cdfaa28f1b7ad0eca00a59f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8fdcd3f448e9cf664be48cd25d30b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956cd4e5c7b0f194969b76160fce48c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197638fa74695c093418550b892711113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d67145ae4be0f86aeaf6d4829f40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050153dc1513b223724ed412ce1c242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3a1ce7e80388137f8dfbe136fa7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c925babc78999144c5f5352bc2d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487173c61b2e822a06cc4dfde2e915f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7777569cd562720a19b7718f5626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2671a33cad3bc5dad137c78b1877e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb67fc7c998a32d71d5ce693a6d3ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37000f0d453ac391da04dd41965cd56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad4b8b752b090d3b23f3c3a47a8b5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e13f79fdb91dbd9e839e7249db773124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217245469ce372dfed75cfff9f7eca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b145e5c650cd38183d5f723a1d28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cad41a89f24a2e37b76d28b55a611127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000e86544719f91abd51ca79dceb53b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf11877ce42d10c484a7d23500921d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706bd65c982a0acede26ceccbe3f26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa9b8a108884ddfa07ff2c33620e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44bfd2e58e1a5ba44c54fe57cef6db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646320b3a9db7567d6ad23a303df26a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7b59828701fdcd6d91032168ced5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c33450ae86d1c9ea5fa8ea6537b1e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c1eae93d4fac1671cf5ccec37fb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3c09121ff7d817728c0b2f84f16b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7651d670cf02604c5351cf7cd1778138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317f742ce5e1f027d5a9fea75cd66f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cb0bd9556322e0d325c394c3155b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc421638d45bf5d6610b84b66a563f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770d72c90b0d80c8cc4ce0deb7b1728142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc81ca9845ef03f6f5d42854daea760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d31a3e269910fc69ab8268b5ff95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be97789f935057f3956bb12e32c0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864c33ca1f99f151ce9ad9e27d0fba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef566be57a9b47063454f9a8d8c2dc53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c9a04ab89c23d83f4e510ecc1007f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2622ec2d1304f327505151c4fd80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c7a2e824914db040a01b0828e090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea519dc871a9e0b83e448061d49317151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13161794c8a1291babdef50cdf45c3fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791421adbdcefd5cde4863125392e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5525be30c521bf32430af1660b229d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78ce530a5ac7dd9f2cc4ca92d8d3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c5398828603ccd5d39930cdbdb1ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287ff6e47ebcd0ab72247ca7cb9714157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa02ef8d662ba333bf9b017571ae8ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb927bf5f6fb49203e973cb46c23d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8607eb8778a253f84cac4fbc3ee0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2b75afcd46e9db1e75344987ce722161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6e393e33a50c0310c09ce49ffe47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5d8064b756464147f0751c3e0328163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd26682a7d6f0522a18533ce6090bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e160a81d59b915f4da7d3f916d8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf242be0f3fc353097d30d3ac6b3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237995ada70429bebdf4f6cc6cb9eec7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f106b0056d2de3320f8b8eafebabb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1ebf4d60ce1aa649892cb061f80d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dcf7a4bde0651546d29476c4363bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81cdbdcd7521abef77db540c9f6413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa19f998bd8450342601c883cf4444172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407decb1b4be256dc7ab2b219d8c706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bea4358f221977bf9cc3c6efd70bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204547867a950d93f3cf129786676e8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b36397f2937996ab0597774be3b75b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3aba149ff2084697bc26a738be34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf5c3498c4a8e60012a9f12a4d7094178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b14bdd3ac449060a8a03006b5705ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e5ad5c102dada2bb6562c23a9d9f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c63f519b0c40a6fd2e2036dc37aaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc464360dcde225dcbe55daffd385037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ca6ffdc727994a96632e1392a5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832317346d522141efc3576c50cf2f06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f702cafd5bb14e85ba8e5296de1b28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967e1530ef8ccc521a00acd098ca54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649675a037083aa3dcefc7ce18c2f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca4db21ad7038b261791ccab3d3355188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51af3c13ed413ab042b001b7a3749189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d474ca2a30636b2b209c970570a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f5869e4b44dd2dc2b8f888ccd40d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6954406f5f7e36bd7e8a8c94448857192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc125d0f4b31b529beea0a8f02f98678193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d117336de49e9267748e36ee4ba6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c90474ac5ede3d1fe5fe1e00211e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94cd3be6bec4ce9d24c52b51ce9b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada932a4441cf8d7e0e91e045e06f79c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eddbf9af5501b103a6d0fa9e07d3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5cb70e93ab22fa48013dbf4bc2e34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253e5ba3f79af26bc0fba32617d51a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51ad2d064a9bb1a8c69db37b4beb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cad31ff2d8714151c6f84112c87f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abbc99d085c18cf5555d30ec53f28b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c03c5ec04157d3d45f3abfc9ed58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0760d9b33416ff4b17c35ab4f79f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a67d572d659f7cd24308040ec1317c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800144a5f7e3b868387f0341948041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b56d2b8cdc6aba6451409bea22ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42405e05b6e87c2c38e4f35110a5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba20bbeb90ab80064eaefb09d9c0b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204b24f0f37581ad8928b0174736e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be9b1f7e40e3023b28a0f3b544873b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e39e048420d6fb851f6ed557dbc05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618b862ec94ca8423434c5ca4a499d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc82a694952ce3bb536cca75cb286215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4b8f400828d85ef68db16f997b3ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd01cacda44957f9208d35f1072b26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba5deaec705d0319737532fa558a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e22d237a0d02e875a8abb07e816c97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb494d9484435a97a5fae21796aa749220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05092ed54500cb94bc94284710033248221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f52485d97bc3de2a80b7971b458140222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88284b320044f2f72679c8ac930ffe17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee4e0741ff103fee11911822626aeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e51dad7c369d8d9fa72c1388542733225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568656a378325595999228fa35dd981226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250c8bc388629546b05765cd11ad893227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6931275135f7a6ae174df7b6278e16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115bc56116b8553c499ffadabf0865c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be15abd945e7601345b3010c454d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1515f534fcdca4250a98e82bc5ce6ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fcec5330d085b9b79a8458b2932e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e345ebf739ccfe6472f956ec06fc3fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4932dbb98fa402edca2ad29efe90a67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e850e548b06ece828b6f44020b7fef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b22a22b4f152173e5460d592f53658236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680534bf52e2597558b676ac539e0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b69d7c8156c1c73dfb262b69f26c22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc235302052bc831f32a752c7384f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cf217dbad583b892dce2d0f87db2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a34f57e288b8bac8dd70dc71be249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9769b3f34fa761ce3a3db239979193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2083a05b21fedf5d588c0e44fced81b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baca95a2ef10ecdebe89a57f5c6afe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91209a80160291c4edfdd0eb57428f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa01cb78af871e784fad28fa2dfc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d040124fb56cb4332fb866bceb12766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596dd4d4fa1f7637cb8b8abf541876a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda889e60d4e63726ea0e676866ae5ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b6c21edd4ce19697d389e314a9d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb6c132c4ce62a49021d81c18766d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3fa4b1002e7b443cb8dc1997ba0de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61a78cde7f7cc45f0dd9da9d644ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177742db300c09db5aa2a116b1f7bdc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f04e6e05abf12014b9b52072bd8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30938cb9f02c9307c857f6f4474899256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd069e8cc4d997a3b0558d456385d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09208d3a965c95e55b5cf4e4d3a67d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f1949d89d98318875b8363f3144e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84257e880c8d7289f9fb147ea2feeac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a29869bcf717add6d68f7b000a63c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc92a19df91edb4e2ae6d41c312d16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abd1134dfb3c2725b654e9cac2de54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddaa12d6cc0317e495f6f9b0953413264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd155fa5dee09e93061fcb23e870b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9c20990ea54f71dc161b13c360d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f49baefce255c4fd7c43556ca3753267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439866430078f14c815f62281fce8fbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6310ae7bdf0358b0a4876e57f2155bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070782bfa4569cc938ac845399f044bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1866be2ee72a62cd901aaa6f487f2b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba790971a5dca11ae03d1f2329c2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbb6dd6e53b164af636b5e00a15fdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5341d11f4919f93f3132544f923ebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbfc05ec7f51ed688ca8840ba0e074275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d842e7cfbd9f23ca4c47d7b5ec62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95737327a980870bea9bc1011abe77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b176eb31e69b7213fb59ce4bdb835278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894a3af1dfbe74887df753db739eea4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a821a6863a33e6a8bc77003976d4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc627ac2691b4feabd6ccb70edacc34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f416aba6f49356ae520c68618bf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca75fc519de915809f9b32b33710ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40fba269286ad473b45ec8f3e9521e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386165edf2de442f211258bf10af5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e26d248fb50f7485db1eccf7f90f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533b73d2fe71f359fb3c3d030e72f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b869d41d00964cda1109393950a3c5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0daab9ab388eeda355509876341b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a8a855967430f88851bf301670a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a11c22f180dca4b830dfcadcd2430291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd24861bc0d6cd748f908f077958638292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a564d17019d1a380f7aaa34fc37a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d21ecf6e3cf8df771e74a752fc4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2f1a569880f24d86e5207551bdc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4016a13efaf017807403ec6440f6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bddbb6b6eae0b07c6a11e07c388f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938260f4b72055288840268cd34b10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0ca263e3b915ef098726aa84335c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01d4995d58fc6fa330a8e20eb82da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f245f42639b15dc919b816bbc5a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50bffc6383e7f359abf27c17b23df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102e85f46ba61466fe15544b8868339303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26860065d7baa3ef828392bd66bd24f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39354ebbf2419828a5a76b21147142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830ee254e25dbc013bc9db3a01fb652306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3940ddb3eeb16b64db8a4a972df10c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdd6031c518ec84365ccaf282b18a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5c282fdd2a25b06c598916c34654f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00007e2eea856720000ea961434d5c1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379b53832b6d784f5db961adb552ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa1b796b86fe746f328d426f656a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd3cd4506b02a8d73f3db3540d3ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e44ede4c3f4466c0ea54a15dfcdcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2cb0751a34cfc2ae9cc1d91c44f37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467faf6426e3e39b76d26af8e303a34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ebfb61de2e3033f87f38f855e34e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61f2bebea26162d3e8d767b033bd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b382a55f556f4ca6701b62e94ce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5a3cf8f140ea157cd6a55a49bc9dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ad9d115f78d3af45770ef1ef8904321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b0dfba0c9d1615ac810bcf3b6eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab9ebe93ebe11c1781b3338c735b68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200931c71c6c70ef78a78390651acb1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c94b59000b41ab40ee3f8cec68366325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a153f5ae516c198290bb13024dcf00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fcc0bdde27e724317f9e43b9c7a23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f411d2a6b9e9394eb4fe1eef2faab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4207b3538a739aeb7cfdde18a396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e10c9a6d2708d54c243c88ba691d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67148a4be5e161ff82928213cabc1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94f6cfa0bbd5fa36575fade244aac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace0176d71ea2b3b8fa2d92402d311c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13cd835a54d5abe16322e63bbd5b38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4419b2a2ec7c56135449f0a3fb3847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960eff3f2534f15db3c5e11bb81cbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c52f2192777c701642e9988df7d45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb535c64934ff7e011e5c8799b702103338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5259c8fc779055d2cdca3dba946bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908526b2819bae7811877b37f61004aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396c9aad8682d3a504de6a74d1b917e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2158a55152cf2b0bab8e40327bb1a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549f031ba26ab9f889272e3174d406343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d4209434ad45aa7cc94a9bea0274344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c9237b8462d0b099bf19f76e94958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166638da55d92231078a741c1648ece346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fda1b9030238739f3524f12fbbf06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe5f69544a26ff4f4f435a54c7fee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e02008681849fe2ae1540a9c448eb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e4fb3463c126583c7e565d3d2d64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a972d30bb4494ac59557df00dbd467351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc30b7f359c165441f2de1aa34cba1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c440ff2bd9ac714999600f481ae952353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de60260a502f7f6fbbf0bf5c34960354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd949c572b6db1e21aa3dd590695f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677caac739e90e0229435754fb85bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc803c6103f9b5de59a68d160213a05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d2c9e971197fcb5df07685b10121358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a245805833bb77f04c38f41d43ad5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ad84009a8dfa2faa28461657c046c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f4caac570d73a2fbc0872f47268d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1545d713aece197d077d4170bc86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef529cbc8472c88c737982b97eb9fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5649e3de76837a018ad51d88f1e51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ce8435718741ad321043f9aeee3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae96a6c3b5edf899eaee31e3d3493366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a775356b9a04e6e71786dfe1eb2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003142fbd74a12d9a3d6e53cfa227bf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017692e4aa87855f2ef294f40e4e32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762827beb5416f541f07900bddbe19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3db868f251675e3d28b70e8c4ce0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fcdcc7c930d8037e09bbafdc00260372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f083dd7dd93d988e2dd829c28467af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c7ee38a5e50e8680a2c0fd5771d2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69691f7e14e4d959c6b7abd5dbcb6f23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec640535b999053e79fb068ffddd20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3437d64084570e928a2f4744ef9af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc21d9f7bcb06101c56219dded32c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75c6cf2c5b934ff21c050cd652ae2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3ba4a2f2285f59312b1b7c6abda7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb712dfc31a36bf09499de5afaf1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb4b45bcc121ab7343780f86c9efc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427d09ea50ea040f66adc704d07eb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b76c2bf3e1ddb4984f929b5e724f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf24c39d5a7bccc0fd700bf30dce8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549ecf15665e9cfc5b3f85d8202ee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fe25e54805e9cd41d9da2ab836928387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe70f0a09cc7f813bba0963930e86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb65969e88b1ac1b2ffcee892f7b41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b304dd195fe9f4dbbcb22710eac9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373948c6d05d1736df892e7af8221d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c23419c5439f290a05c05d68f48f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd4472c803203c4754a30811cd97ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f533e4a32a5d619ad819f24adec69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f54382a415d5eca2d9c0fbce998f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a070043c06a37eafea2ecb0763c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94886a9afb6a96f94b5f289d302955397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007fa52372782a99139e54dc64f91e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1afacc0f4549e7c5cee0adce44c08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede517873602df699b111455796cf92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e2e287726064291c72d8c86e6715401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a30a702575afe525f20be049c145402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578979366975531668785170f11fba0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb37882f02a920c10ee481b8accff9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e44be9b2f6811bd9a15dec9d77475405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9e7d9645bc4e38af0398786ad989406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc28178558de915f8f5cd9e9e3230e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c6fdd7d4a0c56112d9843317bfcb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d4062556fb16a2f552c1baf52ab19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08baa0a7e20c5053204949797c6ac1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c197f30fec03fc5d9d4d3582caad4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40024fc48795e5ad52202165e26d98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922efeeeabb6da796a1b5e7b0da2af8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369bc5d3428b24e5889e178eda0560414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a0700de0a3303f4ec2a913acb40a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6903c198feaf12f7322ce884e2e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9d5c01136a853293b25b9626bddd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad960f4c95b394f49e6a1815b4f8b887418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c255df4783c5d599e0811a5964ffbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a5679bf7146da5cea11a23c76e763420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a71256c93286460d1ed7068b9fc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b91b0b46301ecbf88a5640e5e570f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d622ecc1fb9eac592af4424809812dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237daee669756678dc6a7a032e3d1c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7b6c3f191963a7a06789a46437c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfbb50fc017415ee7c78175ad68296426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba75759371d93cf2877d75540a1a51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb018c294ea24b5a46cddde5e9d21e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0273cfbff8b19a65bbac305d5433830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eee327b38a665fcbcc509b92da60c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab48fc12fb381b96df730d5fc205ed1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc08d3d78ca0e000aad04b5370bf94d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7fb7fbffaa8abc07e4d2f2fb7441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f61781c2532689005cbdfb0ed5c12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b660e024ffb555a0a8de8c84b1f327435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849a238bd62f163157a012d4a9d649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c71efc550b88d249d6c303a533f9bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649048820d171c0d685e03c0514ec9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216b6ff9378d02f661cfc307f328cde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63112213465d338788131bb35b2fb431440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9124753f0ae4f1f06e1b24fa42003441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dab751d73135b89bf8a2f16f9d861f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76c46ac51aeafc8e38ab8e0e8ba92c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b15b198670aad8a5abd740794271e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e415922ff4bff206c677221bcbf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22b5bb7ee846f9e01759414e490e5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ec402deaf0159488e1e3818cbd3f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dc06dfe152b1f0eb4b3c5d79809ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f8be957662e65c0c443450acc818449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2243f5b055b4b05b5212479dcc201db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a6562e8498ea4473e8363489d875451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdade23eb4a2b00af5c324f231d040452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6c0c61a07b6cd471579ce198ff3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393d065a20e2fb613175ea15780fe4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8f4404a85202dc8b6b7035d3c221455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e825f74504f7501da5279737c2226456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d81c61cd5783cd959726fd272352457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8271e6e14d2a1796819ae71c5cb95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5599d0fda5da0016ee7cacbe7a13c28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad507ddad672614bc0fa79c921c014e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465085ede62e5db0d08b90f2baa5e97a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc926abcc1c0e34b002dcbe7a6229d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7843de9887d714b17343555b916f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d58d2cd74d10c9ae6d470fb388dd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243c48394839fdcfbb78ea3c68c3ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcab15aa62b236e1d4097fefc689fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c9c310ab49dbdedd13c246a14485467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ea97e84a8bf10f4f805ce324742e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fb3e398932d241e7ab9dba4943694469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c08b5b60a2963a9bc4cc6d033733470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622e965804cd815ec2ca3545641522471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa7a5c7552cddb9a8eb001bd32d55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ece4ee10b1440ca73f032b14e4847473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027193fdbc7e8ac0461548dabbc6a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87e206154d07d50be60a5ffb99c48f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88cc840ae5fd2ffac3968996415c8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322b2b1e29495250d515b7721b2b4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63176d32158f4fea477886e91d83263478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cd375f3f35d6ab108ac129bf39528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629fbcf9e37387dd87db198bbf359b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2254b874d2e4bf8c5b07fdd3a8ac63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc435d129d5eacd1f78dbb788cdce512482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552c86b9061c6c41aaa1bb881fec13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d4eb5c45303ca3d1390bdad1ddfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea2570a7e1bf3272c094edd6f609b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29637f2d6e5fcdcaed3c1a65f6d897b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e321f6506c188ef5e97860ebc6246487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6fde9e4094cec0b264f9c388b6ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f00c1c12da8d29213cae72799fe4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c1be7a2721f1e5a80a0ef83e5885490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f360676c343b4167eaa8674d77fe59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5e4a1dd2c3d5d400fb082e3b15cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e08ba035526b3bb7e82a11cb337054493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3574213758517a0922738b32ac899494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba91d5a722887f97344227bff81958f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae431bdfdf41f03f100c2e5e29c4bc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba83c0bcb967bf115f1cdbfaf77ef8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea50295d395a8f281b64eab26e60d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c7abd0de46cbf4ac9b37934a8ea5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fd4b766ffdab894197a8d02953f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2969630c0d7961feed54c420696b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b66e57d9accf6e252fafb9a2f0b5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e841db70dee12ad584f7ea0e8da77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8238848be594d0dd7989c3617cb4032504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99637a997167297099ac880358a558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7defe4791f8189309dbf2949fa8787506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cc0677b2a9d18c22415a7a834dc4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e1cb4fa3d544c6641f59112160a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208726803c144000c759c1a7bac5ffb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61049c394a6eb6a3d7831178214220510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f03ff65ddc57ec464f682ba7fe472511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d890910ffea775ef5bac13df6138a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165251402afb9a36624ba886128aa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc99a92a13873a26a6ed966de417b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046d74e931a38f2ea66e5fa99004f10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999b139026e1b17b92a500f2aa83ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e71c15479e6be8661fb87ececdb61c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87a8f09765ae4a77883b7d7b0e2417518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fe98368133e7fcc6278743ccac97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc43d8505bb568b67eba81517046dc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d304418f752f1772c0c27647f57d98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f105f11f77ea3b8b220a32b601c78e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf7efa9999293fcf7f30b9df574322523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f32d5d37520d5ffe9fe0a185de37f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c348b266b29029912f991a8c6f63c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10368f21a8b2b42ab1e9c73f63210bb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48bf9d35a10d46c2c3b83c14f3f5c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae645aeb25b9b9fbdd87a9d9b8b184c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89630c84e3364f44893952aeb6072549529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584760ad4ea55f1bf3c26a4835b8ba5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609023ffa2137d9f8fbb64f2b3665206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2471cfc5577a4ba66f6fc351326085532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162219d2fee876d6e87bb2784ed659f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd691b09685be9b573f56f2854a0726534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7228787f1f63a0d43352752d1778d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978697c207919bde28c0e7ecf09d18d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a11401a7f21bcc71f2eddf046bc43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bef945c1e5cff11c3c128d75cb644f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce64df457b0ed97e1d4c5bc0d3b043539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c6b4f1236e02938e86afaa1fb7a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebd2cb0aab400d5903aa85e9e9de2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f353285240256f698e88a188c021542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326ee1e54a842dbf4807d16a2c4034543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087aca445f940a6ad904505d4506907544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a855b08324d987b35294781bffa0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2a6e56b12e5fbdb90c85f8666cdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12247c38f20e9b6ca1e9a8a53d4b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52f47187643729a1ccc3119ae1cd24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435a7e6ded49fc95690ad3dd7127cbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c1e36efee69dfe54c7693645cda87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ead8a821b7c550a5b76c4509ae50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1c9fd5c56e15d45df147f4126fb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46deb8b63edc43b6a8416ba040d306553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438eb2453200623e5c70b8d4826ca13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a34a8be0bdcd033f0d00e1908a4d6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f5f9e352e384ee7b8f231ddb4891556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eddf96b871258b46e3f9b0f2d978e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658fdc55f79d273bcf721eeea21244558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c0893a80d2987ef9e095d03ac81a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb503810fc08c073a8ead06f62908d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7167fa57a71d810aebc10ee0e0153561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7656d4c9837da8738a8cc8b4ebdf6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d83ed9fcded8a9c166dbea69c205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271b7b440fa897dce887571e4877444564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3c948cdeb452c332acc4f2a0c5993565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4c6d6fa053d156b315ef022f42f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f438f0cfd4ce37bc62aa9bd0b0cbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e64f3c1bd5c31354ab48104a9244568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5392d8f16499d7ec952b31e8834cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea67e87a90827ab62a0397d4d4d7bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69fa3959eeb3b03729a37e1d44d038571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a60d4c679b7ad8af743a2bead21928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400f58681f7c5f16379c670653a6c70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af2be0cbe762aade3680df1379da0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47441e3e59d6d6f2ed3a19ff895f97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e4386109f04d88a8d5684bd2516b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd26642b5aabd3a3a86233323b590f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3651d1ea43f13f082fbeb42d2409578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d72e74d2da8872bcb71829b43ce2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce7b6321f340ed9ba4271854f279a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a93d14a9b35c8a143b6a330cfc427581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480abade2b2410701b87c2ed21daa91b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752f438925aeb327b5d6abb3dffd8ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd52727d8f8031f455ea6d2feee37d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526453586e2385f91eacdb458f2b28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f59b75308e2cb2633c903153e987da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28f200245989c7dd13a2ca3b1b6486587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ed48ec46ebec6888c3100917f384588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370606b3f8de76967978f439d6d7a99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777297d8b927eaaea453eb687ab011f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df903756874d100d60a0538f09a474591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beed1ae9f370b9f0393afa8add2f66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94c6cb19f27e2000d148f5e88bc823593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a29f56d0c12faffc256688482dd5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bea0c8e05bfc99c1cf3098f05a2424595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff668f4ada6c208d9b5dcac0fb25c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702d32ca6920b740db56f36f1dde4e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f51afc416c5c340d5d9ea387576347598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da8fd8a9ace494db8d8120fc0ad28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baf727c8660a145a262e4d2370d358600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb478f5eff6214b17dcd4df97c64e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2bd9e26b7883302f68c7e3c7e661602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e14b82bb434d5e3bd601af00d06f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f1f3a92aff6916bff68259622d2c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c285e91dc2918416fcdd48351eea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387646663a0fefa702cf2a93f5f8de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b18d9ae742a73466e7e1a1e227bc28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536cfe9bae9b1b9ac5d4916e6b5e961608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0183b3952d7819be709675158712c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d9e9f3536f73137536a294346524610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e1da8d029b69f5ccad5fbd9072974611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40942bef81b6cdcca39ef7a4b66a73eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa939a1542c8e491fda69851191b5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195869b1c3be946c0fe122705d0b5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aa489ec627b94851478d4ccc7c19f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199fee9639f4b86c2dcdafd74e1350616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a1184b50c57964fcfc24e0ad55f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764d2d9041733460b14a1f3ff5832a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532eebe61bcade15b3dd8f5d8ddb479619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f412e5986ca23213e3005490c0c97a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f78a6a6dafa86e64dd196f7b796c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0f92b34c2c4c975b2ae857767f80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892f280632816e3b9bd9c0b6ca9d09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e06f26f69201a732cabc58ff5d752624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d75a2e9ff5e3e5f82c22b942bbcfec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9c3679464386a00908946e81e9f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034df23ee9347ed217bfaa2d74eeda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee001737c3e8e4d75c68dd5c5cd9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1a2b79e3769f43cc95105ef183d49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4a0b8109fdea9d369335144ac98ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d215df071615955685d4e1eb6c5f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480a7e471743c21b4ecc30fd2550ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c0c5463cd0b775d218081ce12f463633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea9d03822485dae968d7e325c40c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b594f32c549036215b95f30bbebd884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b539dde559fcb3bcc2916b6326c2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a17ce89a3d3b8add471b0de14257637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1eb4a2ab44f6254e5c274ee062948638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53565a4d8bac27826bd3f42d16491f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5887526ac4c5acdf9505eceac7927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601156556bcb6f6a7e043a40b4fd2378641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c088c6a587ca4164664b16eeb67ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d819aa938ee14e31716e4a2b84c50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388f60d36faa4cc484106183ca524b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c927273f333c3cb75bd49f653b579645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f0e4c940ea805e54fe6c290beee12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7ad9c351a75b7e88a4d7f404fb18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d60d69a55fd00405d78c01db4e8fab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8cfe7388fddcb57f0238eaee0558b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20409d4357e804628da861c2aed48a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403c1f347f5f2559e34eb18a432c10a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dfb9649d9c50649eed1395ed4b300652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e00fe6e1875cc7a602b6b58ba964653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a6725be642669012e461fb575bca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba930554ea639101c67d4c4c1a2a974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3518617c004c6a3bc8102b0277452656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df67ed56747630c5e86490ba26a4e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7fa6f02fc3c2df966e644e604d55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa425f71bcf5530d621153d443283b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf10e12f8b48b55afa990bca3d21d6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674bb7e8f20c5506dff36fb3fb59fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c633d3021ca8f590fdbbd0a785c79f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9523d43b92960d4a4254ab753ed49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f0ad72a633e77860ba47b8ed831dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e3b68e93c3e347f38848775ddb1d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202e547216ead838e3028e780a49be7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7427020fbb70805624b77b0d123ff7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e35c8ac3dab394066c67a107b7fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e3c701a6c01a6927a3315b4b908e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e03191fc7bd1ef148ddf972a0658670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141cfa3853b6bb2b8d8b4aee8fd5117671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eed5a5c7f09e148c7132591e695e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c25e9eb6b634a5cdf67c89accd8cb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d19514c6df29b2a2f0d765e275084674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f9e49f787e24733c3644262478c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d624773d95fbf4d836bfad9f0f1e62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39296e9cb7d88b4c34fd72cf59815d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eba1a51953489eb8f99ddcfc1b268678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec482a2ec95013d4cbb21dbb2e605a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e462dd1118310899e6a0ee25c22e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c00d42048f6027b4dc74ec0fe828681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f1450b23aaf4fa72c3f59e9d63d07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00cedd1a0f7c28198ddc79fa092c86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e7826fc83d33980467d3eeed7f228684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad1bd43de7b2d3c73f84610e773cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40003ce4d122ac9fc014edfbae3ae50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05cf8f4ebe47ff235b16513bfbb94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99347cf579bab3ce38b1032bb137bc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39960e00b2520c70507c25562d3bc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a0aca7ec6b1990b471fd7b1040e6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f77debb26e0ee6382fc0dd8941b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7e36a3ce44be7eb7025563108ebf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec63235b0c816cf18ff0855c37d91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f128963ae7749fad6e7d4cf5fd9e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c28c2183610adf990acc5dc5f596695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac0f508aa2e98dc109cd217f28e41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb0f1863b88b62c1df81c7d9e4482697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508dab57c4b81d3fa1cd9b7b5b1b508698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4379936075e32171c4a8185c451a0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd853bd30534137f17d7c155835c624700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ae1e237b3a714839fd52c9252a39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4673704f6fa27a957c380d848040d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263448104fd5bdeb1b469d6ec8da926c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004892b1a200f0ef08ee601163380f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e0041cf72b1a812819a9198a47b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb8a9ff88f4a8a5b8eb3fe19348845706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a35adb73b23700b863dffcb22d44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18a93949dfdd57c41967c1994871d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226ff31e749bcad6b0f908191bd5bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219187dae358779a8e679994ab3a8702710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3733e017be2699ae83f1cb20bf0f0fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35123195f1e68635d5e7c83e287dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c3d5bb252415db4a44aded6ae6d70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e90c6c47c9463213f0bf5f4e7410714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4305722c5d10016cc57ee46edbdc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0afc995500a1fdb57b1464af022fb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e64fbe6305a84ca56ea1dad928db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f0285320136b192b50e39dd4c7bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562efff785b46ec2d0adaf2a9e76ee3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f61c3ac4c2fa8e15a014bba9ccbaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b3774e5e6e2533a7dfe5596ce374721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b82857789bd6e2cfad56af5480d5f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50755222b900c9c4f4ddd85e7182f4ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb7b8dce930b6222ec395482d2213f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab3700ad7ec766b0eca9ef7070e64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1deb293a8564a810e4824c51622126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da5bb03b638d7a48b4dfaa832fbf2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420a67c21822ff678f00756429bc983728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f30e3125f5fefebb848452079ced729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceefe4697d56703e5f64ec05c8ee00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa342e6294e8921217b3e7d17039434731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb18ac7ce4c1788229843c038a476e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00b8108591740a76ab7e52853e4f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f41749b93601010e2a4c9346e6100734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd2742d3cc92ba6f224b2dc96e6466735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896481a9b14f49ff786d69fb196e4b7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3378270fc252e730e08585d41a38a6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32790efde632dbaa3d9c4d46cbd20c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c051571876c60b1c014f56b6d9b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ea76a84e5c99966dace36d568abf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8451f045addf794b4dd91ee6e52139c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d12e35106defb809a0484322ee69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e496bfd2b8e1187880311098c58e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d691f6c26e2867932f68e033cc7f7b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742efebd9b4fc6dfaa6a7bee4d4a1cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a241b624dc836b1f4b604e42bc3aa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225232e075f3ac229646ccac1fd61854747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0761c31d0630c6e1deda70db5349a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7c2fb9719781268d0bc6c4d1ff6d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cabea42ba8388be19f72fb3ad0a3e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be7502bf4c05d21b8fad3344d8406751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478cba8317be519337c0baf40c8af30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb4673c5c7a3083a4e0ea33e4c3ecd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f045fdca9dc7bd69221f91d093e5013754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34af2cae4c23b4ef8c4b1cfe9908a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f595ad86c34865f478c8e88ed124756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b692badd1de8568b11a18f3b1a5d160757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb837f8864b35e9b045d69926f4232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d87f414a0b72129622b5be5f71c2b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>