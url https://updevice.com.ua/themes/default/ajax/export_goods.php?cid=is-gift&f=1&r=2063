--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba11d2a00a1969c5f1b80fcfc7819321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83165522b2340e9ecfccf0c7bf837042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630bba82dcf1a3d52c5039340cde05c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e0cdf6ac31d59541fdf0961a2e6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24ee64fb240d0a5a508e90da538fb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ecaad6dd19e4d6009212608408a146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171585b008de2331d7135da9753ae787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903975f612b193a3bee0242690400e2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f406b1ff88b5ab99d1018dbccaaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e40952e0e01cbf22d3fe1be7c0f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6765c4294d28e5368c5af880c9519ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a8b4d751ceee56a46e08feabccd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53bef992f01f40785f3d925ce1aaa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b488ac8696c85648a7d4397b70974114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ab9efd6ea63577c043c7d7281f7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8523901aa3d46eae1316ec12a348116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab742b634daba26b4191c2ac8e768d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a098cfca86f37d026b8ae0ad8afead18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af8c5d24ad0cba061492920dead15919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1cda1f689b40b0698a522aef3180820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbfa69ebe7e43ac96a1a7a926eb3e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d92c341119ee87e93e52dd2678df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f41001e47b8377e60617b4bad8022b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8032544956c2859cfbb8091208af2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d571de62e47e1c15e26bc0c2e11d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72642c1882abcc9de294f028bd88ea626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d20b5372316f91be6a4a50df9b0fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3271f8cd838a6948ffb092b4e05da628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f69e50f7f34c01134ea09f37cbd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e5ce559fd29e9d8efd8e93277da5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43149b162360802a61d4a40ec71989431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b28e5d08c1c0a6ce00c151e54e258d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6886aa81a176ea92001827488654c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534860133d0d1fd143c366610aee83f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d10d2655751b29c69bdc02a434ebb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54150008462abb38470294f42038f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b234ad5e19a334947d055109244ef0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffcf44235ece4cd21ca74a4a0aec0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5bb36b0f3435220aa362b0e13dc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f9888f8e3c11c8242e7a31c99c9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea663cfd7dd574c98dbf4a2d794fc3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44207d31a7366006d27e592edf56855442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037c789c8c9e3b7b3f2ad586dfda70543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e082736fd9be43a9127f512f13607744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae64e6514addefabaf5f5f805750a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec82b20c96e19bc2622975c4e8052f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239cf7610db15fba591137eb0120aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a31cd3bf3389a5f03607747c189948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89e550d5116252f66e212dbd51db4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca2bb6037067afc4cc24e5d142cf9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3b866290226d6c6ed81066a96dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba437d106b6d05e4318a85dbc3ad6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ca90b942651d4c905c3fce7d5d5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64face9a53c5a34040c1f2ea0d9925f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802350423236a07bf5789bf7063f725455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885493d14de50b2563a484b7553e453756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7980ae941f382075e566659ca71ea3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34eac58a1cb3a7618f876096d4dd2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36727bfbbebf7698a4eb3cf73165058259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a857935d064ded05bd29e58dd5412360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a1fedb6ff3bbb090a83a6ca63e2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ec7f002a7a9337016a6b0a1ee1ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857a9ed15090c488f85eabdab9d1fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be77be2c0447da13343a50a1e84b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd1987394a9d651eaa2491bf3510965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90140d601aa5e2f3c2c476657652ba566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1d89da03847956edcc3df2a74c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e547ec266b7144c1bb44365de04e33a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c274837078ec537b2afc25d333c7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291b7e6545992164d9dfcf0627460d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb172e26f9245a9ced5fd3cfc16695f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c9e1bc6c30b0cbb55cb4d17ca80e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d40ba162342a5f26fa32b2755725d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7c51715dc3c0fdbd99d2e61ce12274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b63e36f778f5f98c501ac13390990675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b7894e595e896b628ba73c54ab1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a355bcdcd94c09fd09387be8213d7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bca184fb916a4d92b0068200d9ea9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5470600e6adf780275bc835df5845d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d78cc8797c245342303951ef59a8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478e10cb57e475a779ebeb7bcfeaf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79729f208550bbb032081e533ee7c8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6e1d89493d69f2576ca78545d10483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226588aac0ec1c7f222a66d26f021e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eae6ab074eae27b4f58cde64f947a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719904422aaecabd04878a2b10534c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fc8539823123c39679b66ecc958fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f3f08a825e59c61659c46c7ee376a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1dde038d3e6add7559db31e33e52889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102b049638503efda2117928438d7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb510f1f9b8f361d8ce5cfb66d4394b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52b261fe42efd617ac9f137fe51cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ca7ab9d7ef4a5621bf7a76138b29793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d09139c8e57a62ff631f360bac1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8180f375ce29662078fad708f0d38195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe1d0448ba6b46b31545aa081c836696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126b4742a61dd36c214887cc2c9be8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb81077c9bce92aa1e3486bb444efe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0adeacae5545cad7b47e1a2fac0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc12366b47556116a3ef9012972f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d66068fb541fad5c91a7389febe57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b010f8aee4cca32a3f3fa987445a714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0473adf517b27ee29b25e79c42ff69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e653a85318113ec6a7a7331c4bc05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b2769ae77b6366c74b076f78afbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076459d440d063ebb74b39a40bf88e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed04e0e78637b90d5207d8c6d11d897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2af4090e2e4e624d7ea341c7e8b471108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f9737dde90273488a0e9c1b98a91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88220ed20998a6af522ad6de0ba769ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649c5422908a4826483a02b681ee3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850fe7526641b04cadc8df83a7a8bba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35245df18a488534aa0c538e847f2d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c54987e1cd6839307d39bb7702417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4d0280dc7c5095af47deb5948e29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c268c58d8751676161e854919eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80493d35b2cd7411e1a797b27032491e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d937195e42edb6ea9fc0c8015cc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035ffeea169c2d817617a152568eea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9cb40f38af75bbb7f3ec6683a560b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ed6ee13e2d97404bc06cb39aa415f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8452121131df722e0eeed6496826f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda30b6dcb701d6714875dc5bc0649123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed927ea21163c75fbb1140e63b3cdd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c643f960ca6371621dc9558b6b2bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121274ec1d71477fceead492681f5ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea4d5eb6c3547e765ce5d773475de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40135f5aef763221ddafea852a238ce8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be363041f8ffd4512d1fcb29c28a31e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c58ce6f9ce33747c390637edb67a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d154e3aa0e3b597167b5df9e04e16a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5285a3305e24cd189077c8144dba68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedea2c18086ce83830d30c8c1cf38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84712d594fd8cff0c82ebf3f0629cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd415c7b2d7125f77da0c25e367b19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b2aa272a9b00cdd9f7b3d9e91e81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c5a7c5ae166fde5caa84cc8f0c6ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0c817b97ba111f4c4eb5af1f551dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34ee5049ec69a4c2bfacbc3f7c0a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bc2bc15fdf0a5f3d56a0e1de4e5a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6cf331e4f6fbd798436071a4e9f10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c19b8662d76fbaa782c8b27c545b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f939cdb298bb0faf125f4ab7e926c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735de60a144490f478333ff432ae62a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc3498290df34db774570babe183d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd1f96002e8788ffc6e80f717aeb7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c1d410479642f2169d8673732ce0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a96d748911a8565e69bc0e44d26ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5abfaf92ba3d45cbd50233082bfa9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2dfb900b6d5cce7ad279708153272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b840c94b4ba51985338fc106bff63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc235df61eb67248b62148fe0a05b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931f8514d536fc35bbd1d8b072c2b98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dfe310cde3032912d4cae952b9f3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985e7fa1653b36f706708b4be12a47d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be7495e86048c81babb160f35fd1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38debc25a70b2c1089d90ca447e0f7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901091e241eed305cf22b0a5631ae3c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a461ca2c818e33459d01fb7f4db2fe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83bb356bc9d07d1a196fd12faf4a16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc317dc520178232b25a8ce7cd2f547161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f637df5e76178988bb6015bef679162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62092151eb5e90731b8f8ba0ce6a60f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebd204ac7027bcbfa82770220113dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71b90f71948d66b8c30a446cdad7b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e3227f856a4eda202a110bbf4a63c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6375b158e946138667174d25a77c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cafe7857ceb9330c77763c615c117168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e6cef2ffcaca50c73adba9b1f0ebe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292c10e2e29dd4ad7f5cb4b6db28601170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cb5f9a87027988e357f7646ab552a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002341695fa658c0f1e0b3da4e3ae34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad88a562fe0b1a8c9eff92427a865d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ccc39dfa6e91e947d2128601e39b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eddd3242e33b2e13ee1e17aadf0b6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c1dfe9f93e2141402f00d4fd36188176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a21dd1a85af7e75a241a78b2ec77d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec36f3aef5474376de0811d7903c1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9350c33bba123f7a6d90ae99e52199179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485920657aa940e7893f42aecf6118e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26252890801dc789c4234d24d3802101181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ea1cb2ac3b716ac1a3c6df7260d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8306dbb32d3f170cefbf3c27b097d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eb3ff74667a2ccf97956751c45cb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56963da38ce324c0160aae72069ea256185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0720a1f66269d694eb63d0d7779f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673c131a7b35f4169c863e74d29cc8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cdeb4bc2b3a6c72ad6881f78cf9cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff863aeec34e8184454ee1922a21b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6a788683dcc796f9574ddb7f693a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d25301c6a47e913882ad16fb83ad6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e6035176b6cfbcebae1a4559eb27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9016d87cf5e9d62146c61cd1af4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f9c8a8da704d1ac65c2889262efe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed8f1d9b35cc810a36c34a6f1fac8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192279988fd513d8c86bf2912ee916d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b453fa480e1021eeb1a6da9b2c38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefcb8c89c44688a3f06100b200ad05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142a20c4fdf41b3d8b41f2ac51c20f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc5fb4b5988f1e3e35923a4fbd8b29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6834025e501f7a21fa49717e089b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7de860da0c42386d7afe10fe4a9e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617d833dea41b9b493bec1398193e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70dfe072ecc30ea5bba8542f7098c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac578c0bd1a6f2ce4b18ea7da188b34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d1024771252e1459011519c54873c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed1229d3dfbf61f1d5de44ec8d499207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32296b10cf8a74fad9ea3a310f33195208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c4346d56595519b91881d0068c121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154dc301838b2c09171c4944a809b2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919c302b1ba3355aec55ba8e8c4dc03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557eed35579f6c7bc819133910ffbaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dbd022b0feac8a3d6d2cb72a28a87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769753ea03119c62d5a2e11cd93abc99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc17596ea6dc575dc6ab051607f1e64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7478cd0ad80c8fa32c71a62948dc1c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82ed7bd440e96fe21aa336b4db171c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b63c73f965fd8c9bec9f8f9dd7b41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae0449c5eedbb17908a0a3294a268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed7dcc1bd78b45c61d031e84f6d2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b47597eb389458174f53b8450d122221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a4e70a2cbd8401edac074be380db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d308b8656dffe78c937de91466232223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dd5b4bb863d5f9ceab7d128de1b5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c4d2eeec2dc5eb75fc62c27f5259225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd8b1c4b67250ea01c334657617417226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44cff0bb01445d54dafbe0c199045d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0f0065e77abf3ba60f7d71958bdd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dd91bf18a6732b3f134d2d7e2a983229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571516a033ab3a5b3e0b687fb8064eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3158cff231f88937c6717ffa339996231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a1359004c1dd01bdcf6235d0a280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afa6c0be93bd4833b0c6610a73de68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a924759798f0596fd8cf9186ccea9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a9337c3797989d5bef181844fabc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b673fee5faad701752e38e5a25b59e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3a1e1866f061a7e709ec5a92da2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d4b0ebe5a274de6fc05a200a29fdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ba32a17fca5a3db7d9edec87e171239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd7bae8984307aed74598b80e58a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10016c3ccb41d214f5f4a7c1f9cecd8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9c22e71d5f5582f8d5ce352b5ea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf627def82ce864a9f5ba2518478c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664229903f2d938e5e507284ebd84a96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f6821484ab592c315fc44e8d42769245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892165b07f6f783e2e11499ee23ad9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94cfc733443c3d2a65f7ad70d3e14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd3c04759ee83b52e260b61cf70d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0fbf7aac524b3c6ad0ed431a174b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080717c390ca083d56199fe0b844ac3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5a98308e178eec0717bdd90ed512251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923e913e497c1b6765cef00e644faa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d06ac6aba26678800803bad622c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cdca95e2e8347b3003b32ad8fab2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afd64e44274cdbd5130797c093debf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795c2d9bc04618b14241f797fb91d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451674f1cc16faeb8e6caf0d988810d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090c3f3d096f2c37d8edcae5589b4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48374365d6ec4b595f7518dca8c1ea0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743545ee61e00801ec8a57d86fcf9d7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922143cabc14e8ab915060d1172d30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb854854e858aca544d886b2db2c257262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f15424cac241c99b22952c0bd3fa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e06ef52a276496058c1e792c9ca7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476d26cc3b805af4ae80b03305c08e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a836cbe26a35d4477e46a83d10fd98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59179e6feb88d8e6ab39902f8d28978d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a04aa142e6434f76c71184b165c58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df004c4bfbd0cb9562dc57e5d1b99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492b92292a675164c7627082b381ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09d02c78d5210b4d1ff98d0e4285b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b211db8aa76976c1e0b3a8b5fb45d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479c571e7201a7494a7f92eef6feef6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cf0b29dd38d0c74d32524636612a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5672260bd95ef5e1c8c10a26fa14231275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58d43c0e20e26422682d4dcb9833ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ecca2f03e2334587af60c250318c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643479666394d519b388e3087aed052e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeebfb87aa4f1a48df0e06bed522814279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d8f896e33bfc8fdb011bc758416b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e823bc1547e15d3d53d27ef9bcb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d1869671df0f6457eb466e77dd60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641f8c55f8ca0913fc08e529289175283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac87f2feb0845c2f08938fff27321284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b146423ff4597733e5d6bbd30dd1aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6804beeea174c977e1f658b42bc903286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7f2942c8a4fe7958a0fc6d1e0290287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b9950b07e231824b906b8527a17cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bd8960f72d323e635f248e2fc0d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e4588116fe35988ca32ec24943e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a976ed1bf06ad384a1cf4a4920cabd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9960af5140320726b5c98108192db7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc3574fb7e4297df68ff30b40fa75c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6cbc8e17f7ab628918fd3895e46f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500fb48b83afa3fc81a80bb25fa2e62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a711cd909604396f45d845896e0087296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a7d22cda7690302c84ee12dafc34f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7c7eb9ffa8f115607a0283f088639298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef7052f7b442c09b4704b4cf9cdb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020ef96f597f7a447f3f6148631c4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf69eb10838dec52a483940f35bc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92aaf69b28b5b1fd689011c45976d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd156b2ecc6eaab144e0ad6753c95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937953187adfa17a8052f71f6a5c50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9621526f205e3c3f4d69ef7d3d76f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1e8168b9f58ee7ca7e682d7c80773306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc2cbb23ff170f59f4566d55ebe2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63523ddee28ae37c4cd95554e3825a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa700d3425b0f1e54a5b5bb4781f6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456edf1b1b9249dc495f9f5dc96e055310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c179414b5b05e8f8eee8ba18b5bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30680193d1b1071c4190a7d3ac01ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ce779f5f407110227e3309f81006313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1604b6a2220b72c82dd6e9e3e599a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce17f64a065cd1a18b7b8346bbe14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483887a98dca8df34ba493c5df6eeef8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342d76c41407afb044e004748d1574317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4185469873f5e205fb192ae3dfc07d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4ffee51ac07064f2348d14515ca8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1af790ece8758fcfec29111f586d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1bc3fd99dd2dc6b9f05c9673ed074321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485660c287f8312c24733c6d11a70643322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51520bb83840ddaf7b44085ff7fa10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629174732d5579e5d8ed9ce6e5da308324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde535c291e03b8a9e519c314d182ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a9959858933c1e3e3962ac884eee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1fc5d5206cfc58ed0b38227969f82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca0c7824182deff7a605bdb0bdc60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bacb236552b63426c94db2a193b1d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b9d4cf1877b48206bba8c2539d16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c88a5e298c87bc42bd3a52d46ab3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fbf9a28a3cff1c04dcb198a49efb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd8bf011b4e33094bbb5fb8da50b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdf865e68c3f8b649dd7b3e1aae253334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb289f58949cd2a5a50d12fb2ba8655335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c54f7cd171a96b72999d87454ae1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8592129591d2f71a595f344f0b9614d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cee897c6f1ea9a37f88fea0901a1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e47d5238cf5d800c81a16cfcdee7a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf00be14d98102f7d18bd999fccd302340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbeb0a9c708f0a23cb7a63e3f6b4bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1c99300d4c1a2605bf00b73fc014342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586ceb6112767c9b4e9ed601f75d64f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391005d15cf2aa1c1f8fdda427e0801344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30053fa49925a3f18ba309d9c435c79c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559abe82200a5bb17a2f45818c7a611e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd3ed180e38110c3c00960e056316347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa02ae8d717fcec1f499be4df758c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4dd8019fefe61a2a9f18bc108821b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d096a1eb19a5c0ba705718e31e21d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5984f4c8e473d1439ec6db4f78cc50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10966ca32d8e72cba4f48b4505221e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa3778689b9a35c1d3a3b08f6dbd89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0ead65a10d532e550084e8eda031354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9d2c3177dc8ad36dab5b90e54832355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4fc89a8248459f7a1122c82795e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9f3dabca1d0664e5bb942ca22b70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6fad68122784b804eb0b02efe683358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc4f9e3d93075c3ba48fa57a78fb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d5c2a9e04194ac926ae6d4e49ff7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e0466769a1bea8297884d6d1c3b06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259683fa267b605dfa8cc016fa9101362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0b072663f0425da168ce38fe31ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62907151f6e1734f57d9bbe6b9b24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b7e17d871dab9db869d1f38f8115c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d1a56bf7c108f41feed23660ade75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c58cd6836795d7edd082e126fbc3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6ab5e02fff7aab1db241ec843a3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122932f476be4074f63209aa016caa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb385cf6a316006a2ec385e49fd5e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a28d5e9288e9456dba9b7a9a2a030371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6151bee2f7feea976286856f708dcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca589dafcc3e98f60325b928e61535373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce9702e5b067f7986c5d38093f393374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414358b6610808e332ea32f665bf94f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba44947cf5e7cf304d5bcf641d2553e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25a6800a7df52141b90c04fdfefff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f8719bd3898f2999cabbc2841703378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc86c6b8366d7f0f7ade34f445a59c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa63af3e08eb29acd1a616b4b7e8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d19ba2616ae58276ae49025b4e418381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727becf7215967ca3fd4ed70f2130c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3456621d81b88bf1948f3d98b6f11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f19bbb83fb958cac5cee66e78113384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69c3e652fd496e8aea9e2034dfe14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb03d812bc219634628dae8a77dc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73912941472b093bc142b516575975387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121b72326a80ec27ae772822662b10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a989718cfe314dedffd117266d59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a655e98c949fc1d73e709aa7a2bb29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef92f4205ae70b717573ff53fc685c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05b148af434e5d4d702bf9bacb7d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d72013b6417824dd6e0778f4d84a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d193b2834a3ad170b2307a470bd11f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f99c7517cd5ef60bf6fe6b76b325c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8448d8956fe5217be21ac91b23d751396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f9d079ad1fb301e74a98a65273b18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463c7336ebc259acaad6410b01296d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3fdfe8262da019f034b0be84ed39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebc27a490ca24049becd2e9219301d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83239fc04efcf3de635975a306be351f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349886704e03839008611995c5f42f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349fb6f2c5d1f8357f4b28a2c74747403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b249e2a4f372fc3f17ace430c9f2f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb631dde930cf8f103411b1f70e89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10dcac1ad3cf0ee3a3ab49c63a6b6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcc4942f4b8a5c5d91499446ae6dbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3921da665d52e46df9199b1ad0f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fcc5e225a6e957f739bfec51bee18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108d816a3afb84993834c6f838fdb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204b9a602dc452b31b040e544015ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663021058f16d28c63350a34d52c782c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28655f02f68c09ff21e829bebbf453413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb434192dadeb719112d661b24f807e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7397492d646b52d75ee65aa3836966a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd420a4777125dedaa5c9ad195c2d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa1f7208dabfe395376a0f95b81e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd797394d7297c93ac04541acea5d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2203447429dd16785194c13eeba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da310f55986f1a9bee158bebb5ae28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a62b4ce97c0ebe1f8145f72acf4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cba34a6154500f22c428240631018422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86601c1306fd8274ba0d608f69a61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748565392e478757bd42dc4d8d518ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba2ac2da3c5a8d34ec50e59c75432425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cc71b44c96898a4c623e2b2cfc4ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577c55ab73997c468625e48a708ddb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e1aeb5afcea912013f5e692516ef8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d21a3eac53bc940b86047729f15ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499958003b20a05ffee3fe052f7e337430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6c43d2dd6f4a5fc50d4dbbd2e8847431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc2b7a4556913d8e5350beecc7e29d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f497e9afc02cfeb9b5397fcf30b473433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953645b91dcd4f410a8ce11e6f87479434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00befd296edee34a26bf95e710863c78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4d1447f17769edb60003992280e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587c9725b6093c61c1c3c92939562dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b45fcebe5d91e5c360260f5e96b4e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6316c6fdf9916fc497549186dacec5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072482e0fd17ddec36a64b0a6331582440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4246ad27fa804f26579dbb31c46e89c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c73c26e338e18aabcbc4b560719c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656432f16311769868444132d88932d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d626f57151c97f84311ed146adf39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ada29049d75cd9cc82ddd86a0a3ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805e4af60edaa56903ccb070f46f9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2989b01fb269216dd39aeb442bdb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65bff95a26b95c4d8c822405f39f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133cc9abdf4d98316eab7601177c9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628de838158a9aa5d34e1f25e254b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a123166541620741b1cb460e8b5463451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7df07918ff86a4e002243275d3159452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d5898efbf1da2c39e24c038a00d55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f66adfddbfc6625837c3957349432454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628fbe62957e70089dc54089842e998455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b9d3876491d96775567e43c59ddd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569686af4f9f94a7b713e7c54356acae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7eebe2372e446956591c8c4c3d363458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb51fbe5d86dfcbe00d1459c39b493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d31b5b29bc5225ea5e896b4a93c56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93dba443c6c375b7c387881bb1b0b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e762602c69e8367888b8c708c1fdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7276d06578da91d55f7f5fd6fa32d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb543c281442ce708988e60975ca4b6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8849a39e61fbab293a1536b7a98c592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c6615f2f00c64690d96519232da2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be68a6efcefa9214ad318bcf574e8e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eddadd9e31cba01d62999351e575e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14e471f8b9a73ebdd15eb698b2634469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071df9f5d2979a4f3f5f782d4acf09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd483a9d5504881fef1066b1f0b61a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a183ea6db70e6fb871196a6bd1b8bbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38274a09b8ecac6cf015e939f866d05e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0debe59a80e799b29d79c5232a7b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb996c1297a78672a83192ebd945bc5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f8fbbfa03e60ad67c9f8c13e569a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516a6053c74410440b8f2fd6775590477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468732029ae701c24c244e0f90095f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6140a99974d48d8a81fde29f189e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13939aa3d923f5a49037ce3ba462d37b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb731a7b5151c41b195e8746f2b583a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037761445cb9da5a8f68f8c0bcb869482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ece51776eff49f70afc8133cc4b09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2a8cbf0b9840a56c953b8372d3db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e1096f4f5ab52d3ce361e1ab618f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90255a74bc1cc17e088d12ddc98f0a44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d768fc74ec422a47031dbedd998d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ec0e54682751d50703f3d46c25741488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444ebb77fbd932f16c668b196de09c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a1e4fb2b56cb74882c2f38c965c7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7bdb70a159a5a83577e5497c2920491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694623aff70e512b7e72897f1575d408492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac025dda1aba4d182358ba25031323493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8950fa6dac8926e4de96f0b94c15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a71aa2dd7644a16ed43070a00cedee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ce08464c3ef5c1a028f073695229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2819ccd1885f0aa1e74a1ab173bf0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1f3b067033ca089a18f4c2d75cdb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2237260a22262e9dd43c3b0ac829a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652003cec437450138fe2d8827ddc45d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451139b1dd7b0a3154f69c14868397501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed734180a9e651d22694608d1dc8633c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9045185cc9d460163902838bd095503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc7da93d7e413b827de3066af57383504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8db3d6b27576dcdadd757b0aefc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d75e6c590bf158223fde8830b042cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d47b0a15e4b91e8e89fcbc166d027507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853df2b8588c3e8bb7ffb58a9383111508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be054e05bc4636f3191a21706deed745509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa949b56e9ad8ffa346baa6ace9b62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2526e0194a50e1861b36e6ae77ba30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea09d9799167251272c3c81b8704a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc73fda457a67547f7509dcfbf90b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a384ff6f7d2081a9a8abb00ca6893a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa62b1fe8b24499fed95e24092e76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339edfae570e8771effa5b397bb89aa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253e6ed3f768d28b1a17d0478b52163517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780c7c972230395fe731f2a8a343640518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308cc0171d5a2698582632450b73e51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912408815161e062eff1f416bc51bf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b90af2ada500f0817594bcc501a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348c3c8ace3276e80a69470f7d7b5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362f4f8c7cb6d3dac897fc902b32f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176abff1f501c6e590972a0b9fb9e3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e1b30b54d950aaac30529321e0423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8162c75bf0bb76de6349f66155d06f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17edb784da9fc030aeab87e4112dcf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766fffa58f2b90b611933d6e0c2b4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e653d9d06385cbbb943b7a74cbe369529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04228f90189d1b25371d51effb55fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace10a4c07f545b35a84d69910fe6008531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b86818a49b2799b41ca30d6a4587f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02c156d88aea697f00d4821d3885df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb858ef0e41386571504f82ab4b0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e33b100a93034b3633bb585b7a5bc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212254f38775b3f85e8f11bd2d69aaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3768ff01cd73e4808dd373a509b2c54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33153307c8610f0793629b1941715409538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0c8bffd2b8c651eb84c3d92312119539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28fa6f82d2c65ab0a79c0a9ea9bbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f1a1feadcf631750a25643c0a29d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54112ae9a9a2b02de1c55fea6d81f59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49f984a87d47c4762e875f8dd232b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372bcf0cd1e857828b0fe15ce57684e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae357ad5443f837be8a3c21597b3dbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ff3088c50b4136cf68e2c3bf42f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56c3f200effd5a89467904a9fbe5a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad428feb15e4df0fe55f08c34cd48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58906fcba0ac10338d34326059a28a03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4cc563b1f1567e304b36d7a0c008b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f741e5c305669f613d6520b90a8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219ad1a5cffea6a116a76792257843552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b108e96ae0d5f739f40028de27dc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f8ff92edbdb1aec1eaacd5df2951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05221b9b3f22ccecdcce325ee38f9e53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b136b7d4eaa65db7c1b7e799356b1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ccd2e758eb4b09eb5f9ec0c90a73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0fa5c773be8614734232c0b023e47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9c8accbc53999cff5b592bd6b85a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b9a5dddce2c1a4dcd436c86d514c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead7892b53ea1202ca30702aeb7ed7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b571ac6e818c25f7b876d67b21c7e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281851abde5c7e3e9c5418d07e02a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52e5eb73c370c7a936075be882c332564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd7c3ea9f1413712b166e4420e2019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22472c57d43581192d3381e33d1394c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d31c0edeb516e0c076d9230ab5eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53ed54247273038b492c423046809568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbcb9d7397d1e21cb01fa2af39191c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37def4bc33eae7c7c5e88af0a0d6497e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0709d0187cf5ed3f977bc35a3c222e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98001940b90ce7f48e554f62a4942e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fe80eba7c9ae01b0d95c5185e488573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a019365f914eefb99d242992c41a89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986967137240a0089e79054c2c57867575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46602af291fc6b74e51a7ecb6054157576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0298fb021b39a853f9e04b5c902a3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01536ec4ddb29a6f693d501dd16e1d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58832818b7dd4c79517a2a04fc1e8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206728d29df2bde4face30820f145ac2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fac9721263da3015ab0d023870965581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c81908d8e20ca47b70313d4df8784582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d36aac8292e8d9a943500c47fc4ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f66d8782959a6b7377b569190e80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85156f3daf08faf501497bf5870879585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59d5d591fbcde5c2d60e45607ce9e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eaea4225264a8699995e94200f39f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3551f546a9ea83b5bfe5b530ae6e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc932d5118b9f7f910251d88aae931589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a529c374c1c5c2d02f67c67f7aef4a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b2044d3d2f5b60048a3564a5c085591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d3eb05734028fca62aa903d6c409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe068c1fcf10e40a562ae837cba5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b05ad70a70337da5cb05cb0ee009e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41344f5920a04a767cb061bd296db7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adfc869895a03f1cc9b292f92b3fcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b16613c7b14a7376acfa9302941e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9df6193aa88d60fecc815606a3b6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e408524df49f61c63c666b6ffe20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431afdb197e59dc86a6f49d98dbe8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a098f9f84936304df1d636337e1490601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee246abbed5db31528576c4b22ce1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88505dd2e7d6df686016a5deba10c90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039aefb86c218059d7030a25849f1d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068c91670fd76c1cc06c4d858294e2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1717a2cb6d5ff4d405bcb92a04c94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fce65fd8e568d79817a9e7bd541d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113289f27ce07021bd0a00d4992d987608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12358426f5a7c88a59a5350463b2bd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1e73cd3d311725a669a7d1553b49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78e9f6e34b2265333bb9a312f0756611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3f8af6795d03a0fec491607e6f00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bc03c4d86fdee44c5a4f221ff645f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b67885cee8ee250a49e18bcf1f2cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751657b6b2a510c22b7b3c2eb59c1920615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821b7126c9b82d7a548cc470dd2319c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db15271f0c92e7871fb002c245006617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92071c76f010f89b53958ff0a4e03e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830f3584e29c4a059142d588a207a7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baff66ab59a267fa21d297a20fc917620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ebac89726f2e6bb0f141b6d30144621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486631c15bd8407a62c5025a11d4a08a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627790e909b8b67f3bc38b4c375f884623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224122a6e750fd189c824df696748e32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d20f1bbd4539b7494e89a3817ad8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd821b00ee621e0b34e5fb1a9a677de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcd6906e29a03585b1c0b86ee45476627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e6d1e9a6128cb1e6d89134b4a336628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523452fe02accc24959ed15bdebe471629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea300270060e4a6d7e7fc7e3a1bb7a67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d905c53b17a3e3330e2e67821e4671d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda61aacbe80c1557a28540befa4fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd4efa1c56f7f7f05b11c130d975e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55cc70c8632cd96448bf956a20d2d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bfe8c18bfa1f3eeff4d52be6068a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b7a0ee03e7ce438f1a0c4027a3df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f7c0799c92f64ea1441b80b38864637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94cfa576eba69f896c46f4e578d83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b10320a255cfaf33f05be1624b25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c4c942b44506171026a9d945751ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6d5216bc56d476057b0d9bf765f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f5aab71108655590d6bb0fe2b740642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8eb3dfb370990bc86a69b58bb5c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fed3b41f86b9c0eb9da7c78857aff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b61b737b3de97325e0560ca1e05a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de085e07f02b8c9454271367b44ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9c64e729372e36a1f8d8a4acbfbdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6424b7b69dc93f1d8252834dbf36906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf0201fa48285fe8c48d88571ea69d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4090356a30dbab7fb52706232883650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8fb0d18543790b92321f6b07f1de0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb049ee747340758ff9bd57f842e30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6b0cc67b5ade2134ceaf3d4361da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf1a4ebb71b7041ea10dc3d8107eaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192f93912bcdb0e0a082e8424b0f81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9557968b4fb4d384d5a3676aaa969656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7307712054e8a871cb12bb1990006a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78448a6bbd9e0a25e31a03e7ed158ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d3810fca7898b7f2522a53e54a97e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c880bb85b90a1bd5d4f8ddfd75477a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22afbcd4879ab8b1ecf5d9c5a4ebc21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111eaec6ef68c01b34ca372d6a9c732662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e3844193288a5e34b81abfb0c3d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd9aa98cc5b01b10aa9f4ea110e6f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0fc46b42b75460ce00d80b68bb0e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415bd18e004ff681708a4f98a1d253d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd7a2afa7633fa9b75b24bf19ea44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1179062f7719eb64fcd2212f1c1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eca865582ea168080bc0db708900cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f702b86f7bb458497a3237e85ab0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203cbbc77fec19e9bf62dc8c3ea2df0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718d5ee989932397eb38370f6ed643672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794c21febf6b0e25e577f20c22f90e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab48bc575d416616f860d2a2994c22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd027a924cbf9847e272cee4dabcfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ec8196a2acff6c3652fbddb1fa3c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd786c436c9a2808fb8a4f1da6de0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e8ffaa7bb8b4989d05bc61be3115678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f190e96567d2449adb51c10d1f45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27066e610fe0c98c7a5d5dfb263268680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6f4d88fb5a718946113bbf4cae5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de7a27cbaae38f61dc62331af1f77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879483d2b3ec3533d740d57be54e06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687113daa5f8b675be399dec3e8b22d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f83bdf16d44b6341a52425d7bb9ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a45144f21d49821767a35197adc4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def57df8310a22a535bfd0e213ac7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6085a457e73881781cbc57c069a6e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ce45601fcb631166c4f1707d8ba19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575e0689a78d2c2d5be0601efffc6f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169471fe41d68ee7c3d7096ba52f3da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c047bbedb3fa916b305660d0a84a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8f50927bfd402965d08beba3d4f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59150e733d6a167a8725cdfbed3e5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b855b242aa593c57099f5ad3b1624a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd3c66c5dc5e725382e81fae7543f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ca311aeb2fd5ec382826efb01fcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1ac6caf324269e4878d92a82db4d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9161b425b839ded362fd610f9b5061a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb1597f01fe830e584c03ec514c396700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ab84d4db67e25c2659bfd6702781701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13d6fc843fb3414c08dcfd778ce20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17aaa605e488f57b7a2d0805ac6049703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e52ca750de40cde34714cad78ec201704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585030a1b85262b93130dc850d32801705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d1030cf8bca24db3b3ba969cdd56e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece2111b500a9e9ebba5ec94322f620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433969ee2c255bd469a0ee121841dffa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9bcce6bc2aad08cfe325d4caf67d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89be06bf6bd17e3cbc8cebe3880429710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebd75ff5552859e1b526193eb47c1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9bbd5ba6b070b3b67aae46c88aeb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac77b797cc32af7e7ede4aeb2e5b66f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa166ff32bec8b88818d16742e917714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678c4791794f9c2315f55aa8c26509715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a126263eb309fb354a69c47b63f3eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea0e6533fd401115788f9a5d43ccbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6ccbc96a1f64265b59d4784bba6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8335429bdd2d36cd20ad9c5500920719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5a93e2f06ba975fc2f50268c8196720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ca206ebd494c97368deb41793e67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13732d7fc7349a5c4a64db688059b3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a3bbae5c8b285bb09df98b406ead2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04879104d8df03d64d969a1c113d57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2cbf256269ff1f6915713fc4f552f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924341f38ef2fa7efbc849e9d2de383726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a6262022fc445ebd1972e4e82947727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee086d59a1ea7b2fa0499e8e80836728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c26495d8cf88a58b029317f6068f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9ddceb07319343a9bd034c0aa4ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894a84aa430e79c278c303476fc8d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d78eb440a984d2efd14337d47911a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80edc81b93a1cc6c5ceaca7663361733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ae300b091671562c65757348f3e83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161adf011ef4b47e64ba7db96473775735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383838fe82e18ebe64340d44ebd7fcd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e692d948299a67b6778e0c2ab601b32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236f0e388e9e2afe46b7887db09b5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0398b0a5d6ae955e21cac0d4415e019739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51493d69e2ab1aaf7c66665e9a6a43ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d89dfa76cb0d3ee5da8f0fbe575c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3f115507ab5fb27b22273ec9f6e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c96175133c998d04aa203e37dd30d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9cd9917a34d48281cd4bcd44c04cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c262a27d1116182b032b818c0e5e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fa7221b6a764c56083fd2d4ba6175746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234c2e5ea1c3f9226abb6f04ab2e1b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea1932b6756fc351a137ecf6d5626748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e092d064bbb215f397d9b09d70e049749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e55f5e9577b7633077a8cf82226e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0a6cfa7935c7df9bca1dd3dfa280751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2251d69fec9a0763ccca0d8e751a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a6c46eb8c1d1525ea0470fe0546e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147021d581b03063d0f0f60740c4ae9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5be145fc827acab20575316e56b15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819defd558f064ed24adcf89471733d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a95693235e23596f307a9a543cc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72747bcac019dc534f4543d99265c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052c0b93bd9533cc575df274fd2b509759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5b7d023d72ea9e781f8d9fb9205411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddcb104a70961ed9bd4238392a73382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ad05ee79d88aba58f7509ed396e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e600744421269606206585ef88e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d51bd9b02aa12ac32c2fc27bcb55d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401eac236b8ceee78126c441e9599d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845bded3bc79acdffe29f8a69015aa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567c392ae2e14aafd6bf437d45ee9978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea453db929d4499586ef875f1f6389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d07b797af81102ebf5f024038c9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5eddcfb3a7464c5e21bd7f0c7169611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d4773d48f9d447cdd734976c255b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c721519e080dcbf8bf9f2675a83ca913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb41a2664d43810df4010050f9d6f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e002d5c3b12dcb709938f72c794c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411052396aad63296a307022db453ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb396f9be2c8c031b598964b15b98d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d0dd432d755786be0ff9f91c6615c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12111f960aff8d987a669946bb2bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16bb2041515d944c87f5b2cd4fb94220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07a940a79f4a4e2e5b1031172db9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429841c1205356b0c8d421f40e27e83122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299258f696d7a0e8c5fbf0145b229d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b412f58d7492d1d2a4424788b751124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c03245b7dbc0eae15d125ccdc11c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625a1a49fee678f9733aa0ed31797d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c803b91a7ca099f59866716c07e8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b3c5958c2047ae20f7529c5f656b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95c2dcad30f7ffc90d351ccd89d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3eab42577c6f1db379cd1d30e762930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43f3499e1502eed4184afaa6e81d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db338b83c7d8865f703fc9115c37d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f727935e701e15eca60f8c8352a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b058de0ea02d5fa1d1f17ffbf0abd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b59a42f14120b246a5e256fbf3da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b3b3b1362d7a1650eed9435c0d1a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661b6520f4e5d1e053812073a6028137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11471ccec077fe5eecb171297088fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251447935362bacc15173428d777ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d539f3f59fa65b8f01098e8c2e92b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc3c68a4b86d912c947cd85c14487641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d345d7c5625c8f2aae3beb0cb6e41942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6437eed072e87dc0a97296b15aaea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f49bc384d574657a4760e0024ab2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095786bbab22c36003db8eef82554645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faefe337640921ec4547cd96cee6b1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e810a591ccdb320993fc78ce5412147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff174dc77fd3b815c816aa30da79d9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086bc1bc3bf1f70a393ac12bb9f73349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9a8e974e36a65a5672c02b796b9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff902926e3084bb2b021689f735f4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955cc91182b8867dd4881e7e5d2a7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24e60dcca4b506ca199fd8af9830fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11b912a3e8abc6fc67d2286da398b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8d40bdc783fc431011e69abb43ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479d4c4b932c2c2d82435bd12d87c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5418f36bb1ccc3c97071c26a845e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29113aff61a02b156a99c55a7cf9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61cecc838fc4f8df9d4b8e18f278359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749ab8d9582c79e79215865c66781e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8df6c485a8d6d0acb7d8dc4679f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494fe3febc9d8ff92c52dc6fcd400b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b178d0accfa8a4110bb9cb65c43b9b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa8d48a48fb25a3bcf9ca4bb03e69164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00af72f8f9eb8cbe2b5cf3bc6fc150065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b84ec41eacdc539899b4f635df12266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7d7c0596fb5232760002dd6df9b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550b9f64fe309ba29ce9a869a64a2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734413d53383b9013397432cce5c6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496658e39b911dc9adad563dc8d068df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783f4c4f01e4a72ee4d9a3e4f1ff6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5f0eb1daeba12932751e6ddfb394a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15df671111f5663313ee583762b6d8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d8f50b7bde0b551779e8021644e6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20f69622e1fe1f1322a1459f88b8e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf492819df25bd50ea5b29f619586376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f3f972c714756b6cc2ea7652606377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf2bc4280db5c7591861a0b261f90278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b634450c8ab1ee96373df14ced48079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187616eae758d4cf928dec4d921a7adc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40b4415389e6ac1c7f622a83e335b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a407067c0f697e8893b33b9f660bd7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c8c7fa5fcce07dfeee3f99219bcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941adc90e16edbf4963224a3dff2664784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b184b3db8db79840da72e66c71663e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc7a5640a1c04590df4b6ec994213186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8693a926174f5395493dc8f5611c23987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c595553ca97ca5f2f51a6fbf5015488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974b3e075cda82f12df8ee0d7d8d47c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f480cd2363db82e9480d82436deda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d6cde0733d0e71455ef567a2da7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2fc5232cd2ad84ebf8b604d01ebd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893fa2a4342fcf95c3be0978dc515b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412de8e355fb2f71a9f25be5d18898e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39200792c0d5ac26a6133719f8dfe6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294731997261a2dc7d7e1e539caa70d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7ef59ee6bc982c79ff16513215c1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea6a68c9f01b0b758feb087b34434a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9178464832f2022a248654233dc72199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab16cf2d3d672492ca541e58394997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423d5eb7c1a975e679178a1b7a2d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a385c2f7e8e68df4d52a23c71693fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428a4a93095dc77151e624c19d2a3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a9e650d590afb90fb0b65ce2fda61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e13b4a3f27f488e00f34dc325db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa904338a20040f62691ec5eaa910cc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9526df73c6b88e5c4ef5180353006107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94235a7142d5cb9d1a8502d1651cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315299dc7def2fdacb8c965b62a8ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d2c85cd7bd470cdca08a51e34c32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb625125cb7f53cb213bc22370ea037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb6a7f4bb0350b8cc05233e44951ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4aea0e10e3dcd10c3cbaf31d9f0c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec9b4e47cf536e0781c4b9993b396114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66c5780374305ad960a66cb472795a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd7b79f36ec19d9438faf44b9d4a4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec48978088aa44864b4331d40c5770117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1deb8158400c25ba486465752fdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b253d7e1309ceb84f0864ac37b064119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499248f874d0fa22bc252179cb2ba19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139f16c5dae1dd9b010902b3a90ad1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c03248e1ffa45a5fdb7c7f53ba85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a4ed59e9a910d0de481415a5ac7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1093f34144d5d894fdfa624946b19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6291f38a6b20667d35baa1032f354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f003972ac2ad593dc3eadeedd162126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3be6125005573dd52ff8663fe5f8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f691751da2709d47b796161c0c29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce69af8cfee23ac52b8932d4de70a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200a5d5262915a989528f89d00f6cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1bff6fa805621afeb9572fc887361131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc64108a290bb8660195530563cc94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0c1c51da9588b989d8237c55afb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e48684e9b0748e560de9cecbe8a7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6948a821a384170aec4c820a47ed37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490002bf1db2d43c1ac2d5c6d7d396136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf66f82d013601da610ed4c1aaebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de53471d48732b634a07b165a279c90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74085a533999482a1931ed0f516976139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860bc2fc1c84d5df11a7da802a2588f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c2dcf2f735d89f4aff2ec212521e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5dade3272dfde050ce069c48d1422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460302dbb56b2fbf315e6bf9e1b431a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e4ee16f9990ab1edfea934b4231ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4323210196d53c255a35d16aa19c92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66fd040fee605d49e800062e904351146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d0a0f4a1f0e3236ee0228a5b5592b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404e0a6f869962eba02eeab10e9b332148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf41d58ea7ab801e4b45bbf560ebc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96a517e2bec4dcd9abd23b025b749150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17202941df6f39b1c2bafb920c90a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5790a75947233bbec5ee6a591d440b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44991ea005e6426709cd29fd02ef4c55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144837d128289c40f0e44d1944ee5098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34972c75c6d2ae54bc431b0a4462b742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26a2d3196f65a4e0ecd2c08552530156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c1a503254eb27850b009580bcb40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d4edc11905f4597824c5e42fe6542158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f14d53851a37ee0d7f7fe11301b90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731332f215d71ce6206fa7c9dfe2551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1abadb42a023d5481b32662d73b4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4812bc4095fa987be0a0ce2a122759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7abecc9e633e3cc6009878a4c14299163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01c05b8b7010850099967ed72953b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1422ba5900db32fa7560e488a69939165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc2700815adcea747aaea64a72f61e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318a5e1fbfbbc374e2ce2937df6c1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54daedaecf1f871120755bbb2fbfc74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91c92261d42bea1998776060982e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360222b4d5d7273ae9033a0920d68a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0cee916b4cfd8462dc98fc85c6771171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e597d76dd33de16f76fc869413d508172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a118bdc2bef34039eab0b373de3e7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd093e7366f27756372f4e5bc6744190174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eaae6ba2acb10b45c5ca283bede62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21eb951d75886a8530656b36bf9aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692a53242470694a90b05e977aaba42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42e093c143fe70b09d5b75609ebf4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336051ac7b9b2f7fb8b3166a0780446a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bbea2a1cfcb8025d2fea92dbed394180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b229199aa1bc257a813227a03360e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418223c558e3133ce15fd6ba9a071b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837821d11257ce84d09315e1bcfe34f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8afa3b9a28556265e6683177a38f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619cbe3a382d9e7795b35976e30cfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8714d241172d38d899d93f234ddc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6ca2442fdde974a4b9da695c68528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913892b41fe5ba38f69590024d15f3ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19430779c87098f96c0824ba5f55a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330264f972707a151a24852e20538943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2c1bf882e3e3f4e6f09ba282780f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70c7c1233a79e51668e69c20eaaee7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd8ae01cba0b834affac263b70648193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a5e68c039a05d94e9f06ed42be06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485dcc601cb802dc9f0a5f29944a68b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd909c737fbe3505275a839ab3da498a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c539f309ce045989bfa1b92d32aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3bbc7d4a775f01f055545b1e8b3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5df3b827cf63d2b7f55646d7a4fe9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3430cf83da9e1df6be7338382bbdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee598ea2e6e6188bee42f0a2a0157b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa00c0348886b779cca7a81a40906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184c1f070bb9e3f87ed59d1ff60d39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f283e6d10c7f44c18e8caa31850e498204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df891da17a257712aca5398429351272205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf9772b95448cd9e9d4354dcb3591206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea200ce7ac67f43340cdc8f367919156207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d4e62e5cb0415ccde5b79254aa73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba500aee55c5dc5f8955882fff4036209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4268252605c5774ce94698d3bc743210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d35a42a575142c3fcb7faf525a38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a68b58266892f7ec494aa22158b526212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547372fc08f5844248a3d0b97f1d3c51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e82bd797fdd76ed46e13cb8cca5a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d82030279ff3aa108df7bb78b0fbc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd44cc2f5b2c2b80b88978b9d37c84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fdbb1f4b12de330054302c655eda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554e90220b8cbfbd375afb8a19fcc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd0ef3017073363517e79562dcd89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e14da20799aa0dfb7c9bb2b06e0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f6898862c799e630f3dd77b90e04a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99d3962a1b7c7c0f6fa2ff99f7fb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6624c5f8c3b1b9fe595ace37735629223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514572cf05c5a90044cba0043a08b98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd2e25fbe80b3d36546f1846f65c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b739a6fa35b6daee925221dc9530226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd2f019b9acebe327569f9589eb8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f537f1aa034012fbd5c5f0e2aba8a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08376ccad3cf8300ab593f199ba0141e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a7702bc1335961ee4405ab637b9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85339cb9b9e869ef9358c772e6b31e1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205351f67a01bc1e2c913c8425f998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c9406f3bf00e6ed5f14cc5cffbff3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed4adc9b46614d31db901bf5b77e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46880abd5f28809202545cf6deb7adb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be78359f70e2d7e44b26b71a5da8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dad5ba3e5a821c67f0f28052f462c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922f1d3bad0a1e89ac979bc27e1be2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbcd150a4ad151bfb2b0a665bb82ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba5c5310152fbfc4fc3ed823d6e1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1353672d79d17c761f2838fa419282241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40189b4844394eb9cd261fc675776242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc2b867af7f154a7fc82f18256b18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f138ac3f398ef0eaff7647e00869e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438c9ac8bb55faa0176482d3e081df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c422180924d109cb24059faccb5659246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d7d1c09c57863e498ba42b2eae55b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473fefa3d27604036b687e2a856ab9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acfb28cc3417c432428010c9b3ed44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70d6b2ac142568427be9cc4a06b038250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cfb1b02f627db6e4db2e2b2e1d613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d4477de95e01bf980882aebdfe13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda2b949475dd77dee1b92e8e0d333253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2344267687599d621222b1a75cc3416254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6da140ebcfb3832a2f10d744fe6d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19129493b011749c36f8447816727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34b8556c624943bafd9779a3f33d3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23421c841c7ae6273ae88d7ebe8c5f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff1d6c7b5af624c9327564025ea6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b317dbbfb465ea87a1566da659597260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c9667ba0af27640219889fb8918dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3d34f971ee7af727ab10912b3e5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e12a73536b63499f2d4eabd7b8c05d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c361e45b147e62641c60491dc4a531264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec11cbadd330ae475c4c7fd406686c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcba07bd798e9b4a00cb9500323bd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec156e9551a52c6f59175d4b29a8cba1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cf06a82b0b5aa863489b74128220e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46154a32f8ee6d93e803406cf971cf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239de740bc9c18e4975be9efc313fa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447e61944ab249b9f107d1e7e67040d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418f0704cc79663b9306f25053ebef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c371670f9c9466c5a22c6c310dcd22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ec305bd40349b8c7b37eb86513551274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae85409b3e509a9003c8ceef431eac9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80fa4c57ae640f709cf923e993dc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8801275de79f222319649a6299a20e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ec36b401a9036f42ff30a7e85f09b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec547ec0b864dc31517b6e799a8d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ee25b6bd306dd6490ffda373d2c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ea0707f6e55079af13b75955b07b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf934b6fe0cf1edc364fb81d7a8f95b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d2c468e6e8550cff349662870b01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b03300c568fe8199c788bea0370e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5f1da1619a0b289eddd81fe026fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b002165305b9c0c01bf5749e5c1df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbe4d7cc3266d2283b61c4eba4e3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbbca461c93cd71897ed24050db2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626deb80acbfeeb946dfabf50a4b684289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b967841bf8dd5eb9e6b3bf57b61235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182aa7f8d2fbcf3259830c9c99d06d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a03d8ed799e37babe5ce556661ff4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca10feed0c4cc421379fc7d5eb3023293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09acbfa7f58205ab3ba9983e054cc07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426824df10a94c39bca97d75bd12e2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b4b6e3fe521546e010faf45c5f906296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c50c2d31379d13df44fc950bbb95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4600b3f0f91b0f7babf8fb8ffd16da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f762fce87636c0d02a38f725a82c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054310435e326db7501aa69f0b8a89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97ce7aca65ba17ce695f379a6d659301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd6b1a42283ef04b91d0d466a57b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce434efff40bb090827500c4ad48b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6d09f5cc6211622e242710c3a94cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd978868188e443a5bf0e1ecdcdf3b69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bdc68beeb316b7ce6f070387c841f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab1a97e3c3d35895a266e46df53cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b777ee214266fd4767ee28102f29a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2be1fa4a3a7b2389107e5cc125d62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744780d3613ed1c4c56e7aaa3007bbfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750782e23ceed27ab491ed26bd9d6a63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ce0a20b0ffab59ac12accf31867f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51194abb4eed2f205d58c2a1646e85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3ab8b89e0416a58ae25431bbde1fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c602399598fbb75371bb320fff7769315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19465d76fffff90fd1b2356fd6ccd316316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffaabee45f6e1bbd9a49aa8ea4c488317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7579e0bda5ecb3f8e1d0ef335320e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d73aa1bf4ab8a0ef3b1684aab609319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e4502dec03323bdc600cf9472a37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e4773611361721c5c6d5849ab8667321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d422d94213af34af732318800eae2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c0c0f221516a503611eda7cd85896323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824fb1927fbf3e431dfecf4e7cdd54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0100b7ed4658acffe48cc7dc678e1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa6eed65b64a5ebd20d3fc7d7443ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e8b96f38bcdd0948e3b6d7043216e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf3dd464711c005a04c9f6df71484328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9739d4eeb0cf1304399eb550b9c2eab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309caae654aed05bdd2a16a5f4ef0385330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03c6693d74edde6867b6e1f11dc4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154e467013c9403984e4d6229c0103332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549f118da9234cc878edfed3f4998f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323aea7ad19fed47b1a3e09bcccd51a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc554de29a9cf5492a4143594c2afbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dbee95e89062bcd98c4c2b502a0ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5691679611eafedac17c615cb1d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e485f17af0e8cf0f08655fc4aaf87ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22075774e236052724665f6b6aea67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ebdc62acfde13d97a7285351a523340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884fa9aafac353955335d1b4aa29a28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a805abb42587d8e4c797d34795386342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f6b9058e15db13c89b67f0bf00e2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430a2a3c1597cb0e219553a1e4b1f03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e1d7a489fbe787787f4e9b3b2844d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3817c7a51b24b27cf4416fc6c3d56d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd140c2ef2e67cad25fcc836ee1f41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846bc9507eba55638c86123f1687b35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc36ba41b373c746516fe04f0c8eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe459e31cdaee3bbe78c177a61da11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3229f65e8753b572e7069dbc1c403a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f3a364766b0191d78e276b483f75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36599889b7ab7359b38facf05b9507ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9134e82003f4e50e22f71a70feea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77486020ab0fb75f1542d129eb6ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d556e13708e2511762a0c033a67e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e73533da7c6d24f64dc50d3e2ca670357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce84fec016ae6243c1d24cc551ad3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19fe29a36e931893e46d607664e8b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaded9fe22dde9bcfd3d481cb2df00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868f8e5e1a0f5d4102cb9ea663ac617361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e67eedeba56c21f7c726a4f4535fdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a6db617cbe570ed7735ce7b8dd42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28b427c1711b615339e41784ffa312364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cae5ff3aec342e7b6de95f899fadf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4cf20d54d959f53a5a9c01650d3ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9acff9e6b1fe7b13d793eb1d1a234367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a72ed5fef712288bf53c7cae2ece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5c19c4e94da26dffe071330413e8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c802f996122a7349241b7ab8e0aa51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c7dca7fea2ae572b725e75e1f655e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a3db7a22e0a06d910da871dcd064372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559608a18f8a4dd8e6553d9118299fa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f76b24babc44c619f0d9abf45e157374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4810527b7228e87e8f45f9bf9297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce619c2b42d62e154e7f5044624a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf14e4542f73440e3908155cf4489ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a938caa4fd2e4331530c860d6da6bf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fc94529fc0abb06a67ad556461d67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e4c9a06aefa789ef38dbebc56dff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5a6ff6588787912e0e2aea6b823c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b462d4f609829cf90463952bfbef7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816565f8ccde8a92d4da2316c78597c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc29f4b4594196512900e9311e8e61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fb5c4b1b520ea4ee7a1c97bab7bc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0980b8e76222ece2caf13675e9e6b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa12ea47f03591ab29c13d52b9cb82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d018de40e3580cdaf378e77f714c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c66f1b73ceb5ee01d51f7d2a712b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581cb19815840e7556af005dccc83e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8aa187e659f2e4e297dd67835659391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e8e7e3ca2edf9229aa933cbb22899392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea02283fb2b9caeb54162022d1246393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa5d6440b6d77417d73471dd95fc80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe40f9df014e282d750ea64532fb6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cb50d724d3cfb1cbb7ae600b3e7a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726243d1be23c6007b49bd15ae18f855397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978fab2329e901d5a70dfd5d469128398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705075e45c43e2a0fcb03fbbd22066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719931b52c7538ca61eb14dd39c96a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4782ee62574f8b410f2f917cb5b29e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f617c8b60c098c361927abcd797a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869794a80e87b3afeacd3e31c2f267c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3f4ea24470b75d25f562c0152c2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904deac04b5ec28093bc6b044272371405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f1df477d7ec1bfd042fb8783edfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e02a10cd833f1e623282e321b5b8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0102217800f7dd292a3dd72ce0048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b6afb31a88d5fa18c6597fd1b678d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6045be44841d4c18916029cbbe223410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f733ca25d034e8fa0b8b40dbb5e3cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec7c4543dabc6503e40c0ac3685a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76de902f0c21eadbaa3ab13731bf24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3937832eeb6dd48491f7fd3d32e70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8148915b66ea33038671c16eece3da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda1ac49aab9fbdfa2f9314f4db07e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eea51d644c18655690e6ea7236dd67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c152cbaada4fd9b4d4cd0dfb4428bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b657f9cd5a251b00fb436963d9e4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe92f342e8e88511093f65b112d019e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107dc640876adcacb5c02c4298d1b97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38b8f37487eda2c7ff42eea2dada0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39927ffa2f5e4023b6a58fa37f22c266423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301b687fc8e07d8fb26bf1779918ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e667948022c59d31962c7e05721376425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30776525f7c95b7b98e5c90c277781426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661957b9ff4c673a1cc506b74aeda79e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0856e63336e4cf4a0a02a6040212729428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8cec286a0f00530ba4e40ff1d752f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97986c1bb3e296a1fcb637890cab05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a6b1ddf125e74a1d1faaee2a057ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbabd01fc34827c6b15b87fae76b2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c0f434288ead5826b06d00627f37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c54cd3ef1b1335e8dd3e71edc30f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab70af5235d45a20b202919d98621e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9abac9729821a41b0182ba9c4c8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b2c3d459ad43abef9df92ffdcb1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380445410e3ba14dfc0c65af2e4675438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c29ad8c60548111bbe69ffae0d8420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadbca3078a868362441e9bc5c27278440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d981f561bfd8487cf2902d3180a235441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f92ce2406ce0a690b4026a5eb60c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb650223846f0dc166a6d8946a0deb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b247b52db9d7bba90d06d685035eaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00dc82100d7dbceac8d88d094197e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f7c8170d3fc2952ce53f36094e1cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e5816620200e96615b78d78f902d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708aaa3891756f59c7d97c14c62fc34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cb7482aa0f1e4f33267aabcf1e316449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1fb5bc5e0c470de88588e562397d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514d467660015d18511e9d48a72f03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478e9ee963911e1f81993bdabad90b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd875c9044ed1efaec23f8fe627d8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0a90066a0a24930bf5854da13388454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551e309746154ee576721debe831ad0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c2341519924468f8041c0d75693d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11bea8542f585c3993b55297af272d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaec5fc56d12b141caf34ec38c51d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7385547af1bd1253dcfa85a97cd4d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a1a720666ba28334d56dcebeb20a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894343f49ca2c77ef824d1f95136d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7acebb26b1e738d0a4c890188d0d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700707184a3a7b1085321b3dfe5b03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7bdf57ace8d9cee228e0c7ce5aa3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa15fb50a467c602b6e38d8d4d8921465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e4231b36367ef0a383e41a495932466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf9ac3155bed19106ae5348ba8b90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356bcb34768748cf1d46ed469a0c936468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951947574a58f39cc1e1a1ab56746238469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8550b286dca53b4c0b7d799ae8aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc59e22b57a4e882c7407e280512ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68226c88c9a4f8e781857a478d4bc05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc3f5540a90d82ddd8b8d5397c002473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fe859bae9ae8762e2eabdec446b4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ff0bbdf78ee48f1211c2366c3a88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff25adc7a40c8f9f9e0834b350cb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4aeb8d16f35b085a63dc46a47e30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b7429c9f91518dde462b502c98ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967f77191fe5b8365ca7ef7d4a92cff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb946e623ae6b16d0dc112a8b1eea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266307cef1b340e299f3ab16c20cf05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b5efc79324ba5dc1ea87717851580482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b9d2a0bb801370530b959ec3502a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c9317164ad4753ebec4449d78847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2044a439aa72a5e64576fafeceeee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781187d26406b66b038013ebe32f528a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e4e3b358a1b31562271252ba8a4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd50042117987f0fabe4b001a9064bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2573b58af345ea9ac3c8272e3ef09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d9aa75274725aeb94cbcca007eb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3994d2488a3f7c7ac3d491ddf8f31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155bc12a9b5bdb0af9981df2f71a0a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1295f6b39ae838f06b7e05bf61092493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a887aa96de2d7578cf5ffe8bf245e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317147fc264b97165a9a19923024f67a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca329aa23c92bbe30749785bba50900496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55310dcc12454243e4f2620e206e0ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497eafc2215135913ee90a1a37260ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab294168798410bf54c90cb834eaecf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527efed570b119a78bebe6d701170224500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ddd33703c2ffbf2e815b0fd6fe78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547180bb2d2d19b90b2f1e05e7b032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f206cea508d882697d283ddd6c23e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76cfc18b8224473192dc1cc591254504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe92eaca00a7778d873545eb3c4590505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eddf52acba5e69368e2626a1efb2b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098eae810350db447464b3493a1589d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01ae6c744d0a314f2c14f82858d83f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca61cb42c7e54e15e7162e90dae312509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a190471a1bdf7149256a632f3c937a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482298719b0a72030ba947e3dc1ddd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b42ae7a8588766d638b80d67d8aa6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b7573c31376e2a480422da853ede513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2be9a7f15568edb5d21cb6638cbba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec442dca2fcf05ad517b9d6440e0c95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d3e5c6c24f6901f00bb623534820516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8fd382bf234bc94304ed0a2c5344c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879143466874ae82c594290cc99b8e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150581ef5e5ee3182ebef6e8fc58c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233254d678ea6b2dd92f81833854fe10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce857a200484dfa88efb61eb7687ab7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad01fd52c822ad73ac23d136a15be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef606e9c4d8da1ba85dcce4fdd984523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65623db4c7ba6de044cbdbccff28a7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7e33b4cda5b7b1c00999d148d8139525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92d0f9a13894041d7421eb9f48375526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafbbe600e17a78dc09a0b2061a87d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f777059298cdaefc3ad6a01c406e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9a54666273a4a18b8201bc42ae79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0a9ce24c550b198754d726e6ddd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c032326193959fd72b7ea62b6908e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a48dc0edbca6ddae94345ac5d2fd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc18da800eee10270a717bb0d257a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399899bbb89d74981c028976abc2f576534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74e468504fae3b5deb4769515c2ce6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd183f01b19d44f835fb83aad56fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6eac36d17d548ccdd323f323c4f35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43845c3df9b2cbdb228d62b7583adb91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528f147d7ae9e796157d5755e863f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f860c708d3d80f7984d4ff23732ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848dc36b24a998c0aac21d0ed80022a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02183d88efe1e58310d2b4c8dd59837542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567357d103de0cc421b92f424c85c6b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457d48c2de048bdccda4cdfd9e9faed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c6c75a29d719965fa015b726e46cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67d2ead26e1efdac1a5f9614d6fad0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa461f42a7d220cb3d0e7e582cc9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ea5574948b6bdc583846a75fc484548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b3f9f63bcf5fb989de2e8ddb428f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c218c5c41cc37f3933da2668834c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036de8f46395bbd1494e02c704b51bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70068e18959ea5f76394369b33ae78b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc1bdd8951c526190141277159ce2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a50a4192cab8a51d9a7f2520833c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b63540f9a277edc59800a36dfbd73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d320408d183b92c9fd3c51ee1de1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2822cac4de605cf9a9232fa16734cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ff4927006513c374da0438dad49c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0464ac8393629fd9c80e19f41f59fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d86cd526fceae5e88a30b1c44ba76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdf6cd476c327461d49fa46f9e33a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f952cec0ce004bc94750994a7358f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1653b3a5850467ceb68d85e3a33529563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e012f75770f9d5039ec34b74c7910564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c40a06a4253349dd1e2138e48b3a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3883995a16a2fb199d3a2830189998566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f96a81f74bff5b3d1a33ad7fb5fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f5b23d354dd92ae52ac7192055810568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8558e925486315b4dae00324302157569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e824bb58cc1b5901950d7f77764b827570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168339ddd8e60e08896a46489f6879571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f384fcbe820a7beed8d7915db73c566572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953062298e19ab9b99e1610febd401f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409595616e7499953cf6e0a443caffc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a676d9548e2401e7290ad61ae32f21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d791b3806f0bd5e243eaddb2f8b57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0ef46a2bf3b51d2b6b1f171215a85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc851eceeed9cc5953c65d313de12db9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e311a055860f10ad1037fc2ce18491c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8903a697336ddc8cf2b7eaaffef00a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc7adcd0cfee1d130341a8260f0dee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a51038c8e26e06d7aee4cd86ec8bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a620746202dfc117775f0eed55e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579f881d39f0ba50245c753c912cb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4d0fd36d80b467942e87969c4b99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6cb29964202ab85dea5c6ce9124e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e6eeeac963ad1b9cfc90515adfa1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475264c8b02526816cdef16299a8cc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090033956afa4f4834296c692febebe4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e9b9356c2628b5428ab39ec1fa939590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549618c8e1f7bba09e8b6056f6084a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ac72f22920a37eb9b6e866f348f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33543d6987a4ced2dfc891df6223adc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a757ba5676370faf19fa0fb14600b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64303f472d54fa45f65a1950d05221c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb44a6ee8a02cdb51ba8e9e6a9880596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d21f587aeea21655093a6589e281c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a728913f9b637eaee3b78a32455b43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b0b65b06da91c1c723a547077766599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f0679842bd9b43462f3f71bcd5bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9014d79c35e6212eb1899b5380671601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67d36ef205f3e05defb3d049eaf734602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954220f8363dc48b2c9a7ad806d7b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec26f73b58c46b3e9325acba51369a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60be6b6bdc740899ddf7b9e5ed8f41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881e5e3e16b2785cc6f6574bdfe664606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c1502b62a026de0cc1cc5a7a2c0f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e616241e2856ba783905afe344eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225abe3136f5a0f980b58e2255dddff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6f1846558a6385c5121ed8c91e9e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbc9d7566fd115310470d3c6866081611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1e2a3d8de00b56ff0cb7f6fb82b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0489d236acef9b299c6842cad6a719613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108893269450cf48f97843a8974580cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a701b0398aa2745c835ef22ea25fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae54ac635d4290df4b5d35de37dde62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1548544f6b89dbe215ec93145c4178617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7547457b46d4885d152be5049b120f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b29fdacf71093646a4102529c7b33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a67432475b963071a6b12e90a394c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74824eeb12b60427a88af5d10ba64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e003f974d2671e8f6fa4e2e5a3d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761dc95cf7e1329c32becefa0d1fcf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d123d4630e3343cf66782fae386803624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b34123d058c9b38126a012ab59f23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb04d700fd637022d24ae50562b951626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb1210d7607b18cc41450c1ddaa9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359dd4192f18a38834d0c2f2825e7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4659d751e1aadb103c8da18e455d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a9763aee81c94d1f75cafca9b9db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3ec459cf2787e78448b36a37ba8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a417d2b90a3b1533bf45e5a91d81924632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278d76d4c731e36cca7444eb8952fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc8ddd675fc8a9056ce0221b39a96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b353ea6bb653036a0429df69dd776a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea7b8312155758cd0c31ef9e5b3307636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd52e633202645506e0e5c3a1322a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767933137460b2b3bedcf0c9e266d2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c52b53cc6257dcdcc57ea86af6693639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e0a27865eb2922f7331ff207a0745640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce1f2b5d076bd4a78df04322a0e4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d92b8ffd3c7459c21ee4801413ec28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42eb377fe71f99fdf9c7d69d0b033643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82193274a3946a098b77f28f1d1303644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8425cac3d5617ab32fecb3298045645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeedfa0a347ff0a621876d879523ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2cedb5c70503532ccba54f5a61c26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d905b1efbde39fa2be2717ab42f23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818274bdec96dd5e64d92f2289133cf8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d408bf2f0578032e0143bb452a9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414cd12aee4def4b4877a13bd393d10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c8aec3f6b7331e13aefacdf54d71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd3613475bcc13ff3ef64a0c31f5da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2859581faf8a4ad62cc6b067db6d994654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85496ba79de9f60d69c96d0d3d370315655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b420b8c8557ccf9371855c63f8714656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ac13ad6da60e09792016aba7072fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c31b1d42c1dac1775dde3937eb612658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c275b19b840dee88d29a79fbde6aa4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d9087db23a14413951193f7a64e27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291f0913d49c2c1826c9b53c818d46d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e4989ad6f02a07d06c449d2729ddf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefff2516485205f1da4a96cf0f2ace0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce330e34132e3fdd87a781b5646c7b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae19fadd20069fe4edc3ad20e221ca5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c6ed43be5b5574a15d0811b3eaa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b909dd7dcb133c3aef20fd67a6e63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd7bcea07ca5683fe1ccc753a60f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744173405d8c68aa56eba2cb2c42a77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c033ea3a56bc4ebab27e92c761255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083807a46ed9774e7530567ac629cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92676c3b56a7057f7b15b182779b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4508ec83642d859ebddd89b62f1d49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca8ce84993b4198b4ab6aa657c1826674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b761b504bd52085d4a69b884dbe72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217267b20ea34edcc42de4be49aa7b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791c05d07b90caaadc0b061832d6e72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4733e94ad507c82013d0163c9e998b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca32cb67b806475819174bd0ec31c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e76389f93474e4ad66e6b2145b624f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c4b00254d4ff7dcd5b990d816055681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a281a9281ff075a698f183ac4bb391682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb190dfb91d03534dbced02cf83679fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62df6b5723ee40701082f6a065e903684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8fbfd71794cf4838bfb8f449dccbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a268f486a2cdf6c27033e7b5f70b63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a3b781ef7fe620868ee9f3e11042687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967a0d4150ba7734ab65945c5b699d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d3a4bc489386d21bac233229fbb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ec826d112301080640af902e92ee2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1050ce5da8410b0fdc49fb74f0da7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acfc8fefa54d3c695507ee19d67c52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52551fdcd79b385652365afdcdf04ff7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab9c73611f15b9b6857a925323266694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed327f63d361a93be87af6f8c67fbe62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ebd64ad1005278aa1d41da61e9353696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60886a93a85012a129475f51ace9f9f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba797f7be1b20370555ef5336175932698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecbd0bceeffa25d1c8f1c97bf126ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661db6a0bf598b820107203675c0c20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf899c1515cbd22b384424b149f3b87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e141364efec9c6ac7d037ae6f2839702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b17bd14d3ee6ed8d855948a4642b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb0c2282c01915917e8015bf14d9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72afea7ad3e2a5dce8a8ae414d2c6fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3780b6d402c8dcd3492017555b25c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f2daac3a0f262b1d784cd1b743d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e2824bede9ca8728da0b2f458a318708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a594dd8a0ec7c451ad4939ddefeacc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5572ae7a67693bdd7431e6270ddbff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acd5aa3d9bce0f62b83b017804e96e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257683367a75d3b667a50e298229696712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a6118ab71d2aad33eb40383367fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d313819c3adbcf71a05782129262c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8579ab7f8e7809a6d94fbea2d5d1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085de173fd86d7ec5ded2b516385e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e884898bd3ccd2fe37ceff2966a5311717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1423eb0a27a05af6ceb03aa6a40090718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493eebca11164923fe8146718aa63c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def688de4dc59b50da1994b997eeb2bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80530aaad2dabfa7490af8bee59eaf2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2e3b13278a94879ffe358e8b0d90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e760e97da2014ad106f6cab48426723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35054a6e0e2a91a7d06baad7d56e48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43825518a933c9cc55b56a93e805c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62accff3e9903943c7384b0c5ccb6d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2513c42bd951c71300210b3182dad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3914f70f0e2306a2defa81087ae70eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4af2c2c85229d51efa91735bedb169729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ee11dedb4936fc2029855c3fe386730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639fbac003d98702a036c68f785241d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81332d21d11658177facde1440bc1625732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095de09237068e1757e84683d672bb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64804a1708e856745122b02d33221734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75d30984ccc4c8482191cc5823035735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfe26050f990523a89a61d2c9d97a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f9e4ec450b9b8224b8680fe84a05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109fc27ae8dc872de6f7eaaa259fd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f758e283fc36b1f1805b319b03efc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d5ff78f0bff9e6643565a56c8ff3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d973d959cc42a52d7a5b6ff700e024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb41b71e2ea92eace10022cb763bca0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c2a49959800f5d67b06c4ae02221743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6031e04cfe003e84506dad1f0545744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887b3fe8b998f78959ccb5a0cb55f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284da42a52f6735d881c8f7f621660746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dfb3fb8c0b42e88d8bbd96c59a65e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1825d0386635875709fde07cc2f02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3902cbd130028d0011e70eb2d1ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0593028eadcc6b90358030ccd3cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b06e3216bdc9e667dc7d66250977751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac433bb3033921c4a46b9141a8584c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125062fb7d9a9d1c07b8eff3fa631874753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273aeca004f36d710863f3633eee4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46409b99ec7b2e500625cfc5f2618589755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de771eda78ce8afe030db0aa6112cf8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889bf516b5c8f9a6816d220bae308ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a672a882c19b9fdd6259ccd2a885c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f20b0967abbef4ec0bf02cd97c936f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>