--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9567eb057168a0715b08cdf5438a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77a41dceaf74de5041f3fc7cc71422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e8c185e27a332a8d08ff23026735a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a011b71f99ac2ec4c286189b547e9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2861039d372add8368d3f59069915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc534b8e48d114c90c19d39fe7f6647a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c19cc9e4c9c7c09f8773d8b17a4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3c0abe8cee135e4661582bf4be418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cfa80fe2c6e00804e3d53bd77b7419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a78d083aa54fbdbc6d0498eed4ec010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8959ff2b8f617a7e2af28fcfe4acdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425384552291c1c13375c7b4fb75deb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b11d0ac979bc0924db912481f59213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80b996a9a7aefdd77d315c98e8853514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a7081eb2e0676025095ac9e52ebf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a40bf36d8e6f23f86bcdecc9180a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43550f5f23137990d2b28f0f0d9de46c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e2750f9b5516a78df5db46a3df69918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d884a3410bb9aa514dddb72dc9f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd62716d1f5456d678ab1c4929a8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe91c0bd9f9e5130029e15b551c6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e0387d24c67ddce6574efa5ba613522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfaebcb064904884a31e35201c9deb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8d73be8e0c9cb982e41b50b999ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c8fe88eef6111be4e5ba828f53e3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1381ff7ef57a513db8a89033c40f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56befb670311f706ca2798663b3f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947eebb26248da85b7e16d81f77d92928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902740eb281c8dcf2db0b0ae450603c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd5ab7b43b4826f63a3be511e9fc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ece4a092f84b6e2e80e6a2923a0b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68bf63606f940eff58924d914a60532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8434107094b3fcda9e7ff712a2d7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47927ba0f714b95d35b3da61abd7197f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c76e56f0d58f1ee1e191d16221df435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fac85bbda9217d08cba98e9150ef336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b551b82d7c659f1ba4733cfe906b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b8ed3e6a4432bc2076fe59ccc5cbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15d98197c42370ad524967dc32d0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e39df38893f45e8a70bf7e22456840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d47880b0d320b32a2cf7c9b2e33c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e216feb5f1d81e102fcb2542c86442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e19a9f1e7e70d971cce7b0052c4a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345d0b6f8eaf712c555fc12e39caaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012e37320066eaf34028c79c13197545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ccdb01d08b91737b7e375282a953646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d136794a3630d9d3653728493da45747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ca08e53a5a906f81a9e41fe28ff8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eb057043a782f990f0501e20bc0ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcff596496fedb4c3de7e2b407ef050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6ddbb151c2bdf11145657b35885251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d12f6bb84d2f7e421796617c4126052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c07ab2c01df32fd24d72c5769c53d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55eb21b70a5c43af17f32a177f035a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8e661e939a16fc71b67acb52df5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ffa8c0a986dd1bd43d13bf596d22d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b4bb9d065d5b95611565f07bf8dda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8510cad142694a51e70717c41cb37ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d47a0bf8f292f78d1560a3280437959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc18403165a4d39e139b8e030e31e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7491e036251df85a10c2f239e5c3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4de56bcda672a11279265a7518c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11bc81f17af1865bbd8aad9e2efd6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575beafd055b45b2274b6013968f23164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa615dc1ae66fe51531cb75fa90435865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83a8d00236866ad99358ecb5401ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521556d0d5e5114ad81570dd15a2a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc4a718fb2a9f080e060f5bcc6f51268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412c86037b4372d5cbdc6ae2fb21bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94167fad1747b11a4e39df8d8a82e1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a195008fdf056d9b1e5559ad622abc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224caef2a5a3c95e367dadd6dd49a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561999d407f113241b5b89882139ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5b65449c5fc84c16a0daae609c1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a203dfa046a6c959fc61e196c5ba21575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ecfafa1a494b8c2a1c123197a85576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5958867eee0e2e45122a046ae8122f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52980736d95ba1bdb5b94fa58a60178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec44f256a1c28abc0b295327242fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c945f683dc8f3963ee3946ed606ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb2b0e9510807ea69946b4576392781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e583c03f339173960c3035e64f62382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f217722b054aec29f9d0489ae387c1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af26144a090a6211c54125f8485e9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff09b6ef2fe7927d1e3606d54f3247b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587d8aedfff835ba437130e905105f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1364f91607e7ca964b29117a900787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943ab0290b0af51b4edc22235f5f46088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e57b032d7b864e07e508415e2abdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2002e7ce8f0492d3637aa2914439490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531395d10313c335f11de5cb7974bc9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2bf5994d4c45c64ebd62a8b9997f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1dd5b9f235bbb5cfe9eaacd54f7bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa24aa53f9cb41befa1fad71eef10f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a8741cab8d5c4cd85e01829ad04895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1777b5bed5dbacb13d55e98cdbe0c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f971f9c4f0b58e07664dc89f682a44a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee8524df931e9fb1a5af8fe4aea89698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d2dd6dec6de226db85e1abd82b0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe164ff382b27a283491aaaf7ab061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092ccc884393743afe9355357e331b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecbe56b6d9fe61b109904f3e6a38d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd95853586c157b170e6eb97d49b7ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18680061bfb4833df97dd84f3e25cdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6cf50dc55e18b9e34b9feb59d46f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c429f2d810b5c276dbd4c3388b758106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefea73e13a709526f135f975412317d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d82bf4ef0cdce277f6f2afcf163cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb20a2c26ee5208f5f1a3e833b9b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75a1ad28883e4d258acffbc6388c37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d3173743dad3e9f9d81dd9e8e7e3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed698f84758cee836d187d40dcb8112112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412649ecbdaf62f387f53e79d48818113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018df8da0af590523582ce0fcc37c87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125fe0ee161aae773c3f3c5fc716f54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9975b4469861f5c09a71c8c42bc90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad28bfa23438a6a082f99977f5b307f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974991c6b92b806e23d638b0f68abef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a86b6fd6ff4c1cd046c555ad0258b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad6f53d61c1bbb8d4e883af9aaad63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dfa6f7d7814bacb23c82121bb77c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbcaee22fddf997d029445269b2fdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd5647f5aa574f54881fc5db0a188123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f1b1427b04360ffde0dbe02a27b75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3e541c35ce0adec0b4d5d7d09d26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181815737ea175b76f523e95df90e826126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b7cd96898b284734b18a0f63998e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57fd56227f8c5a9a2a89220ed7f0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae96230d6b473301ecd1ee118efd6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f425857b5caf358bceaf965a48ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba3ebd065ec08e2543fdd458c52a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb818cea2630f89a91080210f266a7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0817fd474e04e9a0f21f49661b157133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b23d1fa5c5c2a5f31a4c46c9e85f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34c3c2cd400d90e959fdaf4a4c0fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8f59993fc5126f746add27bed279136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d974d4eda18ff0cbebf23651e2d325d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda0b80a50322424d5ee9f14f492f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fd47843fd8689d447a91a6bd3610f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fbf269efa6aa1673a48776059fe2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d294f4e14d962cc1f0ddcfa2a82d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090266381766d5803713ec3838bbf70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9087fc7e722019188df77bab1072143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c629269ed53f33bccc2b7f1ecf3d18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a7a41c0694df0bd42aa7280dd38e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a991cb6a711dfc2521935309771fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624208d55c8251f79fc15661b509827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d893a654d9489c233b1e1d425e64e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2504a608f8a36d8c3b6bf1e3b4725e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887c5f3b329e64841fb368ad1dd619150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d6dd62b4419449f0a4e02cf663c93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26350adfc96039a551a3e0d828d56f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab1816e426bc20b37f3395aa8c089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3610305fd4c660440d2ae5fb85e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ace21e09233e0ed9735a33462507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910c0227c6b78c121ab95679c85a54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c083491e39b7370ce0db4634461e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49264aa374a11637c62257df85dc64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a959961bc7f1e1f5e90e53309c9f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77207effd5fad1c70b865f718a688745160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c68ae044fe61ba62172a95ec55ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fbc145a44acd4585c41337ac081b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7160671da9e7a485e8f603d558ecd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b13e4e2f99f64e2f58ba84225a740164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ee90653239122842b921aaa6ffb63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3da2fb4521915e8043da9e651309e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a014a348036e67e33952be18654b45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4feb378ece4b1401c280191a5890c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383846a19174e4d5ffd13d1455a739169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902074f64d6d1bf2f5582cbdf6d44dbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a0b2de0274a78117a75b1d4422205171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a716376b9a2c9195fe96460e295da6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5bc539ae5d2766c2608ca0b7c0cf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c28f7018d510898c523d36a00fdc21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc8b096ff431c2424969889a098f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c27efa9d1e464d58fe2f59c7f149d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e52a696598c66d6aff1b93a0fb55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db249d5cc670d2eb423261890db751178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f1269105d4f9f2d80d9853110dbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667385f19e2d6bf2907563c4f78a8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26374f5fc38e07db6e7dc35b873408181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fa9749c022a867ab2d1742a643742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084931b2958a98962039a173368108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac8a856ee2ccc96cc43eeacf81c0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970460a38afad9d49b1960571d0ec918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e558b84173635eb5320a23557fea26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747399a4410f84498e0f76401eba474187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2f2d3fea87104d90621f1ccf32b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095669d3c71972ecc0ac22bcdbaede4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f73876ca1f108006aa1ca0538a45d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f6a306e2ea2e239fbe32e45aa419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d9d4825d390353a04735092330403192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26655b1526fdda873db1c3f64029e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a19f5d5211d7453f69a47b878ddb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9c49c749f5af0bb65463379dfdd8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ec41040fb0a26a28ba58c0e9688d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265521c271c322354a31e92b53d6f008197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da443061f3f6e515d7c716e3df05159b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8898035177dba6be583857a89837199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a5965f24fdeda816e876ea5472c8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e2e34cf8ce2ec1abcbc313344b7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f19578d754ea6a074f469dc8935a0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437f889607f15b7d60a751b3678aed6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c136025a3fc2252de7c6afa0144d99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8946422ac1f5d7c8d0906a9cb4d1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134485808a964fbc183bfcec29b9bb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc57605ea23f0261feebc542d86c2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c009b6abddf657d264b7f032a28db0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d0aeffc2ebcd3342645bb7af4fca4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7120f0e1b72a0a7ed8e96a707089ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb288c4e147e85d693bf03a605611c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99334c74c165cc9b46b136cc619506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee162e332f373212e3e6696bf87bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f7b456beb7ce7ba326cdbbf3ce544214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89686191436ce15772b634b41d4b2d87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c9be169a6c8f1da44bccf413a28e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7b9a32b6be7c79d603796d1052de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9849cd6b904d0615fe186434baa74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe46737c52ad34ba65e091e8210c024219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcccb7e51235c0780e08591639e84b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b92e3be96b4e27f621336e0b285b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57c4b4753aa5d4ddf8fd31cbc92d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b710355bc94c4d41c2e1001958259e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8527d9cd7ea6196c04d769edb3a34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0a6e56774660e25e2326e7756d62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39c17bc2fca250852c56d2b0f7d79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fcd92d5ed474534a1a47eb8e05a1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c13f8c7cca5f6220a54d94995f638228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d0149971f92e4290c3ebeafa09d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51bf47229bf0c16cd9e46918dd4bdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750510c2b6ea469f39754c89a11ae1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b2fc82b760a9266d20c969fcca0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35303078486086254e68fd153ff83ee3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f68486ce12c56d660ee7a0a830b89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48743405dd42d6e8fef28110fd4b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468880afc182a4c6d816cf08f39e4cac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ebbfeaf7e921bf452908ca2476d08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cc7e4985a389e557a4b10bdc2994c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577983e48408b41bebafeca6c5f8675c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e456f761b9e035bae313e51227c37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453fda54cf4542934c3b400b10b5e82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358dcf25024bda700847aa42c1ad00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d32aa29605b4a85146fcecee3b5d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee37df8aa12cd0e7e30b7bb06be147244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4b646fd06a3235cd41a8290d40fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed072933dad149fd062c80c05d7fb5ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d3dad99a7d99d2aff029d2c2334d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a13dc7d9769c75c507c8cae9b4dfae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438c257760743fc76216c814de7a73d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdae0ae3ed865c086971fc6d0f686b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b6f891a934e19b5df5e7c9b008da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2c8b6eaa7bb37d38e3d73f344f4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c304612bd2e100513aa9681e5b867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9579e205038caab26af28ca7d6f3ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f66d077d4967fa33bb1bc02f573b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f934381cbe96b5a92076fc995baa80b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01515c1a07065def823c56cf01e1955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3d96a0f74758a899c7c2b5d3480e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef154337eade79dfd3863c038642d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34893e212dfbafd738737d456a9ebc66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7f233fe85fc6f11a9570d795f9b56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee8ebcc4c90acb299b145020cf87f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd36b27c13289e8062c613433fd4c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64818d2ca5f00ac2a529f08e0281563264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69e6f48c95c2098487f8be306c041c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c274ecc19014693ad7bcdbde369ec6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4de628ddbf9cc4ee8853a48148f11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fcb63de3df94465a397518250cfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abacb20eda402901b25d234c04eeb2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265a237ca354947a12f0e8f30c76644270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998aaed5c089c5ea431fbb69bdba6a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c13038a4ef81d8dd16184f563f4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8e8b501ee5ba5189ef44d803c1d3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1d2de6ce9e406112b2f739bca8060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886c7c8a54a0100fd465c48ecb3483275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbc96e99239ef072f34a018b3a7cd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f0077926eb3b927cfcc87c6c9dee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53f61c1036746e97b27cc9f083bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b42b21bf8d6dfec00496c3496796a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f5d8d6a58784e20f47e4e3656a26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31605a523307ee6334adc4e929e6faf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca9f5fc6214b38210f414cc30f4e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309965e90b1bf0e529d3b69e85a1d9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4426b143b047c242aff329df3e0f8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b760008581731e31bcb86b3b06c003285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8cd13f11b28195efd7024debccc47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d33d4baf9893562cf9a25aa86642287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506d222c6cb40218f85ff2cc98606b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ef99591a0574f5d77238884a83a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce48311ab5bc1577571fa23397eb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e6ef4d651934f9be57d2dcf8de85d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c524f9b727d35fa0e2a709670924b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9186bb7e3f1defaf1bdc396058984293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472eb333bfdda51548eba2e3d02c2eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1477b3511d01f14bd0ce4183c4b13c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356186f3ab87c78d8aea414983412b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154f81a9a4866d23fefd2b538ac03a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb9d592e521275629214bc59a4a2f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f3f530be3ae6b63e5b56e44a5dffd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c85cc7973bdd1a77613090b9c12ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978fb4deb565d1e512a9a1c9268e0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f808f5b29ecd30f03d665c586438302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f6047dc56af3e5e0ed91116c4049a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046726f4c65a66654bff61fff2cd424c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bedfb765b09457abc9b8788665d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5e7d9bd9a955ca17b3b1ae144f10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e564d10c138075e15168f7006900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b43775013285508322005e2d8d75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b71a29ccfb160a15e1614a1856405309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9e8205056f5adfcfb81b25e80335c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a06907514688a5126ab1145cf0df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d40336cabb4f5090269ed4a6bd77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547477aeb3069854b7a69fe31bad548313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946a9c41584d52ae254ef02fb903f32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17ef436a92d8b4172edd2c928bfb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210281997c48b0cc575cab16289909f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b5a8228c6fd41824032d32bbb2800317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e000a46eb339ac777d82461fb876eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f45ecaaba6a49efe0db493dd1e3ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b150ebedecde0b3b0ca2adefca62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f796211adc212fb9f47caf2ca63b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b260b52ee2b65acf3319282b79ae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f4ae76295edf99dcb8f89e76e013323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822fc5996e50b0e1c10b2d382c4fe2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4846920d007c621973b96e4d4b8087325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077afccebce005ea630f5a130e1aa7fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e724e0ac3fb69c486d0566b1dad36d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc1faaf1b98555ad4253b2c96f98d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705d423ea499130bbee1df904a8c9bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d474f2290097137869548ed4e0f37f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d72f5e4bbd4cc28d62d6b683fb52c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ecb95741c187221743587259a1445332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477265a6e16c19c29684956a95fb57e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d79ff1fd6d75cd1e319126d4dd1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f493fee5b972f73da18bc2f63282335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebf0a50c690aabc44430949b02f30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dc1ff1a6bdb25fe08401655653ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff12a2154678e8989c9c971bdbffb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68508409e16486a247b2dede8d4d9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318daa49da4b68c1486917ec6e23ec24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a8a62c1182d6bd6f3970c80bafbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770696ab91a48ed25848b5fed6bf2df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc033a9aef384acda6ac02b6e5986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7977b2da03f32c8cf7ea218c582cca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78813a9450b473ef6e4720f45379108345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673d6327c15dd8d3e174a685f2141d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc8bc50a684fd483b7a978b6c233f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0173d74acef6f4e16b206272789bc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bcbd6dc7367fa61db613306c92ed4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b559db808015a01c5823d7db534a27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ae947301b85b09d4954fe4a5245e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948cf8f7edc4ac4f3556b7c3a3e41d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff48faddceed3956896009376d5ab5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069449dbf2b58821db1daa140dee7c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e28a4b3ef2f8ddcb4a61c66221978355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e39209dae3e3528713adab2dc862f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8bccb3a82a555ae27cea41dbca45c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6af020f1ca2843d8220e0123a3942358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d1e6e6383bfdb6ce43b534d66325e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3fa8fc326d14ce80915ea5317361360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282618526ec976892b0c40b04e893f91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555c1579e4f9c2792a2b2c00a69ccd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4226d2346889a6af7e380247338e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24106849b16e5b287e1323e9bf6ab143364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fbf2f35f9580e685cd44b64e29cf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b699faeb78b87cf2249fefe057139d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96a1d92a296c86154c2db5b425c419367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305d6b0e697fabd50f1d11c882f80e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266c767977f4083038539e4f1ccb62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cb74d61a641b9353260f08b280b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674cff29f7bad2bd789de575c52c9df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d390f7812ea4c03aabf982055d7f651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705ea489a4d1d898bfd76777b8b0bfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9873d2ebc1e63e1cef4da3e53f1d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882bad6420745e1ac282c2a8f3b5ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa2cbb1ef1c1f0c5bfa99c7d9bdaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef94fe783fca287ededc6edff16fb7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48b5aceb769dfa476adc51e620f4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b6e1eb4c506d58d0f4e9100fa9629379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c170c2e03b4d71b77677757b64977a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0fdf66e889ab244905950f5dfa2f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90554b32a1ae323dabe0dc7a7280c791382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8eef0acd33d4e43f72490b745bf8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e285b536f794e150bf3876436d1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0331fd5303c0f4656498de010da2c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676403360df6ccb3ecfe7c0a4856ff49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e950c67c166308a2a5a447e40764e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cf6e14fa9d5eb500494d20723d374388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6764e1f3e130566858910af7eb4f3e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa043846c4d20259ee69354a059cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6828e5894ade1c63d429d4f5eb8b976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cebb1db4334d91b6294609eabb216e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55186a07c5c2d5e69ee7077c19698a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5feffbd03dca5d0c523062830f876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e8ea127109d2bb98ff320cc340c90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83424791672ececaeae06ba912979e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ddb204b8f40aa0a00273b953338a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826acacb15f77315f02fb2e5cc8ac587398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff684953e2cc7503abd6e7b3d88773dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e0ddddbe5c12f13d229df2f3e05b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db072e69778fbd7f64449d3b92635401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943629ca4d9cc7b568eb17d838a067402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1c88caf5543fc24f953bd748cb09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5338a5b8b9479c06ed7eb50af8fd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd134845499c3995e2215327dd9b1ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91889e10cad6f47241b2a9cdc37f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd11bb2c618798388d2a579a0284d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b207f9ce75ea917f7a1f4e86e15881408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deb9cafc8c4ac3b5a3db2bbe37e56d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2bcd46bb02ed3803e674f9b32d6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67cc8fd875857517b37236b528785411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3448aa95eb044889b6f088820ff84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f11cb2f96b3574e9fecbe159318f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013e5b1ac21c1280339d68e6fa066a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e957465c2a84eddae6b99d8b1a2cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379ecdfa296ff259a1ea0c14e1517f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230281b262e74393895f352ef5f1b72e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e51b46ea18ad2b633579eb190e7dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd5862e135a14869ad722e0776218419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf9f94c3fe530d714a070bdfefeefa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe445556d3ed45c65b8ae93ae707f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec592334f0f1ddb7c0bb9523e76f0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec508a5a535d1b3485ef9b1bf6280a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bade4d1af52d12378a5fd98279e516424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7ef4416cef138746e1596049ba737425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8a58adb6b4c65eb3ec35e7cd43c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7676fd56929ae10e64cb5913406a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b7810e2ba0f768089c0f72e75b67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b33294edf08b31567221f3995482429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb50d7ad40f68ef70f2c7c9237f7b18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983483aec752c1261916feac77ca6c12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9175c788aa50ccf34bbab81c9f917432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27e3259ae33c1695204d619d4e3ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d04eac4e563bf9a43ec397391933a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573980369f983e96c3c5d6deefaa31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8559681c1e9397e094c18c0e7fcd8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fe82e85906538d14d3e7f230cde7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2aacfd97f37f33ee9bfbd830acbd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b83604ef0599d858ba6dddfd847c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260be907b9b1674c2463c75b1e77430440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea05c98090b4af8be0b72995595e9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13fd580d77d4ee7073c0246ef004cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f245c3aa34f8747f07e0b435d2a3aba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01b02a62f268bdf738eab944b04e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258672418f846acbe6f20ad2d7ace65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663c1e35e69214d2bdd86c8cab31fd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5231dcf116c06cb4b8906339df031db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279d5dfc37b85c4693669bca094b30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47686719e6f5d2d4deff6ddab1ffe5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c504169771e08098c6b16511350ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb1e95db0a0ccc1ecf3d043baa6061451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e3f000ffa31e35a21777390ed9e97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a9fd6151d63f31da9ae4c6749dbd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb85d664204df081c6f3ba8728aa90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ed7e1faa4f929f3c123feab988fbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b05ad6e7a49d2f3e464dc1cbd607456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1b6a60b9a27c3369ddb85a2d2ce8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89071479939cccca158a7e2f81c763e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd201ce9235c3aa2a48e374acbfa2f2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb55cdcac9d2612c0998b6d408a54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951554f5a57b261bd12717a4b48178461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ba82b5467404cd624f297504add9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95685d7f31c4c48de8e40548d9fddf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5a3fa1a809dbc28033bf8a94f7f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f45d280b9ac79de09188c1be9f89e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592671a43f123f91a9eed5bbd172da1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251efb02b0567859e87e99f53da1dd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6db5b8f84b877857e3344190cd9d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2268c09d999f3e185d47358dd1743469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5dd8e89b8c6654628c8893043947470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05047157ec4dacb29917bddac47c9c6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206573962ddae39da19024c0f1bcfee2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743589aa30f14adc4c77b50f24e4107473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e046aed43d32ebc8c56ba8fe54e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ade47f1a17a88007885b61491aca7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7d87a5a94b42ec9317fd9b8ced3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a199569efaaba3c719fec2f07740b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7684ea7edba01d93c65a6caea2bc70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654f56846cbbb74d732f3d57e22ad5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243979c9fcefbe15e670fe125efc927480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c894746b45142069f490a6fd70be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023e7fde881afa769fb8e614eef097482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937a82588b38a5d58c9b66961f63663483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b4f4758a15faeaa723066a06b35a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98038e562c877b36d795cb4efaad4191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63c19a582bae69608e9e0eacba7bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09f6f7a9aeb14d5be743080e1d240487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601bc1bc09733bc3836d4b44f8c3125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28eda08968efcbaa57decf2f75e975489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f82180ca2e9a95027d6907f7d7c6f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c36514f6c9272896fcaa0bc75337491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85786057c6bdc598aed4669f215e823a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77a8727c5a8879bddf96455ff7419493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b241ca0af9018e38c1445b30416e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623046a8592da041f24213459bcda6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956bc52fa1e8aa4c4a75b8a7cfa9dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de0da094e9c944227abab05018244c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb3bddfa4743641240547bc165499498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96989bbe480733bb37cd36c82b1228499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705b5f1d59eac13c9dd24274fd2f2b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed306864b65293a12a4db6b608f07f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db75ae2e797110239aaa4b0f2ac9510502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8dbfd797c8df028646e0b78cae451503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c21b24f8d2806eea2144c62f9d1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cabf3735690733b05c0687f1652de5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced26e32e5a33b71cfeca7bb217e7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c55e70509cdf2240344473124aad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9a1beea64b30a2a60bec5c1868fec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c40bc958e5588dca64e63d2ff5482509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f59882d1e72a554b38e5a049d6d2ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3a6e3a62997b92473f0d67dead582511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2384de23a1b2ffde867943288d276b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae55e22dc362426cb78f8f978b018f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ea5584a76c2246d872af967187fbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ab345b4c3ac234b992d83ffdac49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d7401b5189f44da64c1a2657b551516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6867500a7571bc1f6e22536f17124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4078780dcc01bb0016735268133c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09599291376b40b1fdfe48a874249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfdc8f183be8be24cd1a6cde4148d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a8a638e6fdc3cf778e6ed8148fd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3c452c190ba48d6156adee28fc5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf4cf8ebbb82e81b11619151beddf1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0b22b7a8162ebeed31051fe4eb2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd515a87ef782c59c3af14bfa77bc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2080cfe5c86a5faf9e7dbf533f9344a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8116662e88baaf6858f8ef1f9ccf035527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f72f097f61d99f6167726c64e9bc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf1bca7baf37ba11cdbb0085bbaa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d626682f7d7e9a711b4700eaf7da98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a9412278cd0b6e32bd8ec21fb050531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f429d06fcea5fe707114207655510f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5315f38535b5409c7b8fc0c754fee2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9badc34599d25058535aebc24866f9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e461a411e1736efd8718658a6b90cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b53ee4bf1145c7b4604328c16cae8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d69bdb1ad1a21441fb35c3db7b7d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1de94a7b50ff254719e34e22aad0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9bfdeedcb39c72c50e344ae95d46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437909c3c1c98b85075ec56403ab3b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292b05cb4703af408901e1e86b3558541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb9366e9c52c1a2998ee30f477537542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5979e801aa035c52905f3d80a78d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca90395178188dc66ff53ce0403cbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685e0d4d61611a232b098589d789ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0fcf911e13751b6b71f6fe43cddf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52663e82f9241b2d3b544495facde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c981feb1b708700066850abbfd9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f438b7ef57ba4e52f6aab064b287549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0179fd001d4f5ffcb51f992f1147a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8b146f9af1ede80d71d5d3e2aa1e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71c14d6d96fe2a7e3f5a785621386552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e27dfa75e902fc47933abf0125406553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125fb710f94f8845080a3dcec266cf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671af9aba2e6a66ab765d5e5219699555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fdd56c23c4a47780e2fff639157a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb93b698c89d375faa79971fca408557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978e20d926dae9e43031006d740571558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8e4b620ef4c8b6c81bc2c9ebbdfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e753c7941cdf0b4d0ed4fb86405a9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9233207440d6f2609e0169b3aaa39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753cab6d871688650093563f1794c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc57199d467fb37b4bd60ed3fd20a8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b142a3cb0725bce09a6fffb49dd5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef695da7e48d232fe89701cd9fef447565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8bad4c39a38f54a0abafc6aa67ad3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ed0d9602b3b6afc65eded9f64cc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db220d21e9ca4d445009aa40ff13d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe43757e16ae0e79c04b705e4f6b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b8fb57c240ca33e417bd24db677e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ee8d0db3b322a986f0c0b797f065e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ca1a0e5479df6de864913074ad2ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1635231b4bc492b2d63c5b34c30ce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484c0896ed35cadf5500b99a9402d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd0247be5a93ce17e2f8000b7f881575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf453004e57409b5b320c3d9556a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bea0e42fc5285e73a7fdd0d9dbb617577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf92059ec499dcb509f23384a75fc10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122978e984fccb756c2037095b05899579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ea6079dd8840197b491d58dd8c61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89056328ce8fee8badb39f42e5e79fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e36658f133da7fb90872f33558ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4af1198d9633deb5780e577e27809583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454d48440d81c20d24fc1eba44f5cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44249bf97d93be5a0c47e9334c69b7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0be832e0590e20cc9fa8c1f83a7cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ce7d4d9206892d6d582b8caadb275587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aad432c34c7b215fb3a4347bf963a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb59f7a332f53a5baeacdf2870a54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f12cb18497b18d39ace11be2d0e84e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4692c3ab05597741d337e17fc35ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea97d1f05fa774e6695a5de977b7619592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e040853980afb0259c5190d897aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279227c21e246aad17e422ae1a07744594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bfdf3a7ea3432fbb9d529037a907c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc959937d87e90e4526ae470faf7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5c683bd94112404da35a162c1ff9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1676f6988b6b4ae7738533728e990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dace012fd3c256baaec13a951bb02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a668b1d1edbc180f56f1d22f49b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceb300ee58ffec70dcd73268a55b45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f33f903094ddca36027736ae254d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f446341e2fa74e959a08f5249f63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6701053f09a036a7f399be7229b53c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488405a99fde95042842075784d9f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a679d4959d6a1d3a96c6945da21ca7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1480425c3416bedcdcd2e8fa2b284eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706361983ff916b1774240e9f274bd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af682617bfc650002b65ba1d11e690609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b17fd7a4762b839af7f099bf508d7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb961a6dde34886ba0c90a803a88de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397663eee9f060c3132c2d2f1b8333612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37bc6fc01fbe4e9f66a9b531945ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41301158e05645fb2d95b029b56a77e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12d3bd4a3f0d2a08b63a21c50e3cab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d74bf9f3f5bc90916f6d052fd9b90e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0821a6a91ce22846d969afa855c98c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816b86d9871d1c1a3f3eb2cb063efe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407ff596a63fad73133e04f1f6f2eb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275af0b0d1517552080592db33d0d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b1d263cc84d383eccdbabc044c20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241edabb2ee8c83c0eb6f2f0aadfeb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807128e3019feecdcfdbc9c5b5d0057623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf1414dd5a7619aba3a87b2ffa2d14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789799340dfe237f455dd8ba0426256b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95b3f10c40252a25373f15962133d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5aebd42dad136d7acb76154c9c78a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434aae7fad7ca761466c6f7942d144b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27776843763539d03c8a5aedf6cf541c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a3ceda4919fa5fad4ca2b32828042630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef34bb019495fd0491b227d64e580631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5895b4074c5c95bc4a56c18adbb70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b85ff11ec8c302fbb11a97418c9f05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeef95ed0e98db41c8bb3280e33dfa5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2341d8429cced245449294cf3949d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95bfe7e4e59a4f5d3280120e3315ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b6a18cfb688202c3846ecf996d78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0cd7f4b43199df446a052ef54282a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e78ae3f1f1d51e71341910d14c2bc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996e790dcf26c75b959f13d775986e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fa35bc6b36de6e876f57086e9896641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a1a28fa4ce47ba87e5dcf55daa8d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd874b6dd4846a89ca003480455a0fe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ee4d3c9272fb13ed863262b8c53d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c2f535cfb9b8600afda1115332ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3c6c61ce371524e0b675b813002f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb9558de5c5e5fed37d87103877db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e87be9647a506d3af12da683d8da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034dfadfa493d1769dfbd6cd9e3616649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f651a3d0cddfcf1a1740abf21099650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abbe7c23871a7237f6e9e2585dcc7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45b2f3c6de5a914c3596d7ab0035f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17976616202e7e97c600349a7ffc68f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f30b99d364f2d4b02c085571034b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e5919e3481752f751009582d5e1ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58e189956991b0be1889b1015b3812656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857497802b62ac536c088ba905869884657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e25bc0524f29cffa54522049312b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a725be6eb655e06e29bdc47ec117659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f147ab1677b140054b185997aec45e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741c361a7d10858122a36cdf997014661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10109495e2f734bd19ded56dcaf29f96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84989f15a7d0a6df5a9b1b1de7097c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afddd75b27608e20bcc48f5bd969f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9095911b5c80f89ae52a32a4c3d7af3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680881e4a8771273248956a62aa19111666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec0ead08162b3a70c3546d9de843b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d33964e0d484acca0dae6eb7928a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af3156139629bdd07b5520a284653a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ee36ef79a5c8b12d6ec5808b2659670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566c68622c1303831f87d13cc13589a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15fd5e8164f72c1bb1d8112e07b731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184eeb1fafd85d1aeec72b9618e2cc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970d18f2ba31c6de840dc7d10374ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb67cc0a47c0010dad47480f13e8fa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796104d2183c06931a6afe22583395676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d04f7585cf173dc05a30076c235e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17664590b4c44fe34b105f2414f671678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c65b9610e1771606c0c883dfca2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067040fd81cc49fca1f24af4966b5e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ab0776d9dbb81c8f5d0b5c249a666681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acea2cdef15b6b73c5522935ef73f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ac9699ebaee5d6c6473a902f8ace6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f0e1eba5d506a895601c7c3476e4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98e7709e487881de97a2c57920758685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56214c0c263a123ac3bf0caad497b450686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf01e7497f09c06cdc871d41cbed54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7083a9cf88294304f26328a97d29916688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f90a7d3b7b2a885d5fed6c1711fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e8a48b5f4c5830aabeeb9be6f48d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2b1c4df595816fafc0c36b836148691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3819ff3b5df50beeb4d3579362f58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f9036efedc7a7e489f4e8bee21da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e02fa12fbdc6b262e2a8a609fe366694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8993e914932d84d975352e264aff1a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15daec52758b7899c79194bfce733f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ece9e399487a5226fd02c3da6566697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea94971fd4313e2165806c13bd93500698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1fdca3be15865bc67a8e536e270cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b089bc6a0b2c5d3841e045f22dd80c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0844b5d9ed9f1c516f2e60bd45014701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822562c0b9aaf43052c99cc1b917c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d920de08b5b1b9593ed5a241674c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0077ef0eee6242dbbec4050d6bee2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e5dd572c77b2325d5b2460f456aa4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7796b69b87765b1b1ca205de3cc31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea3a31745c238505747e7ddac0b6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f497d81f7a5b9367b5a304063915441708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c198c700b43388bc2402923e47b72c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8197edaeda72611deb9059e8ce37e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07540b66619ea34129eceda676651b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458808cddaea21a5a3245480d26a6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc505f18e916c079ca4cb2fe3933bd6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac797fc90381b06644cd6c8679cdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b91585d019310ed3deb949f015bef9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36300dc11bc0f1c2857b55a6c0ce92a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56296f55f26f32ad70113cc69f578f09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71d37efecc69bef4eeefa4fa992a23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17813177b16dab33fcf1668819abe52d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060649d994ac806672a4cc5d08f7e50a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969e49f2ccc1518d6ce1e9870fa307721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3641c67087fb238d28cd64f142daee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0804286c33683bc1f071751f8d8057723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a96f765080b4ed26be3331432bc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4066851d480c9aeee3b2e097d171725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2678adf9f5ebe6e79a857f0da32c76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19849ee77051470fdfeb7cc769b5d5a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32935364e30e2e142e6cb58bd82fcc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dbee3f0f54415fd1259ab5baa7f4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496017d9db1c985638f8d1a2b5fb3504730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8f3ea7179a69c42fba78e8491665e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9226d76aff3012de32a66f277ed67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6733005d80272f5f16e9cee6c50a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd119cdfab6a1163e54d9fe5f6b380734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dcae28b6f98ca663442ad68aa66d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914faee60a144c5ebb6453a101e46a4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b10faf5633dd99256a77017b8994b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d315d032b5a7632c39b6396a28a36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811dfda9db9d21d92d61c328946bca1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19313130f8732bc4886fc0c256a90b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c302c17909d3e77000f592695d69c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356212de37f492509d6a2e2346e0fc0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ea3a6fce2e4304c7a6ac36501502f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1ec75261ee42835fa731b4ac8101d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cf5dcc4bba178f85bfdf7699be358745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc30ec8ed6fe4523769301521e95d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd32b9c52158b7c256aa537336402e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0722f0d4913b07e05407450fc5f10c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83b77af4c7e0e61ee31095ceb5eb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447df09e93348fc9222f0c041412ff15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be14f87fc7c3bb5690914b65114845751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf7b85dd5537e206078c637304dfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9bf6c37ee4f563b6f47a817a9855753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e7caad4efc3011f7a80df544dc93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8ba646c2f55f59990087163a24db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b47d6209deea85e432aad95576a8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998ab582d9ed5fd566983fff50aea6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb44c395774522be17ba8276305ff0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc509aabdbb45479307dc270990015a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faead419fba52841892c3393de4f9521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36633cb24b69ca8ace2775cd4a724ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4629f50b3a320f9c57e4e307d1279c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b37a93d612f4e8e2d906b3c96f9034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2283699daf04dd519a7aed52932ba725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ef59db214fa98f0d0e48b262ded66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f272b585665857ab0bb22548ed653bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a813872ec7ab83ea069692ea618ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32da2f5fa30adc8f5de1d32cded2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255739a80ded9227f83a19c4e6ef92a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba79af99bf0421c5617e783bfae655b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb162ebde7ab7a0cf5ffa62f56b78b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be265cecb5f1e273621ea43ae5b8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19010f6b5205fd20f9db7ddba74c033914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373abd6663fc042b26ed6c3b95f8e3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4242b3ecc9d5e8912ea6119c422e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c93ae2f2cac71a59f58543b662479d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412e811705f865976d0137575fbf0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee5f4625e768f18b008b292949562719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c097a1105507ebbad99301f3aa468e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a77ad159d3226ea6663f3e3ce42921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ca1a6aa49f93be55a5dfec4249cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d790a240ee0a87c77c57518738b49a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5195a042778f098520c1bb2386a1a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9508d0cb3efd1477904ed988a3ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c19ee44db09e554698c79c83e73ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3a489031551426d758ba4c8a15bb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc57b4fe70581f35ed44828acb362928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d440c639c79479e5a89b00511ccd3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba1af7afa55b80e7ca31a4f248f14430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555ed6e4729c68b118edffb5f097cb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad95e9dc9680ec544546a1b7840e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa718ad6f923b38fba6e7d3a0244e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb854ac2dadcde7433651208cd04d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b011fb656c9589f42119b97bf320c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61af73dc9c4d09ae210aef4dc7f3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f75bddbabdb8e5c4f5a792ba22fa4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb6ccc02d770afad122ec3e7dd068c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07ad3bd396d5e9b94e1ec04c42594b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaaffcc43510b7d120c00b5713aa9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641ba975388b75d50946c1999458ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84494c01fcec4c257ea9510f0ee2d8dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d61c87c03ed34b51fdc08721278f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456d518126bc0495396206a93b703744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ea17f6138882fbea469fad1dabd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3471724d0e0fb91781cd06ad6adb7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad807570782989fbeb3f15dd86c4ded647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1102e4c30ad458ecdf1f1c96fc509c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c54057309932fa63bff247ad3f6f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac17b1acf5d50165dff5f03d3605d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5ce292cac7675d6a0ce92f68ad8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478e0f70e6a4c1e90540ac7bdbf56552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ccbdefa474f95b3cd3b1c41b4090a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0bc8fc3a963dbfe604852e1109e5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181297a098df4a1834fb9f0a76e40c5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123045f0015b7840ba54b279d9feecd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007aa30123d9a0334d375e94ce726c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6937e330097d976c948bcb3c452fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e5d98de7787451b781857cba1eba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21cdc67416a8a924d81a48e0993ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa8e3720aeebce7a318f73e5d8ef861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425dd12e41ea085e6b9d5a031a577a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cba0c63266d02fe3f04fa326b8d32a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643df122c2fa46314029672b1df1c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f81eee8cc0691d310c4f4387f26065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493670965db98c7f0f3fb368f4cf3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c022e9d99b01924e30e111031063667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7569bc7f92676381c63f901c2404d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e3c03b3123f57b60493b08162c79369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ab6bf34df3f14c93db5c1eb992b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6c81de2199133aab14e786773bec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626c4131e15d754c6fbe8f478fc4b3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9cda09bea183c8e11a95f0ab1aee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10e01f98ee82f3a08e448257ef05974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a8d443bfe606f2dd893bdb241ba8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cbf4852f93b8c485183f5141eda7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537ba382267ce85629991b9d40103f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492350a9c4be6f1991291c7661d39078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc50d6bee5fc8740a8e147dd96f6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca43dfbbf65229db423d94314957a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6815ccf2fcb1ece871bc86a522fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953fbbdede66351c942dc9941ba9e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebacf1b67361edec198d957e26d2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29b29cac7475073fb3a945f5337cf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8b73932a6928c77688e357068f2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefaa5054053894d92a9631a89a7bf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3cad6eaa6672724cdb5670a269cd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d73302a859a91704262342695a9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc73abe115ffa969a6943c229ecbbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b88b96195b3345bd0d57e6c45cba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4249d205312e2fd2785cf9ba282b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ee96a8a3f398e3655895f1c0895492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82294704fb091d8ad6418fdca61ec13093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be35724cfce4b4eafda1cf3a396d6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88368d3dad020c25974ef3c5d99bc3d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13466fd10b70895e678d7be748ccaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b2d9ad64c90afbb62a6170b2f34797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688726b86501690c3f96b64c0e6c38c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac71f0f0cacdaa263c8f33bc30d58199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5de2b7aba0d18a2fdca869a71ee14b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc657b8c815b8183c0e2d68083a3329101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becc04732dbd7d5344f45cbcc7b9731102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608c4653e3c86af62507712e54a302103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87390f51cc42546afde876f88405310e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc90806b480de95711184e64639c12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71ccbf610da306a706fa354e29bda5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc85a5e2adfcd1e6e2c1c533819599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509706cd17aa573070b84d7a2cbea084108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5182b584db51df3cd12b2177ab617109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c8734e1378ae10a68e85d7f791183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e24a66a02045f40fb2ebf78f4056111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d3b7bbd80b3425a03b28437c44ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be80df37db83707d75f2eb0944a0e44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb08bd2b8ad6d1b0711f429c40697e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026b152023a846d6e4305ae6260f7ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd664ebd83a82e0b859c7d1ba13003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed09c0486c572c6d4146314d57dec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659bcc802aa6980624872d3231b25af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cfd9070af4019d0f8fa5523bb5389119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16f50e99c3a3dbadaf7ca71bdcddac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3085fb5621a8e0fe4b5b2c2d4bffc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de8d174ba2ee9f44f83f82d42e95e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076d638c57f1a65e489f8adfbeb0a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06732190afdf5f288884910efaf6c71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3975149299aeefd9032c0fc596a4de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce760f8cc12222f84849456d92687126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13efb3cb9ab1a67d1b0da91506af9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4f50915131e8c0f479da427600d77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88436d83dfb4a7114d9ca70ae9874e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213e6629b35b4c944e9306bbeb9aeef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506974a8cbc4e48825912c22c9339307131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791853a16e3a6d9039914b448b654c19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282963e9d3bf3638b141da8cd18f57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ea3f031139bb24669973c11656ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f98d3a242815b4789a065b61d95f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed247bc95992fc99e993f59aa60b57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c878079d6fbb5a5ee92c68ab98842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2f619f6a18e79cecd6f3ab4a6694a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a262abff7aca7ccaabd4bccaff6cdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa085974ce2d9436db0894d246d0ee8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35b5c8d2318d2f399f7434325c771141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf98cc68017c874fadd0924327fd04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3e822c6cb603073dfbf5f0f0799e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56682adecc7db4dfa53191d3653bd27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d211c11351a02406c65906d54294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba930f5c8fbe3c3ed73ff219549d1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9411c9361c3c6587ea1ebca170d78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29ac5bfee8ccef0c03efbf38945bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0740858d7e27f071c64e9ea6efc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091f94a24d840ce8031b20bd871c03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d2751fe43e8184c668b8f9cc02d4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8020da3026a5437d2b2838b3fb07c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f18ba8f7f48793842ea2a9db423c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553144ae1874e4245838fe4c28166199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bfb4fc138dc66b6c9a681c0675368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1c9b5923c0504e09fefb505674cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d537016d1a0e1fb998ab731642ba6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015139c29d9e340da8508743ef2621ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab7fd8becfea46a7933446148010b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ab2497dd3c4755f3985d76ae4852160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb7280e6d3d397d05a33dc5eb75ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0647921ae4242d738d22bf08f3e227162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c38c10a47f33493473320f36ad04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c774ef253cbf09f4aeed42ec24495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2cffd8b8d17659972898ba63b0b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7d6c4143bf7b95df313ea7f705c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86aa46be329d75ebd6f8c312962425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd77b59e22a6fb795c8aba0fac7cad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea16c60f558bcc1d16f8aaa528f640169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2357e8dc4d890a9f95dc4b73f49f49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4ca5b2f79ab138ef9e8630923e7a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb68158beb1c97953f6fd27cdaa32e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248966d33c3cc6757e890522a24cf42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3423e0a8b01d6e16ad96db9fb450ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40710980e91ed14bb9748ac26611ac8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5267898c9dcb6f852d77fc514b6d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15432e4dbec3b773e1e6145002d40b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08ffa2171c94648298fc121e1c556178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73c6a9db17cba309188ef618dc58c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857267c219adaa7b60fff44feb79f37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377013727535b588e0f009eff79bb2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aedbf1464d0d233213774a513754ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274650d247cdbf52e99666d22df706a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f7506e592be1413cdc02635dbfef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d532c8c532f99b182d12f619cc4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f09736c4f845ce87782deda2235db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d958dc15a56194a7dc3c39e8d014187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139cb46665319578830e9c8fc54e553188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea67be999bf5210302141b61e41342189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abdc565d14ffbefa0386a2c0cf53b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703010077c60ddb41c1b558722a424b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aae610e2780679ead7afdf610f8c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5ac48de23741a7d584dbe53fa13f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5880ae0ad92ff247a6c5e5ea24ab66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888ec1f46ee3b0c76aabe1bda35c99c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb931d0cfa96915f4b1738b400c0c27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771cfe0275d28320f8b5b5c7db4d9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c7d73251070ae0e160dbeb5775d6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f348f75b49dbd3095810dacb39d340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375480d21b957964fc261f4503c63104200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800af30504f4793ceca73c9d7225390201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf2788c575372e596b2dbbeae5e55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6b5bdcc1446390db8bc09ccf35b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5db59ae81b1b17f2d9e170e8c69a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832dad895a2ae046be4e7ecf279f208205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b4cd5d8edc74b17585c55da51180206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e238b19e27d3617572a6847c8606c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac07b2fe64940f990e1bcaba6923aac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d630a57e6834fbfa3724fe31e5084b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963656e01544078099c34c20d04a2e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa71f8b31f5fe13d76c8479554e13d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a3133fc886c3f88ce8be52d377cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334de02aef2f3da2d10441617feb026213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1294f59f8cfcfc8352ee4907552ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d65a4c941ae068bb2974dbde27d5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485eb5acbfb4eb4adcb7e1090aa14d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0d8de0e4133629a96404ad1c86e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2b178af809aff9364d18302eacc31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0dacddf787427548cccb52b81229219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5b1412775e702df04f9aa9f04f2a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450d07bab8227fcd528836db819bef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77a0291207cb824575c2359698a08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa790b9d005f25a2165ffe31e9709223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14383e702732c1912b4179b0373b4b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117206f4a9a7dfb9eac4e6a19e1da7e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918106ad090c96d413b1b1a32436cd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c43c5e0d6234d4e5eb1d709f6857d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7f57b5775d334b5d7092b517b098f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923c893a390b5b31ef1904978e19e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684f2a190e56c15843af429e99f6469230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c1aeaeaf4e37b4b3d97bd302b19d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0e8d5331a6d276194e165caa5e1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f59068c2cc6040965e7834c4dd8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2281cb72abe0191b73f59fbea06d138234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee35a80dc431fff6e77971428374c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624d17ec2e54b8b917c49b08baf104236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd335e04fc3da7c23105362986b160c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701ac110cce0b5563cd3005a2e48e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dcc44b9713985b54ed5e8fb8fc6cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20d5a809e26a6b0913d366f98ddf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf47a04c6420583484eebb403d31b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e91fa7b91d3fdacf753e9acbc04cde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b1c211930b64ecc38dca061b2bac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d8ac6becb1b563421353acc2dc4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c18403cc78e228727f720a199e85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab790ebe1179f79af79f80c06ad1f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c673b7e75de9e9e6673d76e69d5910247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f49bed3af1b272ff7eb6e3debd1cee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037bd9aa9c0639ee2d8dd478b335f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc7e60e0f3457e510bc703637aeea1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e6910134de8c5d726c3ae40976835251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d1eb90de61b2db8c5906667436f4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53237e71d56eb57b4a883af678695608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca86ae402e8f1f993fc4a2dc925d49d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2e6ac0542879a515e791927b9e91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397004374b99f3021810271b640846d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec252a90e0618a999cd45a7c2edfa38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d18edd16bbd04b59529d89c3854459258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f713cc544a10e2efcadf7100a8de1c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c54fa40d2b2f8e71fd105f99c090c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802767829a6a7d7ca7830e1bd438836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e3351808e35e9717bf0ba6bf09a4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371056142db980062431f3da3310aaf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2cc1bb77c922f942c460bdf543b2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24581cddfba1d180305146d8328563265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85226b102458b9c0a6aefed1082add8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b4accc1fb2831612905101ad5880267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e477a57eeec8a4da0b1388b12c6cd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d16d8db0ee23b15e6f362f4418ac9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04541331c5a93a16b6865dd37254b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1ad87d34563f022d9fa518513980c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9585528c0274d890c37f92e7b0329b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a2f07740b305c3710e793cc66b6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbfe7cf735fc8dc790a1d18164dc77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1b31839d649f23db824203d5883e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9dd8fd0bfbfe451662215794ca3e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706bf66d7c25d1fd11418b38569f893277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22de8db38a46b20e07f53ec4989ad7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d6ae2a433433a69a9c8415279bec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d08a2a05a56cf9f548a9b2f70a452280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c6ba2f74ec5d610dadbf5d308292281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c12cfa686d6aa0e7bd8fae0b17a2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ad86e1b3c97d69c59df052a63049283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8586dd2ed2881ef80e79396c1eefa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b127d48285b35c1cf2923189f09c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237b60a0a749ff380417660eccd114286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce81bdb390ce77c7a55faf731716a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfac9281c0fbcbc3593af213f0a6ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0c14f229d1a93a3fbf106616bfc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fcdb10c6f3935d745c0d27bd54578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077149be4729a0825cc18f4d8447187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413a4265ab8c4c119b56c6e9848836292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b272a752e6e45e18ae1dbcb5b255a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7a7c3ebad981034a1577730ab55e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04bef817d430964fb7b45660851d46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c94dfb4fc175ca518878b51e2b1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90600044737058fed3bc457410cb3b0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0db7b118aeff4bc48372e625ba568298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf80dac55850641c87a3321da5a37c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f13ab30a6886002d68436638453487300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ce50b970e01ec01e9db868d436da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a03509357f61729a701ceaabeaa2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d28ca41eed0a1102267ac8fda6ee98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03413727ddbef3d0b397ffdd53bf81a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa97f6291f242685712c4045563a9c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7b6a7bcf5eac3873c15a436d293df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad0ba532ae2060d44e790fa02a8bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef654d1844f45882d53fcca51fc703c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39381fe24eadfe3ebc0ca4958829877309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d252df09729c7a247aa16a2139b1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d94616ae9a4ee12b91baa97a2980311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f614b36a514e84eb08b2e7a05814c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8735d568e61be1c4246d73a507ce263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada4b1955c73e4acc8cb46cb30be475314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b0d304c2b31db41eed08a88881415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade5bdf7602ea8c0516106d1fab385316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38312efe1763e7dff916be6843e058317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dcaf492deb4d5b7667d5074846855318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127fbabef929cc8bc8ef7e8f68d56b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01489b4b64d01b772d283d29e35d9798320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9275726395c60bf1d4fa58b90103234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a614bdf5341064f0797ad0395487f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515c9c77b06e817388c342843600ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad09bdbf97247525b7b3613fe8c6d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83bd8cc73e2738d1cb15810d95c87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4ee0aa9929b1ea4c564ab858f0c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b308266efc1d175d3d73c4c06f9b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d54c2c6bec9925f36f87dae9624ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e067193dfc098ecf4efad4fbda3443329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e5a47d1f521d55086dfe41f2599e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713dca926a37b73e760260f4ee57df9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f94c0b78bfd9a8fca3ae68f68562fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dea338b0956d809a70e422450c4c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204720384df06528f50a265b5acf41fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e07128c55ff15349d4e35d24d204335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff3e591fa85690540cd9252c1062b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f9d69febdab21863027a2fe8c8049337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b018c5fefabeca2c844762509046338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef10fcd60e4acb795548cb336a8b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ef11de9195ff4990dbc7b9b6dedf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1794bed1e02e6a896674b80184923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb81c14f44e12c662766f50b72ef844342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f0df10e1eab12a0294ad67f1c367343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d160dbe395c964259363a37bfd461344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba22192b096e074d2f19d407aa923345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bea06163153ea0f771113fa0f41ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc025d34d75f38737d85e272cc663347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f863fb22b53ce06d950933d3ec9231d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5a4735c9f5f611e0804326c8e2aa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e462c322203d0ce3bd3640c619d53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f568049a5c28bfd7f5c9b9a238b0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a2b00ae6ab34d5534016cebc2c09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c80e3aa9c718cfa2be0c1acb13f64b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562006fba8b722b2426d5f0af807a3b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d506071e92f58a46d64c4216b00e80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bba1a0c900bdd259e43c9869df7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0c675706e76b0daefec4c61329d69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90cb818820e89367cf75ce623a1bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73a2fb52a83796f12881f0db473f17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc806aea589acde0ac3826146ccce8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb369ef5730fa57b986a6648c58d48b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b83a7551d7299cacb5ed76a6b631aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3372d7a8edfce4c685dfaabc2d7a1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c6edcc108d20a62b733e939704858364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06626486c632a4904e3772dfe10ce1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d2999b455d369cbafbaa5f78ad4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347d1c200864ab756c86d9fb3b0174c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc38a87421ba89298b73e59032ec5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473008be9607ba55a4eb7fca17c993b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d45275402bcda8363f769c0a3aeac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1741c8704146d38b22c47079b7c4b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ea3304d375d48ef06e6397857d06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30c68dbffe0ee7afb68d8a9d297da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c0b110401bb36f718473a48bc2878374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce56e3424b85cfe947de0bdd00582e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e849143a87343fb836b48eacb007376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec024cc527d538399d15c34de0512377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7fd4882667e411165cf10a9d22500378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5f21600876139caeb8e02bc7ea100379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef816607d8c6a26eb2555da65e68907380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a048f8eb40c5eebb2bdf2499140ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab07e537c53f8fd40d200314aa0daf6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d9b164b6e077e6bfee439d9e2ec12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f34618e733e461ce5438301072660e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f72c176142ea0b0facb524553042a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6d21319db67787594918d1daae7e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33114d57ea58ba9660e01d082ca6ac9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148950f5861cf19e45df28734b2f8cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b817c2ecedbb83302e425e7ed163206389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc488c2235f2ec734265f4073565f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02013e3f3a7cd0a30caeeae48a0d8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fb3113d91ebad9616ebda83f53532392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02311a6bd6b0a2f3e5bf3030251206393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02ab6f02e7f5aaba507eff6749e76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aaad91e31029c274bab96ed4d5ff7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceae2e686ce7af1f50b6a0778fcb2f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8daaaf3fdd98d0f54434cb1b43c931397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40646f5cd51dbf8f07195542cc0a4f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df001ce539c05158da4d67c3940dcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ca99ca8b9621143a75336d40455a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817bf288ddd4ad3625878aea5e9ae44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21336df82873279751a190f35e5e987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab780df97eb751f795291069a82e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf07e64adac73666824414f4425c91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9f7f1ee568abf19f0393e3a36403405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1ce2f293126d85e6776b4ea293a27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfd5eaecc51abdc35bb455eae8a92a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09289175766e94aa622dc0f5df837408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e228353d2c575f0b3e20f9e91fed2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba66d569407d91a1c635ae96e6862e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120e1af9febd288b60ee3183366e39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f462c99e1aa6eda8f3945935f52006412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec78f9658a59f864199baf4244418f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfae31e4aa73142f7853f63bc92d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168acfe4721cd015844ea0a92721a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083898f12812c8335ff88c80d84518d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c83cfcfab51760137733500a7d8f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f4678d8cf9f0683303d423a700cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad06b62541683c1edb47a2d9f6370d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4fc0e24c9dbbf8d5569fd0251c62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1200569bffca0f045abddbc84e5727b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece9dc261042de85f3a4581cbdeb168422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883907305c040a143ac546338cdac3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f01159f2327cf92bf91f234d895010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28c2f64c317cc8bf15b0d01ac9650425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea5c41eaffdcb68c3c8c1994dd5c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f2d7275d9867264ab5136547fb72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78461f008f4508654015d465fa1c5453428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be27c1eee2d9465392d73154c6ef05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae2bb14d98045eb129f3e0594646b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04986d65cf42f5e5516e4f2c879ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ab852b85dae4b08fdf55965c5412432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b67515c74d7f5eaa4ceaf4e19438433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e1b770c020477291343d3b5f38eaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482fa4e03da5cdbff93081a7349f01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac469bd735f60b5f2e15d4d4788910e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970fadd889caf5d5df5a0f4248632a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed0470a3f85072e1da74b880e9f54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ee697c2ccd4369a0a7b8b2fd0790e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a1fee3eea2504f30700c30c8776d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f6140961a539447bdaa905904df28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b08fe9f28ab8260f9e6391b6c0a119442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8b49c94a035a94cc69663e4d3db2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2528ae2d91665abd5459d3fa64e7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81f24aa9de06b0733c045995f59f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3236a8f91cd4028e7ed0af92ded2cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f0af65b45204bbebe70de923fc91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c727a25c210a301d4a852dfdf0ea5ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e3decf75518b333c86120f08f2a8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f061d291081c7e23fe17286da09896d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a63314474f65df3832f2fdd0ca31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc5f3288668b60cdf670d19ca86627452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe38badc6630c13cf7fa80a9584ba9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172afa56839c1bfbd70fb4bbd13f32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f06db518ee6fab07012b60ba5616455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba015667cac7720c8ad313edb85de36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d53d57e9dff0dc3685c47c47e11024457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74db5bd2bdfe4c92700ae4897ea7ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e9346d6fb54baaee68ae97988af5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1179499988663c6ec982865c7fe18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886e9d79a03b204dcefe0953bc398b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94768c4067b43176315bd81d9197bbd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d11ffe497812ead3110a50a611d54f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e27c3d97307d4baa3bbbdb494f37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2d4b35dbb1d65a9aaf70db87b8947465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58257ecd63f0a8689773d1a6b736663d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86369d7dcfb4429efeaace97f6ac0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d253445c297906929dc2e49b04f60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900a8d45ea13e5f7bf9659b43fd9553469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a4af3218ce55f0a85aa8d116f58b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a6398fca94894673dbbf771c2bf95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f16aa14c2d8d26e5a31398b131f3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aa91c1cdb73b3b07d8df8706fb8a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0eb28f29725f88b482bec52c80003474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab666a81b22af3f7913783313b1fc176475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8efe7aa5af7ea3465db5f0598989f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e61d7e1294b1941918e498a12176fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c927d5cf685f586106d8a680a7dc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006fc90ebb42e322e5ab4e64b48463b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeebcfa3db63ca2b77e1e3a6a277313480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9bd57e3eb27fb987b792e93c1bd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888230dc584871b89a91aa4fea8b3760482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b116d54908eeecb9945414a63f4bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8525c7f7abc2930dea555048cf34ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e9c36a1cb28bd8fae11d1c96365b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6f6e982cb67f9bc91adb3a006dcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0c91bc458f956c7ee322459bd312487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a719c9c07b3da994eb370d438b8a46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa01cb8a6396c85266ab5f2892bc7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feee93ebc596736f19b4921c4729f8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2afc540580cbc39f35eba94ab006a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2dfce3bd3e4a890e407be2e6acf57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b0674162ea759ced7a475d24a401493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc68af68340a0a165658489e9bb455494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2546b0b782415c7ba3df233d60867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c460d8f18e2e69f9f0a52ebe63e686c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5ceceb209d40a37b556e81a8e0bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f5f8b286f3787a36e4a3f0652aa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c6f2c9f1d40821060a6b3a8fab25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dbda6579abc7300d09fa4db105499500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201aaa4781b07244784e816214c245501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ead3da1322f1bb252c2adaba79fd1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c1fb176cc6ffe3da05a92e015d79b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29314c0613565a9902dd221839640504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0751af2177c7e9ab93adf2bf72c71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d2ba2a20bd9cd738b282cb564ab36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336463ff64dd2d954f451e23067e3ae7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283dedb8b649f190fe368a55796fe0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5316bdc1e9acbfc465af9cb62e48c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbd2d3c312ba1dba192718cf863cf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab750d42c960c10d34421aeeb6d34b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b2479a5e07700560a0832a648dc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0510579bf840e3e6424385d422b30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6cbde26c322b6c8c4bd61f637f0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2e9d1ab7e4c756f1645b99d996e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea646a461f8f40b29d3c51bb0738ce9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b99524c795f395a8b0692fc8f8c27b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450034f343571655f4167635e3caeb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b392733b0b2892f183b43e9b1d2f82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89f3ff1595f7807691739db19b59b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21eed1ac4d0c1445f1e119db3f1c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbb96e1c00ea95b3ff205934eb7de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec04d9e43e79a35ccbf02ab14854d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad65528dd8588ef0974f66eb0824847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad0a7481bc77a4c166d43bdcf8c589525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489e038c4d0269e03bbc3af12a7ebcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f760880d2fe0cb57179e393ae27a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e069869652f8942b2698ee509d3be7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc3ffa152043dffa84bc753ed516e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c8130cc379be7b88d7d997369b557530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f914d2f1222eb44224ec47115266c98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982827e3e0648f37084f08c552a07bb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c703bfa76e7839a06eb3b957a85e30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069447f9e290d4eb5bd263e71828aae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f39b29ea55334c0b89fb3173283261535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc497575478ec08764be1dd805aa724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827310903e8cf632f0b95626109b190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009f135473c75819fb9d7673bb4e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5424258268ac22c438d607ca760c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affdbe6051d3614f7c33562c0935b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef15311439a2b44722880537c0797e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d514ecc2be7050a18897f4b41e502542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19362853288741bac4d092d5a1e9de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1c0cef7bb346c4232ec2dc60ef94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e88656b9d9f05310dae84991fc8a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a49490c20c7b0efa745155ef89f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca257e6d5617830af18d491223ed24b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788161e17cfa177c264f314e74b3762f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e5b2f53e08a8a7c1fb2cfbf168ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257a842248f7edc53dbbce6b24eaa1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e77650d881bd8ae0dad58b3e294b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491c0349f33f9864999f6f16b0cd83e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813b90c8c712894d54f4c758691b35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb168305a2473f3dfe2b54d677d7cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f05be4b550cab2e811d824c25af5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed3158c30fa37209aea1a46b97122556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7746d88c55332c8244e4d2d021f19c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be5cdc97b66c45aea5f29c8fedadc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf47b3d90acc13a6038299fdc776585559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2e03accb45c99ba742e1d949c95c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f4a7537464b90f5e8e64de3e0429561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece782a5d610f3eea0e622ad9451e13d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37355495cbdbb7efdd13ef134f1b50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35a461e65569645614373e7c2ebb01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e0025cf7f100d55987388c074176565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769d1191b47a1a4769e9937838aa941566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94bcf7848ec466c3f8e4b394a7d12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482407f75a6182f3d18dc745d2d0f7ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c459c21ce5ee99adf5686cf881e4a6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f5430ef3d2ffa09a33d11b2515968570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e696d7ce6776b289c577a8db0df4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387150ddd13b893809c5b386947449572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b1796ec83a082657ce662700f029573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a97549574149e38b1b920d89f96f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a7b45a21f78d6246909c97e560216575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303374f21ec9cd5d56d71aaf5d6edd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9985787598e44d50e5ae602db9de7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b863e6d03ed582445c6fd1f253803578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743692a3aa3e485abb7acbf1d9c79288579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f791404f67de237241992ed6c4912580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b64098898975b2c3b5b67a8982d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ecfddc21433239468be50ef351c31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105894ef653d7e746741cc75f2e88b41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753273376825552f0069482d6b9bfa5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977def5e7e66f774848364e82ed2271585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff984be51ffb1c907a49619f1fde175586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03da9fac39092ae109baf70230d0315587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013130361c9ca74d551be4c349985936588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c322a92797b91f4ef0fd891f55d5e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80496d3e12d0cabb8a2fe2b822ac7ff2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14181df3043c502281eea1261c3763591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e795b58bfb27a5d25348944d4e25f7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63c10d9b2f8b0363c9d1e1d0e4139593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3daa3cbb2fc7ac0d882b662172e4ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a75d5f8711fe83ccc6e0d9f51496ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5cee5673db780115ae79b2ea73d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d11d1ae146263ecf2064131fb75c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9973d1dd79655acda59c9b606df79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9036dba9e252e481f37766fe4a5172599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce44c4a80cae9ad8b4d111ac8d928e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b212abf61e6fab8b3572af44d7a2ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecdf420f188b5e13c358ed1f9d93a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b4644961f60101b075941ae97030603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90bebce544a7a8ec89d3a2fddc001604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0466f03804978b1261b6ca9150fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b87e13072b2d32279165e5ee2ff2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d781ce71fd3d2b8f8980709d52cb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9524210264f25360c7cc1fa983871608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6d715327c03b850197cc6b52f7eac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408e6a3b64e779155ba8af685c4642c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a9c98b55c3e54892c0846a59972db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d3ef849ceded55c29d3332076db3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c85e0dc8ca3eccbacbd474774040d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d147d5df8eac6f6a368e5b6054ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f39c2332608526a2a9a4f2a972bf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4694456da29d1b240d867ddbfb09f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36141d8762962f3e3b641cafc3db332617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed42401c10297ab13d3cfadf89be8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ba1a943d8effdd3c01fd2e39d31c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f554e03e201d13f76d3e86533d54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6973687005fc033b3097a66723be399621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce59d52674aeab5c6fb3ab47c5a81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354516ad494695d1c86a2c3dba81b19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0635aa66b56d548447239303a45b10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7356cb1fe296aa1f6c2a2eb7a99a649625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a393b25c0650cdca5e7f3df9ad2bd32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb8368e23889abf14aa7ac0978326627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0c573ca55707fdf7d1a109762cd81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e2c030bdf2a4bd8aa4a83da6c27c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab054fcf429bdd6006786641629010c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dded850f6c7e57af469c707a1f815a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa154103b4825570c4381279884dc945632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea2a4e54d4f87032d7c6dc709de4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ddcdd14138b590e4fd45eeb05e4a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aac73898400e3179721ef3e671ba6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f006f555391f160f66bc9c0d702df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f1ef0124480b0d9c76cba56716a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746dc4590a5754c2f0a7d14d3ae9d40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28ef18576d7c4f02cbc5a6336d3bb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef297b6fb228e3553df92b4e764b0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c5d8fe7c61726ab6f6c02ddcf116641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797ab3929139e054a2a10bf2485479642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63385323443482e169d46593d421e57e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c898a22466ca416a69dd1bb83a88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a350ed5ebbab436cf3f6ceca090b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01b1c966d7349a4efea8d7a04a6f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e27cef92ca19ef65e776775a283d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139423030b55384d13b2872010059cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e935a55b6311779b3887db73a4d60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d1f4b2c67717529198409059a9fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe82ed14a52c09eb9523f2dd19afcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea841cf610803130739b5e81415f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86451d08142d775471964ef39103dba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d641c43dc24d11fdeae5bade204e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68399cb273f4a5f7264540d60b526367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dad6904f37e54682afc3ce7a30d2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eba816e13f0c3f7909a4fcee9047e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e9ed1f81730a196ba7407bbf52c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b218472ec72d906224d3fa582ca6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9a75173550d11eb20b17c8244b8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd7d1c1463d57b3c0fd194970ae4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8b7cf39b8f45fd88c9db64a71c9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b4d69bb09038d165e378abe4f96aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e0beba0cfe10972b8421b6fe03050664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d63374720f9ef3f5fdec550ad68fee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f20b1f45381f5ff35e806a4b1a97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e93adc987a8740f40103e22879bc9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3a5d4feea15110963f804a85bf4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111f807266280412a309f070c5ce3c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e810d556a0129441fde78f5643fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b8c4f29b42bd5350687d2ca5f3fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf987adc1c7cbe117483565dbed2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdea6fa6abb04afc160f0151cdd49e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6867b08e8e4b3ba49ce4a2510c414674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877ec86b35a95d9c93048aead55a381675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b43582d95bf6d528c3d9a4d0d7d00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e55ffad29f1ca67994e48d5ea574677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5bf63153e02029dc8e297d6009b83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ae1601206ba8085400ed0a43d1b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f2ffb566cf7cd8193fb1fd79ae881680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b090cc2a72d5ada6901089b3d9717f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962fbec57bd553e30d744ee5889416d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5474e78bf829f18a566886afcba4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc41999d110d6de0c6809b77479fa72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e3ebc0be092bab8fb7c7664cfdc21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d571dd2d2bd923972006ec379ce1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d43e0d2acd688b3448b4f43355ae7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c3748de09f4b32956b45ea3ec6872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58282e2993f6bc9c68273b9b739c43c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165f169219a3780cc2d4b6fa158cd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8462f79fdf298c95783bb775fbcea7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73fbd8b35d40ab0eade2fc13f25e5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c1e3621cda805a4a5ba47adbb8f21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22da72f9311225535d5f5a293e925a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa4e7b73ce98890e66e0d56e00c00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230b7f4d34eded70c6ba9c69322196696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe27a284dcd29215c0bd798fda41fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd02e49a1cc7d4b839f41edb19aa6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5047aef091d8e60acbb5a6f06bc40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657643d007b7de2d70fc1eaa13ea39b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fbb96b9461fa4ebbb8747821dba1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1331e4eb7c2feb762d785d901ceb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d2d84e303bd87a6615c9e6987be4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88737e94526a2aea9fe129f7ba594584704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc72eb9ec626b977d484c2f42fb47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a687bbaa0226133a346f243737cdfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920a677c15ce3c818c0b9f466f78b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447044d5c7431aa4f60bedcded15e506708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc1aa19d143cbf523e93e986f280c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c8ac8419e88cf25d1332598231a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034251d095280826187079078b2a6d4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a318f378d36603ded733c29f45eec23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed05a797391f97943333f6817bec7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7a8d375cbce4490545f04c993ccbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703270e0aaae727e5a157fa88bd126715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18637caf7469ef75773530517d66fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156562d3e6eca98a7d6408fafc39a6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302961c61d1f001af66505a5db324d20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739fcf5654254ebb42c5d78c81669e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd92bf3675f41afce6cf5f1e7adc1ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1c0079c5869db38ec3bf03a2ab3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea735ed64b6ea76e170e308da66ae31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284eafd4d8fbdd5d105275680d290a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f02e75a4c0df8bab328cc31f3acfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78990ed3e2d86f27da4a331909bd1ab9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e47f0f8c9d7bb59ae9c1da9caf97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc283d9346fb3a4ab822feb14b566727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f8d6382dc311f97d4aa8fca2ac8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c12b546cbf70765b64fecda61482f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43b3b18cef532f4f8cdb06a8267f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ffda6a9a47d3b5c098b47460dab51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74293d71ea128b5d75b782f246c52642732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cff076a7f7044ddae7faccced3e94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f4089e4bf4c199317b8f74324e7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ace657ef5c643056d32f3ea98c8af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f5ec2cc32f6f0187309113ccf18e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c201eabfe5fecae10b8e72af71b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d724ce51217f70d4c1adb91c0dd18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f31da36a038a9df1ae36ca47f3ecf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd73156d608790b8045b6bc18c41e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd0286a85d0a4862a4f0e64a1a3ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb285a7441b53b3ffe7b9f83abd35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583aaf9970c27cfe15a734f707342ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f85b92addb5f3757aedefc4e09fd62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d1ee4c19d2400b824fd1f43a8a08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6cf0ebdab544ec44cd3f95aaaf1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fba39d6bf543bc8aa2752a689f6ea2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15935d6cdfff31abee6c1944a6f761748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790f8815a0ec9c000d251c0bb41a8f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db7af51acde8cdf98c453b0a48f9ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137178945b04178050b42e166b807087751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e344517657a0ca5cad890532e93ed2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e88ba3647bddbdb5386547e145f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97108372c92bcba8db5a180424a74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16247b26a285f0df505a39011f40fdd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99715ce2a0ddb369b46685b718899756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71978ea3f446e8f3400e1002a83bacf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96b750e3d5e8d94a04d7ac34490d3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d23b28d9464ef36dca922b39b71f7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>