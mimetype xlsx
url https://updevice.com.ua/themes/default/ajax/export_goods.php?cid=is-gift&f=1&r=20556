--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eedb43d1d16215c959b24dffb7e71e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d811e82cdb4669ae672b5ad31265112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e1aaae3a6723a91b32de179fd2293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b07aa290e16b9a803f79cfc29f2ec84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df338e45f80550dcd2e14747ed97f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2de0bb6f68a6e781860eb7215b666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49b58f28766b0d15096dd751933d7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7aaa890c17afbbf5583d48d6583ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ce323546a8f82dd5b5345fdfa6d1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2356a195859367a3e559588f30c3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df644f6534e0cbe2769dc9cf8d811911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcc197e40a3b6ba82689b1ec9cd75312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1984d54f234d414de9ac096bcb28b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617fb5653ce874b36bd98ae244e651d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c0c33cf168abaa24dd521a4d5a2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260cc109f3336489e7b399a6377fda616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54574d35bf40fa6abb96e6a1d4b47417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b25d0879309eac824c88f0aa29f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d9c874b4fc52ede09e74d445f36a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8960a3ba7d5a80839fe477f4556120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079014ad65142ae54749d27bfcb954b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266126480aaf9fe35dc9649c3794fa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a5007d4d95e68dd57b724a4d179f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9930aaa1d459709993b4de8dfdf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d5cc775b17a789b3e148d6b2eacf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f9b960ddf3fa1da5db1d7d887c0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b8b39d33526c4ec78685d7f382b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa64eb56e95cc609bfaa140d192b7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d113963bd32af95404b95344e72e4c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b2809b374c90e6904ade6d1880f1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e883812213cf987488e1f2415abd8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4671fe20a1200443049318b851397232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe503ce704da60880966011a0e91933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef766d8be41f3986e6e82d9e85ade34d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36877c6a22de5645f9ae507eb009bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0803a427265c36ec1c12cb8470479b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35737be06050b24e3c295a4b90dc387e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d30cc4dbb99d6b12fd6e525eef7ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75fc57a1c2faab7f02b2bd043324739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19d990798a5465c7d4919055b7995340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434723c703f4a5310db3aadc1de7fd3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad1775a3dc3a09ca09adb5170b4e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40cd9c85130231d326dff0e16a5e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a598961d2fe42e51dc776d5fbc87744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd1174c9c919e86d01ba95b5948dcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0678b28c2d033801af0744663f20346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220fca44b45b623916aa4b0f4cd36c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead42420ad45978073ec0bba74ac29c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fc519a03a86431f5f2c8e4622c78749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5aaf2881fc8a640871dd82fc723050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82838990fe0489a7d9d6b2e8cc027a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeedba99b2c7be0038c7ce6ba6ac0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeba22106f52efb14e3befee48010e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7d1342c4861a9ca29aa96366afc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645bba615662ed34e6051ef3f3df3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d788c38a94eb09671c8cda5e79350156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bcca0f8e04a8842114d5c13c9670457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84ba56bf7f093f78ab3830b23fdeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cbf58a414510b2d8b2dabb1d5658359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039756584d7d6df22908316cfc005b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd83d1c9c5987635c27f2f325e71de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3715aaada074ecf074f56b00da3ffa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741716c04fe95f1cd2c2c2b39063e2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309e5f1b1bcc1e1eb2b3daec292f96d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ec7b78e50bcda203cfba8370ce3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc02022b07071d4d36671ef152565266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027fdbfa0071df84c776fed14aa52de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ade922e7505f85c55764bbc1e123568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05935f4fcf7b1b77e09d3b88d13bb38469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affa15e113f122b61a440a3eb92737870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca99df42aef201ad8e18f9c19b270d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1753453878a781d9ac6023281585572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a22df37f7b09e135867505f1e690573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc11a13bf227dc1481f6505bd3af5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c6d254e442da0b2aba12ff827aab275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2d9720e05be984832ae05392e50f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511dc7c3e4381078a15db55162154d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa48d66d9eabd90e0bbe1bb891859b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452032729b7b03c5a65b892c108e99f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ba9bd0a70fa695a25bf99f8db82c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00adb6e3179081881d5772d5b008a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d37e712c43088e316574e6ac2c6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4739fb1b40f2fbababbac7c43f1658c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be20727a80c11cfec3086a803f716984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640516375c90985b2a60d4b0d425e32a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7ef2a2fa138a9c48ed4ad6de4a6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371714e2d8e15586e76d05ca9e0678ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3aed5ba2256cb4fe35d18db2656188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb353c95bf1fffc58d6b017ed635158e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb2050cc8a2122014cb22cda8557590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7131b7c49f3fca42a4e6bbe3f9e1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53014a39ec9eb021b64f35e4b97c0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1d08d4370e9da0132e6389a558c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f2421c4a2d8d461e4a5c2a38ea3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b4c97f9e888452c0960475ddd5e4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15561855c8303577be62bf223f0674796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ca436fda195a3e0c68f885f2fb0b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077474becb05b79d5f58bd6b0463e7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a3c034cf73235c191433470e118a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba801208650d2e4955bc742f6e8dc65c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012b1d5e5e6ecf3c064de5081139ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab4f526e62fd16729e5cc1e7e89f22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee14ffe8701a7fe8ca10d440f21aa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454de87a5893adc931b0dcca3d92e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac194762d118c1eafcd0caa1b305c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2df6d6c6bc92e8cdafe7a18a03f8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c72609a593c3c1770709d74b0691107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f2af9976ae28128c9b1219322b3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832bb42e9ae107a6d22ddf6a9266b02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4775dce93f703b50efc54a5997d2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa920c8b237f877ad63502ee13d18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdbe858051a881b61bf24b4fe943d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bfd2221d66182cb0c32ca2d7d4068113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46381113230010f61be75e9e01de2a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc66032ecb7e5728266202e50909a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044016d8d28347ba09df8672bd1a4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1638f103307f6b3f78b43edd45b88e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfbb37399e13a07ed0c3446a6fd10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc868fcb6f5cf3180232d39c78d438a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb2d6a4e52fd63c0a266b88e14ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee5100fbabef6f7c702db18e451af1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce2ff1462b1e41051756a2bde03fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2fb638a6e516c3bf0cb45f4f0916e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd61687a7d203af03c2e8c8ed9e9cad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca20d5390f2f0c57359cdc035c9c9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6357ece1d0b603a484e0d6359b9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea6be8efce6623342919b4718b9f34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be52ad146177ca411d974a58167e59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8307ffe34bf3bde8f5241fa623bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f4c8e133ebb2d4c054ed85193032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75e085c7b0213275332131d0c3644131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae298ca113c5d5299c13161d468119132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5849c985ce8c43cb9d2cab3f273b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf15d7d8ac135f1b4433f359155f2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22772252c9ec896cfdf50d1379375e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323793d666a7703ea8abd919cb4c9fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad21f641037117b8069ccf1e59194c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d3ecb5c37d72cbfd3a22467213360138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff35dd7114b5acbc315d438999369fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee718e398e394e4c077af7aaa71a6d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9e7da8571327cadb2c4669a92e00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533202ea2c8c2130455a0faaa2859c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54cb249e81bc1ee4489ae5cb61c14c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5648fd7522daadc0fb971b8d95427a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e4680231c6d237348c766b9354744145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45379188dc490e3f52f6dace5a255a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634d46b49621a3759141b3f6965225147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3773d1cc616f59316bdc3bcee8d139148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03375bc5bef0bbd699d920cac0b95228149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2bf7461a561cb27e616043cf65f5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccf27b475c15511f57734b03ca1935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f15860699bc1a19bb629cca105815152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24fd94cafabca293b9d04681989b38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517693468d8f60252ecae1bd2be96b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b855aa14f285e859bbf97f2cdacc81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5d14487b3175fd507122121f64bc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2b753287636280189b6f393a03917157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752af4eacc5e9c0c42ecd791847733158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b650178a421f6a6550ff51f6a703159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a68e7ef7884426ce9110f9874b0a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7e052d798218fe629d1cb0da8be72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953bf4cc7295c82d7c57055ad4a86a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5fd95ba1cfef58c50989f71827a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796f6a72b5910612a232d125c8abf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c0331a82f558e9c526d6de771156165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18fca4b30fbf647c9c484131439f56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cc2db699fbb95dd3adfe6900613a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d5d8777f3f200bd9907a77adfbba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059222d69847fe66657a16261a90ae9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f503aa25effaca83ad0dbf32bf27ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877bf2331bec813f02bb876d49b7f52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe7386a309ff2613caad8cd264f8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9e62d0a5886894984a75b850cdf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def45d76ecdf8ac0e2691c788b73f35c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332f77bc87cdb9aab021f99a687128175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8ea703ec1eecc028b754faec386d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50067ef1f47c3f1e4b9b31eaab9bde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f91c8102fccb79ec6d4ea4f475e7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d6a489b5ad63dbc842b34ec173f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641fe84f061f0eec41a884c13cb781e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef68085a0162aca76923869e0ff775181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed237f1ea45a59a1f690d3c1d17ac88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac89cb256b835f14a2fece22bd47c77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d9caeb890ed87594a0823a18e267184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcb36862cd58333a716c7ff9002a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549c5cc7b4b5564b0508b48229e0c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d702d516086a64db65307d68a38b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858699b7be84655ece8b461e0f39bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff07cd8edfffe32ba5d16e1a0676c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823162288268fd22e89537859ce810b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b01d898bd085f15e4e86ef9a85daf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5736e95ed558bd5829f93462663f44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca2fd2d8340bfa7a871626e969d54e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb8f3c4885dbec28abbc4d1ade3669194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717eb33fc7c371b07497bd67858dbd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b683d0a0a466fc485c2cad1aa41ca7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d872c4f831962f835a57676e2cda8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3853df94f8ab5f5c0cfed572bd077198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d625df240130a9a91913906c6ac6b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6a3ad2215ea9999724f0860419067200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddccbb0efbb273b9565830767f35866201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c13d1dfdfc3f953c4726658fc6b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d8073f8c85cb84910095e69f3457203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d17345c3a8dd237404ea5ad002b35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d136e67d41e17202d4229cbcb617ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feca8c6eae3a06244a193073ab1d9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819704a8a9b02921766297aa36a9c28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9defb5765ed874d5ccabf91eb6a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf82588d094355df0290ca8218e09d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb056880223930c63d806d5ac4cdec7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b7982d7041ce6188684752acadb03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1281821bd61dfd6cdec130ca2cbad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791644a5eba87891ffc54fae3b05f3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12146f51bc916f0cecb7acc4bb686ffc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01e4b74a21b93486b844a0311f8424215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f373a4b92d0ec2997e59b548572faf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd141e36fe49370a9a26a122e7ba11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b449932e6dd98a827cbb04ae6ec8b10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97451c507dacd0d046a36e338644ebd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a38c2e1c51030930aac474606186220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1522aff28d031b2521beee141b281221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d99b33a395a59a51184bd367d2ee9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafca4806187d05032ae922c0e46d27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7afa1a464e33923f926c886db9317d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee6c29da3f835f50373a3bde6a1fdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6a04c44f6a58ea283e91853eeed90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9059d794bc3cefeda0b5c1b51add4de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007eb88c9092258ea0fd020718f3cea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7113a915e56dbc2a771e721c73e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc3d8c487afef21b2b715cad4b1d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1134a9493c04fd37e923283c777919231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0f9250db6d4ae2af822ceacec9d71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb5b7c0fc8a26da4f8f7165bd38d39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e442e20200fc6263a2dca3f41af93c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173003d6d59db3000f932d3afa15ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf074537cef6fd7c8c880160012300236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ef423236748859a3b487137e08597237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9488558d8875d94b9e1888986efc99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92ef88eac313007403b4688cd53cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23c76e42b48422f3cb11d3713e4d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739083645a9b2d2e65016d6b119d3dfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd035a4c4c180a59f34f3675fbb6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab5a31578317f7da5b807ab3b2c51a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895fc8dc30a8a72fd713a6ccf2210ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f563ff9c3779d76a71a93a278a4297245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d276e269e470abe95c6980517ee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a581b4fbd7c1d6d6db8b90c0887fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663c5aaf46535ae214edc8ebf6a557248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9594a32885cd0aef000515c11f78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bbbdc80b2d1f33838139d163cefd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9f0cac2724e74572a06e5e9caa2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855184d086261784a9193bf24699e45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24ef5f373b76ceb80b3cdb55f60724253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e5a1f0f39b995f4906d2c6830d60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d2c5e2c3c50f101fde0fe207c3a80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8efe9ec1dae684de785dac8880f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d95f4f92bc4f88fd793f1eee3b513257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586dbc3d8862cc420f9cea78851886258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9887725f9aeaff64183f9cfad4af90e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59bbd3f590ddca5236960cf5f8e3ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa9dd0084c66639552097d3d11cfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cf7272fef2125e079b408df6cbde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95252df71b4b69e50b298c60f25bffe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596d8180fc28238fd856bbc9a24f23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cbc7d6c45c6521ab87a51df44c364265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4837c0dd84c434e6ba4309903b05df3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c3e6dab4bdc1bb28f865611a09c4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b9b2ad344a6307a82dfffc1ee17a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945112c2764c88f3d0c221cf4669ddeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d372545b603334d207c28019f5f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870916af6f15dc6836fb36a67c4c112271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbd99942292ca568302f2ff785899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542eb405988b8d7633ecb13bc243940273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f403260b53ce8dfe1eaae2da6bd8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f27c29b14287b79363acd1db638026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe3dfbfa695a53faf2d72429a632f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13174bc99bb51bf91287f5de3220a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ab3840d8fc703bb1527422c61559278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa049121c495d1c8b50a87becbcf8a1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6b31f22ebfffaf222824e6b99899a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f72fc2fbd525f15643e1fa3351f96d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39540f559f3eb534a6b73107aff2900282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86155fcfcf1d6e89e8cd01f11e7543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a74956af37f6c36cda47c38b2b280284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c3da0d96d73588928b935008807ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2581bfd4cb878fd669d8525250e7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929ec7270ba8e45fdeba2253f4db31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f2ab943a0f2cc39363a2218204792288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb38c9314a411b518144527b43c578a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1df00cfa5163f97a58dc523b0a936290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87cb6e6e983e0855e69f00c573b8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28601cfa1200cf8005b08464d254d0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fb5ba3fa02b4a3d9b50b53430a1ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b1d8a1df50adb76d445f8fe22aefb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e118e90febb62581c0f35cb29815295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0fbfe0bc02876795a2b086ccc184b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476155171ee4aad81f8113b59a70c58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bccc1ebaf2de8285f25887c209242298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20355f716d3dddd56cd69d2680f57d9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680bdb97eb6e455e2fc2a81ea788b9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b54d13c0cb8b7daf28743621b2787301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe012e97333486b6c2c855f234179177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf42da8684b637dd90acf4cb0dc6a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2707f6e3bc839ecc516b75d9a92cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020945707c559bc797c7f133586a5fd9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a8817aec1d0a9758238087b5868a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa073e1eae03021373aff802efb11a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b348d33ceb7e3cea52eda0f628d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df618e8716f55f4636dca6325fde98b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb74382e8d4b94ca0fc68f4b2336a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd982c018bcab2884ff44bd212195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09874fce5c139db577ea00e3506e0ce3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c0f3571a78f2c0a1c26ad0a9250c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75d8a4d2e985ce89eec2d63f3f66d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7bd188dcfda43f29836d067fc6296315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e0da3f3b79cb03cd3762407ba0d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba38f266ce30daeec6263bddd4f709d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c50a5c392f9b4c27e97bf9ee1725318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249cfbf8f13219574b8ead51fd775b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fc272df6c256c60e3bc96ad777729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11add9e9d02bfeb8865be3cd0f9e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d57d98931dce257949f657d1f0a0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac4380e8bd79443457c926cfbd018323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deb7e7463e0376360e9aa7c89ba7a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528db98bdc72f4f9a5d94632ae294a7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d20677947b3b397429d68708689113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b48adb69257bf5f5f2d1ddcbdebac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181358315ee196fbc8ebc310ebf889a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96aee54263c513817b8a74b57de974329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd68aa6861f773ad55e46cc4dc125a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ffefeb084a1f12d2b4d3f206302d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0972935c6b0b265de596c074682b5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f661f58e5eacc1413101b8f77d4037333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f747ea3cf80f8c5f1c0555d954de979334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de685c0a0902cd2a159406b438103798335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13c49496b0f9e334a71bce75556c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0320382286ee776b8fa20d2b443efb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d730641ddcc54d7b0575efc12ef98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd3c6a1f7c841143856c6a99eeda8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47f693979dc23314ab3a49f387427340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a4d1c0817c83bbde0917fda3a4ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449960f319e30048dce9d2f65ad33794342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf5d88eb368b373da33be0c875acd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a7ac48d9df42bfaa27d09c700c79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf9da9f23c20e1477e06414782b3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e558951e0fd75342f7a4fd8fd483863346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f82b986d8fb0736646e88ada27937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc5db760a0cb8fc97de0f9c649d49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0181506d573a627fccfedbdbe9b83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def920af2555839759105e24f9f13aa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f91d492225b76dcb386897869db25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedd8382d5a8de829ec4f1b80798f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04cab9a6cd4dc731b1b6e482b5156353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec00bbed47cc7557e20ece93901f989354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b19f81ee95ae607041b7f9bce9894b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7864df27b228f269e317ab03067467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb4a5f163c43d56204381cd413ee5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0edba7a9d90afe702f2ea1553ab61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b34f5e6dac31bda00e74f78d5d9cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b7d655f095eee3556e96ee625fbfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4720eee584165941de9c8ecf2797cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c213b333aeacb8c05698f6d64de0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d9ce239c0673ba7643045257c58d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546047403dc02c18dac75822fe46946364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d1b903fd717d18dda131fd819c46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634fc60926b2df46a424555e082bb43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f5846ef01b6d97d54e85624672f4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac95dbde95e7555a96f8d74263873f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada220a2c71746d4f42a6a4b758c5fba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ff2de2a7dd9b436730a1127221de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53bac61681b0cc06eab4a08232efb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dbef4e319de62dbf72bb8d038e1c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1b5c55da491f720253c601bc26642373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973fb235c21fc277ec51b3b90ce9ab8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650def559b547a2f810d958a55db092375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9176fd0adfebfcdea8cf91934c842376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a3193eae4a0ca9ed26aed7472a2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e612af203dd5485d57d710862e3be4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de55aa2fcafac4ef1126c61d3cb60ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154160cbef7d1d0d00fd2cad599c8757380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e30f5bc3ea2b4de831d4e9053ce2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543821fa92f60e42e2c5afc1ee12dcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aebdd9ca0121ad5d96dc935c594e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508affc307d841bb70cdf3b1189d07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25798bb63f3ec9ae4ca68ba44a909605385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c517263d504c18c7f2108e92e2237386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caac71b1bd37612e78c99c63dcd382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c016f37694833a7cd9fbfb2782f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ee460a1ebb2a2fea6d073cba648bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a5686abaa30a76dfc35597de9fce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f02e64eb5d2bbd3c634236b504ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfcacacf6b44b7722291acabaa9279392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f6ed7c6826eb05f3f2faaabab005393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceafa4963351b241a32cfe732a158a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c65687c16c213ff74e7e2df402553395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca582269d61fb04db095bedc4c2c504c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae6c0fa31522dca7f10f4ae6187b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0929425c1e97d55bff7b87a024547398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02ce28c9b26da3beed5e42bfdef86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db92ff1f5885c036826ffe35c8205400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358ba6b7728287a7d8154ae1f141bfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744377cd655a012017d57d9f34fcd6da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b492a38c3d748d9cef326131c3112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee7dd6da8aa6f56cc4cac146ae7ae7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ca1fcab6bf5f56ecb714476970f15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc02accf38e216002dfc6eee9a763406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebff552c69d06b814759999f84123b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870667af8597142c2bd6a5742ec41dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979991cfd4f3826445f4f8aeb429df5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d702c550c0ff995eb5743187a6259410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d73801ab097131cec380f90b9be6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59db77ed863f8aeae48df91dd65a17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6efd1d7789f3dc9c1acd26349817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3424474e7a98f8752f98e04b8f1b89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c48d4f5b19b4179d8254841b726af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09355084cd685506a0f938c1b8e3a77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25016f1da2c04780f2d47e93d8bdf90c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b340767cc6cccd59d304ab8ac5ac95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22752b8a76e94f5f5da4a3e526187419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9153f38a5f5f2ea83c7a68e1939f10d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c252a4b03262f4c633e9562f6620ad0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516ac476c115d500bdf64cb23d110f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d49500b1d815b537e7f2bb68ca930f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4ea34afd8d43e78d00d51bf12244b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f8547e8db7876c8293fc728479ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaecac635ff80fe7d3a906a77ca777426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18844af045cff393f2f180b4f28db3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b95526f7113ade8ed386a529ffe5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb2503edbc3680d002a958bc48d2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55658c5a4a74c44dc1bb835bbd7fa5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9ca89f25584176b2bf94fbb6d817431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb2878d4c69a9ccc69cdeb0b8dcbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d583011a2b286c8e3f0c6665de8e0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488ff812a45f8ca09d5ef7dd64db3b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654f6eff43e84befac1f4096e6e8f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc49f2bf9842f13e5d59577e3567d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ac6cd0da009ff38545fda741b1fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2fa4dc0191b8341bf8d507d44cff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137aac752e6605947e1ba6380cdf54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789565750066f772391afda0361be64b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b18df0b6a41b12bd31717906e08df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c9fd8f1de3a8108467c76a6fbf5dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc879a7958e8682321b8e8109d832cfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5cf3cc1f7cb663910172bc46aeff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d6a4415a7d5f92f73118d15e69748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1557f12899e7f978d11fdcc8a0040446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4c8edd34bb28d3bfbee61a473fc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd8de9418d6196c516a5216519e9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e4ae57424615355a19f285bd57a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd92e38732111adff7a21b3336ec97f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3fe8b9b4b73e1b3850bfb06c2d2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53e9e95e880cf0ff5f83517ec5fda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3565782c2ffe91cfc3ff900f110b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693b30739b6c8bcc3c73a5cc21ad96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afffd9b8aa3a0379893086a5b3e8e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c024c58e0ad12791ef8b168f89a90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7951ae968d5976c95536b6c288878457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7ba43b18d8057ce2f46f66fb146d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e757dc05be097afffeb8d64830575b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303c64acc0dd5adef6627617499b60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940b2fedebc91233d4512b5ab24b05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15116661dedc1215fa8e3d264618d52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fade0392ccc5dbf1239c5d208f5757463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65497993a4fc8bc130aa42963f9c3ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf450561dd42e1f942979210cba2e54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99554e268728fd0afb157279dbdd21c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4516c4f53a5275bb37604067cb4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab9b301779244f3fe6a896d9453a71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46aa696fa8e97083d08a1effaf72aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97591ef0b572db5138021897e5cf027470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b3e9182deaff148d056e9ae3899e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b33e10eae1f1e1ee9fe38e4bbe146472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b360ebed2794aa34780e5a6ab806df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a84879b4701ecacc5298c00fb2f9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da03172588a4b5c03420f646f368f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc0b14b02a552a69c34db47bbb318476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02516fc5c33be4a31834e7c341032b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5db9373e54cff0a4713be304fc77d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a85462b096bfff984f5a390b7c38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43759bec9a7fed54ee7708c67c69b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec015a1212cfe994c018b69e5bb02c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdfc986fc5b4767a87f60405df9ad6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270a691866b489c903914f2b2acffe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5019a8ee7ef11f4dd1f663e080239484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0705cba8774e7d6d7156247cdb9542485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409687e8e60ebf9205fb7cabf892ead486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf84e4107d977e717b8ca7ed0b5f964487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89fc5a417daee6e2b764589eee1ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb0dc16e9d5f877211b9dcfed346a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2798231d7f4769e631dc66e79ef4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15da19642b474278e5182a4578beeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f000a0ab6fbccc5555ca8d834b32b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56304fc649a52821e5252f8d1b0ce5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4014c3c1fc3d03ff023ff4b67a1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2dcec20f61f7a04c64f921c1e3af0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb058763b981efd95b483a3e6a8a7669496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7136e50a775e36388b9d0433cc2eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1de915eacd806a8d763f8becc673498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10663be3b29eeff183848befdce85a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa351e67bc885e4053ce1ddbb3c723500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec23e67930b3ef618e5091b0f918e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a0602f51638137d263e14e0dafb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133aeaed150a4d9fb90280050748ced503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e50dee0bbd6d58b48fe409089fed17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d14fcf43e88d62353d0f73593cae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f998f7133f1e4c8a725ff18d2e7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15079326a0c02944b494b6ff5fc058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6ef5eeaf38a7b2a3a150af3eb572508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339396368a8f467a9c05d50954f4a22f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc3b87652e9f89a27cceebfd44163510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1ca61e487105e10b8259fdf867e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07f136e31ead4bb0f43c76292cb16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b1dec6127a5a75cac54e5d664fb4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044692469173e48913c488db36f5c349514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c71968b4daf798a0738a4ab7cb5b51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe8852c1089a1ca67c0da3b9ec33e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cab848ef9c7e160fce31ed97fb8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f426da35ea650e1a8073cd165b3c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b83c1caeaeefc83c072e9e42f998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de0f681f630c2dc158c4c32608cfa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2123c6bfd7f35ebea407f47389c2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744679254bd699c2bbc64881be9613d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d551d1cb69356dfcec3329d1affcbeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33725749dd22e02ec0eef9367f910524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930c8c67db6933321479d2071aca24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731303152447ca1b17bc91e70a415a57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795a24c7d111692c6907eca0e7c88a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20566dc0c245dc168875c3d1dab294528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6dc7fda834888e397369638a309a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b694acc2bf1e21b5c381221876210530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601df058422e8959abb7fde746a30b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c1a5eeb9c13460a89b73e97cab0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003238db12e0521da79af9d4848155b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68457933556597c23094f764f1e7537534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f9bf66db10d2363cc653cc351d88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02879c77687d5dc06ee25ea4a60a2241536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e631b39f55bf2c568e21cb5eac904537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1039b116443a12e0aec28b5d92fe3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cde6d5eddd91c7773f867683d62df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf46fefe588967aa129d7581d7ec400540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf5f643d13cedc97e78d1d3658b37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feea27d2ccf4551531fe2fb042cdbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5177a0b37ed784367e06b587591b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45645558619681e157ce54cf33487304544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b378b602211fb933bd355c5fd86fd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e39b42b0c975d30f132d07fcd3a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ec429f218c5d8cddd38b3c01b14b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fd682035f3898195032dcf788458d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685a1e532e67d7339c94cf8363a9e81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6f1da9030bdc57f12b29e16c10595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e692dd919df1d9c883598b423ac466551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622581608b371e2c6dca6735066a06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0366ad9852734ccedfd23b8c199be1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739d0557b2cd1aa7aaf80268e199a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9bdc0181a0531ae5fc6a94f2b791b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef2effbeb4644e0010c4f3a614ed6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c4724db516ce84cd84395bc0108a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb6c8ce2dcadcbd86195af4ab08970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99781cc10218768d0b201811506366bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b20ff78a8b2864430578f7226a7b44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601325b4c534055cc83e7edae23cad2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5d86e428e0e5291811f111aeb73e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05ffe87d6986cfe82b243487a99c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f09f97b48483f132f2b0ff84e791564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee982e8e316709e764935022b47bb59a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4caa4a8ac9f5eb54f44375a35cd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea291ceebeb8ee6ec7fbe52438e890567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db17081d734b7a823aeef751106f3dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583e73e32ccf1d5590631f78d5961a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cd6935bc331ae68104975c08704f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d2278ef0ea542fbf3e4a2f29f1eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc80caee7e02e90ec1d182aefd36b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66fd820d71cb86db07a0e9efc5ce36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdb26d6a957cb3afcbbac4d9c0c9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989f35e5f98bcdce51433af5320dcd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e4bef590357d7866b2e3dbeff9f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001545eb70604b51f049aeb113d8bec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ed08ce2780cad3ed49a4297484d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba013a4e9c23314a449d02b47bd5b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad969178e8d57cd11d5738d0a1b30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05871c535c45e09d43f88d6acabbf016581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e0ec84f1689cfa14c7e119842caec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948abe344b74b07b2d6b506c6b94994583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025effd7d877945c0c52cba8dc80b987584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6cd03382736fc2a465e9918b60039585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09c1e79bdba0b2b238ad82d22a62e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986843ebcf510ee978fc3431785d321d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e15162c28261d2067573658acc2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656954930c4cb2fab0844d7f6226f8b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88feaadb1639be40f67d3254129959590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e4bd70d5e94a29d15a51a39bdaa2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0534e9c614976f81f18aa617a65ad3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3a61d32ca7b38d856217661933a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d152a49747c198dc41dbb07b07b9ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a49b646dd8bd1c2dfe5a824ff469595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd7ad79081afc53ab737497e313667596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966330526fa862722c5929cf6141f44e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597918e150ec9b2786686ce63f73278598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bef38d02fc3ef4fc3f9cd9fe979ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b659ce42575e67833efe6c2caa0ca5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d905651f2fe08c5165c3a2e246b87a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce281ecc0bdc495ee3f315e58fe16bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09654d2b606e38d978b59ca1861a1de7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e11526b121c10c73311382994af647604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3be6da466afa0f9aa037064cb41b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048615436300aaea2fefe7d58cba29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa35654076a686700067d2a53e18c8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f903ca89638f7791141d1b41dbae6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978af8b62a7bf36138709714d49ebe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac38ba540e5b6f3f9a27dcd0bfc32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733130c03710edc28300e427c456746611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc77a38ab0d1a4581b611eecc38e5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19a5e0292994fa119e3952ec5e0db3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc8e130ff1927ec1b37f4495e2316614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e36a5be234c84b3e04d1d9bd66444615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02ee449af178fed6e202788b328deb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae3a2605ea7347d65697bc2f4a86f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9dc13f3e46b561b72685386ee129618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f7de9c09d099deb5b25cd7b96de12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a315addd114712251d67ef03ad1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f05f739b08488e204e431c3402b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed8071c7ca8a56a1a80743f544f42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe33cbd8772c66822b5f45d1e152d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328dfccfd2caa07e79d7da71c4c0d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df5181628504b497b92994ddd11411625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5f342544d1edfe10c227025e07ce7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f71123c537cd199f5197936d6d2f90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd8fa52211b075ddae1e67f88967f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3400e0de187b12bf956e1128270e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eedb9c8fab41a2edc284959cf73da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a4396b2f95a4abc8254109239807631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31156f076e442cbff5379f184b7f8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a4401fbd9cc3d491444eb7b06473a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8e5a8d60a976bcf18a0912ed42668634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e845b385867df2e6812f4708655d40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8d0840f78078db4e8ecc14048958636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8775bde7ae63f21be56d82e59bc68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b341de126e0d6203494af426806c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0789ed295e9d8cb07de140f2b45c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f73d02f72ed025ccfc9bd54b89b50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351470b6713a3b6f7adb52a643eb30b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ae909cfb1bd838ea8ce689fe2eda2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45259494f5626dafaaf2474d55142be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f559bc124790a1759599a8de6bd59e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228c1cd3fbb0127fb90a424606fca08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24c8adeb3239d04dedfbf2e56eb67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de8ff8438042d45bd923455ace46ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc378dafd129e0296039c48e36571648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b182f119ccdfe38723b7e99c4ee680649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378682358a122d4c84998d09739a14a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b75b9ac5b0ad07f7551d0cf76686651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8185fe8cf7ba2a0b7e544c87667a658652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9e8c014e8bd4c5f89d068a51d80a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb1312f06a4e45f7bd3d8bf3d7ab6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce7156284b83ae32c1e7844b32d5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925487fb437170e56609f14f39910c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879ecd33df726f6557316d8a931c2af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f5ed0aba9d9ec8a6b553946fa3dab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f6297bf4c68268e02fd045e3b0d38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de165c9bb58daed98521a4aa3c10a08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abbcc28a4dba8a7460d45ed3364d6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db49734298409d9ccfba7a8d0cd09f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1e002ddaad067de4842b4a77a06c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6cee2c6d0b02089d2a6a3b0aceafc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e3acc81a45068255bf27b3ed1296665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea3570ee3330e563144891c2563c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd63d39452bdbcc880ba0f61b5d69e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b52804c011f1fda6dc728157958b6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b8fa8031f1b9d3e1eb3e72bccc2d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97db566804cd1c450ee91e13fa678a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcba794715164e88ef2e8de0647125c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0247380ac4ef68c1a5d3a57dddc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6274322bc74e95b911e8125705ac1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74ecb590f3d41f48bd4228e23a869674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420872fb8900a04b7c55c87ef454297675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e6708a5a4a19e8c45ade1e0fa1e56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b40635a4c7b25c463626c55e96eac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfeb54c7e13e3d93b541d12ab8a711678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffbbcdc77a1118b2794e7a7dca3c82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ae38de85b4e97e9204338f87fbc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc263fe6be34c94e59a0aa16231d0b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f38be9a5424e6d18586c708442a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542837c0cb465da5c0b606a70d0b8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae419ff86a770890065eb384ce95eec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672791840cad754773099d35d1dd38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f404622b6c41908b42e67cadaca3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b6a5cd6cc1905b42ecac5de677741687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aaee76a17ea56b337eb95ae465d27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea6323ae0f6bb7b84086a592c0dc79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64629b47d717d81e7a8f7261e7df72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd1122dcc32d29620a2a92d9116f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28609386833adbed41f115aefc96880692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d754bbc6a9725a63866456ee8dd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189fa89c7c01559f5f434cbce8445d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33fe8a5531df3a312072a4e4342e36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da36026d9e430b4f21adc5e4177233f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed68040294e80e0c3cd041a2e9cba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4ed41d75e36fec037c3d85164b475698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b567d5b09bba23402218b70cede34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f63216312e529fb737e70727c1796700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9292f5be73f818ee4ef839323345f30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e365397a9558609c01231c0e14cf7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cfc68fdfb79b71a8907fbfbf10085703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1e23f5cc399dde98f4574e7e4daf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339d5ad86b623f6b30715acde2a9237705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1199d822438e33ec45ad2169c0b7383706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65b363ba51187a41306041b7faf345707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ceeee796efba43e6ba5f0db9fd535708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3eea136fec979b0fce9271310834709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106a981b1378924944c08db61ee33a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5c308be6e76337abe5c882914f85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab053849a228570fcaa9e272c8139712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132d867b66ccefd4c3975ec2a9fe807713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c76b6b6dde4b25a421a264d3d3b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd625fa70d5ed124551fb3b10ba8d969715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b7fa87349d65b4545043769fc8984716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687980403176a33aa94613c21ffce0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbaa24806ff94a0e942b63ef90cd2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da21b1f5b560076d3bd45aca760c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda3fa6c3c93c763c311563f4a7817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8b3309c697c19d8d4b42ded414f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5d7a20e47a714fb916adbe2118107722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666a1c1e87d8eebff27962562b3e84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0559d27ae47d86ff61340ebf8b39657724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b1d12aa7a003f856567cce428d75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1e066f800428d0fc411a1e4c4fd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6fb82ac51d503bfd3ab97cfe160c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fdbdc9bf04f3aebe356f5cd1277c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82944f5e7077bfb140c20b93eab1b4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f1ba347714da6968a5a446fbc16a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21e756330363e2ffe96374e1850bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92de51bdfa9172ee3e7b6415a8b226732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b7896e2c62b9793e50ce7f763e999733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845e60689369383e3e0c577eb555e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a5e5c7b45fb05bdad216eab9ca40a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d67e6a3b5194e2cbc47068918977c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f078e8a3738b8e902582e07749a231737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9279df2cb95faf723971b1a46b35b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10139367ff1861621d902fca9881dd3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b84f5ec755d81d6f58774313da7ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2cf1f7e0cf2131355c12785a712d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324502a3914935d19480c13e6064f1c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ba7b1d54081582ddb549e5823441743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d8f90b19ed62f37ccac90a070fb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f173e650c1491afb3ee812d13be14d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bef59fc2e76c458a04f336d45ca7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900dee009614975ec940ab975a49e88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427f288c1d72b1d5f018acdf144fb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8b80743f5cdc1307b142fdc3fe38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08f9f3192acba0de15a86f5d09960750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc48355903a18a407effe491fd6b028751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ef3a8eb87a7d468509f24021d41a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e429a2ee79d47a90ecc9c346a2e23c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2280015c70646e0754bd091674dd74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b0547b8f319c7e6302a711f02817755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c749403b882629cb9e34bfdcab892756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fdb1c9e67cb7d6a9dc9d58aaf0895757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b939f42e03aa12145ae4c93c96a80f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb29f4ef7fe359e5930a6ca53416b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6933738389061b733d961ce35a950081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee423977f065ca2ee989b1ce7a1d252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb17e3461844125bbf918e34a034dde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e92e9c757fa69232ae9960adf333c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5fd94f6676cc31656e917cfca88df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d95c4c240d7a94433fc98376a13cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fa1b55d09d596b51418a24a9d30e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6396990ca543118d6e76bb4e13d218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a4259d3762a5758827e16ca534429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da141a15552588d41eee889c265d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66893e3b4e6042492ab2b1563f4eb6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88852cd33e475257a027756be65a9be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab049e0f4bb66001c53395e28fcec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345718d41db35c0f6683809a07a22fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba599f18fe1338d452f3c56ef764a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f106be3677e1342b9fe2c28eadfcb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abed2f1bda96115112c3e19c08583717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdacaec859555e83ff9cacde1ce83318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbe93b4819d6cb96d79de71c25454a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1efae9a6ef67ccc3834adff93510720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ad75b38eb76afa0905a8f776584721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d57e0ed12ede0edf65a7abcf43491722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769de20b0fe2a1497327973171ee59223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893dfea309c041a6401dd688a61b60b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07ccae8bf0ed904c5398bd71515b7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f65c85899545d6887bce60ff4c3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f1bcef57811ca2b42e8523cf97ab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f3a385aeb0421f1750b1137fb51228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c92fd74944406fb95d427397bc13f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e347c655d2c2614e894346b697917c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ce895696b1fb4e827a9d51eacd2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17a14015c43c1c61ead905c5fb13f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c78f3edef443b001c4c6ea5420ee2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ec5d2d9d3cbd1b8c2aae5238a96334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03fce8305d7232dbc05dd77b801b5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec65e57f1e1e1f9495de174a2c885036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c02cdf8b0713f70b0083f015ef5e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123a310e26d2c30dec099679551b6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eb592627cdeff1bad7fc913a80ca939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e4b58f6353d074e397b5164b9d53440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a03e706c800538367ceb05c933c34a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658e68041350e93ecff37dc2b07e7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a08dc035d13ac7972a4e803d01564d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568c407eb44a874ddeb6994cd4fc5f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587e29c90c7acec8bd4083cdfd5f6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f5965aaa98c60a5355e264cc48ba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b54a1c38bd17e915d9084e0556e6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4360d010f14b0e75947c1bba6cd834448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6839ef71032a19c327e02352b658849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ef4282ca8a30742b331b4e44844950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d94fd69c688310e0a599f058d69651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144783ee37007a0cd9486278099d6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03a86ca09c8d16bf5b6bc5765188a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103dcd84f1592a2b90561dc8d6716a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217f15994f77fb6163f5b67149eba9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ae3bf705810a8fc9671732d0ce5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb1d9a89e05f339063297d6b91dd9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9079ccad596a5d993c1467feb4e2f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93301123096b169774c3d9452b0b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e560b59b636de61f83b63f7f0fc45b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c870ba1b4efb7feed635cdffdb8e7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0a5f41a3dc1d2cab7bab3d31e7df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c399e4dea1b4c57e9998b605fb61d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4c61df04f4b9e14c0920f391c32164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6ab73ea00d7f1c861600788c249a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1458886f0893bd8a3b3efe75fe89b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2d8dabf41557bce57c994edd7b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150b8d45c30e88b7f555d09986ab2d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888716d82a37396103c568ceb46dfc3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380d535c7543084f5694362c334901970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0dc6dba62d19ddf75f53e5e311bcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6e42b24a153c2d5c49306f6d7011a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b6516282a468721a94f7e0f2814e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab398269dc2b9c87c129c0f9da961474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa987ad7915ea9b55a30956123006875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edfed4369e20cd475190a89b4dd3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03bf3ebcfc79d180647ec97546a79077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2d4883c4eb5aa65cd1d9341c893478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651e2e83ede14345080068fb1b99c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b32538258ac35a8ff1ffe3a9bdd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976ffc405b918fbd95c32381064aaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc729afdeb16aedcad0f53c17903682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ae98c252cca4ae1b91cbde57aa8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433e3a9627480a70263f071f7fea7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e0207ffc6196d24ce0921d867cf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d2c0c4494096e9aa3fbd05ea3e4eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007ee9b49eda0678b154b1e159494bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b69c435971a89f6a7e3918889e367188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6397949080b90688f02d1f370607489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45f114528b3ee7ae2aac366a3856890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66fe32d92b5d5e9b1210b822d06c3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae342ab8d53aa12abff8ea7bcc57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac882916928e14cae2f292855dbad4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3245c3198241ae960b78d79252e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d1db768ccb54997440850635f4da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd10ac52e7bdf03d6ce99f160047c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc94320bc6e3a0c411c74d73fbe0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93678bf029c58bc217d0c22955d02caa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef26d703921f0a5eaa078742d97638499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac7dc9af370dbc473c9137f7c461b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c221bbac89c747de72124db47da9049101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2ea8a4080e9b6a56ed365bdcb6b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b242ba28000e668997d6d2556d14a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850d1501ea88adf5e1b98ab0609151104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778bdb12e13841639b2c603eb54c19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de795cf0d248dbdf35898abb85a84d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5797702005e078a2295a6a148d3f51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609059669c87ac11024afb67924b192108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd11a1df45cff1bec900cf6cb8088c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a20016d4f8651f80b2afaa552a1349110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6851c854118653adf75ec28332ce528111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2017b72c5232748cc1af2b8549414b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed504ed794062b01bbc23d698e2d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec27e930c71cfd4d16c90d61b966d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273328b75e2da5d78352aad5469cd63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb823bd60b03212b031289898488443116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9c5d3d59af4b27d2105f1294fc4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25031928fd85c28246b6397df8069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01cef52fbacf8e69e32c7090e905eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04b72d91b2e45df35daa20694f4014120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c9455db048587f0be14504b9a1d3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f2124ac558e650d547bafbd4c099122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7f75ab949952437c53ddd9f29cb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbf1f5884b2eaa5961ac5f28c97bbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfdf369392964a45883a100d7b9540125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c92e8701e6698caf44457d1b6014d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c506cfd4e69edb2a559d8cb344926127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77e3250064792eae5701bf4e58b31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310248db4046e3bfab4283a17a21b797129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3d5b45ecf66c59231801e93934129130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6fdd4fe28fea6983882a19fea873e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ad425d8c77bf1b64bb4c7524e26c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989cec88163e5dbf761e731a741052133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47f6848ea1364611aefec03d9c53b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e072d49cb63c29498c1a772226c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56317b482160a4c42b0850167b0263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84c9798dbbc453b4a7b27c55485156137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c8a049004240bda9fcac022df3a7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa4619c23bdffe67ec9bf1313245f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebac7f9704958021fdf842a3d7e70a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea4fb1455a336698deaee9b70e57e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079195692ec8b610c2627a02d273d77c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e580043915eacd0b4ae6ec55171d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0ef57666ae0d93e248e192b14fbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413e67a7fa5a13b0256f415e9aca6b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893ad10b7d1e9c34a23e4817f7ebf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45aee1f7b03e0cfd56759f2786da2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c609ad3946ba3f6f1b16b877cd0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff727017c021b7410ab77bec81bd7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35579b341e90ae64188c13ce32b9cb40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5189570607be79118678996da39f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e7b90c33da69a7df3c2dd28dedcd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2afebb690a5f51a0207fe8d43e8c21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9395f070699211069aa3c985a2448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af6a9c63b7d0f7be5eeea78f4f1ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9f58a65d3976441bcbd4ea3fc030a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b7cbde313b006690ad137082659e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc4c1a1343f3a7a4f2241256fcddc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f5ef994b5ea48659839a56199e9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e6132b71d005f11b4c589e2abd9ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da0029b0a98f44e5a9244b46d9566161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff950a9ecb473fdf928a4c9de8e573162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515b3bbf6a5eeb13a967bb2e18da4c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cebe47ef9e5828f906834da8646ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718860f15246fbc349cf23dba9d5579165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74950de101a3ba01a4c2401c1cb89f5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b32831114e582f0302432b8c1b7dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef8a37f5d337174eb7f8584a81b86a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f466e5200a9b784ea8accc23846fe75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803330ab0c34558a657867f7bb943dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcad35fc9d0f8fc4d2b462b2e2f24dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213fefd903c6502873d6d044536c5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067176cefed59a985a6d79fd7f351b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4de9c846f19200084fda4cde7b70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec239f80f46f5226df405cea15511175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118bae7b2e4e24c2a2e5e0f1f1d6c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e0e1e4d31f5de4f58a03c5370f0bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709554e3d8b10eddc0be625b139fc3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007c4d627d259a68ff4d7212921be1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343edc3fac42c99eec988ae58965df6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4d5a5df0ccd83d1c0d4dd580c11d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f06be2990904843024297cbd17617182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662a7b12811ca7d9ed2377e319b096183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031e8b92144cf4a3fa53b5641ccde3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea0a8f22fad1badf2d793a6212a44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b7e48bae874567ec9222d6b03381f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170a12e54f56fc375fc938bf37a121a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f4aad970abb5ecb3238e721dd454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8068252bc21ce9c00ab48b40729bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065557337b1c4dff4d115f4698ecaaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c5643b0fe2ebeb1e615bfe0f3087191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad958047dc9e03545059b5b7f23e726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba440026e7c11d67cd536659bc4fc7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d148d0670dce8904b7f1c22959b34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead34297cbd04c0c9b5f7c74bad208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86231b6b81c542e9b443ff45f06c992e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ee00ec6fa79a5b02c22c6c5606ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed04bc22b45c831221168246f60711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f7cda7e35e8bd61cddad4a30b0b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f181af04e20aa7e6b64640843d9935200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35afe0020ce4e581ac329dd92717982201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5af7ef37153117d221dca621f7052202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf857bf449a972d377952af90b30192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181c6c58b2a8a5e59c84cb9d3f51ac0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d944661e2d5042c84796592197e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd17bb02692693d53046fafcec81e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da83cbded9047feff8814bf41054eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640279181cc108ea61cfbced1e822faf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720ff80df82756df2d6ab7a17caaa8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd09ed7de73b9a1bb6447c4cfa5a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d39df626e5f613ba535e7b595b4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc804cf65329c857bd0909b7aaae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387ebe04f013d0b9770cbfb68dc86d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974bc2c6ad42fede1c7884a709aa4a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ec0440be1b893acf6500376b271b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33e5b0f8df0f2890d66b77d064d1d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527490d140ec790af06a59a409a3d8fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05924696b8a5680999d4a2666ab3d87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d868e4c680be101e495945e74e544a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91c1d00277a689c42f20d39e864446220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bda1e53829cb174e8e72b8988270221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250f92aad4b6090a8361e89f716a2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425e72ec39c169dceac85c3838a2d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a743cf5f5ac8f2d9c284ef5398ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376db6f8fc17977462275db9275ba7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a638a5c3df7ef4908275a4548d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9307d21d263fd36f352d593e380f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37212c2c46e33a7a633f4d73be16c017228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666b567dedc976dae15b658e67ba52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f42e43b6f01e951bfebf1fcd28e8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b6aafa697eff29d8a619a1d874a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c33aa8a307914e280ce287b2d43092232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569e389a429651dd71272a66245062233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b031d485fe8dc27d1414e5158e703b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8437abbf4835b087a8f54452bbc05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb425163031e2dbafac95a64b5f97a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302644af43343aaa80da775d6b16cdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e588253d90c896ecb0c9da076a8f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0288a12b6a4f3d5917be6a7f5665239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c121005b1745406c9f37e8e8fd622cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6a785a541cb4e275213b6578815e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceac2afea217cc73f6c13dae5b5efa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407140d0573ebc9a1d91a534c6bbbcab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e058e123665b059134341e2636e75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49628f356899d07573866d5ceb2bb0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8deb77a0dc1bb5a69bd43cee92b99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b35c6bf33a1909f8421c45f1db831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd0db9a9b2624ae89002d52f4d5061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea52207b91e12322c9362025b8f9872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724d2232b20192e124c3cbaaa57753250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9155f27e7b44fa42a2b10e9b484e5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5468b30eecc4f921e0bb8b63e8beb26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984154ea14daf02fe9d4e5f1ea7f4a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5de032b01d6174bb4ed6f312305fab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc57fb4352cf4d87d8a239c48b8430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88fedaf71d9b036894b28d308fa6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c9a2919e211eed8c3c3fbea7111b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c14ae6c5dcbbcf7e1080522998c37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf878717feb24519ce5a7e9357ebc8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471d6724e8659bf820f7ba342a7972a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69ffff1ff3870af474ad71bbbc85d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b289e1ebb4b61537742414a0db21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e643d8e9864b275d7331f2afff9d19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9eb765c4fbb5644713f8ed17d0fe2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4221662dbe0634e5b39f1bb318d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e581d91d3d4aa9e13461546655eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f26c81d7045aff6efa40898a98c94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc53761fc6ab5978206692b85d4f4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a94eda7672c4658290b5449adcb74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4c355e1b6587317f0954146dabd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c6408c7eb87fe273d5dc69262f37f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb2b31e6cff9287fefec54602ce32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6d5389ca610e262fd60f45eb623b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a462afee7f44bb62f3d6d90349393d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60725eea97ec563a4cb2e3b85dfa64f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bf03e88e00219d52c13b36d6552a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbee25329567a15d5252801a00a5f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec84fc92e3e25f4b433ce10e6f8787278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac8d9a4ff0d194016c6e8c6069f30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b16cabea078b79ff70098ef4ac479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d47282d3a5c268bd6a14563a265d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6449161e2a32021c66c56045a0ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade214302d9ac8d63acee070054f2618283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214820e056798e5bdccb712b3bf15b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd65a845efb714adfae44e47f74ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f7f044e99862dc912ed4219d58bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfcf86f75325cfce8dd7d0e2431ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5acc2ee5931e90e2da9f39f88b25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5686f345af87e28f1bde0f19a6ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b01c76b69b31cbb6979bb229c80a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f0fc80f4bd87f74ad8281516ef82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e37fb06d4cd77fc9bd0214a532b45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f302a50d55e94b9e566ebd576c33e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c29bda58658a818f379b7d1020700294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106159bb7ef967ef76757373ec422bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e6679cda4be5efe58ce283fd6e9f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9adfe4f9c81f0c6f77c42c877204cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d28dbd2116383e1b135ad21d9d18f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7055bc486420dcbcf58a874a7bf41d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef78499a2117e0a9e7bf6a83bb0cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216b450b57dce4f1ca6976ef8579188301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450d8e9e36ef32298294845d1dd7435302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c5edf83d244fa770a8c27b10c686303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c85fdaa8ff1e0b59f0febc3b7aeb0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417121635f938d9fe105a4a65f7dbaa0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94149e2dde2c03a0d60b95106cd10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69a949f0da17582d1617b6ec378e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd5455ee0b250ea6cb8152beea015308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe0d89bc1c608d8c03efb2023b63b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212bdde9d84154f69927d3ea21afc4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d0e289de1033dcbc92c860a82743311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551096340c473fe96efeb467c2a14465312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928ab726b136930ab4fa3999af5c6c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360a5bd8deb15d21d231c1878377e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeecf1c2a883fd86f7b4e33445f76d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee042476d875926a2be6b445a884a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b369e6d05418b48609c56d152bea369317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdf71b3ff8673b460bb3beb0f921b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1813da8ef054ab81a690d27cf92af8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b9d5d5760a76d6fa5fc85d77d283f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b82a7f07630bd0df68dea057fc5a0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518de7fda364d0db6e242d443803c66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d7f60076e85e6c9ff5aba62535a2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d2bd5509edd1eccf0f36a6ea25b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b94b63e76b18a68656f1684a4de73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cdf5a6ed97600e4da51fc543c7b29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f56fe80bbc3e9f9b6a09fdd9f03e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0caa9b59602b5710bc89ad4a57f82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa24b166737df25554cf3bf3e3a8f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0883a870ddc27a81167afb10a6c98d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943e51432ebb32bdf78b9b31e4973b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a5546210b71a458cadc6819e1d77b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767280b160b20c1acd2dda5ece8dda0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151dbab522b9f49821f01f40c960232334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baad3bc749fcc458f1b8c5c9b941ee8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4de67712bffbe41db6c0ecc85fffac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3def67d8a31881008044613894ce45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef2692f11e1342d043fc5af02aa5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3f60cdb71320fbd2a4066b176d69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674b6757135814fcb6c1199fcdda0c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91af6f504c1bc3db6df372b0d670604341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1afda51766cb9a707a19fbe3db8d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b4550142179d50a9766d9935ae292343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959850d7d3e7cdf4b34dbe1584e3a234344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd2654a7637bd8ecd0019963f209c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3bf8dff8eea2dfca05d45c9d26714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45a49250b83f663d179d879a6111a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5f0654c2d337687fcc638374bc29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500056f491bcb7ec17970898b5bf58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b9fad0f9a364e8045f9ebbae09590350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ad32d5dac719ae1d09ed05c3cfb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1844335dc427b4d2b621351e78eb3f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2322851034f56077bfcabd5132a956353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42cce90f64f975aa6e7c7a39994a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cea14e7a53deeb3074f66bd099c490355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2eb9b1ac7ee56c18efc210764f9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d9d42c09dd4fd6db9b8a34740b78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260af7696d96983756f39f335ec44a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840a7293a7fff7cb1c0fa07f7755f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebc8999d3e25238e2d85575559b1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a7bc0cc386cd75dad947dafb7c34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec96572201b864e970d5a957acac39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f024988d51e430c891cc8e10680962363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee155fd91022474416921fe7dab144a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68098096ace93ea67ffc37fbe648882365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcccf0b556566df8e9c3c975f75499366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc0168317b92502b2e460860681ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fca5ff94dad91a28e8653c5e53291368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76b06638d6235c39b81469415a410369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aedb778e2708e0de48ed8bac88f610370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80994158249a4b9b30c3549c64f9a106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d791c2dccbc5e7e5df4b6f086d50fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a845160992e07730a7419c76385b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14a022f0a16449b62834542981624374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fda32e06a88d90e6b9263607e0e26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0773bf5fe6d0e7f49af77101af7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fa7196d4258d2cb23b4daaac8747377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065797b32c94a68fac9a6c7ba9bd3d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d662e31946f0c122fada337ce4a15c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706b20b4ed6a6769a74860b28f612c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf3a8d92ba875e2594134aad995feb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f207d16acc0a9660da0020db971e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d19c8db8e4dfe6b494e80773677e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea99875528a11050f6aeea74dca3d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891328a3a298659d61e2d99485126ca4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96030deb41460c4a6f9f3b9dc288a955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ae907d26086aeae3f9758414c551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3934fbc74ffeb7bd40f3f393a8cf8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ddf75f5dffe47435473769109e28a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42c2603a3a095e4d4bf5b21c17aea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126a48932e1c55af02b0d9ca08c8809391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7fd24ac235aa7e745292e500f3e75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bacef424b69ce684298906ffa73ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc6b6fb8908d086afba23c98a26a50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf76bec307ba7c2602ba94cfccd278d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720c19d6ac07af293efff72ff75635396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e7dd8a824f04d68c92f7a551ce45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515502086580c9c0996bf61c3bc7dc0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f765cd65bf339d05cfcfa3311c524e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a8a90d9768faf9f489a0c5c7bc178400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be0d96c0d1e0d956862534d2fc370401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae345029a79c8e4244c2d1af1f98a5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c655871f946fc301b93991472badd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905560779d7a08ee53d203b3827f77d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639b35cb2fc032f213faf8a435e1cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d0d8797c061d43421ab9e957003e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774dd99fa52dc62d0e392bebb7053c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb721b2094b8e24505c1d27498a1fe45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1da3937c659a3f28fb99dfd33b491409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663bf830b4590a85210852bcd7bedd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacfc1885231de47e7cd377bd893f91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6531ba69c43d94fc8fbfb20b2519412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831b7beb697a273faa1943a268d126413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eea72121dec927cd8647dcd21a7ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89e19f06610796471dc521d7525f87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd01236af0923d2c59e06b8810967416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9e65d6a67bb5a390841357fc795e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61384d93529689407361abe7028ce15b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83a81acdc21b0f86c230620b650bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08840025c7bc62d2b767fe572f5b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b48829da9d90b59a50417cccc17ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb3847f9a416be4b1f8cdc0da82b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f307d98dc64e3d112eb9589b4e411423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a3a1e1d3028f798c81ae5fac582b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317a4f5ab669307ee351400d4908aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953453d512dbcb7d30d5c0ad7783e032426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e15be6512bd6211b49f88e4bedac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fb57d50c20716d68654c6935a94d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd82112f0d531c9e752032970aae3d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ed415219001296521aaafd1586e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d8eb3204ce591d76f3506c3fbe71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8cb7fe3454d7a658a7029ac8d083432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feab57d141e7496223effcdd987497433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dabedfb15d33d080a250a5515db309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50cb027c7f13ad50a41cb658c1807d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d63249f215d2c53496cf9f9d3a132436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb999589e9aa2a0a4b1d1a35a515b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add342d97085eeef47d6dc709c448ac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b90dd6412b50338089c9752976827f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d8f672471c5e3ea497c8f6e401d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f6003970b3528758f609123c0980441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e04fcc159b3220d4087d1c4a6a39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a742de01e56841f832dbc1cfd9129443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef2da5c1e433f3e296e0d4b7db85a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb80ad195a9c1c7ba55ee4e3a2bfa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fd15b501e03e734586d911340f85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22476bbfa786a462dbe23b939d436447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d73ddbfc65cb2a944bfd0fbe98dff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1162c23573633a1179891a8df2398d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a9af5ddd5ca8e3cb524890781d31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e54e6abf7395ffca7406d7c63fd39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee1d20fbc5928c5406f19f5be4473452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006176fd61d51ef3930faeb6b634cbd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2daa10bc2a9c2b47c0e232e55fe83b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204a39abf172790b8c1a90847dc2ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d0edee6d9c54dbfd982bfdf6338d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e943888d80196796b499774ba75f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2757c76c91037e2300b8152b45a38b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a5d09a36c19318e2ff5393578c8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8a1f9beb4e4228609a3b2d6dacff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c4ee75c9f71ee55c995b6c6c31fd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8af7ced14d41628360419e04ce5a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012627e7434190f1e1f9a1d7b7906bde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc85011bedba16505cf4e9bc65987464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab0d1d0351a3b79b2aaab7570866a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade790e428a86847707fef090c3a5e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc2c0027c7a880c318d5a631db3e5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d7383e6fb4916d26ff2e886d9ddf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d57d8c70873e950719438fcac97e13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60bfcfb7fce53272a418b0c3ccb01a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bb75ff0913f01fcb6281c86d956f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a14b1fbe89430ad61c7a7c7463b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef06d380cfe792e077c9ba178e5f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa9e2ab40b84ee9802a7710c510a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75602a7bb42ddea3e5646e619b21ab21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e9699042f590d0cd6bc8d8fda59b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc2a2c74f78805031846cdf9dbd4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403a097c61f8966153b505588f6f26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38609a293eebe426f17a569ba9ebc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6003aa6de92317d62182ea2c6add480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67bc1296acbf1f720d819619c09ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353e3a5096cb3688dffc61aba54ed4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df744fa37a1b40252653816fc4ea64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a6a14915580735139a21fca6f720e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd6b9c47cb07146758d7ac44e6276485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d45af9a293b708854732817a705d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9668217098c38c97ad54d4e9cf35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499372698976112d4a8edfdb6b3af3a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea534c004bb86aebdaa9ddf550c10101489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e92496c83d2cdf870b42097ab55af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743b50c31690672d7c688962c83f65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509d0e12668e16b8c4861213037318492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844869db1ceaa62f12a84e9072502b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d13f57b9c213e6fcff1a3494bc4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc2c1fa8add9ce3c852af02f203a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d21ac521f781d897ce5e80c04fe78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7ffb10a2cc6b2c9eddb81adf6ac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d26ec0a0e31f1f634b4464e1075a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e157c427e50ca6a26c26b48c24c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d587b6b50d6a4add1575f8770567500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f77e1b07ec14f3fa55ebd67b27cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9584b83bf4e006fd0cdb8670dc1a75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b73d41071bd75d7aa5ef7b4215bee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ad424a5b1deaa03990583b8479aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943456a0af096586213c5d508763cd38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bc31fb7b2592bf7de3391d93aab8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e689ac5632317b0f26d7a6f9e1f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d14def1d7e5ba8041edb6568ccc0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a0cc6c1d9efc07bdde99b1beed1fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c7f59afe0ffdac27a7c29cc23e1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a887aca2920c904b15e8b7dd86a7f1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f65f2e3132edd146caf8db3ada594512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770070743dd471f1236b4af29deb3ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe2a8ba54fc73349c4db308e918f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759c279cf90bee734f62ba554a16af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532eb93139c60124c87b8d9ac326b57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d67a96e865039cc439124084e3bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda2db1a644e1d5697941e799e1dd3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281c19d2cedf53b07c30568d7f21c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5db934da283c8428af71ee975e88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c42c791d7c58a7091347a5bf1556521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e244fb1bd4d374785e5fb81e3af4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e32d39867cf10d7ca796a0bcff738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a41938bc05db99d11750070d2f22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61596be751139c86d055adbe230195525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aeca3c948b0f4d1bda30da0dab980526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d2cc9c721c93480efaa100dcc2045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ae93221942867b9eb25e184d530f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f610e30e8171a4970d52352df98204c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c41c9f1f9f36d1c09ddebffbfb623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde94724c0820e2c572024ba6594fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efe35bd4c747e8c285045113c8656532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1807b3cb7b05c3ea7d8ad6b14170fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d64a002b9135ffd5953b9972e37fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62370e88e75c9205201c1b2ebdd98c2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3d5f71d95be079a17c2fbc99f353536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642b4330858f6b1c4cc1085e64c972537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871273947ff8f643c026e498f3f6b38f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc33d56b658da3b93725e8328dacf49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323a028137d7f079da59542db828ccf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2408969ad758661e3a66ad39570bd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c0923c7f0e790a4d56ad0e7f5b9b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e944627bb2d3f4fb682d7d377e7b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cbaca799758af5cfb063bd37ebd12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d9fd691d6af50a14ff485a2ef7b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0f1561236e9c6bdddda496a6b0f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b183b2602e70a86b0443f21e9b47d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76a2d71506be7f5b6a55db627dae88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42e83a11545c07d47bb1a997ef76c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7cbcff543816e1df8bbe95077970550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce50a03cea13e92ca7b3ca19a71a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed8aa8cbcc0e9b08b2afda64d7a212552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cecc133fb0723c920dca3339c1865553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f67b1e4e5fca1a66fb0c303a57bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789efbfb08ea56e96f5239955f5f359555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be4ea117a7d3a083b53ccffb9f428f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a18eef5cbc33ef78a394d2ac297cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2b9c7ade39bed178e3b80a148814558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a4e3122a9afec3dd3336efaaf3f6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d72f3472b2caad77dbbb8fc09a8e09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe896a449f1fbb886323a8a4514d5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a7f1459a5ae29fd8605fcacbb84f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597840ac6062ed284324d09cfe799a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2f67a20af92d34e034fb2111e954564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a647895e5ba765a12152ad7f2758565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b78662e120820b1deea17225d5c55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504cd6e5a21e02a7668a0681124683567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c6b74d22f7ddd97d530d6f6f0b3bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710ba2be391e5f4a5b885d78a86ba2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60d89366bb8fe4f5b8a156e572265570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8adc449c46afa624e82910935e45f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b510fde0bd4d7e15f24386f155e79e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080028f8782ea18597643dfe9dc2ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef7d0d86c55ecd8c1945055f8224e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3731682123c4f711cf4d227d0c911575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37efd9a8d8b45c51f57f8cfab7c27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a605aaaab4ed45c3e061eaa55a4c58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922651ecb54e5ecfe4981d1b978a71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87389ee848b443b7ebf9722226186579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779cd7a93fd8213d6e97c276e8fe34d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909896b8fbd9c9c52f622dc73154563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97254677ca9878e5aaebb992949039582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb61186f4accbcf6834a36761e7a4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5e92da6ad5da6eaa02ec10a2ee45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a1b9cfc2ae1704e626a2a5285d0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f49aa2f3e2e653dc118bdcf9c2b04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd008d2ad8debe6c9400cc4bbb263a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebb76bbee8d4dc218030198a6b0b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded282945deb59b95b173005588f60d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169697c5e2c2ff605376787a18c5c6a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae238898c6ef52790188774b8aa2a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ee9b60bab692169beb2ab2c51c7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970aa4148c7f474820d4ba2b31bc1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed02b7df69071fdd4aaa1c9a0896520594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4749526046ebbfd101304dba4854595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed9855875c1903ee73c94fbae93df3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f080702f289e5fc72e8ab7aefe7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dce435a07db2dc3686a018202e052598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697462e37ec1104e9420c901965ee9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d9391fbd6ce29b852078533efe849600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe2a4a2c771e6c4ea6320d5ab0472601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c5df7401222fb2e6222a179de514602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d11356de286d08ace2c1dcb24f22c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa368e7dd3214460c8d95e685f5edd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baa3df481badfd8c8e94343a3ed357605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3841552f381e68c7eaa376450e40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af541674f0e29cda37222c5c14e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c5143a7e37f38fcb9504911b1acd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60765cc407747e2f591e0ce6421d248609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b8fb791a637d75abc1b80ff2357ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9322396ff03859e201ee253fede2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2c2db351a2efb41370d37bc82f82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9c6d7db62d2486255cd69785a263613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b496fc09a4185b8b3562f7f46f4334614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5daa4cded108e0270e9b98ab4df0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc2847d3ce65a49942b1e935a6819616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc356e2ff4fcdd51ce382e9af6a644c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76514c7b3f6c709a1b29d87fb564f6ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c753ef2f3f3b0a5a01e328a2cf185a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2985ae99d2d2ef31d6944f51bd9557620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed44d450fdaa64ba601399fa69a688621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff44fe1ef2b11b1beb8c4ba83c5fea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099e29647bb46b40de82e3f1533990623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59307f539211762ecb745748374effa8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764544ea0def70b8eb7104cd28ca24af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41970f51afda433dead6a05c325a90c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39284c4b375df966cdf457982dbbd961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f2c5dc602b88d343925e015c71ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb39be3c931447dfe3bf8fdebf274629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e988526b07ff27c8bf5921b180671e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0aba3fd8cd054064def390440ca2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe41e533d0f466cf53682424dc211632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac362a4d602e8f0c14436a380cc34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9d7b032de06cab756028df26dad62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e102a77089f5ea3d8490a66dac4776635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e43998bd61802015c6bb27003b4b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28822ca6cfbcf098d18f95baca3e88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869743191d4520abe566c28b291b3ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68501bb45a297a3b55b33b49e8866021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1a7f1a9e03bbb79bed0d977c821f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a7bfac8a392a04f70f2042380dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2a3ccfc4c480a5c55869c1fdb806642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f90dd33427747e7deac080bad7fbed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73867773423f43d30d2b3ffe5d4b6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc259769b1cce2eafcb6c0a66fcfee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a23aa5b53b13e65b47388d167f4ca4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ab1be71e61770fa0d92dc704db144647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654099393a58aefd78cb6487abe629d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e44eee8615b0068ad0438d44df82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf1f61af5278f06a03f984f0712b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3144c925ae4eea7af0c28175b0b77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670494b7e1f9e42f994b50a85f65f9be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7c579f79a9e874ba8048c4e4a474f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa13c57de92408023e43cf2346d096654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91b098894446fbc5ffed8bb5344aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626246f6043c5e547428677f2b43bd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424d90043676adbdbc641d114308e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2be48b73592845325631eb27ac0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac87952db393761d72abab1e6466a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e788465034185bb3f9be262c5c01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4776991591a156b0a363e5eaeaad4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2eccc523dae77facd7a512549153662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a38749ad5cdeb66d68a85da9bd922b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5936c5b55227b078a6f18533bfb18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec8da37d832bc64c2197d0b5440ee5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202743b93778f9620cb8682f12b4e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a89cbd397bf6e077f4235914d92e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753f0b54bf8524108df7a0c2cc90e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755f96d51eea5f128330eb20273a456669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecbd7757ae9b0c993f838e901e98ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0ea13712254e161b65e7d10280788671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82505b1c10dadf6398e9ac0911ab9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3871d687cfa16b2cc0097382edb7b3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6d1b60fc278f6f77f94c08ae7d778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1efc5045ffa5dc0c108a6f79387a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b4ed302fdb2fe3443db7a570a64bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0f9acb3f2c67b06ad57e1743d0705677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602829abdadada53b2e9e31971bac64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e83e06bef13f42b0b5873de9fcf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d006b6a675210f579e04891fc7dd66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b286f64da2ff9b4966f6a0000f1ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa9181c900f7c2464362b2b10fbf9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a14aa1c8f10627e9c0785ca65d79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74100ec57fe2221a029a20e07572ef5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a7186606c6cf0513e832291e6e8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3ea1bd0d23be94a8110befabb204e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bdf68ba12a018525e7dff483b232e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f0561f91c00b11a59ae459e7cf08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479220bba27991396714df7fa43bc4b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4b039b0fc74338a1735c8ae85b7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9956fc0fb2dad81f4b0d315c4d2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b4b0db9fe480b1c804127f1858d76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b970cb493fe0ccf7872e4bc1f6bba23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74935e5501dcb33b7c6ca7786ce4e84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b5e9a385095c8dcd64c186456b1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52442f51713772bd361f491c3357c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800e3507ad1c4734e0e2a055fc1f00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c268755944fc52766525e31fb2ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b815cf33ff9d4977829a8e7a34bbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614f2afd322212f8a3c521f914acc78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7714d7589175431b59e2093e73d80f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d6dcbdfd39d002c3c17647632446702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926f27c4d6eacfc2288d0a4d970c52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099e740c938ed34ed488fb7db5b6e4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a571911444a32ac6cf07be83468f03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5bc5c55d2246930e5c774fc2c1d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ac414cf86260113aedab239a9f35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f1ba4a760104408058fc4fdac5d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd9c0a64beefcc2692165ccd6160aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa40ec1a83200459d86eef343b1188e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7c10f331317be694ec2d1270373d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9cefe95d5f26034b0fb05cf24b8b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933175d1306152a7a8fd41476c2e3814713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15c17f53fba1552947209381ea488714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9960730d8ccfd016bce7514dd65ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813fcf383c27b824d39a1d56680a97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4672a4a8dc19f712c31e8184f5b6d08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1969f758b35104b549c66d0419c225718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df359fd653b0e182c1c89e930092d40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0a04d4dec2666581eac5c3809137720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0bcd95d2702a5cb347c073076b1e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d8cfabea4bfd6b361603a5175322722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd19b3283bc15327a2f56b87fb7ff6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca375582a9879a4e6ff7f5f2fc9953724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe124c56d07cef508bdb4eb335ee9b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ef8a027185364fd8b4d7c68649f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6397cfe362d6c851ed65002a7cc1d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed060b7264074637bd9c684cba22fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b8efc26e02c367a62c452a077d18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4ff618c72507cc07bd5d4c71a2b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483c5836e8f0bf90c36c63e4187522731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7e8e8d4dcd2d2de36daef626fabdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd6fa6963924cc5f7daa4fcf6e70d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbae77330e923763b82fbb85a50c95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6e0da5021bce2979924645a9e0730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b2de0cfe1546cdd073211d4279923736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a24dc262b8d27e8186a993f98e9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b71c4299c73206a13c9d7368972d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d94a0d2659f1e4c981df29477a8a7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac145e59a8b42b463349963c66aad5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d1d8a3fdae00241c2a43569c7034741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad9df16484afbdbd528f4e1796bd49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859cd7eb7a939c6ae933bbbae07cd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcd78d89ef48de5c563fad84249f23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cc1a2257e839c91a7389bf21b4ff6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca3e3b47bf1ba9aca4f692328f4da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1008749edffbdbf7d24d468fe2d064747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394725fc7d302d47f46f872c9f726c96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1ba3fc41cbfe4cbd327a02cca41fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c65d1bc8208a7a04b6aa4f88eeebd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e5410956c42c13aca63a3a7080302751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede536f71089b8a265d26519316f0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e156cac1f835239903e563430da1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae236098ad108334318821173919fc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5438ee682f071f97d90d535a482f2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba780b201524bdec095b3c84c37413ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e27da4562ea9e4df7f225a9daf683c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12bdbfaaf331b8e9d359ff2a786b4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe1c36b41987b88ae5037f29667b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>