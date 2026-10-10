--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57191c75b828810eeb63fc9f0123df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb12deec844687087d98309d2e176cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac862eea810ca00a5cd0dd95bf39043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457acacb38f0b27760ec8b3ead1a50a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8b696312fe9405c5a298c314c7a3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f7483d206db1370c737fe61a62c886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889234105b292e02acb430d87ee6d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c19839fb3c6ac854176b7af854cce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba99f156fb6e2c947b6afeb976d8299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ae765c67e6fab57e669c29f6175a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8bccd7fd2845036a19e9b0df83be611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afcbbc13fa355cd0290b007511264e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf68655904365f88f13a8366843cd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42de98a4de593ff2bbad0b4c887c0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d537cad763e98dfc06992fd0b9d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca61f28b4931a52b9945520ed0ab4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98fe4d5bd70e2a163fc3004239d94d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e313c1f034a638a796b2a17b505809318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841cd5cd93bb2016ce51c74f6699c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa6fbd503e15c09fa5b91daaf512120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e3417f9c8ae87b55a24f30e2ba4a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f2ee3fcb4ddca8cd35e8eae7141322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f19be76441ef95f7905c74a2a764f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006402f2f5d7f5683d2ed1cca9389924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec011de610faebf761d464a473ac625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f336db08be20252e00c54b93630a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367631c1f7be5a11cb64ec0e99ed488c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73b2d81f73dee2266897bf829504128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020528317b2ea62abccec1960b52717f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12e2e77ee0ae1d343f08866038c27230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81de9ef2f781cf7589caacd0b555d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095d683b13daac4d4bf3b47103092832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76a2209202e23b0549f084973ad4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619c2c2be42ba440504738259422e7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de96da3b6f69c6b4698111096fdc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9d8fbef138f6d33ec4e19e582e62d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c7f9814834740223d1214a57bf5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280bfeb36a51cb84329c9c93cc8414638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1391ca5df2f54a9502c02de9949bad039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6353660cbc209ed575e59b9ca16cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef62f19b4c604143b534dc6ad555f0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b89fc6a51da19867b0d689837e27842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0109ec54ed856d6a7a94add77132a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356de94f678e7829c0cae33bc83de744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906b51ea576b88b2fd787e90bd1ec345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8616ab38cda00cec573a0fe7443f4fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688deb72dc3d2d79bad170ecc835d3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539fdea7e637192d7c3780cac1696b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d672de32de2828048941def86732a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64740249c67a1e01b1d06d38ebae550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d4a1b0c35abe87f4d1cce16c147a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4b30ea0e52834915ce76f746f33252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b27a03a2b4d3537be554c0706739d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bee962bf120fa086e4801edc4190754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf4819d390b5571b96e6f8436595ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e666f908fe1ff81b25334408da648556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe12c2d1aae532857459164d4043c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9d485c9092bd28a918721531ff3c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44f2dabbbe70c84e0e7a69a6b97b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb419eab39252648b7ab46f0ca152d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54ebc614f6830500c8a3c1091153761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06315c3c49e79c5fe559a3166643ef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb8f6da24b215cdbfa0989d8397fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736a6428ca6ebf6ca422a7e3d48ad164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118278fda519de84f6d9e04d3f1dc33465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85e3b0f392a7829555a1950d1158966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf017e64ebe1d7575687c5f96308931e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f507b2120458b7a24d689e306f5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241717b632cfca3d8e52b03b2b841f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030970561dbefebd78d58921dfe60a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74290b8e500f800aa887eb2f1beec9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cdbf5773727a828e38d16be64811472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e2931a711e35afe23f49cabc81e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd207afcffb3b70dd5120d6db4971a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81cf7cd9bfd1ea1b46c84a4751bb5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160329cba001c223055ecc4caa5f97c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85995d9f5f306b671ab3db45080dc80f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7fc8183d8743c03a0921457f9e1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2223bbab4db39ef13f128089b8f537279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a7be599333c833538c502fb1ed4da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eef94d121d7fd453f2c6b8b018c9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf39b32f5a834d66a483be9ae219e2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e0690bab6d1504308a4717a36ce683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f534aab5c4487f7858ac5cbe8add0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe21330b0bbd765c55fcab562c074d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ee331253f9f49d430558ce87600586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1fad4ee1f2b289d16b9f0cb7bbd4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3af0470d1999537af17b3a4aab3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba21e57cf14e7ed383cdd8a2ae0e89b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b59e22550c56f18619f9c621160d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b765caabbc904d7ff7605f0a16fbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193ec83741751892cc1d9340654bed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a472d92f4815820caf6d2598e1d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702549b523cf9455c6804dc3798aca7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27dee856fba2c4adf5c8beaaf88dec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab0cba8b39d2edc84b3fd249b3f0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058db93b8544ad45f07bd967108873b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef6b9cf306a23bb711fddb0c9985f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51eb971fe84985e78c53b42064f8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c2c85184bf2759ab004f9ef29dbb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82bd291ac866c7e7e8f5e76a9f334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0316899b6c2f9d15f950df5e5051102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69accea8059e3b1c984490db3d3cf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0556b44d9712f1537f1eb47a33d4c51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c054041f868830a2fe66b921f6739105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70a3a643fed91207505e3a998a12f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb67ef5a2953cf515b60643bc186e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4066d3331e0ba3e1db6b1e9b6e8a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a307f81299e73977846b387e1918b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5439f67182c8e476de0e3fd6b592110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268723d4b4d183d3f35af1e3cbad0665111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c5de75f4707f95210795c0b65dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd7a1616d4a9c57ae8f2a3d4b122e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e8a4ced1f8a3abde129b42e4bbdf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c734eebf3d87f3f2effb983311b6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aedf528ca12ab08f0c212ad230cf73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecee40da3c31575c92fbc45def624fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3926d6a11a48d1dbab239851481325a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5baf6f5739b0606546055e1e04d285119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba73a30d4f0cc4d0758fb2d2435ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb154d9d788b5ce7caf151f3a2d5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e987594c2245c766c425c77c97ea157122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee7b750c5815ca248bbc96d57eee64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7179cc504245f51ea001268be0b08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349da8629870011f1c933ae436cc8fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e2f8216d855ff920fe803d4e31af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2309c89f5988f21f4209ca0dfb9a8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2acb6b9e484052786420737e58f585128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4270ba48fe1264b98d752966cca2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293205e13b022c6d4a93936a31c98c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fbd4cfc499675f459380ad3c4879c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab08ab254a0cbe0c1c5952e48d83d8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5600c3601f13d2aba7145dca19017a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ee542662a8893f1b6637e7481f4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332438c87423b404d127248890782dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c45136f82fb16339201db65e80b08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc7f20c787203af05cb667a32253f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b395a1a8f4630113a00298dc37ccd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea95d860a801d9eb09a00ce52174c8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a7d9cdf00193137dfd43f8c4cacd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782785ef1b807ddc622d820c8d83d41f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604d3628fb8e1d6863035800227d7ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611edb84f1afa0b1d84f1cf467f4567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb80b578aeea422f94f746886d23b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2f9b6a9ec41de9f770c7bbd74492145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128aef40d50a9efee7c1057696890c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd1a62703c85bd813e61d5365c6088147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a246c60c44bc2e4ed38fa22c23b56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396083fb83c449ee74903610ba00d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fa0f3d65a83d8451e47acd3ef6a5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7a6b550329d14c9a4c947000f7503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02770288ec4038285023624ed463478152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3bd878a2b91b58087a6d1cf86dbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dedff60589955c7edef1f371ee4b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c4bf66a2798e311f85646b960684c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc292f2f0947f1ddabc118b8a72eb46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a712f6683c6c06063bc0a45d327e570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2810d765af64788e9e8545165aec3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c886efbac8d9889f37a96bdb44e47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf558e00effbb8d31b9a8fa690cb422160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755398dbb03c2e7546fdceb3ed6ba9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994f5e663d276bee3df3d37b93adb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f978e579eae0a18dee4f90b4d12491163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868ea7ebf5a991475c05407485cf870164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934dbe2f38d0af66e61382def344680165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889445a057d50d4ba3a09999f634541f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb22a82b1be67378de37fc7cef11c87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd1e2d8646b8618242f4304fa2d8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3dc2b41d920c731fc9d4db929ff08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40827324fdb231e5d1821fba4caf660170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c31dd5622b9b7a6e4425c3bef4bcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61be2b57eb9050cce03aa5fd697ebc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8aa2be8c9899a30478eed104c076173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d51a129e39ade4e84c448edc3408c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ddac1ea630f4cc991731e987c7f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5880011b9b36adea596bc406ee13c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf004d6ca4db9ffc868c87f120bb73c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb54f53f7bfabb3a7a5cad47a51f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a81fe4a4bd3f7d191c7ee46947566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816e452f90595eda7acced7ad77f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08664f53915b25e993b38ddec55002be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620c2e2771fb30a2f9a1595362d77b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafae9c49153804e60dbaba300e60b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c59086238c9a35f3e7d2329abac75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e45e7c0c43253f47ede02401b23bba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b5221965baa9f2b1b50ff654ae96f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd9f47569dbd2a6b3825abf6dd897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0453a5713fcf889c7fa226d45ccda40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb58ba0dabe7e72aad57376d2966fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea444d4f040ed8a6e252d55d7828d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac615d3007afcd4a1c50aaa66a016191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d2c6dd2d5ada219575005ea200ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedd54d1c2d8de446c7100e47606790193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915709bc4ce596e78848e3061ddf19e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3efa401e4cb2c6ff7bb2ddbaaa58c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d546b41770ca0ba0592cc55b61fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe38d1e2c93481f2ab16379be0d7adc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a37826b2ee9c9254923831c8486b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b308dd0394580379f07812e26a89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7175e9f0621ff3b10303683e1be672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100fb83617e22281c2d5c110796fea8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af79cacc30fa38a66c05118f75a0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f50e46f8232ae7b582f3e47257f94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc76056e7efa436c2002305c4e96a00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407d50d27860045d81fccd914c06d2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc0b192941166bdbdbc0c1d23fb29d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b880c7e42b836ee23060165773e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc43a0f487ad9c939e97b6241d68e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc3ffc4a78a00f4858a56e21d7baa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65835d01965b7411b34af503988c52f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9378f19993565eb60a17d9e8f24066211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c9fae6df6b4a363bcb4c72714f40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0feb9544c7a51393a5dab5aefabf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e7e9f8c3ee6c1f86c13e569f1ba9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c0bf78f5934186fcae542913d031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dc6ce015e6a8f8499da501c52dc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f622ea962dec73c1e33e6fccc66c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec70b6ecbc0cf37053bf4669d9dc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb03ace80c1a4a608c8a9a291b8b2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a1b068510842f55fc3abedf6610d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45b4ae31664d03a2504d222b5e36a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca1860c1c728443779fcf215daa37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b0eae5418ebe8577fd41b21b17551223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8b5d4775e2466949541a6b97cbdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac2c40f3a4dfd3a71ea1050c7ef2f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b3448308141e7e16d8f459b159e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b04dac4d89e8d4817dcb3c196010227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8721a236b84af91fce196e0b3777e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32dcde1693da2e8bfc079000045114229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06236126c0bfdfa900264185ce05bea0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b44757171ba496e6170873ba11c0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4503e680508ed93f7e63767c5268e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cccb2fde7e036184b7adc4c6f10ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a102879a1c6a3e3bdfab21275036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a3f8b7d2bbe0ccb9637c2a8e63661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffc285b2cabd6cf2b12b5235192921236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d062f744e17f21711107f000427239c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c31c6befaa48a88e55bdbfa58cd593238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747976a8daf26af15eee332a5ac8169239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f0674ae749b2f25773c8ca6720db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6289298dc6bd7e04da9195cd130f36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0731cc52bd57cf600ec151e9b5e5f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff5053f9406aed2802497517a4a8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42870922130d6f5d0823a27e7975915244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac5089e63e6e6a2b42d81248e81dcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae85a4e4f1affce6187dc9351c9983246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670793ebf445c5b2354570d463e23628247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c767c8fc1904430a4a45d5d29f4b11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb848e0350d1dad9bdf8254b26e4a3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1508c1e68e4814ea74a39ad1c33d164250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6525721a2e73603d54f72cb9313a1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f807bed67675a61b4c9b674ad3f13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df951d10d783aa396d7156f28ac328253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57255ad1e6dbf112b9b61049cf31286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a035d985d7bade7e81a5d8cc2425255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b63db8a6dd8e34208fc594d75c4cfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07338350334a18befa7e83f9885fbf4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3c4bcafaa4c668e05401652a647d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b9c6578b034ec3619195fb2f4ee40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1417671b7e90e3a60510d6191bbc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb59f502cd4157bd0f85bf9b655831261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f3abc942c18e79fb6dc5e55ec1d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891601658043388d7a242e0b03980ad4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496c2eda5064c65dc115b992c7c9df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8e1b4303f143e41f9b207f9565d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a4953a3da340cff7efbd3f8816ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8d310ab800645795dd6eecb00273c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c6ff8b8122c53d711b3ed1fb22661268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef213f26ede28bdd8cb361d90271c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af00a1339f1a0bcf371c13c9fe0e3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4347feb3f372eacd54efb3d9d45e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dabffe4436a5649b6d4ea7d8f854e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e885bfa278f508880ed6b7313f1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff414286cd3bbc300f74e45c3a288274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28390931df7e0f2c46071a89dddbf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f92bc7d25f5997fbc3134a0f9e28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898bfe21a9e9fc2b8ec3feed9e8b27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf51721ae60740687e088b5cb4f9a4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4d2fb7b5dc196b08d98dad1b1bb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70fe0db210f6f51ec7451ddd2e8016280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9326517cca0a91fa3efd26897449281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185bda7c9144b81a0660bac17ea40d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84d3e1a6a00aa27e1506ba83d6d6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2f94d9a6a6f0107ac8110ef5a2165284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd2611965111042c00b01068d8a2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249d58233e7702d4cc00ef848f2c5a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832b716f1abea4357327673d49d181287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5fc0f3fb2fc51174b072983022b5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837b32993b85bc5e7b48e0222852b5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa4511e78f9d0bf0ce0f4bcd00748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d32ffd7e0f518306411e3f5c2796f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a0d29f8d917fd599061bc117cef84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e8b5ad2bc4edd8599589aa39fd9a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291e708409997bdefda4354644697b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef9bf0167664afe16498762fd9c5c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47235eac49f97f20c6ae3466326d4e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a2fa0bcda031a5b7c84cc7803f1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27743a77133ff18d2e81157d03e6ba08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c75d691bab8a16af2967fe34cba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113f207af8fc419e23917842475741300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac762f42f0504dfa4054a49faec51b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8daf1ea497a84cfe61173162d3f1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00251ba4497d745a4321f8d754cdd60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291289f6f9233b0f5c6c5fb4303a96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff9b12bd5e7b06c0b1a0e8178f36b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3316c2a8deab8e3550ec214754b565d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f9afc4c40a812cd77872d42054f63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7f6182d8e0b0113bb8bf6c569ff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898271983cb52891ca9c4fbd6c0fe2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c37f1f03767ab355dffb2264f80dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501747b023baaa72bff6a2131ce16042311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ab282709617c636ff13ece687f051312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14cf9d915ce0385ca9f5b4fd107797313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77830c7a26e3d1e426cb4f9fe3db3df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdcf5c0acd0244279769dc6ff684f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6724b1298fe4dba45277ccbf546f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb9c63501e391e6519da95690cc55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591558eea006a4a671ad6d168ddc234318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f7f0b2f3506eb2b0860201b81fe5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dcccf992d6c9d83e2d5044acefcb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18dd81210bacb0581869848a8cc28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad38538df6ee6529702804e167fa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477d459bcfd0e194f1fe98f39032a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a505725cff07567c83e4bc90393dcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e86ef9e5e00b91b278f5a67953ad52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3a6e1a0e4cf788b4f867a5ba9ac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c125115a071d94290e79de941090063327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b8a009c73263860396bc81c25a2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e847908d4d50cf9bea4f393d0d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49b1ab8720379e25c7e793031fb95e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313513ec9ea4692bcb21730878182ecf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b9f161266da8598e07b0a66f3f06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98541385caecf5d7ecef3ed29fa8d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4889181909c162a9a0f348b5dd5a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59128676d7bc41050578804a29e60e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc1d4fbbc4632412301355ae00804336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296f1af6bcac3bf35f6385cc42a4b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3836d96281ce69c0ba4fc2ca3b7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267add128f2aabf54f7ed41308aa90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac4fe72e7a2227ece86ee63fc5f57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce63a0259c1e7e97e8b684d1268554341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399fed4e274f2ade98aa363321594a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de63fee3d11398152dad64b28ec56f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdca4afb07b5663ed1f018be7a444c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beee8a7ba3465046142fc3d52b4ed7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5278f305d1d9b4a1ac1e962d1176b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45792bbad24a72fa7f61384615d844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cd205d75badfd349aba3f1725490348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db46b1be612af31c49e3da3088529349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74837fb61195886b28ee5c8029e30440350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d6c29d5ce945caca097cdfd896f55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed96826aadf2e4dddb922f08f0d4d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce548ebed19612a3e255370620f682353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ea5c8ba3c2f226d6b409a44afcffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75616853776db3b3b91708ae7cd7dca1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9cf0ce4d5ebc8068aa27c0c13129356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd07df2dd1bdd69129f448913697b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7401d010e4734a4b6c944f6ca08b1a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db86363e54d8af0f90daeb0271a6b1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed43067bd349b2e102dfea0cc9184360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791e5b7be08d891cb7e4c88b616b94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b6205fc6ec72b3aaada350f608b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3492e43983b903085c74ddecaf9ab5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5926f08000b6c5f2b3fa83cf2985364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228647205c13e94de9216b51f0dcf093365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4146c8b028bae5b3c88c32948f34a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed67d54fa139df3a08933d3374c8ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d050d14b2860e7bcc5df56d181e230368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb13694d9d1cb95a693e5249ef573ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399adc7d67ceb887790e4aeaebc50df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d099e2975c7992f42f1cfa03e457e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7ae813b42b0557a29dbe77b0b9df3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc747f88d9aba16da4ae9b562a0d516373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc6258c53c15afe1d565321b10076374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cda61f43d169701007ff20da9037f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a89eedeb778bbf4d36be0ef08f6a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506724d246802a0191e6d4bd6aa83325377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f9fff481fa4e6d47f31f4cf92e2e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a59209598480f2d9d0b132d08ec58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb1d46bad3c1dff601a39099eeb2ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80859f5c25bb2633d9de7b08c2c9b5d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86409205f64848130557f732b18cf2c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa8b1053c363aa9b20dc8b86976aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d5a13e06bf195b7ef49a52cf14564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267996f12ce135e95600bd82a1dd81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d16ffb3c4a70c6e6f919dd93b6162386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c29277a7b8a20a6b6fff5da33a4c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73d7bfa3eb69fb554968c0c3be57d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8c94b297195183b046b7052daf80e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61190a4e5afa47653af375dd199fcb33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f396b0bd98e58ca4b63ec7f9ff9a8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903a1817c5b3a9fa58d00b389534b0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddd4174277c888cc548a190541c7ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c34cdd1989c5ca3fadf98dbae536d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294c74631e598fe558b1d41b651f59b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dfd83485878b64df5048e36dd7543396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc9ae3abc08224ec3d38981530af1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7d77d4ec42d062974e88fe8215eab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31d7e68e1d406c6046f6ba40f3f7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b530c662feba21eedb97d654e89c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bf9c8a163235a13dbf172b8a0cb31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8bb401d68073b5d5b54cfb85b8a5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc2e29ea97bbe8a5d16ef743065798403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2139f0ab7d47dd7ad8848dc7d1a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8fdba08fb23978dc13f715a61671405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300c06133203bd693e8e95a1f8182cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f9f8b005153f8f0cd1c507383785407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c462e3e94fb6c0c0c89b0c084c56f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e112af0ba677ada8b3de08f33309409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846bd83ec99ee3aae5748c89f4139e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0b2e79f57cc5efd622ce3cb5a71d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1141c5584f75b35701c8bf0e5e5c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb5b4b1650c8fc8ec337fae0328d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957e8e2d9a74994267fb495ecf5066414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e7c2baf5557fff450e6484a6adb91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45cd3ea2356c969110c2b97ef38a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fcdfe93edb82b637c7eb1d5aae92a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5b0235433fef5bf75c791dfb374df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6d76ebec99e96050800d8820a528419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d25947c260ef92c23ef6bd628293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf4dd4798e0a597f730f68726705c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2fd46929f108d9ea34ce065f4ab6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef02126f3676444fec3269ad28533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4b3795c91023132b5db305629421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6355f868023deddf1ab82d8454387f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669cd5676a79884981025370b87f820426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9397b11f98aa9d352386ef6c4ad98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e07b65215c2ff0f304760070a4813428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1232f50c9217d95bc60d69423ec815f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be26290cdbcf92bd8462f22f10c5db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5799336554c2239059f1d616c9cb9f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d96fc54b8ca2f8fd0cfb067f300eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d58ac202877447b5a8c80c38537a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ad9a99c07f66f429455f3983a7322434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c344bce89655215cf2d9fac086dae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7107111fc47d3647a16106c4462992b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047463dd7c6df88290c428ee2cc680b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59da37d12433a870dfd14e1d7b73a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf6513a6e6696012995ccbdf7584c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35470e7119cce0068af52bb1f1b074440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82efdd8d41a4fb32c5efa2aa2c79cf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a28201abc6899e1e0625f4acd5cbfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7ed38eca6560b4592e82b0658b56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6759a5a87aa8b12018d647762f105444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813686bc46bedf6f32a16c2691f1c9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a80750f17981c7812cb18d01d53b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858727fc7ddd67741ef23a8c4d374e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079a34ac75d1bddbd53d559cc577af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0518792a63200d43d31b5282ef74a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf4b64502de85d6ca516369c64f498450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ff0a8b5d34200da0593134f206ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795466e5cac984f80df25e771b4f82a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ecd2d5cc540ae8ae555a332353de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e7425281042719e01fe0235e92227454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b42c1727b67dbe76eae63a71af306c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c892fc0f6e9ef66090477d7f533492456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af9522a8f5700e2c4f8e74d8238a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5a1702362a340e45a99ea4fdac98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e266536a50f59d35e110f1e00a69e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2eb27ba1bed086680918238a6846460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf56a71c410bdd30a64fad0b25caf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded7a76c9e68112c58b1a15cccccd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50481f30799d8c37899897f845dd94b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a068da389ef01630899d782af29c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230550409a1e26f07e907c5bab38abe6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d680bd04f2a44983f598e6e58118ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be8b8cfb5cdf048bbe389f82fe80e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b143323ee5cee7174f40ee082969c95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34f0ccb3acfef7084a4bdc3d32921a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3f6fb41a9ce6b1a7e32b39300266470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f7c56e1afc5dc78d6906b1ebe2fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46162cfc7e48218694e4d6b9386e14c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3afd36c9fe87a26a9fc7e10b852f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b664d4bfcf6d877f52fb30f8c21491c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c8f418c03d941e710e783ea611c80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dcd4ef6913441b302e2e8e122baaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618e1d9d973b2411f8d77cac7da2ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1064c00e9ef8175643b1dad056477478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b19ca90d8a27f798a7fd5961cd119479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836d4982c38536ede491caeca1c99a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec0e5697b9fa5e084c0b9d799b68c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287953616fa4635d2baac18e8233814f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c978384b0389c5aa0bedc117c27a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6a0ba265f087f96072f4c606698a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b47ef4994f2d18c6a60c60324e1455485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ef7c67e58479c78239bd1d944ab5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249355094ddc5eb78403acc1e3688f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66422ff6593d28304bfe8e11f1a253488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67834cffbe21e0b4c60ab1d3d0d2fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd242aecb0168327608eed8d7fbdd0a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf942476ed0936cba47cc9fec8f6af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b477e01b7887dd8a18e6bd71e375c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb6e633ae9604ba53df592fc6f4be6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24268071b2a32280f37cbd38d534da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f65a2255cb7adbc934f781e044a32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718559b46ee906a3f390994b0505cd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0cf78cd4a298eb1c5811e48f71f52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b497fbaae8d1e826c0713425af79e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d8cbd36eaf18f2509ecc338eb1db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e4b09ce1bf16bd2dfa622c65caaeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f055cb244725d74dab4d46952798501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f38704798a759a32efa1e820d69c53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caa8fc45a7402cf12b52748f39a78e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c448ec20e0edd0c79412615e73669b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aafdc995efd06f55bffd7649289608505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf96517c2b05813c5e2bb4439034c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356711d67f16c22a39497f19eb330c26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562e8ffb5385109910ad787bc41288508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0205d55c731313ef0828c2995df2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a0e64b5d27e08377c0c583352163510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56bc41a01be53ad48bbc6620e2090d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be49b3e2b2d43de87225be7a6cea8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405378e06a1a65031addb11fc0bfa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc93095011d5e8a97fb753a3b46e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa162fa6fa1d905027123568af9e47d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c772a90081c714b27e1c86df10933516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f1f712013e7ed64d54e0486dcf2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cefcdd66cc6eecb341312c4cd3b6fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd24b19829caed39483deafc31d8678519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115d9b3688f5d8c2845d95c5d14393520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c0aaeb877c8a07723713d4ffcd17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57188bdf20934cd90e1ce4c239f4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2739f6e22cb0ebcc6e37244c01fcd03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040613e1c8dbbd58862948be0e5b3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198b38aa8df66ba0dad94b448c32c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485341a070b6b2aea6405e961bf0e299526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb613fb160a17e322bcda175b8ea3c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac1a57ce007c1b355ccf4c98a7e5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873f3a80d93d060c25d277d69c26c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a239df409d52d97bc1fd92ec5840530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8cab8925d525daad8d452514784ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d801ec39d166590ac7692ab422867f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c555f8d78907cb66aa3a5c6c9cbcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442871385cb9bf65e0c12592daabf57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf696594d2dccc8dd5fc3fd0b3babb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c1cdd80de4bb9570dfa60486c9e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1deb362b871bbbf33932fc1578a19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0be60d928d5b3ad07fb2d8f22f59d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b872390e0e499ab85fd5a0d86198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b1654c42d81f349045ed859491ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090bb783d89ba78a4cdf5267a0ee71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab541426da4d62b534b4046de7960542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af720624fed7d45688d5529c4f4dc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1930c887e9cc875576cbd9d0401d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3f6cb545772da799a58c1c109ae3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd6659cab9e8228f5ed9049eea914546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b53c9119a2d44e5374ac2b59a8df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db7df994c6d79cd05a3a3d058bfccb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c74a7c22bfb2cf7e191afb1239a7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867320d6f5368b8f45aec67a707dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad342d907044998e76c2ac8926141d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de8358101ccb099509db18e8418ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e3c7babce71ec7f96251d6d2caee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7634eb8e4d714b1ca289c5e40fb27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d09804fe27ea7551f3cbfc139e910555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d9e8dc00cd546315fcd86d08df4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7cf05b56166c10f25fc9eb8a9dd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f361a0d1f136c117582734c628366558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cfaebd80a4879cd43ad89456c288b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac3e2da97065497160ab58cf904ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454feec53d8c9cbc5d6b141d97a4d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ada7e09e88db8484447fd295859d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947235dbd3c5865d61d837cf6892db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe2ef35ef5560583f5b805a30fc1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52d56389d949ae322f376c3566d28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589237839bc68f201e0f2fb318ece73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36343ae2e97e7f2efa34780741dad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc79396e2e725292cd292026ab50e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0f91826ade947590f0da618eb99a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c7c7e473af9bd1044315d017a414570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee07089d96fc16b27d6f1966d28735e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40864a7facf231ec6f84f6fac5583572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85646c9eaeac6198611d6e55f025d97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f82ea161d51221f9738179d9046f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b275b022a9537889d331e807055a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0732d84e7e58701a127f0b22ca05c3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d6d4ed5e64a6c881c2b49eafeb8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db978071f840ee3050303de9d74cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152043eacc9860d23cacd32ffa4c53e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a9b8719f7d49c987530bce2fc75f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a8b8791d6d22f6dbf13c82b233fb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f806820ed39469d806b2a17fd6ceb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc83310455cfbcf0f63784ce06799c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b832117bdbd27d5b103ae906b80a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a23ed1acd08711a9a8c8719b6eae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208aa51158cc03fa11aca944ee006ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f16ed0993c07424843278bb779c51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729ad491c4a851265072131f7a6c70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8154f886644ce128890e4691ea16d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d7c26f435aa237822bd7a7869f02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1b5decdf57e05842b5aa639767f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e3d21cd4dcd74a63997b3e094a454592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90697c5f89379cd15d47a0c082f2b086593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4333e5c2673144d4ae0233057b490594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b30072503f27f1ffcefa135c86a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843273ca07933be3581507e8196a45e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eac2fe99d9d89e13504a38b45a48c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58c9c7f91fe7474b9b4651f21bab8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ffe45a5a0c11ba6851474bd0a3b17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f137d9abc4821be737086b7faa94d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339edb1ab0b4cad02cdfc31265571c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d53d1a3f440736250853898a39d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b21ec5e358562b428a58e7e55f3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160859f7d1a75be7c67fbfd58504d8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2239dbc605f989eaac6a0f35201bde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f330fa322e3d304baba2bb7bf13c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc15e5b3f60102875e273ca4d93ea8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0afa90a80a7a4e37f88d228d46e672608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2485366b339574a1f17c0ce22a16ef4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5063aeee99b5fbe7d7b227356da4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8213f0da668c3f569501a6026302e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c0d5937c6834eb0419082681c69fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688eb9b4db635a7b128cf95ea5c0d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8893c1d0a2e6b6640614bebee25b541614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961400e2defeeee2ef473e225ad6ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b8aeb187cae82e5c8b7b3cb25e25e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165879be4b8fe8fecfa762be3a24ded617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e240fb900ced83c107c1cf431bd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb81412d5a21a6fba5a51fe5154b48c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea144823f666c904cac8be38acfc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf49c41bb62f2bfe55c70eed1ae56b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32829494b827c14bc0a96ab625504268622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8231a96cbc0215ae7974498d6518fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d58d91971f99fd3819014746dba67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb15e08964385b3f4e97dfda0b41bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9d87eb60b5a4d31eac49876b17cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e004ba4e941fb92db1443dd2592ea6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec597f66a75eef86ecac2f72ec9013628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ff55fcb0bfa51a615a9d46b3fadb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b050e4118ad8e1e29eb7e547cb5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dd5992c85528cd113b2400c93ba37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86921938623e21cefb2c00b701d78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419585c10dba25e48b5b847e4fd59781633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600159d7d44ba49e5b117e6d1a4bd73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd444f07a3f15dff317be4ed9ead893635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8624580da94402e0d564268c26032c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb9e7babf7e0e845495f2a435edb8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcccf3ce7b587f1c050b567ca22fc6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1cd9cbe9498f0acaa6cabae130000639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ddb98643e59c8b46bf5fa02756054640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcc54e34d84ebb5181fa4294c40bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a7c8bc95649e624e05f6493aaa660642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c17a19fca2796dd655f875a972341643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e58895c0c158b3a9b87487042e58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b156d0bc88f237e26d1e284e8bcc05f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8553e05d779d3f96cdf645555fb4ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7b127909c5d076a78df080cca91ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7427f2844fd7ce5f8b78730891e20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14263bbff0952d083479bab46c4770e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16681efe42d866c4fa74038dc92e07e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f39990bf7d420573a49a026a6686f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853067d42b98a6edddcd9afc7634f44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ceaf1b1a23080bc999163d6e885ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b93ea59ecddb21f6a74ec10f02fa9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2260d3b6f4cb52cd3e87d60629b41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c69a2d8dab591ee3591c7e50e7108656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7db1b0bebd3442394f237ce94ee4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c9369fd12e2910a6695096c70b48c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a227d86eda52d5549228c72329a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14402cdadfb5a328d5e7b99f92f766660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4592207f116520f2b5957b3d66df9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac648f4eb7adfc611088d9eabc010ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3104fd734f47595380e7ded2692dbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1249a90ec7971a54676a9c66ffc9418664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df783609f5dd2c977a2b809d153493665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844983b5ca91667d0b1bb3dab3815f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a31b69c5d2a6660772acad9a8fc7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da7113ff93042c24a4b3bc3ed0c98e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ea783dab62c63cfb638130f111c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07387d99fea67b6e3eda04707644b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c796460a455ab3b608112cfce57a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a8253481c8df7288880c340c4b212672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a28a6a6b5fa8c3de08c8b841b69cdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bf80afd35b7dd9f99df2e34993907674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f65f52c215cd635b345786c63d61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbdc9a01b34d97b4983ebed840ad37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9970ab22e7887a6a57de14b311dd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97ff51f2a96b1b42879653f374ae98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019533bac9b294b1b2b3fbafbb840e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45bf3e7fef5f524711890a340935e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be53f32b6a0a22d38a1d17baa1c8f5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6504efb6b991b393e5777f177883b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d037dc8a28faa1474398670c6f3d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93ffda23d7504465e5c6ba8aefaee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee137a73d9478ea17df0cae11183a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032f62092448d34f4c3c96fd725a316686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d8b65474f0af45747129dba961f05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950130bd64ceee1c38da23f6f216309688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a137de5232b8743e94f66d6f1a9f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91106a329f782a6b09c3fe77d34c3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cbe16fb5a63c658f4b11fb6f8a11a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d08f1a2fde8fc5ecc1bc2ab9bbbc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08eb4cfe8a5d32edd46d9bd9fa400c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3fa04807ddda990b663ad87c7c830694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071fc30d54efd2a73f47a772398734695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bebf7e0dca570b0e36afd5e7aba90d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508cb941e231d589adb476ff6e544ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf7041098f22a070a1cab11087fe5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5872f6fbe8f94201663a1df02a039c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c93bf7344c5eafb3076dd5b93fe58c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cca6aadc57908b6fa2b977e82acef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c6e697f167fec86fdd4d3749c984c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2ff92b732bb57aaf80aa864c4c9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda8dc8d751e90a28f1ce4793b5778704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d74438add11b87aea395bfd43c893705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76b449d540d969fb80e59a3693758f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8213f17c56734189f81e75f7494c3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726ecb8f3b96670fcb5b0cd9760e3d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee5f6df45d7629f2033ef8720feec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d766dd35b3e676bbec67b6cf260f08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e71188f0f212d21036bcd3f9fd50cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e4777c3efde594be0a633d2ab88eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a72dc360a5fb4a5412b6c2ab8e24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ff4d186ab81e0b29923606b70a38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5da17bee53bb99a78facf97fae40c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa06c2d351d0ac8d3302880c9913ebc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da775e2a6e671ff35b8f0e6f2b98ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dea0653fa6800565f14a0009f3961c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cfe24c7e506dade7ebd5412fad062719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b6bf9d1fc86958f715f844d2c74dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0753a39b74f7a685db339a450a00cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5c32afe890da64d9bf51b8128542722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be19fe5c71d95a543138fc925e78646723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450000d7079f0ab9c65230efd8735a07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e78aa7be9632553b73b1f36f6db8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353b067c11dffbcdccbb8b8031664f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48884323ac4b394d136d7dd23b9116727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97dfa18e5ffb0faee0c3193782ae2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57a3dccb7875d2eae7b50a1c0e91ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861605672efeb7bfc6b0c1ce2f35c5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad4f61752fef923ff35fd04509e377731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb179d8bf8747b5a10eb9313e49b3f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4cc14e744a464480135be002e6b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054230a8f37860b2c4d708aa886ddcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbbda34b00295ec63e2b65611d1c1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ae2b2a2154056ecf98df5e6f3384736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee146023dc476a24d960ec51fa90c0f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3a82036890497e9dc4716f9eea96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b3c84775ff27b58ed9855ec9eb7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd2ab7482fd8a9389ba0bc6bf1ab0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c18a4d43944bded8fafa4426b0167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20043e495e4fc08ee5e517d01133261e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604070098b67d3a288cc56f76367d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b1e2ea5e3d202c98f7ac169ea7881744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d605f1fd75c17bd85d0af8879b2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc7f70a3ec349638720e3aa0073d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6b93b261913034096423d082c731747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160d7712eb3880a74688871c0149eb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6e0e77b56bcac42903a93d1bc7992749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b394f8279593fa5bfe7e4bda57e857750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5202e1bd0d335bfcb994505a6b535751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed30e4d537876ee0991b79f1663c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8337e9ee9c3ce3c085b2e42c38d68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50ceb19376dc05de1b293dae8887b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb5560027eb4cc2afd08bc0f89064755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b4aedd348d933f39187e8e530b6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703503eb392af6e731a98e652a42b8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ff0f60d7e069476217b65350ada03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229774c8b8a60970b0b22808293cb5d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873dd89c777c4929166d6bc283f932a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f31a5bce7cd76f8fce8a8a2cf458a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05aaca37526e1677674e11eaa628973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438c6bf6ca07722a2cad42846c6c0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd30dcbad37ec51a8fd29d38921455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac55c7f5cf8da6036f4ae012f06236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36da34d774e53f263da598a0b373f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f3a142f43ca526ca49bbbd8f90098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4838ff98ae390ca768232ef664e8f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70348303853e41e2a1b907519601ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a29c2698eec369f5727f5a16b885311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caff5627dba950316e95c3b418c378812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501c0500d1c030675f849d690bd17213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec78a47d3d82d53347dc64903b595414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6de157a995805f7e3814b63c106e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260047895aff5aae5b26c9ca0f112cd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2c08a3cac962ee2479978b4ae160317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c3833cecf13a44004d9410219455518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21b1d538b9b3bfc958aa482b4104219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bc60d75b14789daa5423c0768a86420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d967fb247665d1f3625f8fa2955621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdf3967d18ba16287ccf6656564f5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2cb9164c8bc752d733d538605a9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f84c992519c1c673d210f1c59807424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83031262cfaead7312561a39609bdb3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac044a77c303200a8e015caae2f5ccf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f04d20ff8f553ab84a54f01fba2fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be945dfe5885b12add3b900ab957a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36d2afa03fc948900ed3d401dd442c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb99a235cbb695e2ddcbeabd5eb3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762dfa990f8f36c8fc7a9b5b2c3c8cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2b7cf251d1581972e3180535bf0d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035bfadc7f796a53583a7d0b7faacf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c169e3aab940cdf37174d39bffc9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c3da093864967d4b1ea9ea0b9d2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e563ba3af935443a26c324c29a93f6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa71cfea71d801657bb109a4e3cb21537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764838de99a490108ba9fd375558c0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4fcf341955b15efaa0276843f52cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc10ba255322881d425669cc9f1450440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9b082a4ea3de332e519684203cb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c9836a99f7d63c5c35fc5a59443dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eebebc273fd104447013c50f4cc9f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428681570aad0849eaf645fe5678f56744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fa853ddcf32b0d9472bc0129289845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a5b931e160cc13f1479517e0e0ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1fdf3dbc5f4adf28e567351977fa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe72a66ab043afba46c51f06514fb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df97338c01efc93daf900cf37b0f0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24cf9cb54f6d0c2f94f5c7e720803850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5b8a48499f2f7bab33e9fe2853f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6a71d4f5d99286ceafed0b328a2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7efb500da841f693ea247be1d264253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9691ae0719e3864492f5e401b32d2f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b965195f0a377aafb5bc4da4f2b9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb07108930298fa547df56285136b5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9a7ee83899eccda5c817c725bd30d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ddbfe4e619ec2acb3bd0afd2548758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938043745263ab60fd02e13baeb269ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a1365a2094c39b6bcf6a34b5f5de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdacf1a44ae36a3cfd546c37e5609361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f72b4c9d128443959ca54dee7ceed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38645a5915e14469da44a43e68bb7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab246bd2cb778404da22502549f5694e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994641c6d604cc6157d526a2344661b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419fb17101ae1abf67a858ffc2900f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd02b8e0b64bd99ef9c67c4eb97bb7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02dfe099d6de232cd54363fa04c94968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef21929d9a785ab7920eceec7ef0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be358229e7aa62e0666da1b3bf88b6b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c4a623567045ce1fd7a5c7a26723f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c532e785afd002b2b9c4ab848cdda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b104f9ff97d390ef66eccd6e55504f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fca472b0ec32009c2087950d3ccaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e5e83f75be1e61f739e5031b09c3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a6f3abb629ca2727e59e6e09d811576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d3d657da90f78864a209a04c50a1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a18dc47713c42e3b45f143769659478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ed114dc703ec5de666d892c0df6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b59fee529219eb736d7b42850ab3fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d2e82d560c73f5a0465615f1aa17981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa1f715b8f57445582dd8a3b58393682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff44f13ab5b48b770832fe15cfa85383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce77ffa8cb1a5fccd5d225c2a5c79f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16327bcaaca7dd95236ad69bb6c0f4ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e45553ecb5d47753f6987bbc1e0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac028f63f940b2f872e9495a769b0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278b3e3d8a170360d4439a665509c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6df6102c38249b390ec82a62bca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dff1e62f22ebc0aa5643785f02f50690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d925d197689e65968c410d5ab7e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a64670961c7f46153187f65eceeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da37556537a67a7aec9c6e2a7f87a5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb44eeafcfb6150928105d65e8b5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23bb550c2e8cb26e0d92e2f85c45995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d5b979e149ced2679d5d3142f21396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092424b1592834ee9e451ce2f666e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc72b0322463fbad5254d6f560dbe0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b530c9cd2146a9207d96747756a1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377896ba80be1c16e67f813405d98a6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8479c8147d1e425608213616ff63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1aba4621113882f6e4e7e1dd1ad87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bec8e7bb7222fe9192f10370165c7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec7cf927b8a2d26cb18c5d708dc6f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5487057f4005ffd1a811970370e7b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bffbe090b1779bc3b14258eaa05d34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7d13dd45879f2ab9fc651802c7b90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad84d16a9828822f404b85b7ac791f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c69ced6e4b83be3e8419f9758d829109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2370f2db5812aea5fc1eaa24b26b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1a03aae3b3a48fc00994e1e79999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c354e39ba43317d201816cb871bd93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd1aedb3461894cfa23849f8493c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf89216daf67f596ae040d3bf0f91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674ae7cfc7068afac639fd53599a156115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dae176403447c28fa46efc6787ead116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45ae4ef0e9c60be51a6a0cb92dcb34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b23117314ab8f74430afaeae09238118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e49a9b0f350e6d281cdc7bbee1489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5b15851f33b0b45486cd5c2ba6035120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523761005a01339b9d40a2981d3c1530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0ce2b26402dcd51740bf095cc2be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5912cd7c828f6054b26fd3c71d6505123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f298b48b048746deb6309c200279d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598123c8cec337a34699b30f42eeabd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23dceabb5d5571de8329e1fcb5e719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26d27644574a5730c4afb9cdb0aa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4f0f4a00c5153e29a6c2dc5368b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d6e87cc2561b9afaa963ee86ca9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f6f1d6beca90b91bdd1ae0b3186e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c1fe1e8c4b467ac2ca17ac71b9c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef832eb95f332c37b6d5d5eb0c86db8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b74e27664502ef27b9e8a92eb6aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2b2d94aac6e378eaaeff943a50335134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e702981752270357267c560d59e2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5244e202679fd6ca1ff0eefa17b6a74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3a53007230d2ac05506a7bfeb39d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da902a184f038d3b37f8babd91ef5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b345ff7f6b01f27a9b51c92e2aea6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fb4155ea8e1429b2725f1a338dcaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02819975716b43c836e00fb90767c6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf13fd7cdf649782e5d367ee0d7ea4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25af32f0787c2ba1db24673ce1ad7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3bcb9e5f5e392d5091e1b40b79748144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e042d5d026f96c42ac44f5de1ee00d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e10a184f30fe1b0363ee2e0fff9208146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd1ff77f566d8c243fa7a37c71a98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fe9881ea90f617fac2de174a88f9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d79b2fdaf56e336aac587cdd9e0cb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f4f706888f16ec4523e1936b093a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb990ba2dcdfeedd667929dc999c55a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd93db35e61a8a5db2d0436f12996152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdef920765eee63a95c89102ea515d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946370c935cd7ba977eabf5eabd69128154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2508689921f808381a93583e6d048155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d14e1b83139cfcd5afb817dcae862156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b87d4cb5548442e9415c82dc38c1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610a70bddf2fe90669828612965c36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c724492d5186768398e47cfe0d5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee1d1b0da5b86fa0150094e93af4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498defe0f301e2b2c6009ee88b03c66f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677b565b088f8874b6931018ae702e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a306a9cb07be65abb038d5bf73294163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690166e209eac4220185572b674461de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef1cd04cd8f403814502a20c49b18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd9d1fd3e945f6ee2fe0ce09b92863166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb09ea625641e21f3d01a44a68fb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005d619b50b673fa10506bbd66d88c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3226f98ddc1fb3068c4f30200c335169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f54f26bc2a4bfbc1c8625a1363c29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200670914ab2f320c3566c49a22c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86063c724f36d8ae6647df44253e162172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf5e50e61ef5b2ba7785d75d6a94a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4fa9ea3c28cd5454d9ede30802a58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b4ef5346027094d31999b495a3ff2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48e07837e23a13b536b2d7770b2dc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604d6a88e0268cb349f54854f09e67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fd78f1522deb1798f576fd7a43417178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd91fe989741c45b9517168802d4f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0f64315a69af582bd7d134b6a65fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62405b5f76ee9337a9c0ce362fbe2d61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ef858020d65632af02c167f6edeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f20f940c64045ab726a958985e67bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b573aed49b12b775254626c60c6aaa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a338ba0422668278b0df7f775b5e174185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6929d4d50e9fe564e551f86197e51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb114a8dc0240efc9b258beacac98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9203c7618ece92a5a9f148be1c2e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af71c6d6dd91803f3505d076b6ae2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020bb8b5d9cba2a2fc5812ea0371bde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b061084425281eab5af51ff136fc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375d47c9b7cbb4de802a0b41e807e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a05d67df11a8130012316190d46ae8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f28a2b099aec3c356590b76a35f3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e7819ea7684c8249118c3e8787a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0497ce5ec5c165aa35ed94908613196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffb183ea89458e2bd28c51062c5320197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700271a3da680e8c8a0d9dbced871c29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f404f8768792c6e0bfca1cfcdb51c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd82d366d07cc066385df4c6a5b4c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4418ab476c94b82f25ad60b70e5a108201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177820604e6cc4b04a3da3a99619387202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997f5256106058906c87842b4e4b9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cfc859dc7d3a9c153d5aa6fdf9f4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09671d63776813f11a92487fa927af4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f9162ac294b3150db755fb6edb8fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713464e8ad0ea9815199fb0f21e35c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d24a9f954ae2b51a1989c24ba0cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c97fff135a4cf2c6fdc60da8fa7a9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054dcfbb5c95fc4e01215c9ca625561210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9903607bfc49c127a5940e4d461bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14874877527a03977b5b5bf027d3434b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4aa8dd4ed05c46d1660b907c793a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37745f11522c506acc2d06049b50a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734b171dbd87c73c3f38ccfdafdcc8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d8ff40242df4c6e63d204b10658d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97755215f28a6201aa2316c7d0a870217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6363af3e243dcb7c24a0ef58bf2dd3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59f2e21f26d5a618aa333b668e19af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffee98f180dd52f984d2ee1d11d8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349fc896654a40885fc53038857083c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f82fb464a430c93e007eaf8b4cbb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf84f484ff037588e0e19e5002729a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2d6e6c3e4f4c1c1ddacdf2e322236224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4bebd63e14857ef47810e4bc8cbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508eff9a012e8ff1c890c9b9ec54c02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494181e50a7447cf381fc171e6b4759a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc428b597dc7b8b58358830d541b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dcb298db1c372540c8587877729d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861837fa63af466f7513d7847e6fe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732a041c10a38386371ea34b6a883ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57584e14e3c1d75d695b39814ff22de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ec9f83485ef40f4f1414172456856233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8c8c4cfc34978f66efc4686517bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12df91143da48a250fea54dfc034aef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44438efdcf9706dd0183a24654abd61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e9018f96b657f0767c732088892c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a5584574ac1aa8188e45cb61b2e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570e26a254576d18af5f2661c8c7d7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d78ccf91d76e1f07db215f7fd72d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf54769af73d1a3f544fe9e34d6e916241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c6e02bd7dc0dc344b6936f60a54b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef7053a1f9f3677af2cac54b02c32a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93c4b0060cf88e6c93fad876ac5ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e9cb7d86b4a43330e8ea4e58f45c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a7985ec36578db38b7814627adc79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a83a18054673f3c3a4994245c6ef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468953b9f7ac63a426e202a26d95968248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a355207b208a75b58225578f62e5f7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243973d05afb8cf8ba5008472c31a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108f5c3a5fc4ba65d5fbef217045fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286d4ed5a1c5680e4a055017480c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd08f2feb5c70c0d2c2f47e9ecd73f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd553dfce0ed52077700949c0064f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963fdec2bd8db142a197f1eb7b8497d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f4d313d8ad743d935f7fd5b5d2a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f285818188e38c146ccc9ac30ce7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd181852849bd15d21bd05e1c4ae709258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88fe89cba32389e53db620df7cc742259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ddc7d4af8c441e9d51f6ca5404c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7e8ab3c9570ce96f0780966284fe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f6c66cda4aeaf746f110c81dfe4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc881cc1c16687acdae36dc53fcc9a7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b59d13d4c4d7cd1c9e2db7add6539c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f42da3aa780220d17073f422f2812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70788476a401bc02c75177ca2aefc7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eab70f786fe09bf5ab4f0b56e4e3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e937c320edc319eebf45929604e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaa4d35abffa60c1682a1320179a2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f5a58843a6f41416fce39860f2ef1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15cf97df76f9b9a676c5fbb2e075dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfc6e2db34fb95315ef3c5e0d3f4f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f27ac58fe116a061fa19e11fb0d3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4846d08d97bf6916165063fa3ebb23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154439aaca3806cbb3eb95575b0451b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cade86186b9915acaf23f72e37194276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3affe2ef43798e2b3f396b45f97e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd517ab8e79cf9bfcf3362f38861f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e86c5e13a75326762b792ecfdbfb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f349eb506012d8b386ebd459c1a65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966f66eb41adca429f6fd803b02552281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed506445c1c8430e798044a8ff2783d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ea700a76e0c15695d08146aba855e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2640a7ac31df4a769c08a3bd75944a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577819c426c241e6a0b8cd89feb16bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe1529574a2d8ee1a45126f70eded286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a699fd59b0a70e55510731ec7a7a39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264efc0fdb7ffe88bbcd6a8731fc14f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c83771a18f1def8f0c0f4702d491289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffce3aee971994a495d98cb19a461c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef46e68008bcf78cdf0dadef653a6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a9e751716c36f90a518b026c4cba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d041f9a37186e86cc17b735cae21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b39157add59ae2e7e78e8c52ce401c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90565b112ba876e6c7c50ca3f33a4920295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935053c47ab7d3b9db302745f592f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadc19cc709c885a16d9a1eb3a5758297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1d0a0385f92c5e318f4f9c368bef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd523dfc1297dabe8539a1b8902849299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58e80c44cbfe649e5bdee07c2fd39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ce02b6550576f2a55b44dbd68ff4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7967a1853099ff68162f5f7a30f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cadc906b741d4db5148dd4c6106eb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3391facca5208761a6f6b2af8b241304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4300933b5118456127d2ed13aceb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e040dd42fb48aa4fee227966b881306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9983a72dc15aa205791b59b1a3a38e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ec3e94fa496e3a96bc2f9c3a288a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4131d391431fddd60ea9ac7df6fe8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e9a1304dad17538f82efb1e49c47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a26562423d9459b2e8847cfcdcc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a783705fd5a23ce7592f0f7bd80219c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f27c9957b40aed5cf89222e7a1e037313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef99ed8adccab4de2d204bbec03a07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8a375dadd67e5ab0a241a3a3c8549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f569b0c1ee18a095139c5e998eb78fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f94b7946b167b917440b178e16fa0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f076a835c1979b2d503a02a4808df65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefdc973d03d989db2dc418dff07ad5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f293c031ccc28430bb7473ac515f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41490f4bcf6c8aea336b1d2f9eacd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a462abee03a2c98b4d1280d444afe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603586c6024425f5072d66553f25ee7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c80a452e8157b100e8d9df89adea4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941adcf1cd99bc5232c6ef69904bf369325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462d1c32fcd198a6831b4a6737ebd83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9e4d341a1665933b46961072afc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b1781ff7e83411b819fcd48a0730328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1fab8680c692149e64578591381cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af21ad8c0c0dc2304a275d9057e2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392459eb93269531638df68c9ff30a94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43584be101a13464ad89e53fd67816e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff0ba09fa0de4bf141f96c379826c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfee3780aa5cd4b20d212296ea2ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bafb2b22f6b85f389915d54a642296335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922042516c818338c2ae9f7a95917ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95417a399d3b8987a9c9f56039016635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dac84d4dfd8afa8ca5002363df048338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160de9c7fccdde8632e674b91511a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1d7469f9f50afaed968d2215fc55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e58d852870b502e08ca9ef307a9cd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb5e5cf0ea7178aefdca63efb8bc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c79d9d100ce9fff9fb6f2bdd3ee7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e3eb65b94848d016d6f1a3921b754344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e52e203e51a4003dace9451a8dd3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f45f2dfb566fa3bebbaa69d9452c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95474a516efd230da0ee1b013df9903347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29308cc0db0f4163091eadf73d81d50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236501ccc2a5e4d4758761e5b866f7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e05041769bfdb0c7b1c9643a8f34ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf0e7dda91505beca55e8036e5ce24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa57c3cc3adebd6632c8e01f5fbb58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef0a4bed4cff6c0d950e183e7e6fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602428b122b60618f521dbb90000e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366cb597801e30d72a3969563cbb425355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984887ceee0bd82056e286ceb33ae300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a396c899849be74d133a93e499271357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45171acf878e05c2af7819baa6a76de2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa77bc8abc2aa24ba901a379454c16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907940888f0dc809af1bc3bcb55aa7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091cb905bcca34cf1744ccded120a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523228e8731b9ebc1a0fbed699c6037362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749863adc488a759a02dce0e6cebda00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae828b01a0525386306e33f763b6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6752b96836fa3ee30c308b4795c9edd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678ce080814b4e7ba4bfca0a0b8d0ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90150a695077a2ba7741e1493bcf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4750617983c1d2f7fb6a058eb68a46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3f8e3d8c19ea64b5eab69c8424890369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea356c184fae720d69b6d245b5306370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a0dbcf62ccb69f036601bbd4ca4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9d90c5f346f13ba91b53c83bac8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5f60b0b9eb0cd35dc93343e082cee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98396fe27e115fb982151504dbc5c52a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6414fa33af16a52469815b74afaff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d6b762b624009d71d48edaf71b09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c796bdc2c0c6a0e1dc52e03781ce2d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c896257316f4476ea862cf0790e1559378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223841b5f720951dc8ff2b882ca17fc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3909006f30e6b29f4c0cb78d54789380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94b0ef65806fbb99bdc59a9dc4ef7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6454e2cea73246934093d6f360cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc29b3ba95540e0051c2e213f9eb42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc87003cf07a41adf965d6d27008ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fb7b5ec5e927ae4b7e0a26fcaff7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8ccfd1a7a5b3bbb2f2c5ea1643e3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1228f1cd7774d586b428ed24e5dc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b91c3e61b29b1ff6f1fda3242f717e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038ce9a03acac9a8bbc3eb5379676d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dbf3710739ac13ec06385aa42286d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198794e2f4b83980284ad9cee037c12a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262b10dc76c6f000f817d2247c1349392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e78396f8c7dcb0006fc6fb080c28f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924497e572401f392304fac556d4664394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa6bf839d802d29b7ac59a4098fad5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719fb6b6ff81e924474636490626133396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe1afd1164b61df9992da0ff55bca5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254bc9f57fab48c493ff8ec37c8764c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df96ff20ebdab20f5c4150ab1d32088399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf47216c653c7fcb9d0fdcad428e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c92cd129aa7d57670e0bf6d46c19c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb83cd70daab4791e4a1e4cb87de38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff348f07c526c512f82e21e11e1015f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bdfbdfed9b40a05690230388df432404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039829b283400478a7576465a06b8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dba4fd376a7fad08d6ea2e1902768406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83831fff55b6cec0091e5eb5885a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2e652ac4ee42307be113f96f6e91f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c003bac961e37fb59471c7b62c01e4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac41a01be363c0e80bd4e2a5cea063410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0420ceef27736fa82398dd4a4c76f06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248f44c12565622f020e3dd2abbf31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4ba40a0c83042396d12ea7362d0fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9758518e8e3ff2f8cc1d00f5c74e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864910996375188f87ef882d59008a58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d9eea55cd5d3922a0a58996feabf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fcd6e6531d4934a85e3c8cf3357fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b42acc3f104317a3529894d6f8eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af77e61e8c3ee1095cd893cfb9d53c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc5a75a6c73030a865166d9a8dc340420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053415f55cc5bda189ad9e8d350dd37a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276cd8cf5b9a2c879baf975804d279e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aff8400358890e2555b617d2a437d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f66b5d667c07a863e75953afc4ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1a62bfd3dc8cfac49497ff4b9c9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f09c6fb299731dd31f7cda4a22b836426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f2a97ad48395c2ace4919c51dfa6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931936efe53ac48e943fb39a7b62b28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418066b62bb084d08c0974f75004022429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84de893ee6e5d9215bd6d7a90ad05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dd1134c9130533c6c2d29b637f67b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b4104e76c86d385dc1f06822bed5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d48eb9b2be68f753ccfc6e3ceca2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8186083620764d37d3f044b9db8233c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47339a6176d106793da3620034f990435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9c35d4517fd56b5431956cda7984436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d4120485cc23734dcc587eb3e666437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57c7639fd20053bd6dde362d03dcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118b2d0288f4870b6f3b8fb023c09e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef27bec570c7f56957ee1f4b9409b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5a7b9769c5f56ef5ebbc5db9bd983441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d1177581bd135697e743262f90e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578344e10d97b574c2fcde3973df8b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec46b2725d2c3831ccfa61fa7b52e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb446f3ecef8e53a7feaab69246ae8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff63a915b4e7eb2cdc4c0f8174031f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e207cf11a68fe83a4dc0198d2c8d93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25ac842417391d63142681a9584c50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86875ec5d3e9d66094f8ab4a923d15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c9fec319f3c649d25d4339622544450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac431940d7e229e58f1db3320cfdcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b718e4b466a11e34045ae051f429a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82f022845ac99d0ee6d1a9693b4bd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65434b8bd16c8c95f600a7b163e94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba47a86ac790faff2e7704dc964d66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e8a8318e58341e9614f9dfd56c90d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775140d6f7deb7534dd5667bfe789a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b60d98a739d873cdc9d8f7c90e8573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188974de8d681f5fba1a82cf70e8f550459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173688bc25f51ad79f59add150a9393f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232546c7d02f595933c313b21c0359ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a751a30f83bcf6341a464c0c0cf068462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf5ac85efc0668f7666bbdd08ac89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8081a2fa2496f5993e555979b9361464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aefd2cb376bcff7a9d1a37244ab32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f4bb6fb5806640621f8069e476b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d44231492ac75281d7540700604d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133705d0fc83ca61c2b8061653bec9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cae0d616f7b9794ace9d00e29124e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468c78ed680ce5d900fed6dc004afc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda38b83b450ac77ae8bc01a1b97e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714f4122fd74f9377368c89feb23e6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e25e15677893c9cc94891feed9c82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bcb6d2cf2b1b6964b6d3c0c0b66a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce20a3dfc4bcc74912f4bd9e079f99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f6061744d09d2894c19505fc0b4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10732f1b0cb5511cc40d83b3dfeb14a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce632ad1f3d6bf1a72e1c90d97e74da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df499d243be0f8bc60a0168953442573479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c4011c835ee51e7d5294d9557179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65812472ef2feeb1618e8a87a583e9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295335720901c30c30bd3ddd976da7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d4b10401308272c98f91f03c8787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b7b53299486851ebaa7395fe5753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037c94d53e9f3e7d3671591d2feede5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08ae8835b1111c482c2bad1347b1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ac6f7d71ec3d6f9ae513f094b13a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cca18ef24a846e143588abe17db99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075134011298d8fdf26ea7605a4b64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa82c30e2c5c8288dd93ba035424f35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b8fdca4b3fe6d052ed727da75e50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb3385e9ce3dcfb44c92532238d99e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145fa0fa510cf3c4ddcc59226cfc4e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f42092fb742f71e53fc8a004765644494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41697ff25f0bb39c976a028e2ce2afcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6a1c5ca10fad9b4d46b3f359b854496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985afb353232a30d133bbdf180c442d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ce60e011e3cc3882fa39cba1dc65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007e26f3e38027210c4c21b055e577499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43a8862736e7da43a61d72739a530500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a04dae0033c89f9833ad7557cc393501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f1e37b009e02adb1d06302caa5791502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed07b1155771af98b7c3793c165af3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e8509932614dbc5a3fa4f59d2d45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082dd97b0062ab15584c16bc9d7f441505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7a8ad11b2cb03b56112b471d23b80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d16fb3a1538739546bec6987d59f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4b81a38fa2ece71af8e37a5d0a0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec892e16a5724defbc2fe3a5ad955715509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85e3a1bae47eb49a756ec7fc5be70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0f5a5af4b010a7aca0fff1a30ab8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3be4c7cafda0ac6958ca181c3403512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82c0b866dd6bc478b6462ad4b01238513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b96eb27a97058f94992ad593a7987514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492b9d7a8391db8326ca50e54cbdf22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff03ede939e3fa4c33cec3860a71f17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a51e5746b116c20003e18481e9c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c4006faee6b749636b844700a4abf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee8aaaf09a07c8787572bfef4d531519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd409011fe5f9dfb8c0619d2e301c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944219704356dbfc91b754c908a476a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7394a25876a6d67cfdab9c95d08243522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda59bcb7dd11f2c370d9c821f3be1fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba780bbe346b8700503c34d6c9b887524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae7761b2b694abea88a79882a78514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c8cf692ac38330b75075b37d2be0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa58d7178b4471dabe7b21d18f43b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d19623f0aee83905ca6556c8388194528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6cf1407c9d08d15393f48f587fbc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f9011bb207995b8fc34146b7928c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd5af7be9476714a41c1a8a384a4dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e01b5642dcea24ba80ef9ec7716164532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7df426054142e9ffc2625f226b951533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb1c93041cd57fc505eb4ebc36ba3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e04b7ecd97f075b0d1e274378a604535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea1b8f7001e689fe5ef46ddcc0e45c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd86b819427df248df576ab042d5b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d73e3190b88bb9e9442a220354ed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa48445c74eefa0421cf1cc821612de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5899d4ae2984fe5f34276d05f76898540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050eebdfa3860fae3cc4ebcf0d1ddeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15859c4907018d8d61271a388eb18a44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6f5bde43dd2bebd051a401767700543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7594f68863704b29dff88a4994082544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28725151ed41f32b963c3a326837e2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c418ec1f9338747bee4831436b51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c2d71dd54d4c9aeb174619a3bfb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385231a4955f46c785c0d28a64ca2a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46fd62aba25300bd7028b553639323549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa86c549558cfa9ee06159bd3876c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbec9bae8a97a86357e516b931b0b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbccd14dbb584a4b6e0315878be33eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2643ca0678ff369036aadff5bc0b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a0d2fbb23d4f4d89b100672fcb90a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef616a30584fd22fff03ae3f2630db9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b37595fefe2ba815112ded0a6ff4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a12a875cdb402cad23b847a9026ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b08c5a5a1a72d26720e903515083558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be91d87e229e286b60ed3a38ef1362559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc72f9e43c7c243d9d0f9508a3cec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ea2f837318e683c80fdda0a455db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae375b41e677f3cac4e4f0cda82a9c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ec6383aa04f4b719c8d44e4250d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fcc2b4d4bae49186ba852d7791e11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842eb2785123e748e7c660a7ebf5567565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d478888e416596d5f9db91a2e71346566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e99ffc5b4b133e947a2b8e1a9f09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82b15d9abfb6bbbe3fca33f0e83265568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ef1360523a78dd72717dca4073f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d74a8c0703b89cbd1a042535a53aa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04cf6206663bbc8fcd22884bf5b16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4b23aa4f276e7188f01a314cf0d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02dbac3a28e9ec03191ea4af6e90f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736158aee083cbc07751ad1e2d1d70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba84e90255ba91c2f388f3907fae956575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e6bbea9030d2e18885d8de1691b78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f64d5526b9fda23bc8e5ac92c19c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1e16fe3f1d9ff9d734e9d9b99bb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1eb5bb034750e7d3a4cecd9cb13ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07e2bfbc822ddde54fc9fd50ea769580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b70535e52e6e4ee9c5e42ea07f1409581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1aec117028d8fddfbd2c37d68cbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dc97768d2a99d6ffd16e9e5b49be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ca45beef41572d68221929fc8b5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4cf91ab815dac3dd0a13e52aeeff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a1a8859073763127a26932b8b82b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d83eff04d3039a44de97590e7194587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45114c51746dc0a0d6aaf237b1733d83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42f18c7ec99c8d4038300334b684db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e0d287fb57e6d1944d1d952c9d26d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e9921a48b32b5e9d715dd3401a87f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8aa300528b0345f87390086fd8db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19064b18b43633ffaf25c236c381372f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435575ca0cc5c4b2b27a734a00da5697594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304922c5dcfe59888af1d32aab8fb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4135202bdb2a3a66c23aac64d8d19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce358abe82c36a2afdc71f581879db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb50673f1a8e40cc7b16245ff1d7c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa771589cef1e891a83112f8db4d361599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a94ccaf5fe519c9bc430540ea0f6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22cf388afb0c401b50348aaaca2138601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a62867d8a060436693dc768d13623602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc7f23b560a4068d9a3afa2068aaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a8632cd8e6d025bb5bf1bd2bc443604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d095b516f4718ea6964ac577e68a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4fe5da1b42bfa1552e48af5e8891606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fbb50fa934bdda24b11754d7e884d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bfc1a16af0a741f4c9eeb2a6b92d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a75649b5264a265592be19fec101a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674bde647f4ac1fa4908831ea8e84ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e446706accd2f3b7a675d14a731a363611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55988640129567122e820c059de3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4bdfebbe22045e7619ea5c217ce4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58190f917e36aa7fd8fcf437cb14c40b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b72a91f0a91feff068eee4fbcc017615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bcaee4a6abbb86667eb4655193185616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631d28e9404ac6a68f94fff5e0f7f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91afd30855385f6416dbeb5e95e7c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d82684aaad74ad8f991a40c3a9c87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea653a21f0a35cb7f1dc242d4b5e72f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fed591437256b917a61465ab3f4f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c15c31971d7772542afcf063a2af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511655b85ba2d7e55d8db65e77db974623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732477158685da7a0f843ed561f2707624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d25af848028608efac0b7f8812cad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc2bbdb72992b8bf81ef859247a781626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bfbf66bde401036f0be368ac3efbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07263f02eb199d02066aceaeb7bad9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce901fd2e6746d0e30bfcd590a88e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d932d84d213d5afd1193929d1c52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9e81e3803798341ba73bcbc3688a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719005f62f16e7acfb739278111a900632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151feefd8f9e7574af83e9e092a6931633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831f40a1b9fa249fa8f804a53798026634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c479c5f5c3d855bc0a30baf523e88c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d769b30cf52e9819fb18dac02cd8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c3ef3de1184b7fb4c43a35a88179e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea11d8c04e97ec164299cca0e7d9cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224986d031933729722b84bdc03af262639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d46aee32f44349c66a6eea26b8440640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2d36bdba6a080381d884c21d0ce08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651d4ba6c8c437089138c5ab648f0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f26c09b32f10ff88e2c0f40bb26c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f424d804e428785e1f5604b612541644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330466f3306ee865f62a0e462058e1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675037d1a86c30392beaf5c14bc8cee3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479cb8be67266aa4aa2a4547563d924647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12941c8e025147e0f65118c5ae09f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fcfb89d4fb742e7c9ed80184334b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b562fdfbb1217f1a35c06861fb4c83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8461524ac880a555ccd5d7471a25e0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22715f6ac6fec238460eb3e8f2c0a96a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81414079d760bcdf4e7a45cd808d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a24702b29545f97ffab100ed298bcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516c5969e340f434a61a7e9a7f5a8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ab1bb4a4a46a8b896e073c6adde3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdaf17eedf5b87fd486a3fd08c23f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b2d7030a6dd3fcd46fcb94f7e92e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ea971f15fc1c773c5d9f03f89637659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469020913f7608f555d338c7427fed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ec0b4374812839dabe1af762a331661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6764aa7e699a2f40584b431c9110f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763f89ac727061489d00a685dad73e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac164d56e825f208d60f0f4178073135664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76beb0eee0b39386093fef96dcc601e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578fd3f5220436d1e0d38da6b91cf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a0cef709ede9d46ab5f64d5b7708667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067127702b43f955bc2c81c3515e70f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232742d583da8b180598317ad62e45a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a21699e9687ec9f16b7786e2d8d11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d158bc32781336c2d68189aa30022b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e9ddaa329978d646d241c4823ced7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96cc2fb9380bca1eaa1dbf0980b3f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7ac6caf61db57ae58c169dfeb059674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b995996ddef76a83ec14d486e023ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a518ae7ebb7ecda76e2ea94c4b1594676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f76ecda52ab3280e7c6fea682a4adf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85960b897c6db3bd4cc774e3951fce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65841035ba27ea2914a976fcf5d94b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9739b08165e099c35a9b59075bc0fdb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05729841f5c89f5a75e0b5dfe0eccec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f8abcbb82ecbc01dfd7307906f73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af69a41f22321efc229cfd04d2d870a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d25993b7de4ce795894560303d9fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099ac9500005cfa7d8e7f55abc47ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ef444378e62f3b6d47f4e42b1bdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c450fa302de346fb202578af1349b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ebf5e99862d816313dbab4c6a7430688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deefcd8c530407e7550f5ac64ba37e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076a3a520aef60fe7ffd0845a8efd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8333b3128d95cf8b0e6615bc5bfa9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90d807bc55617126ec85983a1602b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21ed1e7cb768d2a6981932e4c86c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69717f65c9e163ff528a6735c7fba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbe125e9b1aef6a8216e72621c2468695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541d3dc5822c3955563ecd18a9eb79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525757befc030274d865e1adb7cbc2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699cc682ead7e233349ed1595b1c47c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398594e051d6503decd09e17d0f3da4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607350b799983ed4c89caa0c7b8c9439700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc04108998d213d9fe1728fb6471b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc79692dadd1b8a8452b5e0cd3e27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117652af37c81c6cd2f6b657a0ad55a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b8d94a49f12eb9027ab6da876053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd40f8f734009feef03cb7badbd763705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986dc42fc720f3061bc139f1828b3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5584d5195eefaa7e886f07b7789db51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1d79bd5fd03880480de469e03d8d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d66e6fe550cb431f3e4b5a73773e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8115a79977c1d00b391f1cd246a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e8852dce5974c7d6c20ad963e124711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b003d5260a12619685fe218c1a50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780f0d5baa251a8b7b6b5c16b0e77f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b38b9b778fbe0cb75c83bdb20ef8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7afac6ca27b1215e8d0d606fc80277715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8c0ae9aef98668fe162183b21500716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709f345a698cd5830357317c6270678717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfecad00f9cbd0f462d0994281e953718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264bae81f3be1a41dca917b78f1077719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d2dcb58137f8215dfa15f6ef1c10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd20bf4d608c323090f06912120cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0107e56f8d05f114a63b651a64307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b4fb6cee33dc52faa62ac568a536723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e749c6956ce672b58f11a6895da0eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e832d67cbe97e075cbcffc5eaf0ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f91caa6a3a587b8a074d294340688726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cc605ba9ef9255bbe076fde88ec7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbf50add73d35c8d16626383ba4ec2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365bf3cca4b9c03b789a164ebce73ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11164e14a250884a7c580db2dfa5ee58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785556578eb3117784a5aa1aff095ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff85dff077144b9aec5d518af8a1343732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3510ca8dbac83dc485169f93dd67b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa998d78029af857c458b5b0e207202734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8e7dd268188e6b292ad9cc56a164735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc924151ac8a6f1520e54cc34993cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef17c0575a047e32e833160fde56e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef911c4c40ec13145f4f603ad3903738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9278b8a07b03b77a6054f8cfbf67c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabe7b6bfb11c77a7fa851d1b39cbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b49c35e6f63ca5ceede23350c5693741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2ea63dc7f237182fe9c5addcc682742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2af0d315b7063c055d33d987b79e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aa3b4ae86883167ee0a3e6edc1564744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d96487af69c7b7a472b97dd7cb23cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d57e61b9533b7389ea22aed18461f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022484a25595dcaaaaee02382af1a81f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb391df36c4f41be4be3d905c5c68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df288c63a5b59c6f0bcceef2ec1c5e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b735a1c21c0d3ef89faa2c28b4fce45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d94d482c04fa0566a4f3dd23807ad6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a489f013b39676005af4bfa096282752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2fc030dc0882373c580c0d1085cba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f362e3550d26b285cd6091e440b5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880be77af51c2bb8dd8e2c392a2b7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e8326c1c88d8c80bb5be70e075989756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b9b322fd5e0a521c8fbfcfd0f7075757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d051f59795830dc4863a6eec276e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff903d78dd47d7770f6560b6dd5ecf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>