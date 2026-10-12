--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda93f640c3e6cd5464f6bcec6803bf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822102766675bc47499f2723d0fbcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd132ed23ea949d734418f3943f0b7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675a6550c0c733f36e4ed8624064024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e40fb9465d68c76538cdbd882a2fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac37b4ef57f4ec908ed0eef2ff0546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e410a7266c1008d2046b645fd01a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2285fe1546f5cfa9f1e5903bc893838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3359e10fe25099113c1a99b5bdaad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99834df6e09446a15db3a1ec78c751710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f64276db1f697ca792e3528ef62c4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396551f08708ac9001e2388a1223faca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a82c76f39d37fd3b49330c7576e3c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6baaad50feda640dff6a0d347d42cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee1b34dfe0e8d54591e3503bd8e2d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb905b6b5c11b6d5782a39ef28dff616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4b7d429e2cc7f3ef66e5bf95877317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d947282844206ef88569a50cdfaca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b6bb9ac9a5ab4112dfa1100e1f7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b236edb390cf0059f7f374d62759e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ddf2d881ddeea3e7c13babfc51e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504069f2d3481df2a3e33c9d2ac7777422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27f43e9df29f277654dd2adbe82fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfcbd53c735b3d371f83150ad5516824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10bc54e99f870c76765d8a7a5b16b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019253a8f5cd5429f376dde64a4d4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c19c4c83d00d27db4e59027327c7fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a14be59977dbc7fdc49430cfc18f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a2426557e6ecfc7cca0fd59e122229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad381dced3e5fc327a4c288a91959e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85056610573beee7a1966dc478c575931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217cea5498332ce18307ff92c83eb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883243386233608eec4cc7b05279e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b25d49f28cfb1b32b4346f7105b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec50ba367ad259dc541e9a890746df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df327408cc10c305c7f2063ef74eda3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b31894ca7a0bd3c2b8d059b7d5de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303a2665a799955747f02d94f94da8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec75cda9ed5fe3f795d0590de86e72839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f282203c0f8acc1d2fe379b2966d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4507caba352ac770d01ad196bb72341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2371eb83ee21a9db283a52e19e10842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877c59dc9121997ee8055c7ebbbbf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26849e0d2af69daad7921e89da460544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ad5d837a3d41c376d7b06c2b11ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db7ec12c2e0a8cc60c0ac7fe7bf4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ca7493ca5a5654eeea7fcd2caaf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e2e52abc255d21e79dcba1591f6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172454affc0fe636d61314221b5c834b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda89f1d82f29aedec200993c2cf823350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750801a7b7232850757a792f0d64d7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00fac6194755c28389093807fd02152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d9353f35fa3d6dcfb1b9ac6cb93353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcccfd46489bab2eafbbc97540699a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc910a37ec41cd69c8f7b251ebbf4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfc5169380b4ad1ad784ab114ef42d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de702ab4a154a19323c53398ed71215657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554cce11c0cd157f2214b1f8f0697c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327f95ff6df7b318275d4a9ce8eef959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540b9c62dedabbfb703f12544c700760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d31ed8eda601b4c95eb9cff8574c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ab8c59ade57aec1440475536264e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769d90b951049c5206365f0267ef89e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943f51d186f8077932a94648064e8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b7aa4960d3889372ee643e817415465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d84fcc01ac97f141022cd6e3760d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd3d846ec11999a55d5b0fc9f9debd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ba2246060a8137e2773982ab70d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f882d3a7bae77335e17297e716ac6f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e372de8c8fe056b832222ea55ba9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be7468ff34373090ed464109b8cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ad91cf50ef865e4a873b004c1925472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4aa8815cba915ceb770ffe1f718e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caa4cfb7d0de8805e83cb2dc833af974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8bd3073645941d64411955458bf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b9ce5ccfdea34bcb24d1a31110a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0371d6d7aa38f60802453e7d75d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d17b7b6ed5e279f60d6e4cb442ab678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939872fbda45f7827b908cf3ebff1fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b5b750baec0ffd1e2f937c39e144880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a4b1dcd819d346591b260ccc0b70c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c24fff1c6b3d896d6b3553a8c2d6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac31d4d40c21d24d50d3c7b739e76d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c51f492c2ad5e4aa305626177591af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937bb51d3dad3ad60e17ca7a2ba77ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957c947f24104e85a81f6f003b1566e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee8cd194fdc2a28e0dfdb8eccd28fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041ab00f2da9b83bfed24c477eafec888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a16a6aad4ee7d65f25482d08c0141189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb032f46573086f673f4ddc80291f1f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a81a41a2e27585f731de1f7ad2ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030cf5191997b5ae5aa347ae0e434cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267c170b2651963a975f77e03209fc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe95e85caec859e6b63cfab795df494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447c55a7a662e75d43e6d45f677fe5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adc0617af5730e9bb88316507423d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0656c17da9d2c1afaf1bbe21a36ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653872abffc8e69375233dde55dcb4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936d3b7b9ce970586b84c993f7d99899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664baa101f0115fb8d64ff406a6e62d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eedde5d71901d10cfa59157c261f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450f769d8685d29a6cd47d85103ee1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb02f2e7044d3f8b521f8e856542d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b2208d8d04ad456a576ca849fce2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996ef9e5129acd6663092d76c9de3f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bac5c984368bec0b3c54eb017ceeef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f309988ceb451233b0f523474a62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31b4b0fc926d96ff5d4c6ff66d5e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4d1891a5208c30c483ebfba1aec4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfcc0fb0c755894414208cb1c11696110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fcb752f2c14b9e6f2a0f9243cd00a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471975bfe0e564ddc89d6910ce615773112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4934a0b03e8b6238cc23f3bc31703a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2514bd00917f93cd74d34c96444ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df262c58ee347e02f40973f11dfae668115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c484605f8477b3cc6e7c99f3c55a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b627b0f06dd362565df206d850dd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a4201fb3325c048b6487694ccebd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9630d045f2b2c9fbf1bc2dd45e36c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b902a83f23041d63ceeaa920c22ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af6f90becc4bb8e2028ca4c03e402121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6b9ba88deaf44a3e148d52cf61a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77d02ffb999f975376aceb28896986123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548fab6514d07c78cf7cd796a824e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f23c0ce6f3fa8431c6347c1f5486125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d46f43055e311b8992c8fe42573df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ecd10e587312ce8a3e2c9b95bd75a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7995106cc75fd6eb9952ff1b7b8b502128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19511f6ea393b201bb37655220eb2c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52730e63852f87eb039ebb28c4ab38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1bb09efc6717dedb4d5259c8c322131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f174abc979f96e48492eaf509473b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc07fd32aeb4c5e166b86724033ecd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c78af844570f000715303d017aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9729be64fb2c6b1427b7b698781ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7f646e8ab2c94597e1d1d4373b85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317aeb91722c4f358b74d7ab84db15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be61bfe691bbad3c49f9ed438d87c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e54010fd45f218ce57d4d9ffa50f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219fdd33109e28c470f2afebf80ab46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000116eac7d2abd20acfdd2bd59d4e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88583117f6be250a82c6c8ad5226f007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae484e63e18a785a86e42d86e5de86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088bdac05e0d2e4d023ba1cce23ee38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba63e9e758c65c080bc698818cb37c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd35c5134e2f3fd3a1aaf84a5fb73f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849ab11c0e6cf719d4ec64473cf2f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ad08216d5b6854231eeca36f3818148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf866f396aebda078f297a99434487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4351da99d0b8a1d2ed2164518cf8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1726f7401b27c908bbe073fb01b656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee8b7ad46760575a5b1e4c7ebddd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b103bae4f7b5961464dc53123bfcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962cefad54a44e9d59805abc597c0d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3c10cb2d2ef9cfabcae14bd23eeeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a6e63457f87724edafc803ca5797156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cfe881ff459f678b629832ac0de60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68c0712a7eff0cdb3ce49c658a67f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609301104a1ea171b3c8904aeb24a71c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff74a89a714deba166592b6fc926e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d62d34818ec9cf006dcc59f89e47d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204045c78568c5cfe4111f06eac60a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0624c71a5668b432978d6eadb7f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b397d1505bd637fa699dabaaff22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77ac929e414a3284ddaa3af41fc1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431f843193d8b5ae5ec946f7187c942166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfd2a8b95b8497e84f999d21edb69f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d7d87284e5e60bd043bc3a06aaca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbd01d8d0aa0a8d7778cebe230641169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ad4d9fad9810ec70cf7cbef6c43c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8dea46e82627c229f9df213c7ae42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7b86e5da3e125afccf45add50980172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb551db7601202ff88648e60c52b242173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff3570876d9a14ab24798681223da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a843525ba897134edad2c72d7d1c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cbe686f8440e3f200b81f477651db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b00261b5785534db4878a7c8ece93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fef9ad2eee8f21b11b34e47b70660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8868cb9e5a6f046b2f24b031c3a85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a9d68a1ddda4779505670560f4c8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26bce4394ea6bc7e0cedd13475c17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa447af317dd3f13e8609df3e0662496182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4857366d97422c7c70f64a438abffc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb1868ecf266d6759b372c12a20723184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec04d2b02d9613fa64033eefb8bc8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff8386c23d460d20cf8beebe6b4697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80dc6288479b6464ce5248f387008d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c32eab0f3f6bbc7b614d1eb9f614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db2fb0a182a16890478f2cd30b15ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1dde24afe3f06d54984dc4c59b24e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d67fe79f1d8492a38b0fc84e8466191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f77996417096ee01e4a328e53a57f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f65def8733a0c902573c50ba86160193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149466d50a1737f59e10c5fcc973a5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d18c9b2cb15ac6b01cd268d12dfa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bfe922c4dbba101bc22bb5dc69bb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddebfd7ac7083defa4c7b39c0b3bef4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995572b4fe76810814ef43b6727e113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb986c7b20bc19cc7557b3597faa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a723f5d7128cf9f0422eb4100d245a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b2f6162e5fd7a19c5babeb136412201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d037098acdfb3e31c2258868d79472202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f96bb1c94be5309129840f071a933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041a2869f7ea220c20bb5e4265bd32c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6232a08f40d5303f377b091df8258ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff9c2e7f5bcfebda9c2eae668a59ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0556040fcc30d32a73f0e67f723217207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99baf507193747ae5ef1ac6d2582d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c519e6acacac39c681f01bbe977c750209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30956accdb8de8cd43933a938581e448210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc070a1c7eeab58072d885d1955129211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc2f0da64d3800c44059ab7a500b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b2fb2e418c835787d6ac05158525e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48e198410e70dd12dcdd71443e7177214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae369f26626d3b81d639cabee9fba13f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690a1c9e3783dca4fcfb968ca6820e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398c7bf7a6982c108082a37c84fc80f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ba2dc16158d3be2ed9d649b8a125c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ffe57289b6a2a8bc3aab8e7a3f189219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa4df58a4643e1acc82c3d9f1fce77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae13b4eeace46ce48ad5fe051e4bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9d6eba37d2b50ec18c5ee3914f29c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97ed5a9cac24e26b9c4ee0fd845413223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74a521931357d8567db41066b0454f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96a988e18d403b6a6c38830a53d65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04d1cc8434b037b6136450da1bdf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c647ab5b8db6bc1b49158f179ece472227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a0e5144dc03655d526ed7cc31c511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f78bb49c6ae21b15612174665801229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2f5c9b497ea1ba017ee2e8e3f47f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dd7a1b5cac9a59b9c1436086a0f36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b91e2608d6eb4962e89d93188b961232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f89e5590c2c095bfeb3eaba476664d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66bc81fbf4f10ebc440a813f684cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec91019ca25dd9cee0dd3494dc9eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5cd0094228a382a944188c0a2c481236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55de76ee564f938d9317ff54de2ece237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adbd921838a157e48867faf2e5458c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd102377ef6eae0ac3aedd85126935239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761172de83d9f9c45ace75d894e8167240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a02f0de63dbf2555d73930ebc4f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a416a0561c7637814c542ab679514e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f2e5db64f6a05c581a641ea3cbfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb137cdc2163b61992363ec2a4212fde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c282313eede1bd965210a01a1462f79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460edddff58deda7306accc40ece2b72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa89154e51c99808010526d4de015247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eaca4163d2f510e7dc390262048ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145e2f998a7ab50286f9a0521e46a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19fed8980cca0f46c41bab0876559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3452e8a9934540350272cc4ab17699f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3808a7e047a81b226b8aad58b5771252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cb4fdc2a5db075584bd8fc861e70b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8525ad0e76d870aa3271ab16752839254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b4bacd2721f5bf7d6b77503545c01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd49df2326e8f727ff46926ade63d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f48b6ea134898391f2603aaf4e187257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c3f14e303b57c2f40233d4c45551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f1f8b54e4553cdf3c21e38b85af0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03caa86ed14b05102927c799a41eee5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed66e8d23438af7573d9bd473dd971261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fec9b77362f6ede915d092eb7572a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e6fab8cc51a0cf810f9c99257e10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152098bdba432bef493ca945c2f74d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ec9b929d90abcc6c091f81e20c4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a4245231fea6e92636780f16c2793266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5109b8d44c402bc9468285a9c2d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd719b3a1076234fbe10d47ddb6935268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932a2310aab168b684aa4e1cb189a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa34d16f80eb1c427e60dc9ea7fd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde519762353e366f4ff4551d3313f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad1cf5e8125581825ea81aa5946677272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcb661bb13a74d6d15f7d5ae861f34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc358e2ca3038b495b9926cae30fc10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8e867771a2021fd3a5c002ba28c32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631445ad83cbf72c299ec183057fb52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7569304f5898dd614460b752c7ffe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86356140566857fea60c61a02adae9fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde05cb35b362525d909adb9e9a2a39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf318ebd78da9e152a60d0141e3f00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0f8d65c13fec08fe35b7b674eeb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b9b0ead53ed965a34d96d0a59b95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad6cbd5286b37b09451fd96fd00c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7d9259999fe502df883967c2b6763284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a481a9423eeb45084cafa0a63a11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc439bda176eeda9fbacf85f6de0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d8ab5fd66399a47cd0e496a7b255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a74ec265c9e2f266cdac1478ea564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22603cb5ba53831138fb435a67de5b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6e9f1596c2b045a23bd9bea9ff39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739c950f39cdde2ce6d979dc2f27ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ea51645f1acf7bbcdb7e68aa681d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99529ad9793af2cd82a231b51ca9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6f234704cc8eee69ffd0aaa969e25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7da0c6e92f19242cc3cc6cb633632c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52d10b8743635ba740311ad5ce1b3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11339d5d1c780ca78b4f58140a064837297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef48be2bbfba50d063556bc4266455298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c8bc185de2a991cc0a59bc0cbf20d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1371f35b57fe7992920b032833b959300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ed41bf5108234c6671037251f8891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8853aa9bfeb5faf96d179aa621a7d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe680fcfaedce8e228e8961341c07767303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d066378d36bd4bef5945a4f470fd42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2aa1cbc36d18fd5b1b20bb5547743305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff074bc48419a4d47c2f217fb90787d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d44805cc0429185ee71ba439458405307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b0b2fadabd9fd5c22714b6440bae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db296d262c19c10d5cd3476d2bf89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5a8e4dab966ebfb00ddc5a664d02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da04272cec45def5a43e5e84f9dba97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f62ae3c2b2b61bea733c89af03865312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ddd9a116a7fa213886667e0e09661313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feab20df363bf23c39119d46dc658b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2af2c7ca34dc58b69ca9ae1aa7dfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32dd9dabc4c59c2d7448c2c385e187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c299beb063242d18bac3790153c37b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65a3e5768557a37558ca8e06154c3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c9b3ce9079deb0f5d22756ee876a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48fbd825218bc087d8a75240fd977c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824f32f1ccb65cf811cd8771b0b9e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d0e5c46ba05dc6b6cf91c98e23f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d99023c0f7f73d2c3924af056095323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42afa683c32b241e1f7cc863cad05a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4689d9fec4bec81caaa9e883288f3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26658c3c97627ef7c45c7d89227cb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d3405334202dab195beb4d2d39410327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985ba62eb0f80350fa4ead6c3ebff3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c3ebeb0c3d239f19cdf9bb9ba516329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded015dd9c734fcb8a253895ae75e783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78c99617baa5ef4c8b84fcdef5485331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b4154708cf762aa12fbb5771258ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9727f89dc8e01b12fada3472d589de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87abe1d7a7e28531c52075bfc1719334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981a883640739095947fe6c1b722ff4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5df3f42f129fbc596dc976adb0cd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e15d731688c5b66164df44fbb5bcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94144e00c193e7269741a12a50667201338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577fadbab0c0bbeb988ffebd13fea9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53b7b3ca9999f53d1bcb6028e76e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4cde77eb1e48dcc7572b17fb9746b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4dd2407efb36635f8170eb8ea1425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceece53e1faa0b634ac224f81fde5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0591f781247db8ad4a5e08538931344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2524971f1e32fa7b9bf5c05e22c5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d04d7f557e57d286780240eac9cb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fef029d16d32a83003314465559c2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e6c35e1cda10665cfa691f36c780348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a8145b1f3df4ba6f4e2a559f49b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff03873e8dfe552e80f11c65827258350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05532af13028aa7d7f33800f6670d9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50001fb62f13de0478ee3315deaf63c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c7a62aafc3877be5648cc6ed227a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a2755853f3303a95e72df39de4eae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c6b7c022d4e370258d2e4fda523cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4ac57c6234520b7e0d6f6e323b49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5efe69ea2c33062e7bacbf4400d72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee94d693ede8b2d9af90992c486891d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092d505b3ab66967ace94bb079b543359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe9016da8c2c6148953bc8fad516f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77f78e78ef21ce3c7f5daf10816993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcb2df8a28b758cc834d58b25e9946362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995dd712be03d03279396e99246a01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f1c13802bd4530de1860f472a9b99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a81e3f524b985e2d8991b05e907faf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c22032d3bd3ed897f18bc92eaee2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c480cb4d42485db961eca47952617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee542d2ef5c094d55469daa685120368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58602decc8c33b3e3de9adf4065f7203369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7676521ba0aa7321b9e00167d8ee0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152876fa7959be3889bcafaa71df60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0141401ba80b0fe8dd75f824110f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b49f634f35a35ea443e9754d64c10f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c3645e8cba936fb76c5fef066f50e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799631c791a0bb236c4b0bb3cb4510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3987d989ff0a01201611e7c14dfcf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfcd9701144e32239771b612ae0976377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112bba9b71657f55c9465e7389bc21d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4a6f8381b67a2566fa051da15c502379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2ac7678f3343b101bcef8b15c9ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb883f0a0d79758e66cabace153cdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efdd4032e70868b2494e3a7202f965382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27ee6e12c261f4dccf8a892b0a7b84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b871cb74b4236ef99e71f9cb175972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828005be305728f4f9144a82b88b4c5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c989bc7c442189689a195ad2f4d1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ade8bfe8cfa064d3b7836fb21d05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc46c6872a6957711023b6f9d3666c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041cbbc684cabb30df2f4c8201880c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2761c2f9357c1a0aa31a72d0fab60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b54961fd9ef8a07710c88a10bd3ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b5ecffd6f90a113b3365ae90860a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a4b5a405d8a1b294f349d3ad8a3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2417121299fa97a7d1d5ac189f54299394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805744bc671441a0af11a0e9728eee11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a0c44d12f6e650925b9e598bc95f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe38ddbc1880ea37318ef02a4227480397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6087e53adbc8b52c3d719d34d827398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28eb97ead7bab6e08c5df1e441a7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e77ea73cbc974e856c1e600aa5eb51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d4d73ea9e47c85878b9e480731a74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa38370facf1fe899107b96fed73e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a2143b6ff7b7bad7a1437c3a7915403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20cbcb9450fc4a3cfddd5ca66b395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa354146aa7bdf7453e6c2984e37600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b137cd2f2096336b0c2fc2cde347406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9447ff6c5d58a25f7a857f84979c2bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10573865630ea84373bc36b0760c2f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d3cc045ebdbb71c2c5af971fc2d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ea846209145cd46f25e8ad0cc774410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baac3b1c4e430d27f8b099bf753fb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7205aa458f14603d8c674f555ba9a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412d2145c02ec16dec3e0ac4fbca2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9a437c3ec964e43423ec4cd52b50d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce9801246d3804f7827aafe42351bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8314a0c23d6919d4bf656323a953f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba546dc578494c53303bb17619e309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd933ba03888e6d96ea68d0b198b1d41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacc464865df65879b48cc7e1726b3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f725d697773b387b172a46488d15a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d22ba75ecc02fd85dbd72d6a56b5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2725c9d4d93ec599da33a74903b09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d980d95f6c1aa35f8f9a885fb6b3ee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a638c03d18654259ac4f52f7f719424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b902597114f492649db9fc757329b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ec0f22bfa1a423bc43183bdc29852426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841b462b5fdc3404e11971519ba6e8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ebf5904a04f0731481e94e63740e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794f1e2d6d1b04322a297892d9079d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889b415bddc4f27536e19a4774892a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded1413a30a88bc3851dd99d44fdee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c69f08a7fc3ae3f2bcff1c31a41c30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c44b388742f96895d92c5a16bf6c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a4040730e23d4f4cfe3f61dce560434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020e9aabaf1a620c2af8593018da2db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb74ff8e6992dfecdcee7613af51d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555396c2ee443674269ebbc931b20ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43264bcf15fdc124e1472f7434894438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e7d99407ccab0e50178d7dd01914d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf6394d9bfa47efcf6658beb4bb3bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7109dc140f22cd116f7acc6301d12a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154637b0c7d356065a3649cbd753cb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c062378fa68f0b8ec1fda0e2a01f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff78935e6bf114c3036ec4b313e23c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e9da6da31efcddbff348a2832fb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd5d07fafca8a056347fb8bf39872446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58719e4afac06ebde4c9272253fd4fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226215ac9586daf8da742a68016963448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f2595ef71ba4c50f2124c820f6c5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0c318f7ba3ca32086dffadb3e973f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ce59c42192cd622c48f556bdd615451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1c56f109abea06fdf40b295cd6648452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e6117d4df213692f8b6fd097ce2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe41d8d1c1d553d9546a154de764e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfa841304b9c9610831504716b5361455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0761131c4cf1fc0b85455b88d4f3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689de7ccea27775df810e38610f2ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a53247371023b05fc94c92a05a2f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2f4e4ea029d47e34d47e5dbfbd821459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca02a90b27c2129fa67bd975f8f2424460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85608854c58d1cf57830d7dae5af8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abec765e907615ca4ae8abcdfa28460462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5d9acf207068a3b54dea19f18b41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a850d3cefa5a475955a24d3af5741d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b119535bc8085777b47b1e2a8cb524465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9606a0ad5537781dc04ef80a27606466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2691021a1c5ed7ab5ec51c59c02406467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9d80bf9390494b0b8fb7555420c63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc9cfda25ccd29f1540f35e877c372469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f87a74d8f6f554daee27d2a0fa5dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753a65b8e013325724e51f803f8e7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5edbf909d54ebb2949ec0a36e63dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c92e212d4ab9020d94d311a5d0baf8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efdd499ab307c8d4020c14df8fb5b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8114388f146103ee61a74e5df5302c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d519ef7293c4d88541dded11f72ac1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c8aae2e19fd7af34990b20189a32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc59c126cda3db87960bf92e27893d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54431dfade13fa243a91bb8b4d609b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f595b83d441d6f6e3995b2be3fe958480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af97e0c8808f9c029b0100a26cf065481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ebec497b3f195bc67442b3f28d28e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180094f3c9eebef45314a4c5efb6be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f65fa0a6fd047eed95a70395c569a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed15e81fd0ef73a0c5da813f81f65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3525b187921549f9e1d24a792d0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ce41b825d2bdf95f39722109ef49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e8fee948d6f3329b1f3f94e7c3b0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9df888046311eba73a8d0e593a0768489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37061b7d36e0d6c4b73a48d947e6212490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081efaab52867c75d278f50147f2034491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f598f758cedd1c48717d9809b8831e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013d42c3c115bfe00b975b0932c682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b587889f75d690aa0195451f26be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9e33e9dd68d6442cbdd532b8abd07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a0ffe9ff09f3dae26c9c3adbf1d8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972db2f97bb814a739daa8190605956497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cbdbbf3cc41b5e67f3e1eba9b69df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecc5639c96fdd7766ed86ed595d245499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e845c6d0c0d5f0ace7f8fe268e90d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc48779b573e99e75753523c52af51c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa02d547166232f09ab4da80fba5f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b52216edd2f1c1d867d145e51e28f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85737c36f30d96ee522ff5e5ab9d1625504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21039d6f4bd85a6f1f94bcc2bad4ae62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8431117a673f2873557db45911e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc2209917d0ad47f923f4bc9fe2b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1877d51d8200274d0c3ed846f757d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c6b4a60e4b6bc32221fe982b94397509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e626a3a39b41f48384bfeb3aa0d005510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eebe51028cf5f1bddd58b3dd5c15d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25cc8dbdd89e6232a47af0db6877e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc661b77610f645ca9119620606f80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317529afd539fc13743b97ffa577a67a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8903b11f34feda2055473f346180515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea5d81ee3456e3a248d1d0f650078c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e68d45dda136cec7b3d4f70a7891a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee65e6f4280617f17aea8d91f6ae41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c38a115a912d6d451a103896e451f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd333432c199a80a962fd4b5ffec8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db5567751934c96b1465beb4473d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6fa878bed6b59c946e8c54bfec33c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a802ab1d2adf9e12476944a3ae04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b126d1a15152e4358122e71394813524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bac61663d3a1144f1517b60ee072a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c2112f10468804c3f0c9ac93ceb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf38c8cff8d4fa7c2f0f315dd88f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382a947bb2fc59a9557e45bef2e3bf0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435def2e38c24686525d0a00fdcc0af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773c2b3835037718c8436268daaade530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb312f58905b2e7b0505684ce0baca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb58dcf35be26ae57a797381f22baf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d2f80d0e5eec947772e5ae27390f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca734636134a9e7ae65e705da8cbc40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40f1a8bf93f3068d69a6457e4b5e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ddffb35db4d79c4385539e4beb81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1070fe9932fbf7056491e86f3327537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a030b348353807d2a516a68fc365bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba890550caf7b73079e952e9d2306e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b292a5cf1bb71882fdd540fecd0ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a48fa88f58846155aad251a71fc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd8cdbddef48c75210c75d1986bf15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e5b197a15a1500d2de8fe5a53fc03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad45edccf06e234ab6d73d24501272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a787faf093be970c8cdbfcad578ef2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c582327b3f9b28e46902f67ecf14d5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88de8d93940fa60fff7e3d0ede5d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54def7b4ed802d31b8aff318ff4d40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331873fb1f1ec1fe9916a79dee26c8d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f65daf04794a79c74727fc833177f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79bca31380fcc7b5e2e9640d1d56fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f94a5f7778673e58250dc73e3d4a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c21ee8294cda763896d6597b61d9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec526a1e3b0dddad4043c95668402554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ad0f428d05939372b3876a2fe345555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17317c10c8f717520644d25b4acddcb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabd1c40905c37204ef6add028cac07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e2c4c2606af98ae3e76c4d5d6a792558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1d9c6e1191709d1ed38fc851386f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8566c0b16bdafebcab6f1d3c83c02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45deecf379cf4c5db4f7d736e38c14d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a525864405ce6bfc211832d529fd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9226c09b6f0ff83677a32ffdee54b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a571bc6c7a2dacd1c97e9a8b0ff5ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f39ef31cbf10ae8b166f20345931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b02d615a701f56d74605acc1e80c06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94507fa2828456e0a930aec87d1451eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290caee90283a5e35db29afdcaa03ba5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d274ab69d309abc5a07c36ce2584cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6cb5aab5ce754e4cd0fb986ec69d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e87a43d49992a3c5a947d604872cee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f0f06f055bbdc50c8050e4471485572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3299a2abff58e0674a744d06b155573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b180d188279874ccd9f4f38802a7524574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686b171c8d7421c557514517b901ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c8b1df44258e4756d4e81f23f74ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46962cc65e98d5e1b7e8538f10fec072577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ab5bc7739617f79fa966d88c7e049578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e599c79b39a9b56c48e96af20c05ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbcab7c099e06d735303ac51dd78fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160e218f8ebd5e953d913ecee09cc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd757620691b46d752558f0c9b323582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f2cd49086d1113ed9ad71729f0a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c75d7daa98f79e308ea3a46b7c0ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c2c625276893640b85346f5457ba5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba7a58f9cb6edf18c2bc799114f786586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077e9aff9e51d5928c94978c7a3cc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c020f9789d32361d588d6c8953c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402bf770b222a2eea725ca573de1176589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af15cc9288442380311645a941657590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b98d17c4ef0fec0079f474330ae25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eb1a62302736eb18989a6f6caf67a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91fafbbc98340b2efa7d475535a201593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fac75b3b8a55bffd0bf203b2e402a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31c435d79b158e7b5c305d866c5735595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b683633835626cb9dbf27066376ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04f4bf8644c9c3229af6b20eb0630e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8fd0c57110e3312071d38d440c3db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66fb87dd68328b60a43f449fb5a8ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ca23d1d8fcc2a8bdcc0eb12b3c60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd40662262bf16ac6edfc620330f497601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909065df2dd527bbce8ee3100f1f48b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1771e0f1ea5114ce0cec428fe54113603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d6c6fb3cb991cd14686b9e0cfd3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d3a0fb63ca9bf194f788ca68a1ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a089a538217ee97853fa47a79bdde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd39902cce143ae5eb47937002e8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a9402549c868830b96fa467f520f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e1a9c6adfa80c274933b4b91e0a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038ef8fab7f15f9952074ca396938c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f782edc8937ae2224ecc04eef9c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020a775e81ead4da92a93d50862172612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc6f9e4294d5789a669c0d6d3b290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c900c7ab867460e2243d4ecd4bf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba7dcc7fbbdbf80c921712a1068b73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac83ad96f1ce3d65aae09cf5f7aca0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67c2761255e30644d3025596ca6f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c7341f4ed378fb91b5713b41b90d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892f78c0497e8538ba14526fa94a72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135717d7031c76f115d78c218fe1ce6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df09b18a110b872f4814bae641f6ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7c6559799d85d9654f820eab579d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1ea60bd7ae929d4bc1ecf4af4a7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86694483d0cdbf7cd86d666be36db668624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8ce61e3bc9d13137e31b5ecddeb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99326e5e866fdc162569c9bc4c8aaff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4d68f4c1d324cb363de872f1b28f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767bf6c5d64907bfcfd912e4f6b6de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8748b048d505e9f5bf0dc71c6bc4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82747f62564259267f13782473d0bfc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e75690b2ac44169a1b9b8b3d55cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9e5574ac80a7b8adda79858e30c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15dec1cefd09bde879d08c484e6ea9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd3115caa1c506afa4553156b87cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c0a8592a47e58a8eb0749bf80d31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286de73243fdc6fd27183b8287b869c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3933072bd9c9b69894138d93f1b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa19c4a64166eb9df6d8a3b2e64a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896876e3097135e2da857b7dec7d938639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a7600eec96314832da0efe32e3de3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977e54d8ad721f7fd4b5cc2803796f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79036ca52488eaf24187af63528620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4902d2e0970946148f2771eb1de229643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dccd37cc1381b9abc9ff3123d152bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480eef50694347fe73e22cb97d9d210645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a7ca84e92c908c8b10852bf50741646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff4a85cf66a9b024f8a5688e6a591647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27069141f2b85686f615d1dbbb748998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc4a0f86fcdc5d0154b20536f869b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386909dc3956345b76b7bfe84da2be92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754575ebd75af63c7e6ab3f9296e24f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f446a0ed6e68c5101057644437568652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a667f6386c7d2ac20c288ecd00c7990653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356fdfba83066bc44974c1406e8e22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fd229dba0dcbe8673e60be139673655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41b0ddda7b6adf3c5b1342cff692e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21494b20e65d0c15b735a1b22570c228657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab8571a21b229d1a515fcb30ec7eeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770a8e9b8e99b2609b5be910545ae8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e9ac00ec2087d4c909e3b8a1f71a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c3f52022db92951ddf97cf8033c49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed4b729572b70c582e6c245597509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d427706f4ab7da0b69237d1110bee2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3664e9b7b50990706c407fd681a97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a5f3971e1dd9a6b5a51a0b452996665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd538fb83c82222f6b466ab85518b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac4f0edbdc3dacdc5c3e27bff38d36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44866690319d5e7c0662631b7db8fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0c946accaf4b5f3b7c9f7d4d7583669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c5e4b8de76a1e17c5cd5252a53e02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe07f84855d68723098fc9333a2875671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06874fdb9d70059234b109c03124de0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6eaf1fc50adad37c7b586082dc80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb72193b2dfc0d7b52711c23552b1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb61f169d0d9ba878ee4552d525a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a2e7c745468ffe8950db7995b745676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce128a43f6b07533dc13c6b2b4e8bc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a2ecc73c2460b7dbf075ed773103678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edbee1865042a15d8fe03751488db4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e839d980e55ff8ba5edaa5bb58f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf2e96f1273644edeed437a055025b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee5470fdf9b223311106704d94d09b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50fce8b418be57f423df3ff0292376683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789769e7dee555a4e25ba4bfaa41d69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b9c1c4b4403dee8d3dcf05445b9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f76d83b27a4b618023483ce6393a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ed1f03bd47bce6494a206606f09b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0161d0fc4d8ca85c710d5f4a77b459a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101616b5371a202405880205b6fe72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ae5432ef0e44b56bf735f3f472ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f4bce02dbbc7c8c1257839f70cb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd95fa58ac91a5945529069c63c018692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267e1e6658c89224120633398f2689693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe43e3436c805c116bea7e14175a25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47e1aa221dea14076d51c2088dfb74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14acc233f15a4f251a44530493dd86a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e7b36ab3130e952a109d8ff62d18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1458e3caaa73b6123f4679da68ee375698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f13e7e030c5cb76be4cbad7d530f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a687e909bf41240523abaace35b9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b640fc3240c46ce0515125ea03352701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfaf3beb8ddfb44580839251ec490e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf2a7a5690c599507997b006b62432703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c253279a39a177f5f050ed7464b34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222ac009143333157e329890f658e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578e95e17c736cb84aff7e6671b7c6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd1317fa382b446f1c3fb5b0979ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad503cf9f858aac3808ad152e3e58a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad660ec1d3c28d08980d4d85e41a126f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d82da96d71283fbf06fd484eab20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25c64085ce59dfe8696ccc395ffee2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409756f4fb117e0a2e857332ec503e94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d8b2b15b6031881ec135178e10b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8ecbca7d3d9dcc6f12aed3a968db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60607f7509193149dc5e5fb73152c25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e0e8db9af75e5a9096e3c66935b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005dde969600ee6182d7f78113b8bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086c6e24ed99b5704c087349ace281718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe6bce79fb032f4eed634a3324f6ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73933f0205fb0e7d1093298754907f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9d83ed921b443dcb150cb8e295dcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8297e186d83e4058a7a510d31ef13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87688c9f6c343c099f6a29059bce90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c26e2304e6aee84e8f4a69d48b51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586f7fa948925e1fca4e42485172b0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cae0f92be5539f047eeb79f27357f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e7f3a43d4eaf0285f0d8712bc21e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca82b1f2751ec8cad30714b6ecc2331728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc008a40f47cb2c453d7b352a8505a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb26930e516d0647e1ba31835ce9fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e291e4bcbee5fb3ef8114f6b0059fe9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e18af05f3138e39ab283b06ea58b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cf72ad9f17c02e9c5cd084ead157733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740076c9969b370fa0d050bd279434734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66950dc40758f34646f2de2ca86e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba9f8383f2b9b5fb05ce5bf05a0b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ff122cc92ebb0ff799b09109f981737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d9d55278275da1f4363b7cc5894f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1289581c4528570c7baa9e0ac836e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c863c4b18b57bf066cfe7eb57281740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e72f59a162daadba7494862a2c012741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d628a48ecf33f321a43d5eb1b67ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0fab5bdce79f2bbd62e6a4b3f638d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0125e7497e7d03e891ada7bb2bb3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb37094fa261f051d9aeb50710638d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426250d333139294a1aa2c80d7e9468746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d26a51df7d276d7c5522874580f168747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e790e15cef625b2936cf37850f8d34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e4c121b8010faa20ed9bc393b7c5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71b3a9e8b457ea2e1661804c2fa4dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763e5d333794715a2617cd5ed6d602751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023247c9cf96db54754dbffaca2e26b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9de78caf0622f440c3bfda1804205f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77613bcda8f23100a9225e930ae87b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cecc4cb445c8f968fa58b5f44b8fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689843b6e346931694043455edc85f48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722c4f846b44289145e9b675ae9ce48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104979060ef4bf3bbebeb80c60dcae5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627ee79886ee6f0e509b1b4524fb7d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a200b53c604f18c506326d6808261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab00b20f81bd88934a117b8f87f2f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ad91f6f56dd5aac1a06d1b751d2143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47525a1fe2d9cffc5c4d3cc5245744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1dc83fabfa22d86b2784e3461aa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d8107f343569a41f4324beb3633f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f2ebba73e1fc0dfe3b6382451c327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc4c453a283db6c380011a7bfe90698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c3d7cb8bdaf2ce8fee78c4a686e899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183959dfa457eef77cf6141040e67110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62ba827fc57a66c7f45b801860491e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae476c5a623f3bf7d776e53b8d79ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0fd67c1435a4d9c05c375728609e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fbd648b1a1c018d13f92086c13ac514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb7eab55046f2a033baf56808b0d4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bf2308b85dfb5e510d218ee20f30216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5db03cb77e75f1eaae046b5f73b4ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd6c27a28d61a3df9ed98d32f810018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d30a7738651c94e7b07dda9a55bdc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbae5bf737cdaf6d13eda61c2c652d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1757cbd6b5b476fc560d634ebdc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5a23074a3e381ee21516e80a9be522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e20bd17701cd1dfe84018f2ccfcb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd280ac0dd77f4580d08fda3a7f6d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d09afe127e83f6bfafd1426fc7ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef4adc8a67a2b9523ef2e4609db3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb0591f2e848c256bc6cb0337ca82127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bcd7ff830c194640f7efb56b2b3c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d872a8fa8af865af28f3688b0d4006c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb025a7d1eb7ce7ce5ee5f521ef6f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db56539fe839e5c02a665fc0a01c1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b84d619dbc3238d050da73e11c1de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb2c2ea7e10c203c46aa429aa6366c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249233c158b28c35251b0e66e9e7bf2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb913f939a9442097e88afb10359435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0b78f33793903706cf638e44f2a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c796fb6f7c8ec2f8cb06bb95f4552c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7253de58adfcb5c9348793435abd18538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8d7901140cee8010eadffe6103bae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd58b02264197be8708b6f6da9bec340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72711f01dfb5412631ef3ad4217c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73eeccf656450b086ea5a7ed0adc4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371dee77d3afba07a39caa7464b69743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561cf160475cd046272aacb70d3d52344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c4ba59fca61487f032f0673e6e35545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1608d7e08872a42c48f46c6352443d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b083bec95a36818bd69a98f7cee147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d1bf92394217931958940438faee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935305302b89e024e153d28f7d6682249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc45dbf66cc68cc431d2914977af050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f59f18de1f9231c5f7399a79a93d6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f368acad8441275d11a46a423de552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e8fa2f9f7d60950bc87aa622b56753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e90312623934932a00d1015ccc1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce5ca70e5fcd85eed847e58c67e1f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5f39072af916eaca2be877afa8fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c11a26dc9dc9ed42c92987c37e2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740afdf7c307cceeb6843038f829826658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de843157eae86f57f20c5f3e78c57759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2641a9ece3c08d5f58278d584187e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ce61691d578285c26a647809094361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa160c1179587f421eb791a06bee585262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d99810c9a0dc6650ed303371cb1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c247b0bb7863b2257bded082764ffb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d019ef39a6bc65eca89d7ef03e4580665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a51cfe726580bb2bace536b4a159266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a1eea096bdf048e7ccb1dc6a05c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e252015a0ca3b2c5ecd0488839b7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd00f8481d20c8f8474c39b2e00272169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c70ce63a7b2ac3a8e0b929e5948c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494addb423f3849949508f3ee19b1a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112622b436e9fc3807fac2e9065f54372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063330e6a9a6e38ec56730e0ca8a6d7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e209d6a86948d5c0b992380a54457874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a751c9cd7691477772f4f3ab49bd90075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213410d151805b9195b559d9c32972c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5091fc4a66715c81b21a3bf7e6b2d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24239250716f60d3a7e66593577549278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba6cde8667874a4b7bcd83b86600279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785039bd4a93a5f1afc017143c4924480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b12ec9378fbb6ee23a900b8407b14381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94399a696e9c70535c5503a514438a2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bcd4bacf035b209176e55811395a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def312e6dd29e9108242a4d374419f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aa7cb5790a5742538c54f9a5db04b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b22d68237860990ad1b7976e188286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267d354401d2cdca8ea0331710492e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa140798c739fac336e8dc1b466597f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c6053c7cedf3ea526cdd3c6f735489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735150584794278e177d873e5817d2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aec1c99d57e6fb5e7f24b22378a4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0fb26c4b833bbac7b2513fead0bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3737575e18f7165ceb8fdb3a79cd17f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7daf97d68d239c46a9d62de662b3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea53da020da98166a087b713e5583d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fb306c5b739e819d31a00d7fa686f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293662b0618f66d429d640256093bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635d92de28485a3fa179b8a79f4b8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22d411c2df599e77485f11e1a515c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630c479c8042e8605b6bf0561d7070100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3db1e9f67e973ba3174bbc2ec2493101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecb590b48f9b3c579bad4a50c4a811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcf319a9e70089af6da4fdad3bd877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f22f6319bf61f523ed4f3e3dcc608104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb244b2e1d9c0a0a3f7f1d1afce454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0813ba0f01d1fc0eb8582687d15fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d114d366a507f8d53aeaa9ede255e91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbddb21ad9f2aadbe01e064b64cbc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f34de0465b4509fc2cd6ee30dd982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1dcd85fd7811a60f420a2b97d48a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede4146fcdf173274b3c5ed49f5ffca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9f0e8fd77f057a37c72e41603647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c3e27a02332bf4fb798bcb9f39f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d70e56083d5c1a1c59f2b5e20e12c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4fb1eebaf47477c71178785ca98a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ca6bad64ef5b2558f64fed3111c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471b7e2f7924887c5785b01bfaa557e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f13a672723d5c521e61479b9f7e2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365988fecd4d26bbf68adf80d64e2038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f45ecdbe0ef00c7abb21101899ef06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c13cb7eb7f0ca78adbc2484cb0c12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb3f60da747b474162a998bf10297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5aa2a4a9db9a717886abdcc328f29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c6886824193af62be3304c2359581124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46e841d6b190dcd8454f42e605067125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ee9a513a096c35164c8e1a5abfb9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce75932cef2b800067a381c58437fb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9f70d3a28c91bd37cda0f6b1edb32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc292fa6dd559ae11673fc46916746129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382293a3665c47d24fc4e7fcda0e935130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11df46772889b2ddb3d1127a1ad28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89a25f684cd86a02098b3a65f8fa15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f60b43d2ad6c646ebd8214161604133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b14b5705201d0d5daf32b3913333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063fcfe52e54e448a87d6afef06d6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b8072d1f215ad721c28b3497b40ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56691cdef2474addf6a8851498586137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b98232ac9555b595aa220225aabb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf7cec7e5e1414904b63949e5d3416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81298c04c3f14429e78fa0ebcfa434d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1131a913d81ebe2e1757915e944c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218121b9a4546d02868d76791a10d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70204d341b9f022d199d388d29a36fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82456ccc076c9819c4ecbc313dd2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d30b1b985497b28bf93f60bb48fd55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ca656d888921ed037a376b8f2666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc2a1fe2ccd996377c1b573770812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2706f8fe3643f80d2afb9a6cf1bbf19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8c6985dd1145840b9308fcb523a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2e921b112256f000cb8261a9fc39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71736299e5e9b814f5fa0cacf885d2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45dc910d45ced38d4e82a48134fca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b814ca040934ca26a9303e014b0504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcd23dbf35e738ddd8fae7ba002a0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c4cc28f45ae51a0ffe91092260b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48add01d7a64933eeeeb7a62c4af8fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f528c6ae54a3a140d85f6f44f863157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0119329bdcc11a2f13ef50d49c865d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b09ecf463ceaeadc8a16837ab7be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e3d3adefd3d98dbdfeccfbd959e00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeaa912352e208bbe3782618d63b0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bde6c223cff83fd95a507974f8b51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060b55613177050c896e238f9b7ada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826550704a492abfc4ef1589e6d6389164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98dff5e3a37e89d234306b20a94fc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d766e7f042b8295e12ad182ae894d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21afaf6bb7fff386b7c71f58844dc1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f42546baa1b7255493d0800f8d55d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce3fd1ca5a302a22dbe4a85137726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b906f811f2353012b63914f955546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1dbf12e6e7c46371bc3cdbc7bc45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9491d98bf3085afaa036521ea6a878172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa474473ba0529d2d509d42957f8a3f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e4d286cd7da431d8fd2e4ac1e4c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f875eab650e3faea13129606a7fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc6fb550a7d3d31e854623deb23f97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ad7f89c45fa087edbf979f0878c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb741016eb0e939800c271b6a49a979178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a863049f16f5bfe5218e44595c810179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26085b9310c31162cfa9ddc40d7b4e97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47afe8d6517261ce7fdd222950d3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df1ab1d44f9051df48f55e8b43200182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b565f4fd143ac05a7487eaaf75eefb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff817bf9762fb90134f2d463084c9bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa9103a607f044b7022a6a3a97e73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed0a01aaabb6fb44d48de8ff0892a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27fa602c6797df903dddb1e54ba805187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc2c820bd7a11933d570bc651b81a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d3109492d1c4782ff7147bac26322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8cf7050d53a38813c4a93f3ea8731190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bfc5ed51cfc09e18926e456ca9eaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0238c91e403bd58fd3aabc3d6753c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170db2ff893f5061ce7ccabd2a29b89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bef3f745df6905ebe2c4a67246c636194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c3bc8cc131d1dc455303e9b7ce7c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a29acfe7efea07bf4ea6fe56940e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513429e2c85e3509531bb8ad2d01f158197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a194ac24c64a458072dcc7bae4bd26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cd110a28a325d8193326b8c0c66fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75056217e4fa351871782d78f0ae24c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7a118cb2d1ba6bf27d2a428de655201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876dd971922b186c337e7fbccf71e73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed5c1c628d4e59d80b6c5a8a08f0a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8170e58ecf8ea84ebd809bfe8b421204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869957a52932b4bf07f52e1d1e36255205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40abbc2cce8e9281aa28096735eedf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f24487b469434055177fec47d03a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f30545e6dffec4004d4b28fe638e8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c0879c37b8c51600fc92d19679ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b49976e49a0e7861c56d1b615dbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77deae1ea58e0d0d65c5c1d84b071211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846d540553659caaabfa5ddd0035d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a53ac42f134eceeb673a131652caaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5698fda22925b68692573126e84573214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb847d4c6f352d300e1ef37e6b9078215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765a7b1f82d9d1b4517cb2b63bcf20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dd4b02e626628e08fdfbf895305fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf62c461a7bb294b74c94ade7e2004218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d22f439ed648ebd652c5c67b0f01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6623ef5854b4495c6f0d3d041a623220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b4c57a95cacf70b6a5ea8bf721dbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1879ea3ebbae53cfcaea1b493824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfc90e5e5f19704c40e5cde5359aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785b8c94381d8c91cadf16b5223d4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c80414722f6622218ad79c973076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6ee684653e3871839a99e9c47b1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466828d797bedac485929e21fbe43d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5086f213e7e7112cfe10715ab62700228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d45a8a38bb8b7058959d91197ae7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd31e4b733f6243a04695a29a7fd15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcec681e90386eac8d1d764acd05b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313556ab2c15c22a2501e93b98acbc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d92a82547c4e9460eb9aaed37ae00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9619c30ee73649c7f24c59a79db3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a556f1049c85c37d2c52a27522a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986890946b1e48789c8085fc7b21003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea794739cce3e26cfd39a3bdbb3d78fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34eaca23615f815e2b7ef96c8f19c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a79b0a692c5720e3005cb0d6dbdbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca249eb52bff444098a13b74dd9bc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c81585b45fa2ed79ea629c57a6facd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a91db110a50d315881235cc999cd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5ff4e9e10ab5009d83357bebe9346243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de5ea38cf86a25211481ca4268aa0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7383181fda7e8081fbcb6cca6b0f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221160eacf3e7e2f813717e5b3585b80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9fe0b6e6f1ef46073ed7d5e2c651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b64f81d1c0865bf4af73aa85421c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8a3f25b344df88921af661e6c380249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34787ce05a865aeb9e3e45c3fcd024dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80376a2d214603ea8d8e6ebddadce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf11372913183adc605d8abbd0941252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d91c5cf8213b08f43c83154dcc0f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1354a090d3b5de2bf7c1f091e962f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaabcc9cf0586c6f65f938602471ecc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec386845674c06c403966b32c4080b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb44c6327620c254cf7e57cde4da1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30178ae623d0c32e1f83c5e115476d5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fec1a752cb7876993001417f613a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268abcb73f7691b59de388e0085af042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf5fbebdb631d15796b58827c55f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb4f5ad7536a39b046dc18f8f7542a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1971f8ebdaddd2ff7b5ad6ac1becd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151f8a624067290eb7bbcdc76783ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4548fe5c125c45ea8ddd453a2b1046265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72677205800f86b2442144406b265c3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275693fd5dee3c365b1765e36a029067267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05aabb825b9f161b53787d150097f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f26213a8e54facf20526a0a08fafb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c39d2897c187e18010d9c8e01156a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189ccaf91491b2dae8c59a973101ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05446e3696591c2f2d8e54e02d0b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a255fa19a5eeace498122c5a21f25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006b4bc9dc2d0f2d2e0f3c1b23faa7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61121709067db68f1870c07037e4f759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63f01ae9ea8e4397095543b80acc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e622c3059217befed7a6a02e09e9c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47049f646f678e623e1f4310eaf17a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04da67b62253b7e6401b8f28cbb1d34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c0f6c07f0d4dcfd7fdb8d0f7fd025280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1316e174882f50981658af7033f5b72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b742c1d6a7b2a4b3bfab2b9d3c3d704282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c8d2d38dbb315300301aaaaff7ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329f90e5d7fbc4f8a4aa2de49f5ae9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037197755fdd88a0561066bd663e29f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4b8a232a57c1acaeed9c60e985c88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9d67984c1db94ebbe13f3c294e2d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd26f422fcdf0d4f32f7ad2359965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31022fbd956c27ba5bcc9a7c34d76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499dd72a545d64f2f93e9697278eee1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d31091da0df041364954f45c8b415291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb56baaf15cd90a55ddfd55cc1caf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf667b6b6b7b31fdb87622dcc353a0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80dcb09c143149ede880d924ceb80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382621fbadc3d9e037ade5de4ee6b637295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295153e897c01fae0b984a024ec28903296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cf5cceb306a7fd76a9f5fbcd91b87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1028a57cb2aaec476cc453bec97b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceabb01817ef39b5994b45e583ebc90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2db60b37a14fb4d0efad7d5e2be87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629e2dcb641238c1d768c1b32ba809301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bd9878fc7fd9d7b18ef999dea1987302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5048221978259458622bea089caf85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a86168c735aa26e2ac68a1db254c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465782717d27b92461c01b5f709fa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4d040ffc4fa9f0702ccc64d905d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212963bf1806593290a714c954dcea20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add41500b3e356cecfd332b5758c81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375819e861bf3b4f72edf9c4522d9b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd23709576537355259ef66bf71cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8086a95a2fbf5a2dde660b54dc2746311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab751cb190cbdd1ec809656ac367a80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f725683ce0821b02b4973dd99ce2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e298a88c204eb0bc5e4dc23fa3f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced7d9035eefb09a7cb0687baf05d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c3d07dbb73938b96aa801154160c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d5860dc361f67fec8029184bf2b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e67cca4c224cb3f6dbd2f4003ec9f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765664f5266a94dab12c6da67a786b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe3dcf9c513a45f8beff517d03881320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978a7b140eba874b8c8d46a070011bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d178bf88cfddfd8e5f93b51152c99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3958b279c6a1165fc8165e46d887323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61dd33f9c2c5e6215a4fbd58d39fd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c894e7939942942cbf920e554b0b56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a178f382a2652ed5926632e976e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8271af72449c5f2a138c994fd235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3650ed9d7b30fbb030589a3550579328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bb0f4df6f32af56a5a6bf3f99c1a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039399353bdb13c221a30677207fb71f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6259e0b63c47cdaf23d0238abd8293331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6884e103a68aa764ca4cbad7cabde5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa799f55e0f8f3bda7137ea11e85a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42caa94765e52d4a84547fff0068bbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41a664edfce4f8c346fc14eed0ee8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5ba17a8cf0fe6b2cc1be1237eaf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a13dc4d27dbbcb1d9c1b0ad750b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4057e27ee6ade2d95d218a573d5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1950877566bbb8b04b2409d718d66d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d68b34da7f5dd55b7f86756d501c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61de9398cd59f9488fdb09d7c3f3b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5774bbb2dbb0ea7cdba0e6edccf38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b89b1ccb4d7cb55ad64609d17ac5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c43eb88c989107efcd1053918d34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d180c1dee9cb3e947db00895f4b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2974f894da63d28206ee24729b401346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acff6e4c99deb2c1176b8f6e9b81f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac75a9c1327b9763b0234987a167cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12db9886c3fb65a3e71271fda6ae2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656afe050a272a2e683d00774a8118350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c164dc40e0a7f08256d0a993472e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c147a779266fd6f5e77a1e444f9c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef9ed5918d74fa60b8a4f580f89b57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd721059570910068fc00c1623b9c819354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1cbdb98a02746242650295a6dab5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8107ad34a08effecdcf1e13969400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc13a091be13d5aaa375b4634f3af9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8834e8c14e8f19352359ddb2b1600b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b90f2e5aecc380e9e5d870364a9b5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92badb0a43852d25de90ed341e8b795a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e6dcc8086e2d5acca0b37e528c6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab467dcf6ccf61439ad0935bf03e1327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e3acf1450d47112318bd123bba84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192266ada460d678b1c1762891cdb6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb55fdf11ac8e71a1ac62a55476c32e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eefb4bea0dcf1e010e9110ed72055366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6b63cebe3c3f0cefe156b73d9809d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa3238b61a5d80733fe1698d13090d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cfe223a6a24ba88b2c2ebe310abff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970868799eadde46b22f9fc4f2cc19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31629718395dd99517910b173517af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f128a361b9213cdc05ed3df80036df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b3909d15ad454122410bb55fdd5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4333c98eb9bc5e9783d8f1f19c666374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad99ffe0ee967bdbc40b08de7fa61b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd227a21e5316010791930b093adab2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d588e04f274351beb4be5d881bbf7f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef695450de3ab56dabc71296dbf5d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0bbd00d763a8b74b3d94bb00ccdf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172c9e2e68053dd949a4a423fc1f03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d18c72250c39ca94eaab8628d0ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c5c168000c6d0fc77f9f6ba00e85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e19351391982cca8eb692c8ce5d64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867389cdac305039b02318719329807384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254023a04ddb2feebb47427dcc0bb46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3781ebefb504bc238c86f3e6a0b3ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0e4cc27a00fa4895f1df5233cdf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836a66bd040482e8ff048fcdb2c3c61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891de3bd5b73941929c48afcb93049389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764013f8f76d2e91679fda32fcce732c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bde7dac4bef583765e5fd7998a84e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd4d540eb4b6e2a6bee1d2d009fef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114520ac628e6ff469b495129c0ffdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c31b8fe7c3847602a52ebfc4f70d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69dba614074d7e357c2928fc625e85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92a00cbd20cf552820b865e698f68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb5cd3bfa53a61bc452a75fc3c947d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db961410094eb80739cb2eeecb81736398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cefc15ffa9a875d8d8e8328df6ec05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64a237e138226b38c96c6fd67911fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65409d4ffdb8f2878a684a74d263ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a4f1bc023f7f322a10c8f8935c970402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ed0d334c40e893522e5f7303ca607403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f016e679f01793e921095651631ce8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d014ef0b86878c2bcf67ddf390c4f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4621d5bde30b6427fd59b8bba545406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175f1ac93c9981aa69fcb5ecfc97c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60499dcb0f3147850c22a437e29a6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d18ee6f184f19508ba9a25a5b0f2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35568810defa9e537cdfa95e14fbc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f6666c6879e36ca87a891afa244b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13f5c7081e511af7b366051902a2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ef4e4bfc5956a6bc7e361f2d4d72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59900573c65a94b2774befaf0b09273b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b4f9a34148b0a786c843cc5defbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475d59dacbaba643943c7bd1c6eaab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a72a8dab9e85ef98d2db3f707581f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f205dc336db7442ef447d15f26924418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08a312e9a88ca61a0a962db9e4ffbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6bc3b069422b42d55e6bec8123c06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4f1146c85f4806f76da6cb2082e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ab9b708ca30e4e6fc40233edb55c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6c93f7a917c8e3053efda1621e053423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c41f79f3ca4e48b552557717e45a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac148458be5d1469b9992442ae58498425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd63a9c14bef5f4f9bf9cc7854918c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802070569a31db0cc9081c54b1f270427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3e61bf97a5cf0edc01419a85c7156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fec94f9b57d2f630629f98df8d509429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bc77355e87dd232f9ff06bd078d35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee9f0185dc5ef7e1c298bad4b08b67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b87a8a39f02d16e6091a1268c16cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57967d7f2daf07dab29816f56e003a98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d0c75c3cdc7c364515b94dfd37581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c04ad630f9ee4c94eeae1e0a1add435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f3becb09a4715977b6c33671a47ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3aa83481ebe97acf9a8d5ab681f63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0da1c61654d729314ae44599b9ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fe9e7ee19dc3816f4efc4ecc43e17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdbdadf58b66d8e96da18af9cf349e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b56cc46e33c16437a7bb2471d89f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca82b5d5d6a9f79cda812540d70ee8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2772d53e63b50812e1567f5335217f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d88ff3f774b7f4db70f24fdbe703ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf73c510090c9a20fc61f91379b575d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72deafda38f3f3d79395f2ef97477446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f725cbfe9500ab5c650fecee0c1bea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d181a040317c5c09cbc41aa0f40df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f7dfedd2425a3897bbc612d3d7fa2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98532d7bd5913086f36985cbfec65773450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d6dab1685bc2ff1f0bfc15130ec2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737b1629ceae84e2db70106bdeddcc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5020715d114115358a9a9421d56cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58d23c9cac9ab50cbdcf89cf0785b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b98648d09f965d2cfee185d6e5fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8306f0e7c328f9c670998a89ba527456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415b4b9929fbebe73f5e726bf11d18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b2eba095a2dbcee9cc8dfb1b88d3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6ac27659e47385175153160285c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c4bb6e989160e618cce41004d41d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925f3678eae20bfecec528d0108c7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d79f4c6bc0609de36bd7da7739457462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d8f6146b4a9828b8756142d777bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b2a360ea452adb2eabeab23d57e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c06980925e0ccefd140844a167d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de955c2d812383b59425f8b6747c4f32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cbcee1a064211fee7a8b90c007c48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28e63ae736bd130840beb742a790c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc74c04a98b6deb5205ed88ca5629469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f192084660b315ef0fae9037c71c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fdb571a0872c8c290106063b84002471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa41f6855c0127db3bba23ada1e1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7c7d3bf3ae861c1f299cf249b567473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadae2064f640ea10b3f510cfce5ccce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144813dc40c8ad10b0160144244cec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d8358559b9a28f662755c635a420476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d77c9cd22ccef14f3a15bd72677bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f857e021adff308510b6c07c9c3ba2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54a3da8a150f74fd639ebdef0d230479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c99b9edceb25f7209711061f7bad8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6a410b89253bc0abb5d2f59ed612481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce7076918ca36acfedaaf224dad5de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d0cfaf84ed51d54d3b54485cffcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff48d59c5a87122811e61e87bfda0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148eff716cc6850d0f1c0643c32ed6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32144af40d65b67efef8239df4262aec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74e5de6682cca92ec43d6598145de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b126b6cae8adf7563e167dae8668d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538592f8275b674350afbd14ee208fe7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941bfab093135767c1bd75543ebb3e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a75f96db04e6c6830e5f53a661e91c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932365c819ba1a2ab4e6119865cdf85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af47e1458ee8e6ffaee691cc2910458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9aa75866aeadd21db8b98cf1328c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cbd068a9c208de84c784e47557d2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770938f63ee5c4dd78e5d3356ed02e6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2be5131bfcd6ec4db7cbc4a66d4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee98b4c0ac08e59109b8671a8e6e36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b93dec9593c539f740ed44e7b9be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5528ac7c3d34cb7939d836007b659500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258861d0f00b9d94607d8203a300dfd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d98c1101eaa35b182281d313e945502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88be36e31f7bb971650e0f70b74f21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307e3dda8d88bdbc3a608479d934e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09527151c5f3b330686fbdb7e46a312f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525937df26b21d77593b96ece395a483506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5f23fb66e9923e7347887f13927d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2be06f972ebc257d426d8bd890443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc16fe12e0d722a576d2c65d17c423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4227d56d90daf1a15eb32773f8f92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c41d1e65833e3f6aaea6398270f19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b7c21fbf9d03eda2fb1e453f2473512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c8bad3782e715bb7c54a47ab5a84c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9ae1db7c4ca5e4b09f529b82c34e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b05c5fc218065a1be4e6b572ae21f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6693d8ca4b496a9b73667057fd7a97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39fd2154dfb06d3157476c563d038517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae291bedca1f3728e0805b22e7c0c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612674f006e895dded4ccba41254587519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67db55d4d0b595939e8a8b203a46e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7aaeba5c91a245dc5fdf9758304de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5780c7c09f310bfbf81ca53d3935e0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883fbf42ad8347781730cb14722a6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c23eeaceaf7798705255e0f1790c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28f57de36143eeca409e7a66b6d262525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ea6cc3ae15a74a1a7e95252b846f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb6e44ce3dc411082649e3bfe5fecd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b5c8fc8c9401748ce6612608b8e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5c26f11205dbdd376d8f5d70c69c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f90ca6383738da14d48f08a99c70f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6bc151da505963b9f3677ffc998d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066848beef177cecd2e5bdd74943a860532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0f1bb0640d97330ef889b9dce77e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a95a3e21ff21e25d1546e2a0ad45e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f76b72fc3a62cea161bc5a04a83a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034f835059ba1062dc122ee7a50244536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c0272e222ab161e4ef6bc2244d6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0c2310f022c2edbd347580e877254538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab1f856d405334fab04f66c97f07fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891fd045887f18f91de5f7c100d7ff6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af11c24e38d0430298965fd97f9db99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0318d9e96ee781002b2c9a25326ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5f49758740146435e6e39ca08623543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac986d2319d01431d733107686fe07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799789232e38c80dd39133c0abe3f79a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2419aa5577227a0a451f5132542a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880df08bffacf74052b5e3e4b85a59f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53881ff0ff19097ed43bb8323d54c1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29e25397d5936e1d3bd4830d4ddfb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb79dfb7045ddbad5415c2c65779d7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb367ee57d49dbec2eda995d724bdc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d1b954aa111f4721686d6520497f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e364ce4543d540f2bc1996376bea9d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce6a293377b2e9a078ebadf5a02cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4582eaa1cd7466d54dcd278ba0b6c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689e0886a5e0b7c6ec20a81a4c9c2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850434bd565bedaee05659b8bd67c8ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2588f9b5cafacbabae713482a73c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618010ea3c79693e7c04214abd1a280a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f00d0c260b48d90e11c972f8057f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a62df7e714b30dcbbf0d712135632561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48bd6b78bf9f3625efc5efd4a5029a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31627f2bc28d4afa029a25c44b510c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24524c56001a93e747812432c2deee51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477471da152bcb6e4c65903ed0accd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4c8f93eaa257e1714e223ada646b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8117ed39f06c2b3f00832f1c632f4ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7962b4776ed9b103abe0ee344648ae7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c6dadf018ff3c144d705f93fceeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150a20126bf23b7e2dd25c5fc65d8b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5e688de5522b1c88c77cbb1cfaac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26574d0d6ea75f8153b32b08999ae41a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb51965eefc19407a2bbdc6d3f29f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138007f3d76517e938ecbd2c9a1b3e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352a35734c483b87640ba0a67439fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414d0addd5c5291f16bc5b304eac9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf07d61e2775013c37f1eed69054cb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a199c55646126760b15b0b152500e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41dc2fbbe5254905c97057a8ef755a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d364bc73da0fb039ec6e6ee1b86ee43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e594c4a8dbeb6239f1ec1e0f1e365bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fde31dfa67477427132252c1f6e26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46259609044cf868e8aa5bbb454fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7411667c986e95bb13d34002c0ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5d7be9855913fe2c9a46c2e96a1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4ec54c8bcab6a7b6ca9aa0ec30c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02632aa5c159bd63f576545d3cf1583587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c9c62e2f1b550a2b30e3a498f6b2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3fa5be57adb411eb21ce198e0c294589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c135ca077ef4920c551403ddd84e96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb59e837950318b92ca55bff69f4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b94fe27280c2206bd9c25dcd537ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae46d3b91ccefdcaa275d4e9aef95a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c655fde21f81f667ce6d83e49442594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814d3ebb30525ea7cd8cbfa1e8b211595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c08108631e647b78fe760545ccf26a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4232a90333f95346d8f18eb10846c00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bfbd467e6d568059a17043cbdb137598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa281892d33ba8eb864a759649704e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580cbc2fd0212ff0892b7f88481252c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5158527ed2125ecc0b8a7af10179601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03ecf5aeac08e4970f2baa4ee5449602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b8648df2a2d9d0abdeae105bfe42e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17756e7b9bf8230db4fe050a678fbcb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15eabc136fdc593f24d5a9462ec23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00e86f2192e87ee5c3e278c960752e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa861db428453ce3b4e72fc9b29274607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5a6eb5d976328051975b45bd5de6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf29bea653d32e03a0f24e2285e26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876d5e34915a455ca04104174842bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d07f1a0131d60a72ea31f83a4e9255611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c6d3b7dbb0e6badebb8e19c1e34b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42f5b1caff54780ab2b73df905ca69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb092af9db05bba5f8815958a5403614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae608d56c15e50e26bb2822e5bf61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bfccd8f3211f8bb64d2ca5da21cf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ab2e3f580c50cf7cd728b96d33607617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0639f82631b5b44a57852a75e4b80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df6c21bc002234219b414e5b6377e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201c4fa2af0d7b4366c3f3b6b871e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e2bdba843710d2346e7e21483cf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f310a807e59123899d80ee0f94add622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46208bff3d680fd7d71ed07147e47d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a665c3722ade8a45b3296c5f72e722624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06615eb20e9e2cc3a93fd51abc44b57d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb9ef5b28c8dab8f40767f4efd9e04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94498ff2f71a983cd5e9c0b1a0aad8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1f076b119ac5bae152bc255736c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e11051ecedb52bd0697926c8c97fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bf91d9b4910e7db9f49a062131d8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2ba4174ee0e8d60e28ac4f2239498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9e30c4c2d3c3359477eef24b8adba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dfcc655683aca6f43ac3f25e99430633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e4a82e95b71ec529bc90e589d03da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722174cc65b69b24326fe6e47875f40e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060080e8406ee38630871b629d5b4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027036f6f17d3a7491a05301d205a81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a4f139b4d3b22fff063193973bced638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df920e13d4690abfe39b3a8363d2c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7972b70de03d7a343a5094dda71c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1602f43bf271810f4693ba502e43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125acd56f32a5ef991172fff528022a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39e887069c7864cfb64d8eb603e6f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bb1aa0236db6ac6add7bd51f810a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523a8f9198a964144fed0acc07736fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e56df33003cf544441932d51f96b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46290d577a20d708370ce0709daf95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f3b2dba38662db598269756d83a83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f8077f989d581fd86a48974a00d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef39d203161af3464b70023eaee680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a45dfcf356c8ce3c30570465f78b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6da4ffe5ef1b756ae2adcddccc2bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef4200b6d66fc68c9b5ca9f65aa78c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454f3fed32e23566cf809243167355654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf840598ddf61a666a5e039759d0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3525a38d54d338e88819f7dcd7ae63e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f354aaf7ccd2b1bce3644577ad179657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80293ffa1475c2119c345248ba89267a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a50eed4f88329c8ce867a1e2aff0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053b7e42a663b1491b53e264800fc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe07ea7032903612afa7f157aab99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9986340f2a6be0c6816eb5231dc9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad97b6bc10c669f694fd93d9e66208663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0dd3dde67c635962d80963ff62d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f372b7b1ebb9499b85fb48789a47ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8659a75a04a71c4dfb70f22208aa425666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b750fd519648a9ca5deb0f56f52a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515512a8f121cd25fe0a943ea4654d67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256160d3a479cbe1daefad4fc2ae29f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0ec07ca7ec925662760453b755d46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb9ff4ef3fc8e642b4e1e480d2a930671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d401133b5e58ddb101b83a26d70a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f327ca4c7e22ddadfb92539cf291b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a9f107036810a4d2f73fb17828dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5a64b70de9c72c272be44946f0b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedd0f337a208064008d33591f35f3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0adfa60a15f602f1e95fb9e5fe484f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d171dd00e5eab72b3fe183928a9100678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1239ab8b35da7762fd3e09032874cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722bc9c04163b4e92d45b4af3335e73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186431fb64fbc014342af6f62b80d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b21b2fec60cb0313772ef908698d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0418c970921e738f12ab87deb7528e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5b9cbc18385334842d3f64a1ebf5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e481fa1a03fc49fb86ec5b26670f56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252923119238c283a6387174e026601686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f36c3fb6a0dc111ffd9c010112ea1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38825af455c5cc9fa636abcc3bcf41de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5132d74b7a446ce883461b60ea602689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6aaf022c3f7d3c0baff5110cbdb84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f833319b205fe417bc20334651582691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458b193ebfa68102a222e2255befe4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ce2cdff3ca08710eb2e33560eb4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2bbdc362f3da912f965f67e44897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4076491b70fda210df19f9760a93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f3568ee91e037b641a613caa76cd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b465225840b09fcc4ed892b86d518bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc354ac4d7b8e937a02ea530db9763698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48138d66aa6049c5a1122e7bfa05ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc159aaf58d90ebb42fb0f182cbff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1c8dfee5fdc39017311f077c0284701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa3c33d2f8ecb5cd8321ba80b7325b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb1066be1bebf2118675c5f3d789d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d425015179d8561a7ba249f3ba8a0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eca688ae0bdee347a6604917f4021e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8330223a3a905207a39447d403d3fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fb66d7eec05ea9cbe7e0e0899b2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961046b0745822dd86c7bcc4cb6f49cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b6d3c1b20b3674cd12ca62aec340709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a2a7fd68f218b239b12ca4d83cf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b72b469ecc474e4801fca05028d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a7bfcdb2588b0c121410d976c3a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aecdb436e14e89a08c9b91a420b729713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8526a24bf4959e126cf190e4889694714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e30a85443317f9c95d789a84f8b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782fd79bf795cf78f51ac94470a2fa4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41360fd171038ea8cee992708cbc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76bffb2654ec2bcc61a798bf40355718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd22814acd504ea58c603541633d6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebea6e232fffa453f1c01a67591af8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e5a521b7e2096def9ec3426ebe83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1885a79be456c0ca6a9467e9e8045b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084507f2bb30f07feabbca3f3a16438723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e5eb9e18d03734c6c5e7495cd2ef5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d85f3f09ee97dcb182439919ace2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553453682bbff1363f7e90d976a2c97e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae5e00544c712327e04df0b80567d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31cde4a235688c853a2f941a7dc9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9cbc0ea67f1c56aa1e2759677cce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903c7a45e8aa1713c73a3abf920cc0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fbe445b37d11eb35e94b565abca32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d98b09081947e1d89a2768dc2a006d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce89d13a3428f2f056c149ddc817ea1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0dfdbc3470e286b9b170e3fc0afdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4583287fcb3206034cb403248d872735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccbed22e3b8f4ddd68f05376e4eec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62b8bbcaae1331e9681d722dc81f8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b979164f444533f2dda06b6db8ab41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc5c202f4163aaef33d07b23ed576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc7d84185b5689f230d1c99bed0ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48c7ac8d17f2dcc663a7ff720ad695741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2244f211d72054da5567e01164021742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6c7fad485a254e196f2249fad7c67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f385a1bd3a7dfdb7a9230c8bf492744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f2f2faff5041f3bc80e6d7da9c82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313da3d45f8a23c743aea6f6f8207c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83cf729a87ee5fb1e0915bc8ce625a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6adb92570b38fe0fba1ccb14bad8f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126d191b65cf8956a552c233cddb62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f479ed41e41e426f03a5812a2bc379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe540f469753ede1918cfc26160e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb01eb4aa88eeb47e8009cc90c1842c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a02a205f27f76c0486c30a39632675753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e58042c129bf6e8e11f3c031686f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e961b79e89235ca238102e84f95e0c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5da9cd31757be72dba1817e48dddbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f630e374f7bcf458b4bcc304369afd1757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>