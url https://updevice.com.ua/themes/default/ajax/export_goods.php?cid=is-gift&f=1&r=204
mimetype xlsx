--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b082be228207296044d7c38a56c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c66af7f8d9116d2667e55b52aa8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf075fb60e6b64fa8422a731331653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641abeec8fc2ec7a1ea8ba8d172812a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da41947ece5f44d5eaaaebc103b04a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdd79291e8e23ee76c22ac26ff11ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d04d318350528bfb272f0ac633b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a54bbc5927d267ba275f5303ade6cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f6f73e82f4b15d1963031a38a1d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54143eb529af58be87c0f64ca6298d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b36331ebcbbc59cc4ab8265f574de711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc264dcb0a34371444a4f9d2f4a8aab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312de28884168f41e90982d40e660c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9cfd7b57a4a470ac70f36692e9d1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad2b62f592c0d61f83f78c37a9ef8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8508bf53a4a889f050dfcbb8ed1ba016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d179571e8a85d8eae873db9aaa92a5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2083beeeeaddec23fce506392cd11418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52bc33e40a74db7361e5f8c47c37a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec1607406b110ccf2300ff47e38cee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806b404a243dcbbfd3fd41ba24cbddf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0327d9792df5aa82abbf05843cd46722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de812403646acabe6ce5700b5f9bf13423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad661de75d43a8aeefc20265f7d4e69924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e4810ee2e42fac86e95ada9fa3cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2904a3b6cce7d3d9be145bd9c548be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2500e3fb4b5eb4cb024d12b6730be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec85de5da7aad8ed1c0a67dbf962a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ec8743daa48c70359f10546fd6c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a23677be53c01406ae184bd2add21330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103dede31292b5e252a706ea47cd2f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93eb1fef485cfdbc6c4634748bbf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9101ffb6e470062312d97ec0f210fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93f5f0e2bd674f763567ccc809dacd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655331fcb110ac3d0192e24f669ccee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0abfe8a6879b54469346d94497cfde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d2e3cf4739ad3b9397d33e5944d3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9826b70c6908a6adef9b1ff364091138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb7556260e237bf4e9c21474d3f2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d57ee76728e89b25dd76c523de31ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd127aba1592f5431df1d0f58c06f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d108c7436fa46e01b51d2d04ca8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cba07069fa19c454f5d2e373171b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1499c755a8459bb457100d53c5ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d53143b8bd8e090f8af34c907bd29a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb421fac5d3a60f07a7c534e9e7bef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2eceef0c769d54a5f28b1c08bf37d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ae636f8282f3052ad1f1a6afd2a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3103c0c023d1379554df37393ac1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500bfbd033a7adc08b1f94d38e857550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424b48499f60457f3e6cc1a90613d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44b790dfa4bd97e34686ca75accf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255305851fd62e6209ff2f2ce89ca99553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ebd31ab26de035a958c94da20bf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff477a1ffde3270fae4b5aa4c8fd7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2896e10b12aa010f87ac5f4e2974be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722cd73040eac60a0a6f136076a44257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4024310994a2e9d876f758ca30eb6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba017541630ad974ceaccb374f2fcc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e065894ad98e3b62fb591e1b0e79b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33825d1bfa4fc3ad2801e90426b656f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c61a5586b230e1cbd9cc4d7f22cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e580879dacca05f1867d531733a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61076a43ef7894c5dd25568dd466af1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c113c6ce489d8fd6bc130b0bae17065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90ae8c9f55dcc7d2ea84588b3bb8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e1e043fa54751b3e3e4303572b8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6ff8881b57114c46f1a195caed1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b77c2e5a8ce0403d892d1d2750a20d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0dc0163038d56639ab291bc6f80b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a01f56efd450299dfe4fdf2facdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdfd727eeabb63c337e15b202d3f6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a65c8f6d61b5e4c0913d2a831869f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047b4a2e6fb9a9e8fa36f5ff3ec73f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b6087dd469d75623e8b1c07ea5e8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274042c5b8f88f8f402b45020f624976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ece5ce53ab91577003a36cbe17d14477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38f8755c2ffe622ab0fe1861da5fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8d6cf664c045d725bce266b1e7fd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d806c47860c0925b86f006c19dfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd7118d5efeaeb59897ad7ecefc70781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c5e1e2d94795c15290b787b60ed2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01083a83c80d2419849d212849307e7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a488882a36773fcde987f45cfff33a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eec53cc6bba2382f9b3bd8c0d05fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e22e7f6a0132a1faa4cb736f9ed6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe20c0610be5f20501117f279f73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bfddd65d59656899875026b98d0b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e8d3ddf6964a57ad2b713246fce6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ef49148baab74e65f2a526102d9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bdf1fd25d4cb8fa8ad23700a7c5ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1630a59c9813011573635ea6795bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1fd16d45eedef76b6227b4e9a0ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc98677d161475622200a8f9b43d9a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ed10bd3df087a65be0cd26a8852495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3a9670c1dfb4be4d4219f66f3a13c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8153a7a6ea6bcbb7fd9a88e0acd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14303eeab8cd0bf38e283fa82bff7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e95bcd99793258d41df24bf1025999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda454be7716580c9d865b9e2affe2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2c0a82028462a3fa94aafefaccb18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae709d0d942c02529aa24e5c94c211e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38156dcba7b5461cd64f358cf67688103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd577388de58c5e1d745aa5c90ffb3e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5944a32781d0f4b961212dbe98fe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6e77f65ffe9870f078b531de21a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786648d44b037f2b33155b222d420190107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a933e498aa2795ba943987d570f54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fe2ca674310b6d17832bfa3de64d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd5d7c2625eee43df96e34663855b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8969f20daee30fb1a4258ed1718f07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63bb156272f2abd2a011041389505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62974a66e4c8805d575a762eb961808113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05973aef0f237000643fce850c1607e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f32d121397c7a3db182a627015569115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4cac3469416dece898845844dfae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e859b10b3aea9155d107063fd56702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b8b3664cf24229658907701a5bfb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e5e0e5a1fa6140941e63a39f70b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1260925ecad567d08aea6e9a3a6fea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49f26afff5d095f35b59a4d0fea96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db211e30877fd51d17b622a6dd4bca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e493f7e2b006337e7d6f112045353123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a2e07b466f1ae5df8ae80c7365869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70274d8e157c29eeeb13ef12105b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7f7253199ce2ed13adb1cff80431a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085625a427cc2c99038dbb2b9c887090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04c48c3a142a576adc844568b7bba0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794197f09fbddaa6cdf7788e1f506c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e66ef0b0b2e4894adf528ceb61c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9839d6c0469f6605644a1641870be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e7136edec091b174412202aa2b367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b652f56065d03e6305239cd8d77350133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30831ea31af2e3da05f6af3ff1337309134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e0531e58710a1527df690a21a5492135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553f348552d5651ce099f693aa9ce0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4abf32b214fb8084dd237e44619ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029480d0dc5e61a5aa231fe286269aa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033453288c364f020d1b4f3997654179139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f82c25f08562702b11c95a5b0b836140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dbe01e2fe773cfb09fa7b2c9c8109141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f3e598c6986f65014076a02b11ed1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93abe486163fcafaecb2bd0542704143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d665139662c483554d535a6e79edf4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a968e2773746549894309b3658b543145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c533a562d56b3467330cafca7ee8ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbdc3b3d827cc01f2d9d5cb3b3e4c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca962b07527fb1c3dd481a8102cf6ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd7779d424bffb143bfabc3ed0aca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1423c5e92e52adeb3b35e1763f375a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944e9a0dc665ce720bf278904f99ef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113dc4fc3bb0be07f89fbb15897e463152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1eed35da35c51e94985cccd3dbd89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43a20e792a4fa3d05d7502169f0d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead45a258f8c8c4d9295ca7041e5212155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d182c38eb50f2626b562f3434dae1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f16906ad23b58406c8f8f6fb400d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806825e44c379fe845bd244e4949ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512aabdde4416047122b7eb6ce3c1ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740442ad9c8eb3d17c2f8cfd96e9e3e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a5ec64daee55173aa6826566b6a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32c5a460124ed73b59de64583df9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e765fbcf65c717e99060c4d36efb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e7615e27d1f0305cb414ae62c7163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd391f23c052a355fb0dd819d5f12f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab438d5a1e4243218a934728bea454166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f212408ecd5602947c6263f855194b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f2580720269e6bf3f397370cd67ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd56d9f4ba0390c7b10245dc901180169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd5fc13f976b2c0deec54b6a122651170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e7b80749ca3d17ac8c68ab8592ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54032234f21e737fab6ad9bebb4c6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4d962143721985e7ee3a8d78ae0dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4b5ee8bf1615a3ae92d1e10c6924a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec437e3e0423f72b664c7d1270715175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406307caf5a2c8b87ed4c1e59c5cc8eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57771a501afd56aabdb74ec5b5dd3fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae45e52d20f520004fa0dabb7128ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f3c2021fb2b0ebbf10ea7969d76d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832bafb39f23fa256578b0754c034d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed290aa2a1dd5374e569030fdb3a966181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb24ffe88ee45f13f6fa9935e82e64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9219610d81281eedbf648d7800e3c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b02d07991c47b8554a283bd38e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507cac97fa1d3fd85c5abfed2d07d8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28af8b40623271e9c2331c1e6730410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50efb74b8837576fa177907051bf079187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4302d082541cb394f1d20948b39c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ed58fb4c52fd90af148dfc06dfa68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac49f297305f72dd747ce73347ba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121200d57449cc0936ca9ad5a1cda79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4d63d6ff08f86a371b70632fe872a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba82c5c16b43d2f034d1c38988e9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5bae7b136acff91385bc57f2f055194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb808aff809f3fb22f6d81c8bdaa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e1ede1a3064a6756855baf9b9b699196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36668ad92b602e91b848979d1c31a5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca9affb45b2c4e04983f09d2ae97fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d03b6d92bf2aa36ebcd9dfc7618193199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0674d59abb3dc801044190549f2ab8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592b5ee01b342cecb05b0fc7d15249201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b80983c2872beebdc088e560383f4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa2ce460a444991f0cc9edb9930c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d673eae6aa876e08ff920ddbb1da8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c43cff915f3498d0abe34918f3a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2b74c57eed1ad85f12ebc906b9b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763de7480d2864f5097b008d920e4db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b965d47527eacb70a7a6f882250282c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf058257a3250d5fc02cd7e178fda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81e1bd3c337f2add74f0f0166e0d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58b34ac5b009e8b36fdeadaafd8e18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc59741040f305e37d67a2ef30c3e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a98af25ae0653ac8134b5e1ad29a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecca3ab92352eaeaf4996f11af4103214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365147dcef080c3e88b98882e437800215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781943909f51c31df8e60aeb205948de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ed8bb6af6c689128bf84e8a0424e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30c624813e73a35bc43a57264fff7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890fce51af267b19a6f8da7182e16de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064311ec1dce2fe009ce026cf84209b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130dc1f64d882d18d6a5b722091e65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b5565e160d19035710da3a612fce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b41f2fdd3f1c0b33277797afee052a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ee56d4fa13cbca16430296764b8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1ccff17de060e38a96c5753b02f71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50744b2ec30c5d2af2dfba14bfb29c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a775da4459e88883bb9d80a0f0be369227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b149ddc0951ccf1abea48281e15b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14baa713e25db8a65f7d89c61aa27f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f4ce095f33d2e9d029fa0236c6572230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaca2918d1f7ab59a74b4735826d300231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6848009491cdb0bab5af5caecb45c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f20f5b109a15ecdca37e37b36148233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f55941630464baa79a9ec6c7ed74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed04c06f2b8af362d170cc5c7d60c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5315a7199a18357d9b9cc750bd871236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5236991a7a9c34b756abf8209869a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4513734b99c220d0a287e89c3585238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a647f0d2ea27a40ec6a8f433ab8822a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b017350754732455d7c664fa7bf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c38bcd0f336453bea4f2051fba654a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8d518634759e85aa7ddeb0f014ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb799cb3f203d48c1c359a6c6396d07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfe9da87f6ed0f5e6f2d0ce3d4d285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40f59866a94b5b6f4c044e5836ff5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93569f74ad563bcfff94bbd1e8b2653f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5cc2e084ce8d414c6f6203297362c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78f928795668044adac42d07e8a587248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b59e517bc40e0e8c5aac49d7ab9ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812152169e71ae7ad667001412713ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa039b87dbfb51c2fd4e68b0ce6aa3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa982a970da5f7304ecd75c1f1b5d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823fd57dfee368647c7c4f5ccc3b34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80469a34233abe5ca48b69ae19d6611d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314aec055ae32c225cfcefe16427700255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500f51be9ee7d94f7970f44dbc7cc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded774026e8dd44941b1e8ae4173d187257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e55b78e4bded8efef15c126a882f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec20cdd0aa175ebbd051ad6daf25c2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ca750e2986372d5f5e879bd45b88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b4c1500f08d825777a54ff34af527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958707e018afdc71d4085252bffe171b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b87ccafdfa6b666bfd193c6137a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3707fd84a65048638b5a8844cee5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe572115298d33019f3c6197991a26f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d40b70cda090e1536b7e78dd74b643266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d81c27b023754d4c1fa3f46a614d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dcdfb6102d97de29e23ab2c02eac0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a34c87dc41d851509fdf954998104269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b71eec33c3d58c5f5eca6fd035541270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d8e7b9cd91a41099025c33e048de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233bd402d1606d4c3478c2d3997a84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d4ea91f0a9412e886ba7dc7c607e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d7f213891d5a2ce35ea9a872b21e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09b2f507662090e6f6dc31f4abaa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821f9b9c839acaa61d785f259631c03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb7b1cd3e475f9b78ed7c23a5ea97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8987ea8aa333dc39d8cff1abfd73c73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402804d1df1e3b64c326c79dc096a344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd38877141a98a101f4f2be0eb9caa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337807528c636716ffcdfd06b7346df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf8d9af7c088493d82accb7986d650282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f3ce47c531b2b5c296208ac15c485283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b04c39fc41cdaeb5a4598d6c97e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b1a2c9f302d8dabaacd91fbac8b8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c51e975d5aa185882df3ed647f501c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c93175e0f44c32d790765d7e7b425287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda89156da8857ba79f8be8db144ecc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513f834ec45c989016f2d52aecaef9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777c339311b7dd2a30ce8dc0e13c075290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca61e6d6c0ee6ffd612fa1f90532682291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f21b3e3ee581282c17d908f4b8190292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c53fde65f11a6761a6b57e0390049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00271cea337d2b1b70e341181f18e261294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b813a824ae7f397f8f311e9e5699a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e268931b13716b3aae152aa9e281296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f610a8edb03b5b73d704dee1d9e9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93a9ac3b2478346c2e28cc8b914ebe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb82701e981752242b8bcaf3fff983299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802caa8107e0d7b1a89636403a28bd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5299d541c022dfd59f7c063e81056f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db8344f09052e0867de2c11ae4a912302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e90e023f6cdeb2b80d200fa53f092303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aed49a9b2dd3781626b701a2826f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a3fbcf009a50db4c6c5f6e02859d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6c26b222f5a4109b295c1a5590d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923f626a3e9d357c54e998a6af6866f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497abe55e736a346c35e05bba0e662e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eeb71f3fb2f1857d5c2a74cfc1824309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5852b92127004f8ae924dad89ba62d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e543f957ce1c153a228ceee7ca399311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af984366f29606ef7c7361b51fc704312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0d880ae58e7e6217f3136a798c1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb5fb4064338ce0f7a13548b9ae0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f7588cbe6dcfee22a48558f135b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06809732794f26c279efed657b861f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a48678a119628876f433f7563e315317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299d3eee6c8d229f906a1b60f2fdba7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f9714ba366b7ecb96d8fef2189d94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83786a7626a3f720d50b26f7b5705c9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7845877dc72749431bb1c78e228b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e56b1fc6b1e2a227c78d763259f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fcd6939e78108edea113065642e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6fe99ce57bbb4c1dd14169c575ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d31f611f0db0148d64e29657f64d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7305279957cb5e3702e46f116cea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e24a27f9ea218681f91680fd5d8e16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef25cdd2c79dcbd32a372e907ab91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896b162db5cde7c505daeed9e731e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e8a6b9158d298e44c0319b6bf605330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569565343c591cf7bb49dcae1951f85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ba21a44132c944ccae32c0c4f203332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e332241df5badf3439e65a2fe478333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d309c1ea476be5737225daa44cc1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f5c14312427ed1132dbcc62f2821f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6beda08805652c3db811aaea4b9ca5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6ca1e6b934490dd6877adc2a23e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b424e9a4d973bfde1d1bc0f60e04bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2a1787ac9f8dbdb584ba27607dd77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9a07874ac571527a14347361689c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acff50c1a39edcc384dcca1bda5670a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab4bc81f1e9c2dd4b4196531d0e58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ef7eb8d82d6238d4cb0f09cd396f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a1deb871b6e0ac68c6bcfe5b6412344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1db3c576c62cd47269f734df5a3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0d91cc2c942ba5fc0534bf36c06e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78561850c1d5e5d73a598f0d8b356494347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26171011d28ec5447b0be7e62dcac1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb60222d108d45793d10f08b65b541349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922167af988a5cc8aa244a5c009e710350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a94dda475a4e2dd5648a362f3cd38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df9001d17bc55279b582afe45d0ccb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b51e79a1fa2460366aa2fd4e39c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abe97ae032b98228c9cebecb977ea8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f393a6b9ce7a6f9bbe5d0d76fd66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeb81a0c952c37a456a13dc2d34e68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d4012806ac2bbb9eba9666a5c7885357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddacd040fe26780bdf099703ee9fae2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5dc8dcbdd238395332f22e8e0a2f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222658986a230040992c19d19c2bf2f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6e01860b19bab73dbb3690788ae55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282f156628020643b3fa5f9ba456b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80608abd35965ada32ea1da6420ab9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd6b14c0a6b7f31a06c5b111db8cdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52aad5ce41e15b0ed537dd5b55357365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f477783428991f9b56513ba48e02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081d4003678fc9cd8ba14c8cee4e2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a154d5675c7f289acf9a5df80741368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e4ebe7b58274dd45ce153c789849369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e7d67cd1bef9a86d45691a21f215370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f8de066e0ff03d1b95e23340db06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77c24b395c65f94e5c20f768c1dd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ae9ba0d5d059110d1ba9028e0b30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d769bbf637f0e0366f178412973f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566c4f88f2b50db6a6480fb7af9559375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e49a6d2c2fff0972493d30e53e5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42646498f043368b04c9992b5f346bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da4cef9558cf46268fedcb2902221378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db6f40f564159ddd5ad160f452347379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a2a0ca0015b2d95ae7a403da5710e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4602ebdf7a91aa3c72a10baa1a06b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e86ec31c647469758e84bab8063ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff88afd5d62b6c4d0d7398ecb5acfe4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aae13e3505257e1ab0d37e9ca77048384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474cca28aaa9b9674e6c904a558efc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc571f11e8e662f8f47bfc1ca3cfeb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c722837f59564254eb43be2757ab0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f164b03c864ef681acd7c2d121b092388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365ae5198c29e580c45c4419cd3bd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd767f49966db19d9093cada1f911390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc0572b5787ce744bf52e6255512b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643cfbf052e101e976a4286be73cd08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dfeeb2a813c2e024e83a0fdc357ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66f10d9c8bd88a0b9542ae52e9e89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b86d70456838c0e580bf4a2cee35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288eaba78ff94267f25636fa83d784396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f874b6e696a1bc46f769ebfe38eaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345abaeee3bac759f1e6c620e26716398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510281b39b81bd8013c6410f0db188399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1951e4faf4bb7fc10585f166d5f89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e58984fbcb88a7bf9fc069dfcd91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0b49970d952e0fc77d98482b18f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ca9c6db88f785e32f40bc12c2bce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0e2a9c5257049d00d63cc06b29e51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25491e60abcd38a643e0751aa4e9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb0bf917026077584706ef15217fd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389778fc919adb12ade6ec317ef8ede407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828858b81343bc2195111b28579e17e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c19c65f900b45876af25657d15d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a264202c67aef2bfa88b01356c1004410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08bf9f1ba777377cabd663d4794afa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d241497a42fe5c4fd4a758c736ac5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156adc60cfa058ac8127dd4366719a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a94fd5399c9860fdc18246ead546414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8a8fff901972dae06bcd9aeb962a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83674a9f1e15edc36bb355e9a8c036416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5beb0b4a9088aced5ceaacb64e6327417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109201fc7acf65112f07e89a76a7d0dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97a11f3c8e340a86d1caf198a149d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597c04b8e6f35617fd2c72a388c2e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ec74f8ef79b72c760082126d6367421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec1b6ce407ae13b527a8817f71d1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9a94d472282ad27d0610df9c20d34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c86fdc239fbfbfa189f59559ae037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db086b280e03d28d56064ab11855eaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ccee10f9a001031da6c324846df6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb84178cd9ad90e37114ca86def39cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5e63a8ec9f72d078f9327e9a2ec8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8cf6602272bfbdedfc3046578f707429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69daf23005f6bd50f307a365ec14c7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171289b346a8d2b25d825985ae518eef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b85a7924f6128439166bda4c1a85a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de4be847743f1153c74a168d0ca031433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08023c4ac944142f9170ffb83aca74e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b863926a6d5b39535066cd5b220040435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5c4a94f9840a5c854c34651cc9c56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72234907bd1378c43d6b3078021b8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06918d085c2c6b5ae8386043fadffd84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130cc6fd04e1876790609c702a0779439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fdd35483e14ff05cdd83d9bcbdfd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ef62b32e50eaca29ef11a9eab1fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa4a0e56c164eb3aaba2d35f002622442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36801999ef9410ac0bfd7eb32739d084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f28755e65e765b9e582ff46b43333444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c306deb581eced023f8aa4f1f6bccb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea53a14d9e8c6d36bea3926be045c5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa69402b86a3dff58a11bd2526813447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35489c70e634dd0ac047fc8c10841f32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173d49ded4625bb9fe2c3ac6a3171d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dd75adc9e89fb98597a55c4283a54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1be3af082702ff210003d341cf0fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b2fbcb1013b8430c7043c9a8ffb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222d12a8fc380c8be8f3e4e11ec0938453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963c9cfedf8d109650580f737270561454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c3a5a084f4a887adc6f6651c21ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a360522c95edb12ab7c074a57d726a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732065895d4be2cf779f8b8e74e52aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aa4f56a879a1da5911ff0340a7471458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b943ef5038880dceabf99bac95c401459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723654ea4ef93d8eaf6ccf75f6782a5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e6a4073399f8a702bfaa1e2ae3036461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b593589488af4800d00d88536f10d18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ca6fd8c372e4dd013f1f4a0d6c47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648ceaffe0f9ccc9993149323e0706b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc069a34b04d218060bc92b612ce0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e2021a0bbd11faba604344e6d67f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58452e8ff57c8107e468e01e53b926d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b674f9d7a06eef9f0034c2fbfdb71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb6f431c26026b3819603fe4f8d4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95020404d151082f0a85a16146e6760470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11900fd1657b36e7c359371e9129f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9653bef57789a45ade7f8de99d7eafd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e1e45e21634838efef9630cae905473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a94194a1bc76c7290e93f25530e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d64492ce871c648f0fd98c9512faf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a24040960e0397a4a25197db712f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22595ba592fa2413b7591c1f02b7165477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e2ad135b9e949a2eff005a607948478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ea1f8793dbe6c882ef5cf32f39750479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a6759a24892a5b7b46c8c39aca4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a74402da48dc60139d0322816a2ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4b0d213ab3d4c8f475913048af43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c7530f84809164b4d527300a43b07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293dcde99d24d9ed67511f7e988f9a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaec46639dd014006d7604f2d06b4cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d07af7fd0a5bbde312b2623a053251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4560562954a7d3f05921b5c5aded3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19bc0e0040deab69d335b838dd760488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7eee73210a1f149a6640ffb367b66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d4025ac6b36b7f7c64a7fabe04cb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2891a87c717e95c6159cdbb04e7660491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa59ad6d6c6b1ebe30a7e950769c52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19e779df6f18ba5db71fff2a71d9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab0269a9ac03c8e990030542b4c1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1286587c27953c6779a00573606ee0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59ab0e001063adf26a8fcabbc35d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0258fe5d2ba5b708411a96beb967497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dabc2f3ee8fc7b1083e8189736c14b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94cb2e1680c559a7beb6eb969a7c14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f1611bfc9b11d03f8b624a471e8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e4f58538ca0a2cbc0aba5fdcf29ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684fd910db0d1ac4ea8c771a0ff82df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5d4faaf7eef78c0b52dc9f9b27c07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8ff55ca3aad0ed880ede92036f11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fcdb7611bd356625bf4acbb71b093505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e6db802a25e0161665fb93f025ae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da71a8fa14335438190040efa25cc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f5c12abb88ec9550d8cbe0ae3962508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294be1e0504bba9a85d1bfade60a3e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce468ec07cfbd488ae7861d8f0107efe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c3c9c95689787eb6fe96e0a6cf67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8764905e25a25801ca62027fbe2db5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf45aa3b448e9e2eb25a652d03a19a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40160ab39b4dd56f1bd6bc2334937514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50574828e8b07329f95d6afaffdb70a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2677eb3084496a8e4238a635d6962516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d8e17e69f50d3d349002fdef94be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e8c55c7caadef6718822d0b8b791518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e173bfceca2f277e0cf1973dd8859519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358c76f693ec194c794483639fdb02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7cfd95039d570d7e6a5ffabba5e53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602338176262b5bd2f4305fcd2a0c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f25b256f84ed6bc20686aa97293d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b0f3ac49def9b36589c678e9c17a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb748e904f6204ae59fd799f6ffbffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3471199372c93103a6fff9cf0fca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfca0fa92c7b268f713d0b27990b06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adb99be61680fc4c7c9ee0f32b7bcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de566a7db1c15d5ed34eb2284ef6f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b483c5ebfc54482d23a71075f73816530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053e37b9fa6cc833528d647dbd01e46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa3bf3cf66051c24035e6553efea5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369373bd9a4696b1e7ed65b25758b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc1ab7e1d12b11a3f87b67e196680b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d6390b9e803b43641376d695333c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9add01acfdd334523f3c291340e72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1d378b8c93ffef4594b0a1997f2c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8480e2027cf3f7f426be7934576a9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f00a472ab160e5443283b3d61aa75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747d2026eef53784b9e5fb65e5de3f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586e9412729bad79ef92837a17f611f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c57e583c498d9fb8069e72f7f022542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cba173d9a8dbc0f0069818c1ff11ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610ba093c3cf3754c1fb80afdad059544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea89507f6955d7157bb8c8fdb9e96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f261e64ca25f80e8a32b45e0ccdb13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8a40fb9f91b436f301097a6a59235547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714970cd93580537a9f39277a75fea18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e888fb35c15ce3131011063b2a3ce15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce29b7954846ecec8e494445ee29a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff23803a4d8eb9459c75c74807ff5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775f4166dc63fa67ec7cc6df94482a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52784b7f037ddf0d9728eec5aee1797553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bad45166859e9a3a96bf5ed8377fc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742864fcf6792a0c343ca13900153556555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196fd57bcc6817001db88cc2de82f31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d87bba40f3e812bff35fde15a3e478557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c383a3d84afe55261c7c22a72e6db8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e0f7f9bedb06a419a564c9b80a24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dbd08e0522c0341b061bc7d64b4b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe17d9aa1513bc8d8ea174999c5dab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346751fdea6d244895444340a41b30ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7f93c62fe6a9dc017d01864cfa44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe72aa91283b992dad9b5caa26ced564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8745ce3709d0746e2de7e22ea23ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e8e4410b307b75b37f430872a0817566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ab61339e3116d59944539bd58e72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44c132b5e0390cc720003784e0d915568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820460558da3fe276d81e2841385b48e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc1afb7b94491853e3a9e9382e4c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3b48ef4696243000fdb4bf6d19df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30677432820c272db5c19b160a4f2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569ff909874666154f2aaf967c10ced573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3439e265026b51f3aba66cfe36008574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb91502e2d5ab1adc788fa3b1a937575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028bef8c7eb3e83b68960baa3b1bb91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5afaf154cc915b7a5aaf3429906dc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf25872b512b3d98bf357429896ff2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71f0dca22b32e63a27c97dc71970da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e761e117e57c97a4080658975bf02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05dd930b23e61bc0b5532c3e5c1ef9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732525cbf7a9c8330b2fd05119b2dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265a0b01c1934a82c74354606001fcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5143bd007775543465e50c72407c35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247770936f43bb6ffc5facd65a91a36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a911d0384d11b897ce8f2814a2042b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b10fb667437a8f0547ca486ef78c2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54207ceadde63fd3fc5bd29d94883d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dde1f432a2f87313b574ba7415dfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3da8af482b9ad861da995e79de04b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a341514f7e12ea3775c412c568422591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bca6b5af8daf870fa9140738fa4ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ae68eb915ec173192232ae3b3282593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f089dd3247041fdc4f639864e4a4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33827f2427ad8a20328d1351d8cba0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bbf58be0fb3d380a5721e474dd04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce6f916e35af6e5b831d32d3612ef9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020be00c200a270b42238d7ae0a7d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179aef2afbda69802ec4c3be8342383599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caaeb8efcf0e6ffc580ad161075f4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdb7a61fcee0af0bda7628ccabcb14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6cc659c43028cb193516175e80abb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484de715351ad4804c31a07d303beef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb65f6b57aa01a9bd5b39514373ee2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d860ff6fcf2194066f204c6cc8e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd8618388ef3d913e49de5fdfca0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f12f96fad2234328b09ccf542d71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3361f2044ae543fcb513a3618548608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd61c0c5d53b6e88bb5f868e897f46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311190109a98a8018e0dfd726fa98aa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c5c2de0d442b6deb40eb4479b45e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733271cfa1fb8131b60f7b9f85f512ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab0a8dccc7cb18f5558f792045be6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c232783e28938d36edeb29bb83987f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd86c36a39a1bb67e4e63cbec24fbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fc5088927d7b45791ef9b52b74da8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebdc771ba7ef09231b6cf64554068617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5c159946aac31791ec6ae193ef03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d36c37b8af59938ac43e6cb57d7d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f285463f4790a0393037225b46af37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52851627c55efe8b4486daa628d6378621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6fd3506101c46751402be69b26f9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90711889b3e60726786ae4cc74346623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59035e2cc317e2c0451934fa22d5b3f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005d151b9729bd7a624c4ae866813ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6452b59b3ca258c9c3c14c7e0f90515626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0e808f1070cf1161cf1cab1bf0f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87367a54368b1de2523d7e7d6ace2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a948da021fd1091a17e58a0525b054629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa328f118ec806625809233eb4b743b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d79b73314593ce0b43f3f69062c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bf411c19ffb8722b34d8b12099414632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd464f836bc9af415042e795d58f116633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b1831d98ae72856b8017c19f5220634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d43af58c309b17ab14340b216712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cf85c0b8794f8ee4f21f3e0195c7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ddb654c1bde6931f1a97ad05225d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a53e9be18eab718109c1f9a7d043638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63419b01e05036a91a2933740e1639c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ddd2f3a3e1fb5a36509dea3b102b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e00f4fa1ce976b0df14740519a697641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e052829333d2efdfe27392d2ee7987642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f94c4de0b0ee46eb509e6a0feb924643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b8fd2cbb0e45327610e1ecf82162644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7610df20e61630f79ca9950bcdbfdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9e8e93810d177475aef4b4178873646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b12e8a58cd4045face2b1c9a84e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c236d44942fb92cf4b5ead6e9f50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676634ecc78ee420049a517530bc5c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40e700d5c0d4dd7a08fd8039673c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5179fd7f4b0516db7f70b97b36dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2693daff723338648dd375b1585cab3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b74ea1d195d04c707e448a14ceec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df45acc843d142688dc9f98f17d34c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0e1070945ae729aaf6f85ad52835a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43fa7362d60ce7f2b9b7a5346fb8ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895345197a4da2fb4bc22a1f91aee4a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb31e8ffc42ac0e19f65688cadd764658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f6d19937d491ccc11d5aad988ac17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c2d9fffe335d1181ea6e76ea426dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2a6a4fcabce3f4229841aabc37cb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fee232c8f9edc3d5a6f8536fcc6f8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5381506b85aaa152e4cadfdf7144228663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d363a5b46dd99e3a7e150c750e90c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850a2216e63a6a9df371aa93fad4db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d3d37614fcde92e488b132c0515c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f9e421415f608e97ce27e410d0a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78604903ff44c0a0028e39e603fa365668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4fec808a3000f29b5f39c77eaf486669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6bbfeda0e40eaaac16cbe7b540dab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa291ded88b147e1d55200ec087c19e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7274b8ae2a8eda564e527ffc78869672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f946d9239a200e61e7900e3268a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e512bfa383ec7620d8e100a6a54a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e8994235227542072cd6c95214f8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326dced2ef9adb840c5a240879e1cda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d05478c1cd465956bb2997b6360c27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4da36c3d374a246fa0a69d5055c83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48aa23feb891db511ae9d0481000c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f17afd46c896887ba074d2f5ace52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f460840f0cff9b57ddf706a7b8341681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c13b5d93f9a9a65e0c1b0e0dabc89b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811be044737588c3255168289ead50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4bd8c24991b6962775d9ebaa17c2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6ba7c93aa1dfb729eff1b6a0a430685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3439157bbf9ede04750f48d53b6631686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35ab601a55671692f7252f8d5643b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f505a3402fbcf2f0387bd66c3d7c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d6117f69981ea923787d33ab7db5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6492f62ce190733a0cf36d9eedfa6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13a64d1129c6ca0a92335b33db949691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a1ed8c51648783f78105923336aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772005f1eb08e551f4c203a366176f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f981764786ba4e2d19c4d3f1a81dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe857fb22a575f3d6e9b7150f90fcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80147889abf6768749dd4888cd25b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4fab2039682f010e12795c7974554697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650dc500f84a549b4a6141c6198ebcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82898b658da1a53bcc4033e7f592224699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3454ff0c1602cfaef273d631310f87c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913198afacb35f83cb77fb64d815827701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968edd5864cf76dd87b54e8a59ad11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1f2ab9346c114045f8b63c8e33f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abbd8638e6b39731d885f197e855ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da8feb172537a032a06a3b3e84ea7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbacc8dd20a4b792b97d7ee05afe126706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9bb82de5970d8cd59b4125f472209707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd82617aa3b3a604cee1aba64cee98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2265006a884007933a0fb0aa94541709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d503f1a0d5319eb37ffcbdd60c435c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed191a7c4ae7e58c688053d7bf6984a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac20f6cba4cdcc15890bdfcc477ee0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6bb712a63d29fae353028ec236c8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb97515d84c73771ad16e681648497714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec125d8fdde963100925ef73005026715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d5fa038e2bfa634a855c1065232af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c691ea119d666a22f3d2768d76b0ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aaf644a64f43f259b704224316539718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7499238f2bf5fad1fb806765fab0c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca808d031c9f6644f8041aca76b6fe1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033613756b1e672b0e4729d5425e5e0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904215f74243f7f904aa43b8b5ad5054722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0574ef2ef18f86e33315e7ac266c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87f5449af6385e5a8fed3b91aca32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525d2719d2bae4d87141114ad362f13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2122d2f32ba6b817864c17d33ddbd79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f5e92871a81a8feaa1bf8b387a09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8faaceca4f39d3543f3baf2fb3d85e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2c8b4fc9568c98291b4a1a8f3c53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaecbd65d4fbd79ed87599ce70e2ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fd73fa39aa562908a59e400b3ee14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb84ba92dc5bd3ff069c60cc13f1b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb408a03ffe96e7c59e374adff703733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f85f508ce3ab0761ad8d6975a3ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143be8cfb8ea55dbb503a016a806ce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38479c877d9545a89c1d146c78b30607736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a088dca88cdf740c8486d93839308e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d9a85093f5e79612436477326e12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d62090dd3b714431c4274abe60a11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f738f0b9c25d318027eea7095b8a24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7db44c33ebf0c2003eb9b44c9087741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6282c81ef68d6416c3d8e01dc8ce8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e33070bac6aca02de93911f7354d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4fc874e3f8b32c176bb75bbcff46d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88978593ed43ee11ed8cf2369b84d28d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ebf07c3c5823294c19aa0c2de5f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c2083391cc37243c77a525263fe9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a7a6613d978d97e218f607e95026748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3852f763dd19117310c55baee707ebf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f329bb0ebdb60280ea0a700b52d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f299c7f2eb5a22a4f0ea9e6770fa87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c557259a1145331b95abe57877a4f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4265bbfb039201e5f4786ea6bba8c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7122cee5d699129628a47779b75454c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20869bad132018c1f0814761a53def0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7555b68487933b0dfe6f0a350dfd983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28887c4aaab80fb8eb61a1834cb01b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eddce6d6fd1e4c1b5ebc8bdaa86795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842275010991f2df04de5973dbddb406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb295b3b6c9c34ff59273b6684867af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541e65604d054153d672cf442bfef118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8bd4542a036071b9e55c48df9a5019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f97a57823f1bf3ae5ee58a21961b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f53e05ee682e8b95ab98887b5b92d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f090a44fec11807bcd8e729fa47112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93194a79a5356ae167807cceb02dfcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57bf995aec599de47e735523a3285c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae962315c87e989e3b9ad6fce714415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c817ee0dcc569403b769c5bbaeacb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c5be669e97a9689d3520c92b1d44317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b31c7eaa8b98b12546ea8fee24a6a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfdaf6fddfc3c8475c5b52a638818b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb3eba4405cbefbf287eda1e1027920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6a26aabc2f0d00509f0e37528776a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abedd3ec93b47ee7ab755dd035c93322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd249aecad14735ec920ebb556b939223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee165de37d67ba4fa733c704db5eb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a27bbb9dadbdaad79b1c87e8797725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a106748092cc31a1a0a994a7e3900e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf81731949027eed36b8a1ddd08bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3875dc320585482cc41e1a90e8d7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f607acfb5a87335ed29ec166240d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd0d65eed1e9aa8eaa00c634133e5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6e24ab0354f2d7753ad79fbf3482b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba76f396ee56837849525fa0a6c97b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7652857bef107c825cd7fc9f5c42733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b6e095dba6b035fc87611f38b431434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f03644f5419001f974ed589d1968c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606cd4faad6ec4558b011278dda675836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29907722a5d39f24a1b7279cc915637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7340c916de0280a7fac56687bb840c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d2d3fbfb217a1a9566260c3c53b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475dc3f4e884b38706e24f8fa0dc42d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ace2412a8515ddf7245d8d17cc13241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe52fa7a4b80138e15a5ade304d7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515214bd9a06fe0b9ebd0b8f7a3c385943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338037e2477176d1a9f5d2f2d5837ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a052deae2cd171c4317c286f9269c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe607db6a5c1441ef6df6f57a6d7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf49e8edbf10fea7bc70cbbb04e9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309750e86c24e4b57285452c4bb3842948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e8deda622dd6fde536bf01235be749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a78c95a8e34efc6aee03bd9374d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950293ed46e939078c84325313b3a88551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2a811b2b9d7229365d3c14ed652e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf8e0873c9aae9a7425dc21a1db1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a56e0c34734078dfa235ea2262d2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135243807f9012c828432a225bbccb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2184bb8d048ef0505caa004d667aaa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b67ce374971c291eb59ae9f0a2a4dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2a2665df8376530b6b39b679108858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c2d7e21bd73aeff234a541b6d6ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f5efb812d5975ac36316c00ac68a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45608b94f054cba1b31b4afff6d87f0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d3eda7423fd3e532a3b351425db7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022671b26ed544d9f8e6d9eaf5cbeb7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb544a8fd044f34f8a08cec658286a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207370b9a65c4f90b0cbc7cb303aaef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4051d2b6d767eeb7f6d49ed8ffd24f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3781489f45132716d5aef43ec086367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f3f67657617afb593c52ec54d00a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4dee3bf7a1c5a7316dcc32f1d6e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39a45e11463a33ecf4274e22fddcb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e79e3d1b9dc19b870ffc43ad8103771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978830d2fd9e3084872bf3bcdb30f55c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48472b6834d4a888780196cacc1895f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171260b2a741b030940354cbcd9f45f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2feca55243c556cc1b8da6607611575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476c43f70bc7ebdb7cc2388dd4231e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b7b8fad2a53b75c476f789ee7ba777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e81013124db492edf17946ee5b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c51e70486e5da48de0e0ebe9a9f7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2a61002fcd92284520e1f1c24b2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904a8687a91a5869be7c5ec5fa65d1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a6c9c2e7e034960a02e2ef0778e4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b7fa463211364443bff141fc9f4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17921c1608e247fe6598638e4c055c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f8416bb35681646c1d1eafa27a3ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1713e19ad93c5bddf9e00ba20c148c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227293cf8763bd765fcb1eb6b3414ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a4acf5f30f10d9a13039be8308fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb507c032237bb843e1a105524d0f5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa9b822a77f5846564c9c8fcc371590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3871b307e66cee1651a27294b0cf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d973b1e083fdae40497f4120e65492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055225c3d6c5f26c3a670d1d7976f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551806ab909f90748720000f508333e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce422ba65b5a5a02da50532dae548b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194fdc7c508255f1f89fa9d82611f6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5301cdc4fda4a7f16b38c048e53128e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6917d00c9f85f721be77f0e1968dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7229fb4cc73427730a8589e4d647399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385f8502f1a663f060c55ab66a96178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690bb05d08b496fee24669d63c213e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582b101e9c740e5a88175ebc133403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d0d010ae820fa8785851f88c48b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809633131da8013efcdc5db79423f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadfcaa4af0a01ffc80f297294b855e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdde95220238a2d0aa0f652ad102ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d47c01df1abde784fc44d245ef3b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76791d927ec9a48348c530416e3e64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322dd4ef2b85e0863572f3c10cbb4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4acac046403e2337a4a2e287acfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4365b9ca21c5f66311f0cd44c864111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ec6534496e389e559efdf24cf3de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f9c2f2b79756fb8c47631fabb5e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca139a30b96a834da48c6074a245fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed281903303cecab163b37235904d8d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e881e88b81826d92818a417b098e15f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfab92ead95cc14d693a9761b4a25e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f1a516719ba45bbba46cf04315aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07f37ee8fbe881318d853c38b343d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775418ca6ec6a0d940e6a073184805120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbc6677a7eae647c7f34784a9736f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e11547fdb4562913d69bc8363d6ff1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6181799c76c2e824cb0dc67fe7c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc488dacd666e4b25759a728b7bd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36539f1a94e1df763e92a0ccdb94665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e1c5b1f1d19d107d2980e1e816e9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354275b334194bf253aa717f0c98ae5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f784a726186fc53fed86ea7bacef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb90d34b223fa4c8b47024184a0adb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb653329e2ac0c41a106ef73198f4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b205720d38b39e2c4d515a9e0c276131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a818740a68c265fbb0f07b74db390b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb9304b187b92aa60766e1b4534d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f85c71f4b8d1d867ebb22622d33ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e934080f8baa4ba1fea98c81d0f5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d44bd30d522d362b3f2f25f2fc3b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c535988b2f00da2479e95e60056c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe9daf453cebb837dbaa90a8d4a2f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acccab9d8ddca9e5bd59a61b9f9c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fd6d79b08eadf7e1671073e1f4e9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b071b3ea0fd5c1c4ad80568c123675c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85225e38bbaacf1d02d193a2d3f4b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26d2e2b7003da122fd457f36261350143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f020ad339c83f0969ee7b99f1b0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd950b1ca31bb08abd9b9d5a57bb6bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190101ed296676006e93e67e15b1a928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a32cac073690bd9c2fbaba98db70e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45777f5de2f088dae20ec7b32b5d15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4c4b533cd51ed1a6867b7a2747e67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cbb93c1afcc1d04621fb235cfe8c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bae83d8450be9aa4e831a5233445151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986498d10cbf5e8094557c4694c1f11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8b46424a36c4eb61d5e185d1861c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed93a9fde0bab111364a451402113e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d719a7b542404fabe63a8b5a4a315155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890017515100312ff937f84e9a6ffcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c45a6b0b38c952e2c7f0d6e91d86d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044684dc1e096b4fe57f8fc3e5c21af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485440b722c1980f64105f1881d881b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b43433639c7bc7736ff4546692f6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586866ece0ea98ca29b887ecb6769ba5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066e9856250db44fa0523d15a65a08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca974fd55e9bd7dc86ce546af254dd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e5b3af59353b5962c0358c33618f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e41ca9f15f98356b02ebcaffd48cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa27a85072d63280aacd389901a17a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6a14bf490986a7a705364953af528167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da73071f5e3697f40d7000e4382ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae81c294afeb1c20600d3fa19964c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035b00064403c1dfddb973932b30f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2011fd7cfcb39a77d00b8b5eadd27d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912545f4f9ee1e0f9403db09fc22ef24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689acdc62c56dabc8f6231e907aed6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145203d9bb579d2fd48342ac36dd38c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9d860b1ef3eec2bdf2ba4db2ea193175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbb7be8f6808c9734bac6268f52da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72be4b21e929cc8eb27ba19dd459d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd57d623be48797e2a127be4fde0d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d8ad584f8bbfcccf149e09bc8f915179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb046454882e49d41bfb78f0336a9f76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895650810c004387637acea6bfaac3a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465903e87c1872232eba4ffec6d4e23e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5c0d952e15b5fbb19e35869a737f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6acb7c75c0a447e448fe9395337e2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81923e2df76981c3cc4a1950faf0f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9a68703b17246c96d2922b3596cc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879fb4c49258de23400100d158647b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ec6c5f2532696138cc40c1cc638d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574733f464a0c622ac28dcefa7ec74b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517cd522761979596294008f89d6cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baab7e359f11d4cb1544d517209f10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406de29453a8340d1d17d7eb1c424b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c3ecc51b58a97579c5265baaffbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beec70522943eae452c79a9911ad20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b942d07992a9c51b506dd06ff6ebd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43319308f924327e4be2798c6c76e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531e916f662babedf234a955bbc149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4da0f70939671c80c270c932d613f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73179a6b4fbe6edc7f13d68130784c84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec4dbdb5d3b606a2c0f6f0165402b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf09f39ae32259716480fe7d963a61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4fbea8ad32c7a4bd4d9f3f7cbdf0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef850c054b5dfd9abe70873285e645203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6ea5b4237ab3311b3e8c43872e80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f022fdd58fe69e5fc3782e0d512e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4476b44cd2cdcd91f41b58bf8598206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0110c90967a2fe07fb89bc84229898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b789dc83d9cff80267ae15827eea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9500c7217ff503addeb4e393c8b340a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb2f083916b87b038e0bd464b4c538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f0ccf02b0a31360429bc3b7c179a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466de0b10483a4e879a560f601e5f0f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08651205db36b2f5b821236e5be50cfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b324ffc03d95b7bdcba3e9d91c986d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e319cf1f0cfb19efe77f3c065bc47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b2a2b1e1acce7548e5bc49106af5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d2296f47b8d2423cbbf8d4bc2217f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93730c9a0f45ea662fe0c05f36b856218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1de2bf0cf90c6943b19e7c51f2404219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef392b5c6bfe8e91b65dbc8290353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656894c9574edab7c2c1b22588fe56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6a2e4a6d7793e5023398c132d09b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6ef4973f15fa732d75fb610b3cf0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434daa84fb892eba54c3b18d29332428224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ba4244d049fa1a46750544069002225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb96f4c2b3cd3f2a5dcb838f17079226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1434c45d6d9316b86b1ee91a23dc992227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd19326037efa86accc872eb87cd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff500c16def19ec863e0b728f5c60a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2812e06e78f572744c60546a593b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03703df7db64a6db43a95915ae583ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2510bac470440a8dd38ee48d6cecc6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c5f2d143209819e6da84b74b6dcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76955ff0b9ad06eaf2bc25eaf16cb6d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1744ee8c2b7eb2aa8089034a761626235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465dcccf177ae5a89b9f7c0d655353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3beb1f655b9f3f024e6a26e3748845237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edd2135e8e80bc42ac3d0c24d9e402238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649ff91aeed0f5a2d9c46a8a8c46a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b475139c82c58204a7ae1ef27d843240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cbe866787745344e97c5fc4450824241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89688799948b62ca2c052e0dca5b85b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a824f5ea331535d6c82836ec3417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c6e87301c299b4d1e7f3ebcaf3bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b01a052271808547111e256eeae60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bde537997592f51d4297983b6adb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b5b3e5ac0d132f056dc3e6b229795247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d84a99c8d8efb6fdb412d3c997fdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5685fd742fd4717367265d1d5596f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca53628a388e33d8f72d6d845e870250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db3047a0eef9a15077f3e7be8c4ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a978da416dbe580f75f1333de42fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2c696c58ecd691cc0572d499d0afd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c0e031590fe9d092aad5dbc73306254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5c3ed9c05f684644b15de1b629af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d571f9689cf60227cd9c62913149344256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f644ea767dfcfc25b96364d605d3e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0a868e9570f20e712d46ed35e605e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ce2ff63abe31d543a5c988adb4c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a02e9d267eedd9b1905416b7ce5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596214938f3979af2fd010fa4b7d31bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beb1f9ecf7eea36a48afe1a5509145262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d3613e4042342883fef638eb464f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3daf0f96f4ed15353a1cf1ed48d11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a770e9edb2e1b2d9566285b06fe4e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a7d2596062dba012280ef201aeb9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e6797d31dbd6997f2be506dbfc37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cac1300176039ec561bd4f359e480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ad642d240584977ae986d8cfa4e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6550387d2b1dcfbbf948bab0ba0c002270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b14230c9c73347694f03d226412cbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1872609724e410f796a34b83ce6593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54243013b08f17b7b7c7cbf36553b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9761ee2300aab3187f62a856d0a3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14a6bd6bef01692944d30c3cfb6c54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af58e0d964964af06771c2e186d8c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f71a13d3cd2df94bb68d0934053fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ccf648acb56183b34fefa686cb34d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ab5358c514457961a630369cc587279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da7b9b6b3eb31d00a293abee46784280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae041e2ccb42577442d51d65511e1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecab8736712f96b672e4c61fff4e99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d9a663ef975ad15b57e43d44af97c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32837929d9b7b3d42dbb8d9cba8d6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9becd234c830d3ea4e543fecea7433285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d79a1f0b27210f9709f21498ebf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6298ce727d5e07dbff99dedfb953a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e42beea3c046386f9574d606478d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d758c741ddf88ab823856810cfb1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534955e0c1be9d72a669823bed9275290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafad695627d770648ea44c4fe8aa7a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c57432718b945e8b9906fe7958741d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c203063d3c078efa740ce551bb34d3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b6092172768c594573846ec8ff679294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59f17c7a5b42e42988fcb34c944bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78519887ea122131b70b743716d6ad3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffbe62fb111cda0f686b493a427d54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3e0aef772d06b68d30d8b9b649c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218b8a2d3fcc750e4f9d90056c8a97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67338a72a15be82c14f3ffcf9265b665300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2366101657d1f23b47a97ba6f2f0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b3bf6800972d610832cf78fd3232302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5dea4f8e7298b36ee0f13219fc101303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae38aa54907fe1f0f1759c20f083b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e9ce4874e2bd3fb74b6c4620d575e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f7d5ba4a119ad37d9d6642377e2ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa8f0b9d0fa6dd2b88e19c7931cf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eefae10120b8e0d279a5033bd35f7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a781161cbcb48764dec4bc4e348b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972c340cceee92c0c28056ab26437e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71bf4d312be991bf98b866bcf0d441311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf630746754275035e5880729f1c8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f2f609a80f1e21d05c8a04894791313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16a4b51475ecec66b5bae237285a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d2a187da55d84154cec7b87131ec2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a145cd7d515367d67262983efd2a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb07aa54f1aca3c8ea4ebf8f66d3f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258c8d6c9e04744b0b192dfd560229a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae83d20b2ac7da645615773a254163c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ac5215022286772b972de5ad674c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a645af75a5ee8e111e1316f540c84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acff9b16cadb24055e815d18bb0951322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3271d0064c7d76298a0904154857d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676bdc943d0163c32fb1a98b94038d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb4894faace2aafbefc3a823e3fbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795beb0b5a0ce1569a91efa811ded1e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8441c79e64516111f225110022289327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4fdbc9fe3d78dffebd39193a6e2fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4424057428fb65dafc9e36cf4749329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cae5a847351b124c95f1611766652330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9ff2df886f99185a6626ca3cd775d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9afb0e3caa49508b182341dfc115f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac949b2bd7edc769f8f657e0af5bbdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45336ef1d4ac9c4453231cfbca9f104334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724689fe3d803d06ff3c6d2c34b5476e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cf4c71783b27b1460506751175f16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c96115fdbce12449718665e5a148337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed8414c0840858e885987d711b6e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c367245d57f7704063be81f62a8a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15329f582ecc6cab7e5ccf1b6ea05e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318106546df6abb78229d51ac2c10b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efdf05cda0fbb49d03f0ef38f76dcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628c564ccb458a12a7a2bf4de203ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f987f812e4c6a07db2c5f9b8d4b6e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1558feb58fd092735196f3d5efc5b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d274946ef68d34f15b226f8a3d30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ff4b9d0ca9680c105f102e12d9f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5859efcfe69949ee5acabf788ebb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9d6b2f0343301e59af9b4459a750349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9929dc876bf858bd13fc67c2cc63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29bf7ece94acab927a41aa2c24bfae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3d9b1a26a983c246ea8b9202908f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665529d3e4790601637078f5c2ce4e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a3b1cac229c7b3442c18a0c7f342354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ed71d47a0afdaacb2e6901430de1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7fde4805e95f47484ea6e264aa4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c0c5e4da5fff9d4df2d5e3ac8b33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21f4b16ed2309103953c8a823fc1df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d65e60771e0ad968ebc464a193e7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41f8d8e0e5eb5c0900dac9dbbd9f85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b31e7ea1c77a0493550dd4dac124361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051fdbb64729a8c65e40f70b24b74d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dda14d28f8b27a96cc5c8dd9a1825363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61546dd5e33c99d2253d4f3c9b27f37a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014817b5e9de7f66423c1506a4578295365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d5867dab67a157fe22c8cc60e5bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a5e2c8cb0b34404d6defb03794bb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f48949f0c9abb1bb493486dc27dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01176779270aeb0a02c73e797751d80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f684a31b07593ce9328417c421a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e7985594b8be06f051c87d6afbf86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553c9d5a8f725a427bd0691a50d7464372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bbb5bf50c32290d0db856c65ef430373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e5a7a8f4e4e427679ac49522e11c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd658760f8c9b30d431ec0af0e3323375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec9b44f5d45c6a101dbc1d5f1b87af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f461feb7acae760c9fdbf48226ed25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d741b573011b0ceb26bbc5a147087378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462bd0a919cb47e92fa161e6056f5cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369825d35aaeeb42ee6f0b726472de5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482867ff4a751569e45e8ff0f5e6b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369396ccfc65c4eedcc28ce774e9243382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c821862d679c9a4c5e5f9f82b355a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1caa88a88744792acd61652da31328384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584718853a70f91db4f446da1742e86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492326498a2e8383cf61afce0e4a27ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da51eda0697d2453a132ef1b00135387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616fd718eddea33ec648e728d5da55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687214d3f7f9e103d954aa13a8fd5473389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e7efbb9be57b3bb0c6ba2de4523ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d4e413d829bc391a0db78ab83d26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a486d9bcb3d5b6a394889a61462ee8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc59bf0132a94e1c1bebb521c9d261b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b1fca09dcfe7b810f300a2e72edf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b6276add5312944e28e76e336f92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb9b0bfab62deb1dcd47092e26414396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a5202fa744d821284a922b4c18c0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6b79eb70a7174b3655935b577eef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e98c03d1aa3334017943a5709dbe1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a388468bfb79f8eef0d03eea2bcc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d4c55e1f481bc2ecce3c917736c22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba6a198885f312a48620c6452ee30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47ed77072a5cdee16921a727b5baf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa059fafed05eb91061999fd0262bd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a378bd2e437d7cae41e3772685eb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3526e95aba8c1c66d2e6796504d6317406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f548eb048dc3dc3c5fe10f7be42fafb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd64cc1e148052664d182348a55bd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92d59cc3e723a77acc6257338afcd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af3e9a8a166e305cc54a587b634cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5e8c2ea8ea7ed93d52e514efb1b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ee0ac13ffdd14df20511a4955aa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ed0ea73bed6b31dee05ffbb5148d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389ad690cd913d3ad7a53e6312114d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa1f9767a36cb253654e5d9843dcf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f25fc5dd7d911e405e30a323f0b6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5495742e79cc6837712c77152423417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3565fde9bf75d5a9440b91112af9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8845f06114c5bb6412e9fa19f12e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad9abe9ca3d0a9d51b758314fbf65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730db654ec88e16337701bf4e5bd40f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd6b2b364e765685ae7e84f8ae1ed9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac528f6aa470c564a67002d9580383423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9107b8ccf853d554ea09d078569c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491397c4d214bfb9a8d6b4b7abfc2ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596f88b051cd842067d508c088726f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1fcb0b960693298513a176b2db2f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf703c9d43892488ace0a88d5bd5af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd91be6ca79f768f58f8ef5c553cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4c2a054ddf125698e68e9ddb520f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81687d960c10a46d3c9161c0a35fbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4573caad80ccbaae36e2a8e9cc682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfbc5464d62dd014404a0ee25817ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f00f6545c4c267b932ea866fc24a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5066a8bf1b7e2ac158c12df0b1f17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3599473a80542469e191bd0fc3767436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286f82feb44c68a50157d3ddbb56906437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb34587ec4f22a5ef995d38f22fc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d943018f71e9c0a34ceafd0c649ad83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89526d55182fb2d3f16e738fdc5b9d67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85af837d455f85853644e7b005b63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f63f2204212c36bfe4335afd6e9a32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c93980a24970751f232afcd8041be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1311a0581f0ce5463d1d402c510d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87fde8cb8522aeda1bf21bfabac398445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d1203cc3b13ed201dedaa64d9857446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1bed4d7978006cd1c736310adc1a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc3b0f0dd53a354e1e7db063891106448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b1f510c5be85a7961282f4fd3f68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a8b2e8ebf1e4e20eaf9a10b422d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a8fec48d76e7165b11a5643baa45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813378f5e2e87e33bc913fc5cfdb71c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ce24b512b11a32515d62d53901b7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3c97eec5286a991b1a0072a1f155454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c9bcafe19029197a170ab3faff049455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580ade17468ebb6612689c93fe8e0b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b59afeb93aaf10522f07a98d7e85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ad9d759cb322d6fc0d6c1533beb2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2184d2e35ea602b40f952742096d03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755ff57dea6d46b761b160da7e4c302460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c118cd1fdafe8026e541fa55c16b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702ad59845c5fd5bfaf3d34ad1b088462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527dd7fd267e66cd9f55b5d3cbfc92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbab70ce6ea2c0f593187a60150ff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6247d2cc1c1d95d674e9d5fe4995e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606afcb13862c3c1a4755a54d3f1b32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7975571ad3aed9aa614169c37d7c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6cb0394675d8dbf87df49108cd20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d44bb4c84bdafdf7986df26c09e5a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de1008b65174df8d22688fa08c144470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9298ca67d1eace87fa49439417993471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f295f3e7478abefb4498c44e05da71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c36ff5f6ef7a21c96d8da84980ca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789336d43853a1373e8d1d7235bf4779474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75330e7f3caf98f9babd3c2a9e0b802475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a6c1b773b86b078b4cdc31a1d8b04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66996af066a82081d5e62029f086125477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add72b8c55b34b2781b917dbfcd932478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd750a013da83abef38f7e75519fab0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7bc57ffeddb85cd06d7fdc89b41cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89929e4492bbb8397967463b481e3142481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4bec1e4bc0641748ba8047bf61ce7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f95c302e9b1a26f8a8b9f1299f19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8095e01cf88545059e69a70207d9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ad20baf96d7b4299a510ccb2953e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50e512b1b01671b83df814a6a76a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38bec2337f45fa8873cdfb4e75ba7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e5a2d39047c9fd18cf61bf999a4c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e538467d109d64f8ad1d49d3eba4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77291e7f8067578eab8a8c99ecc0ccf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334076500a8b17006c33c704501f3438491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b55d83875315515571a530fcae11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f86ef9c1d664c63735203280ac4750493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f25a4b1e09758e5492f340d8e75c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b7ce23f66348edd433067e46bc35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8208bd89c3984b0af34599794650a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a9bae478481ee90b03aadf630b464497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1af8eee8cdd474444edcb6f84839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28119bb69653bfd4f963b155b519a04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40061a2c86090c4eec87372699bb54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b595349c4b8d5ae7e2e633cf60d21e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3a46d732cc650c1452cbe344b85b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fee18bd352ba1b2954abf647cb047503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed153174518254b3c9215e561d8061504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438077cb9e18c70a3907c56a4235ebd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d800987000dfefa1f9d5ed40cb12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358f98453db0a7dd895b0dcc2b540e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a1c855215511aa8ff532310bac8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563f716b56fea3047e530c9f5a555f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100aa0a5301b72d8e90d32a11ecff2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97280823b72cec989a6a1f26308bdb7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df4f1862065782df7cfb1a799bdd5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4e82acc4d38e7900c1e059108898513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a5d4bd8d6269bfd8c193bba03ecd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3f74c92abefac32da85bbdcb86f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1207685711c7badd5f4f13f974634e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ad38aeaf5df547f40c45f54d9214517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc412f091a4274e34f072a7d916b5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe07656e18417a8cf84858519a2a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4ef01c5bbd46682c689fd85100de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931b9af3b156e391cb4abbf9bb071d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be465b9f995b498a918bcf29c5da1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3b77ced938fdf39ebac6b66c645be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d950ac8dc5188e6dc49a94628dbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2e5db6a1ddb8b787e0b0373bbb73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18112e7005d9ceb59a9a84ddb71ae715526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba03ed2ab01028a80c97dd9fa9463a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d5c5269a17c32db895ab91f79c1c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f8e4ff3563ebdcf808c1a7bedb4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed4c98dcbaba92fbbecd9272f835a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3fd17bc4d3b04ebbf773ab284e6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b431081a119ba77e5dcbf290e63005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a627931d7d627da4293a53025b9aa98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23a2965cec0ed1d6d8b683afbd121534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd07788aeec33849a19475b34fb09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3c450c39c5edd29cf8fdab743269536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdfaa423846f16fb02d3166a856ffd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd529584c0eea2a904484d9e4e3b86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd8cbc3cb5af2348573d058929f98e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b1624b1f384e0cf953079cda59b23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e78f18fc955cca49fbc2d14a31b70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9086d22a9772af1dfc21e4da386b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8498d7ac455c7f7c5bc38d96a3659e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908aa6914f5bbc09389c199c1f3a8d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf82f51deb8df8a37e39a643345bfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aefa763a2a799f562a290bc6c6889546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c87e89c5aa3968e55eff21743efac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f035f61c3b382eea42881eb3e89158548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a2b8b23d6c399a6183fd598d5a5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3324e5c230a91751a4e9cc7dfb957550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb13f91e09fad82c15149792af9b3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacecce8a27569d9e54564f13951ddf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2d5bf0c5b03ff9e92d92ce5726ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b85d0f10c5491079c4c3d5c5c2038554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7663ee52cf9e17d8f99dc58dc872f1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504db8e5cb1c1330ceb7a11b8c09da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a465bcc65ba740911bb206232933a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb0eeb4d269ab061ea54f9780b80f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243db6d9f8d27827bcf20664611a3bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec198545e7ee71ee010adfbfb5ed998560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5008d2c56797fe3ed83c37e65d5b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f73f5f037ed8a963c98d0de111d47b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbaf2101b253d872504baaf260eb2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245311bfa8c106f8a108986e10bf8f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab146c184988c0e657f51fd4b6e17c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec0280a438c6d8dc4b3cbce6525bd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ed59818b98461934dc9ba969d819567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5cde07baacbea790e3bc9caa56385568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b4387e46b453b1c3fda4647b4ae44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29388e61c99f6dba04b166f7da532db1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb601d6f7576ae08ad5dd99284dc7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d410ee6e7ee46c4f73c3eda4eec8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a217d59bb0eb54704ab68c8ee9de8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac4c66050c9bdb549c91d2c5915b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bbfbd124baf2553acb74a656941d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914665605ddbdd3b23e5c637f496adbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22fdb386169c311eb7f84a0217c7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46203b2f23e187cb295195bf80db1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674793ad568cadcca0f1888fd8aba7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b9923a2f66351039039f61f1dcf87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586454cd70ea00a824da776cc84b661a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b2fea7d4c957b405dfe825e3e595582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaadc35044140de454b625c71370fef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d2359fbcfad21a1dd2e4535fe7fe8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0c5dc58d393f47c6f1cef132a39f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d620a602f8087c0488c323698ed2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79673513f4a40a72f8d60a4846fbe895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692860a179c981c4180fbe289504d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd71c76965e65b42f48bc9a88f15d17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ec7589c6d023b2c40a960fa92cdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c4344519749405a5667a02a29436591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c327c96766defbe43f8f1f16c42c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f222a472611dbc03c84214578a01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ade8ac48a556dcd991754e0174782594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff714470777d8b1d6304cd5d43804ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7d446bba01f3c8e559b8341aae79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef41d30f3c48f5fa3767d8ada0d5df4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d60a252adb0f13593cb0822db6f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0cd6c1ca89e8079e0ef9f48a7d57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc0f0209c7e56526818d4594cb416c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487dc05e6a6f9e9f832b8b383b7d4ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c847ce5f9e316f5a9a0a885b30a45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c077829531465aea0cdbe453efa3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75dba602e03d9abf85ad4a82c878a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0258f70fdc774dc775852bdd7f6954a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0e042c8f030503ef5bbb221807bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b5e3d453233496aa2ad9c30ef5361607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d7a157b3548f5061856b591663679608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc338e6a7c7ccb560971d4ca2211aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696421e9d6fb0faea819afc25e62c42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a74ec30c1382adf4a49cca02ba530611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51f02d25f8ff7b950305979be29fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5fd3e1dfd5f785cebe9ba4e695539613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108781956c40f08715fc49a8e0abe97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff625f87abca90c3ad1e7c61832010c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd353707bb5a978d8f03d6786f3466616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8f886309584fb9154e0ceea4d645617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d9fc34e1034a62e2dda796f319fbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5562aeac4e4bb198e0c8be2eec480619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080461b18ff71d4c5bb7a125068c5a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a048bad49c053874c40aa7be4b166621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047f89ed23ee9ca161a28de1f3a260622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04013d7538c09762397f0c6974410651623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f520902564436597d2a089ac8f5679c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dde956ea442d58cf6b0d924c632737625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067e4848816842c48a94ebe914c22a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514e4f00457a710d2faeb0e4eeb0e14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2fc388ba254ad766e3a31b177ef9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81168463158856aadca0404dacd4738c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf745f18b1270e3aca3f30812eda44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34298da47871f05d07754932385a01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c9b46a2c5b04de4d55427341ad6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0252c34497b442decb8f3c5f3d9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2e6b7ae7e9a49716057e9822f801634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23fa4175413e022d7764c70ab1eb66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc724449480e8403c7805479bedc4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf25787e8c9c2c971e58bab48b14b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fb6ac8b96cb30e956c777afcf3a07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700e4c6543d54eeae0048046fa43ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c2d1f5f0f98b91b50577c2c78a10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85fe18bcc694b1c77aa249d3e969cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bece5812ebf189fff0392b088387a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f026a9000139848064b39b51c2cc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c3334f307fd1a7f903ed7d87be1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224652c39dff4bd4288429dc15172412645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75774dc05e3316895155796811bd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2840f9aff27d615bc76aea1811dde7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f949f6c1fbd71b5253502b709a0b6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44bf5330231daabc9a3f26279e8de2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fca416eed21436b376f67b2b24ca75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d65da05df4dd6b79afe8a71dcc51cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643ddbd0d4ad4de664b49e506ea737652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8141ed297487e08276c5dde3e7050653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5135f6e6b615099793fb2df0c82b90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446ec11f2d4953677e6c8256d2c200655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c46943dd8fc7065a8540df6e7a0297656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68710d9b2c7b5cf2749a77d82fe2538657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d6abcab54c0d7e34953e3e83145fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b0e27c7e8fb9d793432a0cdd39fc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c72fc3dad78742550712c101cc79cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63c13528020b73c4c9fa096b50e0b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cae70562830fae6a161534a0e374dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326a9c3b15a32a1b30bd5a214331347663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c576e10cda784d488adef58c1695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277b6cfee44ce30dc16f5840f82e93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950fb2f2002fd28fa8f9414ac8aeef8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f9c1fb2a76d43d983e44538e54ade667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b95a1bdcf47de7a7a4f440a3e5a73d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966dea3d0de80fe56770226bf02aa3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8eeb1416d6e3dbe7db7257863c430670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c75f0989bd43cc6586b9acf308e340671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab6d70087121d717e6058fd5d294b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba582c3761585ba74552de98fea1ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4271c89903077dfdf9547061e3cdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf5265d9f5457e2e565fe0c8e420c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188ecb5d32258dc06781d79dd4c72d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff51851dd27d4c217c65cf81a5205f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e94459e6f6dc34cf17897eb264552678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82cab5bd2fa19a0a7ae93c986e732f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb016bdd5fa21f333204477dae19a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819069c65f3db430538d3c6d979cc1f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e715759f9ffb54285168f287149069682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910c73b32166a5c4dd3c209ae9547b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50978b5a1621128fd6b2f921a46b091684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b115cc76e7561a5f5e05ec4d561a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee735e4918b599ac9d11f316edf4557686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882343d4d02187b0b0fabd701c14b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e6bd1b2b2eb6f7aeacbe11e089d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57d2b5030e9fe2828362e0806a36d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957fd95c082698b5846fc783b820f0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6e5944422992722d78412b75f6e32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c00353bf5b5af6110fb8b80968cbbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d9aa7a8a466034c7db84d0915a367693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe24b7a5269ec591350ded38b130dc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f07e51c0d751b370a477cf27c975695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ed3ec8324512f16294878b9518886696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495769875acdabf88318d9ace2a951cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80461077861a19cc31bf3e2e8093df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a72206a6ff0c78ff91a4aa1c77ba6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe7e300d795236ec926d85fc64f7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d04f2cc0bcedbf547ac7ace181ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513cab1323cdb7d201f377e19e9c31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f27e7cfdd60a54fb0b4e4407c6427703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72057195b9ecd8ac58a71ce57d3210c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2febb1b2277f355447e3b7ab8db6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7cd8bf18fb92b874cbd52fb537b20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf807f0a1214092fcdf0807506306454707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10f269a3a087817026eeaf1100fac4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b623ff279d260d5862928c663cbc59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9134d9ef00dfd7e67016fdf9714e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b39aad736d1edae529042d0123b0b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2483f70b07ca401a466a351b395fe09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24e32acb50bf2d4f409020ae6dd60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9afaa97e70fb3d5bab3dfa8f0fd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92135f6b4cba5e27b57c7424bb3e2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2386b2ae201801773d58938c34a0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96afd7de32fd01c1b440828b15bac1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66243ef55efb01df5366cfbda6a746a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da270a7964c85d85269db1a95771399719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b005200ee125d990b80ebdc1391bca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ff75cad8fe0f14b4b73e454a8b51c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ddf5eb28951f63c3f91d29f503f9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c6e382512cc45e54e91228203b5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be4c107824beb9aa1e332256a9027724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca591196f44c7d22a1cd9e2959ecbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981b9f6598d2578c071bb1ef0bb53f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e5b76ca8c7a7803bc0a5c94de32c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde888722ee0234606c0eb98c63e2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d136ab8a9896c81b996da72d5a7044729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd5e9a2d45d1714ae0adc7845647e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a3bc96aba21cdce14a90a8bbe6f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba7a762d5ddd3182dd31a6c7fa90b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6903a7d0f2cd91212535d5def6985ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f333676e8ffd767d83799e8bf2e95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640cc9c28e9c83e70f93e951c13e5bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545dda26572ad154c910765d15efde8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd101f73b8cbb83b49ac61a51c1ac92c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833a6c40e242736d1ae539c5a830c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b409fa7a44af44a07fb6d249f7f3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c1c0d1801a57b3bc9ff19db721c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007498f8c7cdaed502c4bcb034e5f3e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ed1bb35107a24d1146c71c945b0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf202904045cc1fc7a909e2707cb0e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec15119810c70150399d4f7109a46f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd0b86a4c360d642177c835818d26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc66b152f8d9c079c4d35a4ab6f95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18426c1221e6f601f17288edcde6bdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d7cd8dfb844404d06286c437d537748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376497176bad4cdd9831a51d202c19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237afe249a3b91a8c095f5edecd181e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfc6dd9e68ecc5a19e5ac8d8425953751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6d647caf312e23bde891309997686752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b99b3924e499a7fd1b5710f7a11f21753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>