--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b6f9994ee9fc5ef0a84d64e0cb581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a19aea5368d97151f788972b3125dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f08f9d009ded7ad8211aa140cceb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90cf72f0a2d156e678917ff65b275c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97475aa2c0c27ef546d9e0210b1cb6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7bb5be80b181952470c823a6c2f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bfa1c9c2b4f77b63e59982ba7a3907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91c4c955a5eaa6d5ba464156a8540f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac056d14491d8e2e9afb839d7e33c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d6e3acf88c67f290263e4bd5088b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e323ac8e1ee1231adae577415f8f2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c462d0fc7ba5725eaf89ae8ee691d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103518475b93a161460121284c253fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b38c0101e8d28e3899d9b1d0e2c6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847b05127a6e488dc229e3ed8fba5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc947edcc352604ff2dfe24fa23e05d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7049e2bf617776f6fa188ce3048e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c97048426ed292732d495882373e2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a59e7cbae7257a846813dc9f0ef8d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7752032241afa43b289cf93852446720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f7d072b5cc6f86fd585fd279c4a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb834c86c1f7ebbcd6f825caca644a5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed21b74bef4bd5b198be45a232ffa7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86a4c1b95f56a140257e91001d78424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7624751a03f8641b1606fda14e398225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c751d99001a92b93884280903cf428426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a5bf13f78441ad6a73e04590bf6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ecf8a28b66f3fe556be924898e8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5192878e16687f0760d497bf3f8e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7346192942929c6e49c60de963f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d042ae572ac0b7fadff40453e673131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ccb917de87d0e9fee38e091856c4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba57a1703cdad861d370cd404176da533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf42154682d1ab4c326a342136ccff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dedd5b616fc7c5f772ab14d2568ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cac14ac9e579f72f871a386d7273ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d09d98dfa8f90af2421b62e2db22837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a880cd5b9a0015b77f5865b4c4abaf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180c1e076a866b5ec059da6881275939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97203273aeec705d077724e2c719d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da775e8d4bc624b0678b580c10fb5ece41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5bffa2edaae5bd8206cbc982ea5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02186539df1c2d1cba5551fe36355a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a03fcb2dba676adbd4bd1b5b0a7f0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ea15019aeff9e9426de37061490145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb9b87ab5c7b957e4e73f36cb07d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a4d936e38d4bde53471e6dc32ee347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a6a3da586cc5dda43377879a2238f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33d9abed4b0597072cc09f469dd5c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda1f17567e66131db5e7930342d8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790c5d399fea1267aa1018bdbee102c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a526545e3d85d875c88c3d23f932f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f9052ab311b22051faa70180a159853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d73518dc21aeb58a2156122a352e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e3921fda7be160684d97124719bea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d2aaef2fe0858d952059af02048a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed44259487d2f9819de7dfbe55e37f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c9c90007567376327bf60300a0fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72730403d53805db406354ac02c2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67deb7cc4b80e3c52c57bf0680217760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb504f7e3618afd90a817b6c539e7c5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefee72dca0c53437f51cf5493157ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8a454e12fc8c0fca8cad7e0e707a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d968252237177db218286a75100b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87c7d799d45886004ca6cb2d4cd2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403250dc4d384935b4a907f128f614166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54bd1d84be6d54d971cb91bcbe2b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676cddd09b305d78869cdb71754fe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b403b6b07c151dbea326d6a822db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562128f1da9d56fa05f266d5fe9e8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c25aee3a7fc80b787f9bc752e5605471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66522b110a16ebddc69b0d5f0ba821272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbce2ec2b873f54f603df2a6e72b9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ccc71c3b8620e202a0e1f6708b7bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d767391c0c6f273e02f0fbfecff0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c1fe5212b3ca6250b8ae11d0943976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a30a7a2b8dc348ad6659bd6a5050777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6b2fcf61486066de80208d75dd64278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda524b1f3942460486a533de10a9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d26bc20872b056211286a5c64d30f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9b4a31b6a0e63433fc756ee775cec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4747f089313976d1fd1cc59c1e98e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f98bdf27d3e712789cb1a737f81a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb5c601846b60045fdc3b54ac9c1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685950f8cf2b2d10075eba8aa9a6591b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf609d3f4f2c8f315ddfe4232eb1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7087ec4486ccd8733bad727c3fafd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67baf53b27f813dea864424b7ea6d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff55cf256497b1c630b1a5ed4f6e8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a69e795bc2606e737fb4af6b90b9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09d1fcc5cf16b1f0168a41bc3924c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026587cd7b9721e4b33f7edf7444dd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816f5d11429ecfa94661f8e3074839c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b3ede44bcd4dff531c926bd35060e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d3b8b4c805fc3fdbd8d7e416cec695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c3d0d488d5d3ca8ce1a26b1dd94d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a04ab888cc56eb6b3f459fce38c5e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca069a24be101688947540659475198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f6d198d5b67e0a90a52b64790507899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682765fd26a792693dbe9c7b970f17e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7e82685d712af6b2dedd4fe2e6bd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8746b394bb54d218e5c9ee14898db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0e92a5fc04fd6aae52b246080cfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a60539ca8a870c0c60faf4c2af235104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d596f20dbebd67338017099fafc01c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf5691abe9701bf96f764314d7ad2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb611965abb47cec2fb21565f589075d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315ccd3f9607a6c0ec59de5bf92f010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db00f6c055d6e76d734da68be52255109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f73eb81cfb4d2ba5acd192c57eda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230584ffe4019ba46cc9fa1cae63838b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8501e91390f04285e5b2f52596b565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b646934b2cb20ec8283d240aadf28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907b446f6e167bae5317a301534a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af7f28e2f0fc904f5dc6d83002180f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66319ef98d913f8600ae656c2aad5c2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a58460c43bb51c59a4c191c786e215117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c8b5d008a6816e9b794dfbe16e53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1eff7e5e5f9790cd90ccc3433ef6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97512f704fcd54ecaf0e82326ef938d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06957e111698415dcb74ab21aa71dac5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570529e05de0b509789d13b2610f2a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f4ad73e683216dbd13549b1498dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375fd1bfb684bc382c3e596a238e62e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8858662dfa907102f19d13cead1a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64e95f5957da515f08ec054e7b6c2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52cc471ea3e622f834b741ad864a07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feecee598ed256bd7679a52b80686e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596720b8bba59c90f2d3653c5a143e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe77e8e83279ce0bcf0c41d9e0e9ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa72dc8e69679f8d7b2122d5be14af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935e9942ed7999cbddcea3ef8e2c55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e45551eb6ac68c4a59ebefc29f3b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce4274227787a968aac1af3ff4af1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e370e3ed749629160ed07eb1647fbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff9b093b34aa3a199cbec579bc940e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c3e2d4f125bfc96cd2a0e047b68b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdde19f94fcf61744123449aef99e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c498c21f8026096e75f37aff5b07ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d814fabb8d8c064323655448914fb74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244c388bac34819129fbe6c07cac40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25646e66e174fed51d065ffcc4c5b444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081661db33de60338ec4e85223656591143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554307509d546c22d5862d36052f8e70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7750389a7e1d2f0da9c43054986c1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09628259e9c9ddc3187789a38af9c308146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0b5af7a5b49281bd82ba8a13d373147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5983fdc5001768b18c79bb836a194d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b60026fa7c0311ff464ed39868b73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea232964fba5fc09798b9ca2af7feb71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532155477d17687e81139f7a45f4393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a3abebfd75466cbeebaf5182937a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d06ab52bc1cb76536b3b6739075499153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597093dc5d8448d62b34dc8e96bea5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421bd9a495e9f11daa8bd043987e36f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af65bd48cc26425560344472e3b7ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122e9dcc15d7c51b88d0e2c031bc83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62cd65928b57ab86cf6f7d5a34a05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46756945a770bad5783555a68e5e19b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043320da7b90b3dd66243269ac9cab55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf3ee3459c52c6d0a177591a857baf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156017b60927de68c8f9d88ad2678190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f311e482baf6f1d7f8063ab08f269163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b48c51139ba728edf8320da9bfe58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca8c572505a9aa7c68ac23a419f4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e162f453bc2ddaccd5444432c3a8098166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6902adefb10c6cba98842353bbc81e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075a514bc1c89396432f98aa32a34f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035aa499b2f1b46cfb0fd7ae2dd78d15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef3bb9c87d0524e0f03f10d1d8020170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fe7c966f401bf8133cfc8a7d02b64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101689f8fe0cabf683e82fc03887de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337138e7b75d518c5b1bb8e85c9b89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0673dcfe2eea1ea9abf484ef4a21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62b37288ac38dc6b2ed97db7a8a9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff559dcac94b74c88e5f65f9e203f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ca57e3f138481e56e7b18c569498177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c4ef3a7174822aa6f243c29fef22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb885b698fcaf606e187ba324a1dd55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd0708465974283af2c9f2b414de8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716caa39c0af73313ea9f7a8b94353a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5154afc8bca73f4e088eae1305b5597182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38755bbbe7452dc39ae79541cf802e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9829dff4eaf5ef703f37a65bfc76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3871f7fb32d886eeb8f4947731b635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf471e3c3f7f3933432fbb4840e56f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689724ad026d1f252d8608b28bb29300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217baa7b2e59c18b2666ec1807eded6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704a231e0dac249e39d761db32247a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6f7bb1ef71ca809cec4b64f1f7199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05149113af2c630d7edbfeaabc5c73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6cd381956ba376df0c15be199b3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54792e3bff17d37b12f87051817f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b5245158c9ef7ee94ab821c367aac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374bfb01654a864f853bf65ffaa19cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547997015a5268a77a7a9a76802d7330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6525990fed631fb9dd54d607d6aa95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff59f1eb48877b6fefa061082dfa7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde284b270fff92409c6944a8d539002199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ab644aeaf43dd9cd6857750e3ee4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b71f03465e5d04cee169e862292682201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ffe134736534374d13147ee7bf090202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681275a53b505a69de77a6ff61b38733203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c980e6a8b9710a4b2a882cc0a41668b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a018b4dcf6a33798b18e49a6ac9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad0c920f2c82f24a24586855bb00d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a143055b2f7e70a8da2f38b2227898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a2d3c245be4009b3316bd76d173b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ecb52f9f4259ceb7830e437be1b8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f4bb7b0af8c5807162ddae77a478210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f5b3ea9e1483a6b62ff2914604204211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264db234cc29d6219880dea9f9800d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b81198b07fab5fbcf9714ac880d0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a072866f33194e2e26e64f21cbbc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca571e6a2857873eb4fc6f783415162215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d573224542de69f708e15b91964ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ab4cdfddc6839b8d445196e23fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78264c765ccfe109cfd6e406d05bcfba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2553a4333e33548225d1a132d4ae7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773c3c62e681f336d98281a0990c80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f239d659e8d7d94a2922cac54c06b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f1e736b815f5d1218f0366ae9a00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78304e5e7fb4436aace284d26bf79cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c956e5090144311bad520ebce49b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debedfa2d7c925a085f3f1ba54eda1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124718f23856ebe92c5937509702ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62383af5da40a084397d0aef2cb3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5631b1238e45d94ebcc3ab727982a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991de2665b9a442eb41089cef46372229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99547d2db8fd9a4df4a49fdaa9724230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe59e1556818fd7fc06e29178b446231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a7e06d5dc91b406a0ea95fac38540232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0751c23b782ff48dd342350d32c708233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395b4c3dc4b3437adf96e97c17bfc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fae5a1b464a9709b625cb282f6e12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec695291c7c5bcee52fa993f382644b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38c79ff02c3f5c1c297fdc924d691237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578c9635e03832e10a8f369763f486d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526730f09a6f54e5c7a3fade6db3bd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce8e1808feeb3a8d0765d02e3a64d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414d4e352c6a04a21389bb2f8451a87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b4289b8711b90847baf75dfdda4bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142daca84b2b62e721496305a60c78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e58d13c3d17cf2a5480409f6c185a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2275b5040ffa048501f0095ac73ec79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6e0ea468655e3319dea528927c3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb012c59d22769dc7c2b56252113c8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e3cf0956270b8c1fb77f73193099248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bdbfb07db4d1be779a57c48057798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda24e223886ae69686b224d6cbd4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c9d63878fe17bab25bfc3f81be026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ada4b15a62abb5b8c1eb36fa49b4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7272ab5271b63223a5d6c0f9886853253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e306a3e36bc1133f1261f63ab47d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b8acb75b5fc0fd49a48fec91b1346255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac779cc53a024082711425e901b5c5e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada9b14cb14dd5a26c826d1af45b526257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fce44f8188f0bd1deb0b460c7c6eeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be7d79b836b7e067bacdc3dfd818d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0d3f03122a0fb7aafafc6cf906a6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f240d290352a94371cf479d2e7d47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e94fea58b318f5e1e60b9fd0a1bf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d698d23e1fcd9be6c1793cea44e01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4f469d444b2de12407666a45b9f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f524fffc2212c378c03409143dfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa90e5ca79b53477a7298106016141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44adce32bc18865cc23119f269ab54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b825d4d19acb628bf4181d601e67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5ca5c05979cfe7661d3b5476d7106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475f75732a034f0b32b29670ef38eb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f9a2e330be001c68a07f0e9125e5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d754b7c29984c8057f36ec5bb8524f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575708c42014d46136a67247989900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604311ef13663762d81bde0f197bbb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899dc1470c3e17ef56ae0cd6695a754275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82cc770d98c0f02d131394ed39aa49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26a3464c913ac6facd77f30984c081277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8e9003fafa720a1a3f6f61851318278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc737c2c45f8b04a4497a8632ba6b27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431361bd72a28bd93b203bbb31244d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ec5b7e93d6d38c5fdf66d193f582281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8fd6a2d3f9fd1ed665847011103f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c035615b1a634f28b8a47ad90869987283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee0d2638be56a47a60aa2af0cd5f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9982ca5a40362a6b7247afcd5071d38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922745595de74cec249e79778a756fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39d2536057d7ad974715c90447494287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594573e1707d0a0728709a6e84e2bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1b9efe3a87cc9b8924f7885dc1700289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63f8308affb896d8d6ab68d88b439290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f0ec8a3c7111e7aa428025c5b7683291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564578ca1a3fd9e1af3572842f6373292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8837e76f660d0b7f4b57afe88a2ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6bed635e171ecad24bccc27c0b2a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1115d9b6377d6f7a0fb3e549fa29a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416874f955edd0869d76c02aaa5a63b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4324eb2bbf3b456f4c9a7af9ef577d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a7a17fce491bb83212edaf0a8206298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37514cfbcf3ae7e2b8456c8b30b907e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d352b73daabf55c46b035d4beea9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be93a17a0bd5653fc0c5bf2b3282ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe91e8f9cb1858c01f1473f80e60046302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c247d43f700a177eda6dae085064303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc261458e544396b43771e47f8df0e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd3d38852a9510331a954eecb3fb4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee004a23e59e65583443c01fab87fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e581352fab619d066fd595685a9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8244c1c2eda9ae6acd7b62f0af3940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e24861fbeaf28af8da989c6ef4139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491ca74ce6e43e4c638cfacfcd0cef0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911441f51615d4b26d73612c37b02596311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe60304dc5eea019583efd17067eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8c4fee0befb48f65eba74c8e38fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6ae1155ba778c708068c35692427314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a5337e291303a675a74c548aaef8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780014f70a90c118fc17469d0a39059316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f8288c972e101a57e671ccc2a156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a2286a6eb200471964318a097cb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fe3139884f275bbc2dc5b9d59e40f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c95997e7ae63dcb9f2343edb28580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44711879ef39656ed3830cf43fe75f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283416206188cbcefc74859939100d1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195b4fbdc12833cbe8f6ce5e541e20f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635beec8298498f2fcbf168b3a3803c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef842d294e3f9c35873c3e703f0989325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e8cfeb6705ca19bf7d2c01adbe6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32c3420a0cf8712acb394e8a3c06b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8449cd56faca529dd592162ea8cb7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa25c0514baa88ca2c0272cb407266e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f98603a1d2e7e77bd89297b834efd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e0c2edcd9038fd385bcb38083eea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c38d8b77fc8c5d106dfdce2fa24c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8f50e2480cb166c0163f304e7182333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834d0096919ff96538da26bb8fa8bd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664a43dc36720708462d6d2a38d7a41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69b454890e367d904e51bce51d546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54a252a529b746cc5265845149e8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd7492c01ef858402c10319786de1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651bc4494b0509a5144d25e3ae5d580339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1dc421eecdd4a69d92d28fcf6fed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eaa7f7ba47f17d3777ee15b7efde8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40377e07afeb44ece960db65d62f11b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5dd874a164bd841ba2fdcb1bf4efe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7c04d4b7ed8af0fca8a776a747d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097daece4534d72bd2398239a3ceb246345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c0bd50e1c6740adf02ae6ce0cc32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aa36f59b909f9d6f4e677c656512d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5888cd0673fb58c26d09ad92838f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab04acce37dd0768304243b9911725349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c56a5d2d40e315ae0b1dea79dceac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538dc7d90efad8cf8cccb54523ee18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc00f742d5e52427583fba81a3ef8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472017581297dc44e34be1be8f3b2a8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693f73c3d71518cf1f871d41da5c9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7320bb86ebf3830618d52a69430dabf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4510de0de18971015e56f7c79c68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbe59146ca80d3fde7c8f2e941dc75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f616b7cd4e0b5b5acc1f16fbd4c5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf16ddfaf191bb938653115de65bb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d7d29fad306342293c55a71d330aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85cfa69bc1ce00fa9e1652b3d77138361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047350d96c06d5cd860e1205ee402e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42647208351e1dc11290355e2e8ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe0e8e072f86ee06e816cceab3e8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6547a5d4a86a95221c653808dd9f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2650ea80e06e5daf9b609d916e8d35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1275ecfa35882068332c229590a2ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8079b2815f5101263a30fea7e829b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc78cad2b62990a09824cc51c4070369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3d1ea24e5bd4b51b0e3be4028d78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55604940ebae952258631fbad9f22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498cd90f4372950a5421e5fa8e712f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21349bf6a717141f961f9a00deed0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be08c39ed49158f5e4b28e2dde340374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29470abefe486b4b6c07c15f7a70927375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a76ec5927e77dd5395526c8ca299b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9015728e1b4d1898ffe9309b6054377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467a63cd59e382339d2b8b08170f59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de909290272f1771bee7f3d9178e17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc92461587732fd4b003e279bcd816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217173a3814c83400572c36568a7648381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0ade55d538de2d7b7d0856e4a9f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818261a6691dab34e87591efac6340383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b70890478e578c9b5cbd78d35c4244384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2500a4a5a17534c2222c0270b2e1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839100c3afb167a55be2eb74bdef17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b676946176c101c2cb6a6752de798387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e99382636f495c3b03f0f8f5021d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0547f569e97c0ea4c5ea7867a68b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb091827e30d036310efaa8c88e4fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd27bf8c36a51b7c0f1be7c9ffef84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef14be3b2297a90adbfc9b7eed7653392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5511dffa4b3fa881c64fc5da9cdca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6ba200b2571ae9d3af47acbec016394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c114e49ae6566951527914ba075b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06c6ba8dd5b44ebed80467fbc23d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f4cfcae4dbff731c37a3e923eafb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81062218eac23a3302afac95d8c565398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030555732fd4240b82c836dba05928a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82a285eadc143ecfb1d03387d662ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd88681226d132b7d3e837021a54a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675c19d9490ddc4d47a6da58bffa42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b4a2cb06bbcab529f7ae2ece1516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff41e0b9748e21f0fca5f7ec9721823404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9f48bcb915dbf5a3f8ee0f6e17bf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fd488ce75a5ad2721447ec6c44e74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96f41f4d41b943ffcd5746bf36808407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890689ffae5cadbb857d3427f8b740408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48745642c97a03e8c14707c2736bc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a64e0e85e2739139097302cdc99a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb25f15ebea0501dadb4e8c7276087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5d93d6799ddc58d744135259710c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a5ac10703e0d4a41e43b2fff6c1b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa27d9d4612e4809bf25b58e25e903f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c656b983f8bf80c12d0cbd61af20a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535eb48c06a955a3c4318bbf465336416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92adb270b5e5f6cf4f4624224935d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5bc6c96227cc9c44614b4f4f4490d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a56727f6c9e8fa3eec7bb536957df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a243bedd428e1675efc1bb0a9bc44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c994f7c6a449d4650943df14f63c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e10d0bab0b844fa2e68ac6c5acb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff88b47c43fc2ed386b5675247ba11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb225de207ca59bc756d6d6c7cdcf227424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e038ad6ec4a0c692864056c563b0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286510f9e6aa5665143ac182e03e1ff1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c431ed466d85b809bac0651af17991427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86bcce19f0b25c7e0d528e354d1408428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009994070e90de42fec65f4882c9ec4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087cac2d3dfedb46900ee3b128d68ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05810c6bc15be61d32601636826f0cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aeced83f1f120342b23abe29c5df6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c8cf742f81cea4def432e736cf90b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca966713b05e799034df25b588ce4aa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec31376df6e60eaac0633461d7aea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68610f4e2a661b54738ff1dbb0e5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76526401cd358fa73271b768ec0d551d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35299d3f18fca460729095acb7a9d0d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f75fbc2d3fd2a0c4bdea1fc9c446439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884f1217118f42a62e05076bb60c810440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6d714e887fcf021e05ac9e8d2042441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566404829c86abaa25752fadcfdcd55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6204394d16e9d2123a9ca16cabdbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf76d891e3a7fcab9c25fafbc813cd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e7a76cd14fd3accb3346c2865acf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845e87a152372521aa74a1e7c640df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21c7480336234587587f188be7315b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6d780e6e7d1284710da2bd28d774d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc59a58ad8e0a6c042510045b5f1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfa78b227adfd1052e7fd816e4d0a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871094ac8dab3fa6474c3138277a595451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fd98539be31ccee9e93ca0422041f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a93eada935aba95b1a681ff011c5d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a3d99e6c2561cf4f10d859cac7e61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe163fc3ad87c259fe667d496ce594455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89cc853495be0f70dea1eb40894ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51ed7bc00e259e8380b291c3ca0fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941ed056003bd28f8fadb0a4392ec2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116888dad387cfaa2c00a4f4a3c8a82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916247265ee554671d73499f5bbeea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb2495024ed62519a80fa05b34a1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e99cd077780bf56c03456173843f82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597893a3739eb965148527572ea93825463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b366a1765ecf99b3ec2e2201c42b64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de706480033acfed67732d1bc829ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a00ea2527828ce72da0a21e321b4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862970b6a3c6fe5e55c9d06558d1362467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159ba8a36603d523c6bfe1d2842d46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959b94177cdd0da8c7c949b95d27a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0fdea298d60f093c1b3724f6bbbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bb6997d5e35e5b7c91e58c13fadd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0a0e3918a21b9cffb49faae012fdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bde0213f92dd3d03829ce4a85f31f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be5a3532ada91bf10b732c12d1bca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61c502938a3cdae23f99c0f53b0b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94836112a533af662b47c4d3198c1a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4275e412df1f0416ecb4920161aa77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f6760e7581af778e41b1f3d6583f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebeba2e48e23ed6c059eabfeab5077479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a4295a6cdfa549b4647bee9b721ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571239e39ab3e6c2b6cfff10f66910481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dddc7a423e4383fc71c5e700e25c0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17581cb3d9e613b160e56b503dc30d00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbcd01e7672cecb79c74e0a52f9bcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ddceb4fc2d5d823cceb1c43117253485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403639831c7d9b80405b458e810a3c55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5543bcce43d0adcddc5e3fd1b90b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155765f271500c81908f609e40961f31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3d3616a5970f88c8ba732ced03fcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7c1d6069f67d34c0a077d1f3d4da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5968619db74ebb89715272ff4a36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f116c365838c9d44dbc8b8a522a30b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d8904731a69467d653dc6dc13cc18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e5ac29abcd462cb2a0e753bd356b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5dfd90cb7fdcf922ba77d8dff8060495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ef0dbf8a29cceb57e0506a9524d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c4ebd9861f18a7e5fa0b5c27ebbfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32688370b5efa7fc5f2e3cbbdce1fd62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c5cb17ed6e219f01dc31459e1094499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fcdf02693cd090ddd76c34fe6f353500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792d1badfc65821816863cfc12d7535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f797bc169115e9192db54cf4a2bab9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3185252a1b2b2f514f43c18995c92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b810013189994befde90d0da89269504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d5ab6a8fd89fa992d96e5b880e99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c0b994d8d95c0e788d356a84674e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62670611abbbd81b9c2d5bcfedd20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1df51580637f24f7b6b6150a0f9c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0c532f5b41c578eb59cc68285275509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b5fd683abdb217f4287b39f17f97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c76d656511b9b17163d770c82253f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed0caeba3650f4a8a407f32d601de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe043b0a551c680d2a59d1afc6e1a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb92a3bf7a6d9574b93a29a20d50f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db12be984b19996f24896ad1f73b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb12683a74e3f0a50ead4dbd319c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35765554949d3fdafc374adc413f32c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babefbde1c0fcb55fff66644a25e7b3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931ee967c6558450f081ccdcf3cfe3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e00be2c360b9a60c7136d616f4eb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123959daca6443682ec45ba2bff233ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd410b9a652801b39f1ec616ff563e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097d22c036ee2c03740c565efbf4e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1157f252fc76e85ba40e1efabfabe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc251b6ea71c06da399c0afc49c17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d59f863e27aa4099a20885ebd7645526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6619f6c27c95d31f27b86f4aa5c8614527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deceec07d867e7dbf5f76b18ee50550528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300815a80a79cac3c370c8a65be4d5d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18465d3963950a59ff5cd306a3ca8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f94f2d1e55a4fba3f3616fde6f7980531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4025b51e14266d2c5b1f3434bcac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dee286482d48d0fafa24cbf5643d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a21814423935dddb8d958d20a84a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8837261c329f6486528a1170a2534e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcc03111b78a43707fd16f817d2c4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fdc06817fefbadf5e6f7432222b6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5b7a2384e0a743310127c4ab4db3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c11ccab1646ee3ca93b3cf3c1d1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c450341745204b4c9fe3e53003cc4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9a53a1caa942423c72c8747dbaf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa151240dd51ee7a15d5885b7a5de7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0982ad2a6ddc89fbd73e04d840a8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b3eb57909cfbd5cec7854341fa8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965007714d9d187e81f2f51fd07cf00c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883805e1c856c771c567e71149043c90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8504417b97227c814085017feccfbf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb0064128c1e13c50a5d624af99bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510a458495d7d9441098e0b7bb2210549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1398a0acf0652926acfd94bd9e02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b2bbf1f24c8514dc13176e1458cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358e44321d77938539060da4576454552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32970f54259ac65611f3d5aa2759d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39b7e994b4226cddca571f6065200554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277a74d5a26588859d9ca353192e60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2c5082448de9285e5c6606021f13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c948e5aaf8da0f1e4e20b1ea247a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628fd6d5dd030d38d760b45b882517f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f27dc08770c1e83217be7211ee948559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d647819723bd33af7c69327b6696b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c2563ce7c8629bb0a4c0d239145e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9127adb6d484ceee71ebd8ae6cbef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd463d6397d5ce04db40a566d5c081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd873b5815468d3e5d3ead55347bd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3d839256ef5c64360f4e53ad7c8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c7f6fe3b7edde6f3b0c0c99cd3c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8552c4401595954df67a0593e2739567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5270f27cc96cad457bff8293e0c9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b015f2a2fe9913884d8e664f78f86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d20a9bce568d3e6d89fd4bd864e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071c0eb6bcb6a1b0b08c055392d3b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7cbea85b8c95c8e3b5c0366c99ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db36da8b8105c9c92fd8ba1b1935ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338b69deb0ce44670d3daacc1f3cb78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e77d9250fc88f987d514074031f5a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6bea9d7ebed67cf25a29f0e8e4be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107e621c66c5e1f42b462ab3a49e61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d779b3e385087353040217e95c127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9826a4f7a00d888c191a1ed02803579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14258e884a8999179257cd68d9eb4d58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60107ee4ba5cb6b05b584ef574b63b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bde6d765c07b50be3a2e757df60c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f0648e80095235f18faf9381aada583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7ec7e1a3490828b8bbcdebffd2f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fccbf1b66d7c4e8db0d7f4438ab60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7c4a5e85d4291366482112a37d4e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f25eaeccc90e7b01339a071200ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dd47cd4b556c4c1ca1e898b0a7062588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475d5def1b0475daa2cd0b167f20e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac76e50619b5595e025e4f66a31248590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a41f9ad150d1832327957983ed8dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d64b00900878d9266f58d5c8b358ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dfcc398f9995e39f0ddaee2e43821593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24e8ff4aa4bd67cefc15546bcbec44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf6f9950b2b03f1812b2b4b42019f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ea780e57295d3b8ce53af10594846596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217080eedd138a05c1490cc7a5527d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68407333055c6543b8d298400632bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62e008138e9d976b58478c0d655e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceed2d569e7d9174ea9ba22e1a17a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8261eb698da6a7bd755a283a59975b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb51d553db49413cedb7c4a1f031ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c266773929af12212c6091f21321603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc9158588e4176324c1e123b3dadd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874c4a27536d8e8db2c8154e273a6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785b25f396fc6fa06ca2e6e955d7b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c1f4a4b73a755c4934f28a88d22c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c609d156d9f07195f5520d31ba0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bf0dc4e33169a1c438dfe91f34f3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902aff7cef1043aaff1777d13a0ef08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5f02a4547811dbca4961d81339e72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50e207019dc42dab3b26b6ca3d056612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0efb0c01059bcdc74e8f28e2c0f0f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1307deee591e0ca16b00b0713e23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160884c6e1f677249d7a1304213ebe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd454ee60a764905eb7c7f419967fd99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86211d0dcb85127902d4c48e7f4610617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f368fa559c61fd534b7ebce4dfa1d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53044b13d9d89fc029fa6728946817619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216bd34e733015fbfd661793418fd88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec49a96fcc87899f8a1859efa19d29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207da413bd07c45525fd8257c9083dbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346996a941fa28b09b341995d8f02f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ceeb9836de9f6478f37755b14ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56ca6c615e3afdad7fe2971f66a03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846fa008bda57a008e6a696a32ab6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63936cd32c8d86fcb66986ce1db6a6f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41039b6381d27af27cd2a38be4115d06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3a2c1eed4ed4b35a2d070d272a9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeae65f4c23f5bba771a9074586c9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d6cc4808436e7719c1b330a48c23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc04ccac4b6a7c2295592d966c634632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737417c34019511f597d41808e252ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738985b283c67e908c46bdb0717be0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75911bdf73e5a4db350148b00d673db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f508d96ff56353fe4a31ddf4d8ebf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0defa44ae798883fa3c7c98e2c59a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ea5c166c841ba22060e5b47be8e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd557093d295562aea3e71753de2c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27329646fbab86fbebd1e5e1dbb8ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2d8b0e2e29a9bb8cf2a9cf53684b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e33287d5a9b003ff04c62d318bc04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ca80f11cba3f11daef3df39e10fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459730c9fea647f3ca51f3c4c511c9d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6364f017260e081e97b67ef532a524645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88c74c34801cfff0b258c284ad7f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4d1ad71f4d624d15e465b4411ee54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77665f3f245d5129105aad7b4a08de8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821965e2c1b3fee7dab29ca3a22fabc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be07b2896c5e51c124a9459d1bca7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b33266773748579a2bc43638314d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f706991eefa223215481bf921155652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162dd3cf596609e8ca4092831e2028e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a9e954f34a4895405ac7eed43dfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d422c349aeae5a7f9edd457c34d2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea66fe1fd2bd2e0984ed23f624b4a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5fa8e4d645901d3400d2b03523970657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dcd28d232c394542045011ed03073658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3223e3c22cf3ce0c97cfd5b61b69de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c949ba5a17e991ae99311cbc286b3e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1c70746aca02cf64f10352f02041661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e520a6d025cec769e9eb87474fc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef2e7b4f149fd1c11896149be8a97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2e68c1b28832ff461645a2554251664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f58740c99b5b93b63cc4f5ef4aa9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3cf54323f75aa377dcee14fac00e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6018bfce18efc0a4b7546e6bcf21b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527dcec43b4a52ac115afb8b423d8da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d23b93af528ec28837714cd1e42f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5351a48f36e26adf434aa4562ae174670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a85ee07ea47c6e6f257c48684b99c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ab7578cc3238966689c87f7acd0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9faa298b10bf766d233cee70f4efc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbff4d0cf1191a8860eb79b49dcb6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9c93086451dd33b34c962adf6c5df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbe7a48a3c973f9efa27f10f8dcde0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ad057968e06c37eeeae7f5b7574f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede170b743c4e6935bc4ab5228da57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c572164f45b17825147d8f76a6652a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb0740f9f335f02e980e072d45a8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf6dd48b14701100486dc38c88b33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc652c9ed713d29c320e53a310fbcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562345ffa6e3880f005c06f2f84a2cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b884ddbf94d46471f38a2923b6ab0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b92db597a8a74b615a0dc642cb02f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1344bb6a6f8e0550a8f75a33fe58cb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d4fda9c758ea830979f5832024a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc49ca8a7c29802dc8b13a6a02d88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b814d779247985612c46921b70205689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a656b670c2a3f479509773712b9dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e41e5c8f74a0efb94539dc294e9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d7c26c8232ff514010b3bb55cff30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d33c32729c1d3af278cc4876a0aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5bfe5860e6e2092a4740952f64ff2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d671749d0525951fa5a7283504af1d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bfe625aca7cd453cdbfa48c445a7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f15adbc6789068104ff8f628f98f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eaa8d2263daee50e97e6b7a2f8e6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bce795d85c7b6205d46a2a2f71bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5c0ba11fa74669255ae2b1932a1d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ab8356ffc74227d0d17a72966771701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823acbb894af740c6a07aad9c2b712aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57402fa124e8a36341a27aa7644780703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8961fd08ebad2b9836a0b86aacc166f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b7b4e0047da58272fe45e04ce8a7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853299144ff04e4bede885f8ad5f210b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21466186ff1025c3a30c4488db1b13b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e345a3d46800c4e955e9b4510aafb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd427eb1104db28ded1a950892cbbd4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141b978f643a29ed37c1f129ac90531710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd4e1dbce3a962c1798411dfc28698711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6fd121d5ee8f612800d9aa0b97645712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e22819a4c5de130edc26a90fb13aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af55320660061e997f7102c900251714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686aa8fd396c51f701400bd3bff5765715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa0e77c13a1de5cf37eb97000019c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57404eb18b85ab980163c48b4e4ad7b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78489bf2db94501b9f0372afe6e1c6f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb02cfd8417df32c86e428b69c66d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a4cd948c6fbbad204bbbf9c81b93d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa69bc81a0534a789a42a48ab6bdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06991b54b6c6d9b96ddd7272419ceb53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99c5e5f90c3bacdc8a38e3ca198220723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce25f058289467469beacacdc082b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d12b05f126461737de6071bfb13946725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c152bf2421af57d02b8a550605872db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49900d3bd3d98052500667d87c8b6a3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d2c5e6c68c2a950f942edbf34f0dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ef5973e174ed5bfe816b62442932729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44341d0b0e32f65c8d3d22081f1939f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f4cb2d706a385086036efb9e083e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09a74686abc01f883a4f50c5073a90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2d21c9a3628999bd6eef9d95b71c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6957e67f93f4f054d8bde500b1e1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4db0ad33008593afd018434bd327d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1aaae0b4ccbe9ff18f39a7396a7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5078a720a135376a0c21eb1d69f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87495bd22cca6889f1c000560ba523738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e396f8482bd4e5f13760506567be1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f3dffb12d6978473fd924621309f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a6b4d135dcba15bedebf05ee7f87e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e343b602b295c56545c0c2ba1b88ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08832449793bb807006fd89422ef5879743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1e4184a442798541623e9eb665dcd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386853e24f29f582a5a6fde5e3bb2e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e6ca3ebdfd1995e797047bf288e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e332708df42b3acb0853c7c8f26e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8541a315b750cb6ec79eaf051eb1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af6a69cb98abfca2026adcad6db4ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de9d59f3cef21e6013174d3e7b90b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3615d9475db7d5d491822b71328a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d61f63268e0725fd9e07648fb29d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e434c0c0569566954e71f7ce42caf753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca520a8e6c14339b79474a9973d048df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b6ebadc6d3b45bf4024dd5d736072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ee6775091db85fbbdbfb48a027f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfdafe687b5ba25b689d8ae8cc7be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0669eeb4e6277baf8155aa27fdc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f137853f95a68d8f90a56e007bb0426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae79a22fc1c5961e11cada33563fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2b87cf94fa2a143b29f0055799908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf35e549906ee9a49b9bd0acaadec29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a463abd96382a4b3b1fceda61e2eaa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a77ec404a013525724f7165b4567c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95f44e6ddc9ea006445414292342512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea42b5ded50e67290e54b28427b50413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa64e1494b2e9348266b0c09ea12214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49f4faf5e814f775da83c7999264d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5eb6397a0a098d1e25b88a42223cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb297c050cd31acfefe3fc234866ba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb63cc0e283828946e961c599f0de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb6a156e2103ffe56a0a8890fc14a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf8606650d585cb504e4812694822e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58e708fb4d0ba419461e8f9d462dcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4bd389823f19bbb7617017cb276fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ce91b1a7fa3bbd5b7e33895222aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b1a8a3b88e61da0b9212e8680e5a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07090863ea988bb09ed6116e76f7fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928a1049c9ef4ba84a352e446c72a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f004acb0267e6d0954c4b70c781b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cdf9cd94cdbb50c04a95aefd148628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd0c820ab8e475622506aeb35b063629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90511b8ca68d847fdd3543b74e83ea5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a750dc03a9646d31c77e2a9ad92299c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5cedf75a3515f5c209fb738efd43532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b24fbeef6769e458012148130543733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e964054d06a13c537db3004eb97534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c8e76857fd3882285f8d9c4b131b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c295e3a4538749726979916888e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff38b45c0c4aaab30135be71ff2b4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5baf24cf8a5b5680fb0ddf3b9a60b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bf8ebd2de48d74e5f0c53e3a8b09239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca27bf54c587568cb657ae4fd4024940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd8baf5dbedc5399d9c01507dfa7bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567d3e5e71fd568274b7ef3c474e2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88e3879c840bbbeb9443e60a0bf63b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e364c25b870d4141e9e9992e02f84244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9df6bc759f7d883dcaeb82e4136645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cfdd93c7daac2d33fc0725bada6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44aaba0fb2fc1e6b0779bdb5de01947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c4c60e7a99e1df4be1d41340f9cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80a1497f4492c3c017d0f36e385cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8d684afde38c811da5ac5ae5340550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a617f797fc42c0ae67c4ea6bcecba651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8896d5f472a02749fc5231ea329020352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d73b21f00b6dfb4c1f8c2f4ef6f0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704bccdcd77256c723e5d5c412319ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c957c2ba6e2f297e6228099c657a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5668346d5d3700f6d07b77fa7334656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33307c64837c9bf4db7a46b359ad45257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5bac98beb491c82e08620159d3d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac48413fdc2bb36712ad27923bbdb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ed25647f0bb419566ecf6f17d2f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb053aeef2558a8721a30a703ed42e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ac056a81de1e32b37eda77532ff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd0d67c7483f0fb6733420bedf151c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233abcdedb926c6c61430ca4ff6010ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e3e771c6491459c942d5b06e4a21f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52723557346ffc7459291749e53e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88021f2cba7fc6e66b6bccb957396b0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9547defeb4d3e9c1233de3e3822168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d5018dc2493ecc263972fb21f5d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb9b84e59dbea91cea6c6fc612bef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f11c9dc566acc93556ac200736f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e55bdf5ab949d86518ca8b721b98ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f5048235d9a3841cf2fd97371922b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37a00f314148035cc6bcca3c1ec77974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da320756da017a0eb33e26394e7360575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21a4a4f31fc1ccde18eb07b96ad6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d938c136d04a4462719fc9f87c5ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f8174f2663453bda0fca70e1109d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab133697794db2e270da5b8cc6114e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668930cb467d7579a8221d52dbc90c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b9008033d5a55ab215f081c8cff781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dfcd88208ab721bda6854b92c32fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c81eec4811c2ef5e1522cde7bc11b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa75d8b23740fe57dc9a8ea4a1849984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d375e8f15df94ee33722a8ed5a95de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c040ac5b3581d103b4dce7a7a3d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27526037e8c0c1f3627e2f0424314787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c68607997acb47893cef73879079588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6825a6770360eaa8ee1b092243c2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa40d9fc2ab5826709bafc74935c21690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836b0a1edde55fbd8349c63f0d3fca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f076e75473fa12ccfd305988d46f0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac3b4fa4d8f49bfa1608a03dd9ab993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62742506471c1a2d720233edce7e24894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d4ee76592d3786a3ef9880cac0fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bff6812b762accfef31a78b4f319896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c0592bcbccb4349bc9566284baafd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997715d57f21d8a0c945fa7320d1c50a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b052238559709e0eba011558e7e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5307c603730e5828ddcd2b843087100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ea34b71cdb13a6b18dca5388078aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fc54114bb2bc644bbc84a5d0a2de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6165767ab98ea9a3e73a5e187d6e1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1217b815eb3ab5262a064e4501ef1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deeeaadffc1218afe7d1753b3b2808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c2f36f958ad218ed594048e5da9ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7772925728b94067de5595a6ca0e4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec977583d9e7dc2152e9b667e91f222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cc39dbe73be35137f59033b5c0d03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b9029d4969e7b6473232eed5aab64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9252ecd2614634810b3f6f0a0f027e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dc251bc3bc5fc43bd0fd10e108b74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e973f6939e79c21cd8b7839a51f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a57025699f0c7a2d6f50d07efe954b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ab7e4d53917a10d43fb897936c30b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bfcf034d4281e926f16a72600285c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd510815860daf2eecf7adb5c2953117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49052e40bdc577307d58de0b4b15764d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf55d90f88fe066fa590700d2935c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecee623468cca26a71dc15b7338037120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34ed54075fda67dac008ac42c4eda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a752e4874e2f0cdb7a7d43e4275d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c2a9ed128b4193443e5a1c0a1b6de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d53b5fed20021a17493ee97367734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b24ae3e4b19c769c62cac739a19dcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e44c7bef90c38373789ecceb982a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8942c28c4449c1de99bc968d1e182127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2588b4acb506bc4d21e2140e07c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4977d2f8148f9f66b1a4597cca22e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83db6bb26348e15e1b5122ca57c82a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe66bdb74d93a073b0f39bf0904784b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e7532667d2bdfc242ba93df9b866132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068530ab3c96a7f174ca3b9d7603ac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be002c6cc24d1bb8ff4e985e07a41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63404bda8c6070a86d2c55e217d5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf1d99c25a2378511adbe41732ddf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b2caaa6c8ec80f816f6b66d7b16cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9711ea870c22ebdd1ca369aa82e8d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3203feccf8f37ed3f471b3e2d242139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f384d5bcf59591f85af5cafd6338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92dbf7519da728169bba9eed211226141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e07ccf9d6c48bd15491883678de03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0ba6a43d735e94efd2f0bae9840e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5502885d3afe110e38a7d2266b481144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0a2b7eb1270b4a1db10c7336cd51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8fdb8dc2e293d24f4a87430e36b04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db23297ecb6c53df2941e98458853147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b75136e4d24976d2b4202c0851dfe9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048f8add67ff48123cbdb6cc5363d4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f21f9d6b23092f05592598fd889c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231fb2c84799618e01ec78c7e27ed73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db047196e411ec876c28febdac7ee235152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c28b75b0067011cf439f29d10d7e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53f9314fc87ff7e7eca7da8c4c7f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc47920c6530bc9b9fca150ec240e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a23642eccf2aba4c3e1deffb54d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b93b22c144f6639f998a66174110b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6eb13800a8e084ffdb5f9e869ea4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888af3e3d164cb8ed19b17062d01ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004adf7fac9e1457c16ba0033e124f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008863405aa954bf15f23ba14097cbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8ccc329a9cde87fdd45bfc88dee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00405d7a932e3a6c66c70d13ac92dbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234ca73a707aa43831e4782e2509b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d63ed5f322480182ccc513c93c5626165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6128157031e323b8cfefe5dc3c36b32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0f35c467898d052d935a19d71f332167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93327de7c9d6b8dc2c45ef92068dd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f08129adc44368e21a8fedb42c8c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c59981b9182cc2ebe2f4b0f7e26c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31be6f21efa7dbca2a00c2b2e85c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbad40dea075530f36d3f49a35655f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fbc80328d076d65d4a1d20e22e7e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077bf9454958db2948f9965467fd420174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4d38988092549e48291b06fc15ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7bc3ebc0f2fc310d9ef3fdb88112176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd4e89fc1fef7119968d56992bdc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc469c4e0d51efe00a512331b36ac4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5c120c3f37f4e71abc2e14304872179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee32d1db5f82a8f61a25fc073c7be9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e2dabff142bdb5d32ba3f0ac872d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1120278ff8e5d2cff7130e51373ab0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d494243b48f1ae4e7a57ff453ca1afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f25b5680fe635fc4faa99684b849d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54625dd76397e1cc20f9a1386c2df2e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353465af9b392d5dc52258fb089e845b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51aa8945f4d017412b8b07154976c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cfe4d718865cba7d293feb96b2fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e430af0a35542aeb033515e914a4fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac9ef6041e55f22dc18473088cf82a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d056525fed93395effda784ed37f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59834fdff1a30a30b1bd74822aad968192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3e3fbca8faed6ba4433b414bc218193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226375055b6f68000a80755c857aed8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1fc2ad060741f4d5f3c32b124fcd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d255c0ad775fb20357fafc9c836d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de08527a9abbe2387d4e0704e5d8be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d184162ee85e3c6e9c310ec47595198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c9c278b151390307ee07b9551dd0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c896c47abee26f8bef99662ebc60e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c10548139b21f41bcedf2c8d573b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8f9f52a0400940b7f01da1ae73c45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a30a6f7cfa18a3371ef66aa8de7505203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5bfd991e9cd44d78ed39ab5663b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc2b255e90b1ebf8eb6c2f9dea4e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a76b4f777914d6fee280497fb93e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042975d5db3434722d96d538e2b5d7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a41d75c03cd4d56d311a1ca6d3b836208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd423fbe1e7701524e2a8c21ec23b88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0efed9c69e6a6951ba5e7009270323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9445b99981f1023eb4e5e2dd155de1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38bc98d3303f77d03b57e4ef63a04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a52500acd684573d42e53be45412213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e269c75aa9bd599c429bda6e077e35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9e88a6365d1f0d48b9fd0ec3867ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdfef1c784b17fca703fb2502e56bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bdf8e8a30d25eba9d4b2953369f52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf39604970db58d938356d2aa3ef91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579d8e6a91168bf53edc4d318dc9a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7750f1c4761331498f353002570af2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcc94b4656a28d13f2382d2c73a9a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609a07268a05a916d60cc8fd5ac8bff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1741fd74d69d30f20d6fa611ea5ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dce51e891cf1c7c4aa03fa24a6033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33461a1a818ef1028e8a5c69771a408225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df01c88c680b90c0b1f65bebc54941226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d99e10901927ce0a752379c0a3527227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb22d255b3abf2f866d810d55d93e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4960a8748b496fb080b8ba4f7c1e99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879d988d59b318ec949df4de3743ebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c86f313e7a6fae823df210f064f21b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230946c72aaeddbc6ffc90887d92db01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7db8a3222f18ba1fab83928b21f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b0f4656efd6dc7f964d13ca44f58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c13d1916cae1c4575cfbdc1630f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a0d5276378e86457a8270c82b526236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab4ae23f1b8efc060355726335ed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd8accc5337c9003259012d0585ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb7771871e7938608f3720701fcb89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b014e933e8604df6b102e1cd5714a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10f666efea2ac4d291075a7697267241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afeeeb2b276d5ad88cc371bebcb517242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c58241caed5ed64f431d32b64088243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c846eeff1aa8e7e191259f4f6310244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b932f7b489aeb4c56bed858cfe94b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd387063c95f58e8500ef6573cce49a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd40b6dceb00e5fe3f7c2781f1556b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507cc8ecb6d612ea36bedd05a59c65d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f4b12a1a478af50eb31edb58dce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ba05cddf2c4a49fcc3ae823cd7bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df40d79a8dc9db4b23ff34702c145251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f5c31696a58103aa1fa6abd5c1492252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc4dfcf00855ca62f1610e82e545a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b3a8a4724d4942711e6b84ec8dab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b597bfc5e9f658f26d546d528f544255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f8cd22345e30118dd266a2e136043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbaeffccc4fad97ad5619410ff5723257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10713988fa8e39c9884d4cf40edf90c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01a851ac16d4b94762e1c02213fa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9065185b9b4340d488e0f91280f6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8cd9a89b91bec67c7260725eed321261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47a07c0d6fbba1346c437b233c2022262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c418299eb4e1ed34a853283d03860263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791095f7b177fa4b137afc0b3442fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929a1531a261d055fbaf484e119c7c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ad646dd579a623619a751099353f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672462d5317c53c6a2f2116f900692cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f4f750e1f828252dc7e0734d9b0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef6f34eb318bccaa4409d82f3b06e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d545f7f79efafaabbcbcc2f62c44f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304435f938570a5d530faa573c7349b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f147b30fe3e0df6552970f39a1f7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2449006d9cf0c1661cea5188d6d9cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918a41822635ec182936d495b6715b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e65925ba873845d034a7922ce4ece275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78321609beb789d6bf6242b8086047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba76b7c81bee56ce233ef15ed810da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912b8f3bd270f1f698a65bd622a2b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c65a2f72502efd441c8fe9c7e75fce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1639cbb87a7a4e36d8f48a3cfda4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271bae2e047c2ae57f420df167e59eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3c330da9d352d4e235ccc4c3c1fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afea40e940925de0a037a68406391283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f594a0118385d8d32c03d01078ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279762f68fc7ec96f331d719d66cfef4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aca595e1bc407116092b8e50d2880286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b5d3b38b3b2a7c672dec4367b3c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95322a0f360d6b524c5f3078f30521fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0938e49c3c8b8c949221c8751b613289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764c7df250ba2290b0bfaffc88ea38b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e806dfcae21b81b0a197ee4a2967fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c63320eb6871049edd59aa4a22dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584728bc7f3c979a5309fbbd85c460e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d077cd14fc69bf59547f86b9fa461294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32c5a6f3ab0e41a7f64bf97c0790c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801679a55fc5d2df00e5dc6f89d69b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050311d8d47b46b62c5191ab907675297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea70720ba6ee6c5d55fff5a271e9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d310c69fa2e0ca4ad679c7115288bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c209131a8f23f715e6f1e2701897f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872625460ac32cc1834167ce3e64c4ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1c53e49a908e8a966eca9266b936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a742b5dee13593a57369e6e1537ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710964eb5e224d521f85d6bb01551d57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520e3780a154c9b40b53190c4f33ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7eee669ac117aad8b047aaf6d3a7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac0106b9a57f35e84f442089f0f3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991f9d60481f10fe8a7102c941598b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bae6c673557c88e8f4bdd76e3e762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efef0465c9f207e95d3abf5bc439e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20866fe1dc0a661c9bacaa60f4e7b343311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11146773d971a9253ae91458e7ac83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661702fb3ae86d6c463ed7d4bb6ad0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350b1bd202476703636a9e1a0298209314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616427f7f634bf6a86fc5c791cc1488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7b2624cd2c9a80e00c1e6012873d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d375f67365a2aeec6e16fbc5c672317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0127a6c614893d2e0651b16ad6e725318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e991b82ae8ec5338d535777631971319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c3c04bda6f2297f25570685fa6d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab6da61398c31f321a09b743f56b4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82619ce67524c0fad8ed00feae1c24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd152afceb116e3ff47be2582852c85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32b9e1537bfbd5c48619cc21fa5a17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d4e2de7d9ec181fdcf5a1e74dabf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf09687c6f57788e09842677647cb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245909cc907fa723f723a85ebd974d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f655b41839aa4cbefc732273b11931328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dcc85f7c065e7c867d1cbe90bdd53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8473e9a19be0aa0fa1fefff22271330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e592b0700e8228882fb3c46421fc07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc42ba39e77dd66cc1ae165a1e3741332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b0e8f597cc5d7caa320a8c506a77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb50162b3c3b689f607731145f5f11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183f006f80ed50cbf0734c8a47f3dc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38901d7fe321002cf62fe98b751adeef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61630933b7f9fe1d2ad71c35e7d109fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e3f39f116faceeba437d25bb26a5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd38097d048b672a54030cfc044be52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993438d9dbfe51dcb0edeb055a5b7da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a3f264d84250ac10bd2e83e2dbe2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea0c98c90dbb28ed3a53530030f883342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ba2ee97941a81827ca3918f3a455343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5f2185377dc3d47d091a06de2dba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1711e4b7ba9615ad48c4c486a317345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039f187adff9ad23b44b570db2f1ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645aa75c3c4c7eb3d5bdef33da34ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b5286e61d58cca7b2603209ac30dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842151afad97ca8a2335191aaf1f61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba6960af2c572ee6ac12dfa9db4a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada8831d24c9e3ea00dba738048c20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc0ff4a621420092ea161606b204da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95140907857b71a43d777aed0a37735353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664e5b6a26df00c846306f578c0198354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b56bc894acd7533f731c3359dd209355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b320346273cc6157db7b4a196ff28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f359264781f60150ad47e9844d7f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ac896fdbc6ee242992f7c56bce2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327cca0feebe9c544e0ef709785a08b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820605818cf213eb55d75a2feab1b5f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede827b296050f6c8640cfeebc8156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e845a135c9bd2b56af3278afb2b75c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581aec8595b1c23700d9bd137ab9ef9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de292beebeb39aa023af3e8f350c6e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c94ff72aa599bcd76c69cf24ca438365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334004bca3e4e169c7d7cb786548fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f930c5c20db4bb88d503394d45425367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05d5ffec755d40867dd179d4d950c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7677cdc58ae126641a47c063134b3cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225794558eaa47d25e0b36f99dd4153370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0b036957f6e9c877c02eda82f55bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c308d416dcd8afce0e6c64545b0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f0968b064f0462d15ee478ef63969373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce519f1505af405b4e2ef84261efc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61d3e0651bb06ac1885d82a5b6ddba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf016f585ae7d604cad772b429ca2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564b8e9572894fc1aa84af4d76a5fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5bb63218f4c4daa6fab0d83ff9a20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6760c37421e92a4f1706148a69dc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbff4893aed60cfb75364f14b0faff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f7e740a74cbdc3d7453293ec2c51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5552713dc79ce70bf4c4dcb1d574382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b7e4dc54b1e7c8f8f9a8134b2421383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd36afaf8b653e154aaa77ebbdc10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59aeb66c928ae85ba5fd7149122655385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ed9b5f888b8754fe8f8253343ac6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64fd812bc75405a929a0de5676a6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b9e1608d281c276fb40d3dfbe578d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc87797bce2b8b48258a35eb17118389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f466ef20f0b2cd7cb7ca28427daf9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6976b01bea77b36622f82d526edaac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50f36f04c82e8a7f7e89c2f0fcecd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9bece74ef99f3e12601a7490d6821393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda2a39249463ce264cba81338baac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a42d9332a5f594a7d57e4f6b688f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f22d5a4feef6f49ccfe00d5768bcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603da5b42c86bb7d1ff53aa479c6b48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae8c5c3b34b70638174d32daa48e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937394041b26a8e4edf1f637ca64f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8addc6177ce22402e3c28df83543400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2ee4adb695080eb2fc92092c2b42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a27b4ee4f7f0276cb94104928fd5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a236c2f15d78f1b6a883100b0749cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609aaaea5008983eb24fb1cc6271544404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c4cce659fe96cbf8c8f6addb97ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ed0322e88e587cc8d059899896b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb57cc573bc53947f8ccef1a31af27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b144a8a3617541f9e7370352be93291408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364256e0162f325c5b60f7772afdeac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c0815dc20ca28c93cf263507ef03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221285e9927e7571cb1ac7eb6c7c98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753af7b11d54019257594c9a839796e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b205afb411362fa3908fd42511be2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0e4b43bde19f3e596d5f6a933c27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b18edce62dfffe26a159adb4e8139415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75198015ecd1d3520d81030fdea1e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8661e169232d193242eabb5ec20787417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb39a19ee8883ebc4e331748bc2f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbf847400b0e8e3de661e19ef58352419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec8a0f5e8989217b12caf550002f3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fc1e19c3dc33c629606bd623b9ea1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95cfc118acf39e9d85e15f2fde176422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c87972e03cd50c6f21c0db43d2f6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b07cfa49425a967124932d034c58b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2408f0330a6fc76fd0b7bb567b8e5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecca94e954a8dd73350c1be55d2845426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f461bf1b8e59c815473bd0041fe24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4abeb468cceb09128652fa81c7820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d66ddb14e52251a66c19f439f436429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f32a929419fbaf0a6ebb66a1112ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f82ff5b9bf471742855eecd763055431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649230f99762a35422732c68f225bb3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984d985ca3ddd7f6d96da0f9a0ef17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa3d23b6b877bcaf4400610495c47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c73e712aeba4831fc892acaf21a86b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc950c4c5f3dbb16b46dec6342339a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ffa288cd3f9a66f5880ec319706d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a771feacceab5e37fdb443c8d6f315438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d1e725e9f1b3d83e5b03470eb857439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7c3e274edbb11705be88ca08d040440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcfc722b96b0e296b6da5495740ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedbde2b7a1ebb90c7561fd9feb8d26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d155ab309c91891fda05f111199b0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1688d8b2a40decb93a5c78515ac517444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb916c2d251c6c3eee69e9d71b92a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca135936bf59bc6e52f235fb36956446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7c198b6ec58e2516adbfe00cd101447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ecefe7943c764dd0f502be44e4e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd39c8402a50a0979a98329d09476449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad735ca48b222741b637659ea2e39ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb670184ecb4a699d748c38d5599f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b628e1add85cc79b106ff0bf56bdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee4506fe1c385094776c7fe750984453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59a0d994caafa42ea72115472ff349454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe2619fa54f55c68b04604f5efa47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc302c25f629a95b13663c11e4a43aa3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca080a7d641b5e800e02f67969bdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a662066e211ed74178aa90a7a5903458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27bfa6f3d692d27860e10ce4d50ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7cc4199729635e608fc44eb05133460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c02060d9055566f8dd63035fd1d0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62468249ea50e85c07ed32bf5c3c66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f4953ce893a8b29c16f46428dcc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd1a8e5649b1ee6237d1eed86e5df3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad4340b27fb19a3f40520d60416835465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d6542f5dfb49e6ede92b0d17bb71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296dca6127eab919fe17591a2addb69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cb22c9717728f5c6e5c15a7d93ba9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc031fd83edbe6734720eade4b709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f952750870961195c08b47808ebec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a79306bb6d99a2daf3d9c55a9f6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e17d372ec41cc2c37883dfd9747097472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362a2bbf12794b2524511d2e18773a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17f87aa7eadd34033ef3be29fee2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1840ce585ac9d1fc073d9600b7024475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0aa6e824db45aa03d1eb8a1827c95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f028bfb4f3974574ed710d869efb73b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae12117429493378d4b5d241cac15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9a50999bff97375bcb8123e2fc22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca368e0fdfb8e4ae8bce14d8baf7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836e80ad23eae6fd63fdc0d1471001481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095c59139ee52b2b3323b2493332a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee4b66dce4ea2da896e00281b03262483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2cda3706c4aab3bcf33879864bd0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac70cdc085b9ae57a5db1e1de81d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b3093e4a02bd8a4c4cc9774190fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0db096c5b410b97d092a574a7cb06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0bb3866c2ef0d7e4fd4ef65fae295488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f443a4bb435f716e3b47614663c1880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4cb51e9f2e09f21acc7535363599490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0359510702279445c1b3a9c671cd1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a3c336efab32362aec13bad8f44f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aaf19b15ac1fa6054a4162b295e2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67d1739c7276a0dae18241a34dded494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e327b5773e0134de22791dd623bac1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c70094a9f063eb19dfb357162df1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2513781df7ece2f8c8cfd9bd5cceb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a2b894eff2dc73d7875d303109a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc464d53dfca3e5d9d356f266271c3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c543db16e0a38af0b7d5ccbd913a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702df0a7818435e8877ca44b86104a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f39c88589bc1013e87a96104bd356c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2903a8acb2edcc6b220b03723641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde91792e4908038a25689fd10d783bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319163e24f631817bc82321303c197ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5cf96ab53d2e382179e2263888b4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07c7d186c97d3b78c86e5120ba8af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072d777dd98456f6a442561bc21f29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210632fa03c8b9fca5bf7a3a904fa13c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d1467ad4f8683c2315f4eab30b46f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d16859957e2f79d67e8c0c5264d32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0495c4effc399fd6b4cbe1ee900184512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b2b3f4cba26c6038a086e98ee003513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2a97352a0e279420dd17175fd690f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde779171abd131f772c55c73c9840d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c22a660783eb35557d936d604a89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae63ad272915316ac54575feba70c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54406fb61e10f9f29856fd5ffc8bc1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737cd42d368f8673e1fda1d2a873a69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965793558f8e89d5aa02f238d84e721520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729bd8b0d1588fed6c957e53f14ec62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c791cdfbe6485af7b2932263400514522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eab15c9cc0297db2de80e9723276f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687770e493e4bef88487bd01306248ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72488a3b363f0ca05fe95276a57635525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a15aab769961db12054771f9d075b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae884b3e7e9efc7946e25e1793389d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5262dd13b3d7dca3aa3dbe846a87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882902965b21f6f0e244a713755031529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716058561f21bda3f0ab4afee29b745530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63fd352f63d85a47e3c6cea5c24ab2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a7ae523b5e52a7c4220707ee5b117532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16119f45884e2fec918e88cf8b8e28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd01b2bf283729132f0fdc5aa8feebc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a9fe426694d39c5f47f1dbf8ec259535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b8f8bfa24ccb0db3ecfde70d2942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ed4267a28fbeb4d6ea81108df282e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10226b04042ebdb22b2ab3fc5db1c048538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26d176a4800a3c1ce09019283dff0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525834ab576e4031f74acb120f036de2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4876665c03cafe9ff2277a29b569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb1f1410d6362545f9a891b0db8b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480884a4dc081ac54d5f9b10e512934e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141187fafdc9fd3a7faa6f9aceb1764f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c76e86f95fc83a3993dad92821f44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a3b08a0cf3000d58fb4a83cb7f48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbaf4023795acf2c8e25712a95389e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133488d0a40eb7dbfe31bc68c8116d70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d6f417be45d4d60c642f34e8e741549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5bb1f31e8b1de293a2742ea8ac9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf872dd940aef92621c401cc4a7df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5159c6b92b920e7f793f51a1c72cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9f9282464d0a145ca5bd83b7fcc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4bc232314c9274d568583806b1a93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063658abb5c26f365a08893910093d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b144fc51972eff333bb442fb7461ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be1895660238672b910f84ed5f822b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331339dba9ac7b43ce4f238e504488d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc72777f51fb10aba09e75d0d7a86c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875008e8ee06aac7b6e597579a72bdc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ee76cef72673aae7a81ba2da0a6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a52acc490acff6424c0b0e57a91070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a0d5441501b5b5202318575a5e82e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947ae9260be3c6a66db7a1f7058ff7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada008117a30348018375896909251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4152675e715a773c3393f2e34a99dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc0166c01f9fdaa1973367bbc10aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2808bd66a6ed089e3aa05254b46e63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0acca7f65669dcda4eaf8e9d483d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a37082f70a3b123fdafccae9d9914570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d0a14e3f29b94a1cd57324c59def3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854318b6f71621aea480d984bb8da069572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c3712224a28efb04c78a4c98d4681573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627662d9c4172302eebb337f1ade751c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929e6f8922228f6b794c5f40da8c80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17f63f464d8bf50a3912186aabe5d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49f01b20bc399fc2ad023b08ec2ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daad90c7b7af31f255ccfc8cd70e940578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3967cadf658de6872e9871b25b14ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cdc1572fbebdb12a4d29017c26b0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dad1c961d8551d35e041dd7db0a8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f621ed7affc44df155afc3827d48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770bf3061f2e682793207c62579a060583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df99dd9f8812641638ad37cd22c70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c6382278c73fd6024671c6deb3a55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d12e4764f23b79bac408c52d34f34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cec38057850129268c4df2fbb4e04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d215d567e8bde97ae7781e07ae07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94ff5676d0cd9ea45313c9102c114589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae3683bb8566562d74e36fb4926630590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c0a35144422eed0bf602d9eb0a2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b9c9358a0e4da6d102b9ca37c6be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c0c64564fac91ef83ac2dc328ce9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47bb36378cd0d61fc6341e0095893f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31851d4f917ed823f5ff411d76bdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5451caec94d092275a91ddc59bc8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0552c4e06793e9ab3321bae1d5798597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802b11a6c802f719e7ea8bdc43e94c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6055f9c1faa8bcf26faa2eb70a940599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cc4a3b57ab7b2607181623461c550600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54578a459b276bbca342d111606da1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258cb095aa1e739cb611b8597072439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d0a34581cbe010e21eed4932841a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cc6a8cba644a15374c17db1ccce4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921038bb14ac09a606c9e385366309e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8336e606b5649dd9a01a5f2b2cbfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bfb98180cb74e9d61621d2259383c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335650e2148d9504bee18587e4bc4650608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574483a43b8f12d3216e104fb710d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25640fdfb6de3189adbc210dd857aa25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb58fe6eab6e054c2c52c71b95310611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b91a897421b8e4761f60496cd058e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136a4a18cbae83923996baa5f333d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80dab5d6bef1c2cfa4d2d110ba03e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f7e9e5da5e7d822a2ce6bf2130f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77ba5def22925183e3ee3a1044e5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa800afb0d22ea6977e75360d8e1a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ea811760c1ba70318d8d49f48cbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2c7f79c77a9c7d20e0920c367aab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36dd3e6356ca4d67766a722d76c91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd1a6c909921bf0c3012ded59e3462621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0178fa5fb8e6a381bac6db490732622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b81fc9eeadaae4b5495395935731a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b22585a6f233639ed2e27a47b008624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae487e9028442a62af7406a9ef7101625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328853b98c6f4bf656c3afb7e2b3862626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c86d644eff92a0e082924ce2b3759627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da38b96c5273f4b621ccce994459054628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea479b4df72c07f80be2ff28d4a9f4a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ada0ec07d33883d26396bffd54cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8ecf9e314c9e1c2d8a39cf82a396631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e778e374cb04fc1b9d6953850bb5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206a2e365e731f0b2bb0c129ab7dd7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704a180104b3b304f9b658956140364634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f6e5c58148ab7e2722688b794594635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8b98e9c41d90b254eb9c9b5cbd5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c55e3b9c41cc9bdfc5d91f8ec13a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2fab93b4868bca78de4902c606624638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf1383f57d530b9a9210e29bf35bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dc71ba226d802e88c15e27ee1913d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f25ea3cbe12abf814af3a91b2d8df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03729ab52d00ecdae097c541d5c8b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66999e4cbcee1cdc336f4050bbe1264643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ce32476e332ecda287efe16c9ca2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd6579d96aad81a63ff0d7b2bf1335645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae50fd082ad31b84da0077064465c32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628148451b804e5c8c0c0ed50cefd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d203adb12201c173882d4fe6180d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaaf46421bb3964f2a496bb35e3090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170abdc63426d3be951f5f572fe28fb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ff982d58f4026acf643c63771a61f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3a3c1d82652bfc806fd893deac726652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354c5623cbd1b8e319f0fd662eb1b2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107243669410d174d58536456403ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2bed4afd89f58c29e222349e4eb87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feadaa827fbca22e74a7d2607bb1206656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24b141a0a9b447e30a7aa3b64eaa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c56664e7d1385d2a66012a9cfdc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e198ea65d6968d4d33e7ca98db166a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27a746eafe3384d848b6f544c238bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407009c7a5ddb2b6c65817789c790521661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050b14ebbee4e9330eec7d9a06ebd56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41798625e2e740994c3e8db18390e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c3db95e56f81afae5a262960e76db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9581c27e3c39c1b15e04c4285a5135665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca51a58e66373d1810f411c332a05ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4821e0b60b555fc998a3d8752d03319667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3876943642e196cddc7fdcf9b6b79f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7832809aceddcac07973a6d3f3b79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfb6b56c090acbac0a62f358d65546670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ec5ed74358555f2ef87166fd521b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13988bf4cee66c1570422c06cdc9e8e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee483b79647d522dc45e4695dd45d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032979874ea4f40eb8d708f2922f0350674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134d41a2ce98e3930ddd9cc5aa74c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf0689074989012be4a8728ceb35ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00760ebb6979d30e19ece1695b8fc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e68c64dd9fb094f0d8afe8316da1e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7fa2db34929ef85f4c6455a444566679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ddf9ab991d7d720594c6c37b352e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8d02f0b3b88316ca0ca14c71745ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489521da5d6dda4ad888188f5b0daf00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de86225b46ebbb5fb4a68b257ff581a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927437b8324df5e49a03e33e498efd9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540f2cfdbdc8c24b314bff19aeac83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e94892d33313c479c553382e0939686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9e917b0c55e3715ad47f9ed7f68c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd7c40d4bb11289450ee203030c70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b00ac8c5d169795449494098b713689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cdf308b3c98b420cf2d22023fb2e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12d0904d1aedd43fb32c23d471a103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d89ba10775d38074f30021bca0247692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bedccf272dbe248e5b2b606b8876e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9229e9bad147d8147abc6e61804e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46fb49c515d134e0463b189185d65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878249c3463329fb35bec44e8a4633696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2f676a4d3b9269f27003dda54959697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a52819768d362e527c001774beea51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d0df7c49fb9574d92495660bdd962699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d265336bb3bce44b525aa86c165cda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb763b97458923999dcddbcf1cf14a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be5de049d61fe04de45bda91b2c7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248c11e4568c891288e9eb2bfea7bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4dc25aa8685221a97b43871412479704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a39082231118d601a2d069cdc7995705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48c2b401912bcbd98b4bc404e2cd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45457934c4e2c1d1e6bc0236dd9268707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e26c90c37003e9fda9c5c859327a7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56efe37fe0be4c6a8f5089c8df63c36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31619437224bc8556478bbc963915ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426bee2a31d824535a2067ca92727b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079afc13b3abb4f7dd547fcc59333a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46eae5ddfebaa1a8772afd70487884713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249e9501f039b70de139767620a2af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28f2370a4d02d5fcf33fc73f6c460715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a53f6146cf265a6cb1b5d71167a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fac45d7bd4e33fe3095cc9c028552717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1627f889b0bb4ff0a98bedc1944206718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7af9612127a8df8cd410f01bb0f29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0b2d761774ca70e354745b4c2e6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcebd2f2602dc68f494356335aea5e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd592744545d828658432e5a3b5f63aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa533fb04b047de7e12b1c5cc8304723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d873b8db48294b06d36df830ecf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5c975c2d6c35085382c36dfdfec2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6a440e2c41999ff9f6486abbf244a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968668bddf1d4dc033a15eb1360e8024727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8768818ee96181f354fab116cdbc6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866ece0c6487791cc672a7d523648b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c54539aab4b652346c1480359622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cebdbb561cd19b25523cc4cafdc5a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988a53e6bedc1fbd37ac8190cf095a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166d792b2d5f8b9c78af9ac4fb2f2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187e560277b917dac6782f4ac0be0b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84932f98f9fa3726028cfd1148020735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957b8364635d2ffe1199f679c502117736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb914a3949805b325bc046a029af30d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf2542ad166ded2cc288e446323cd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2596a54b7c36b94746c5595b6a90e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab970b2ab15aa96c8e29001a7d7237f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661c68960c19fb6f4830042fcd6bdc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a92caa396a756420de3bd01d8d8019742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dce20a814dcb487f91da01cfdbfc19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6406b27ad73eeb8cb4fd09f933917fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dc46b3ca0be8ee8545fe118a2c384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f5a5018ebf1e586e1cdf1d90a6c55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bfe32d34fc7a032b7ca6f634b4fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793c55249adbd4978b205254a1328b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c4433943e33ed016a2d180b8fad13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c0a10d403628a70ee8bc655a91db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4e43da01aa1c7f8a22f974ad2cc24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f175805567cb5355a21d5b8f81f5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a3870667be2a7e02f20e4773d079a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6033157c5fd2dd30a6c5f045779d53f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3b6b372e45a79dc63647665848512755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2f13a910f036b8bec66b5106d4c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbf0d6add740cfc49df4f071cd02da757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>