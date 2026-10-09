--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a7d2f81778b8d54f5b80af50006931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68f5a2c4602d5148c2549e506289a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f9838846e1f14711b577fce3c0bd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f62b75104b159c689b36a06769bb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b097ed8db83a9f47f5c8387685aab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26009207b9847134085d2bfdb1bc0b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcba68b6537101abc0a291e30e9af6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174c05ec062b1096fd263c8c75007a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcae4b325e2c1c47a3273b6d2209009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e75b55146dd3e33218a38c3d1a0b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc34df9fecc7e89f4264b592fa6a2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ceb3492f85ad95c855b8c47a5a3be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1838e5d0a691b38636706783ea9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808e5a412d7144a1beffbbfda353f5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffeecfb0ce79ea91465be20858747c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e1434c15565224a9ad32bdd37c4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263c11fbeb4a4d94fe298fd276708117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c29ed2b0c38717054f8e5eae17af518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63fb2604fdc17716d00470f1e7ff9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412c098b9fbdc45e7a840e5d91a7db920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aa9c67d4f135e254b69931005414f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143367e63c8c440647cd0e9083b75cfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563709c39a7f544820cc34cadb7bf7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062b0180d34d1d532bde63dc9354b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc13e1aaaa66a006df2dff972ac96125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45f58bbe64292eba940731ac656b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45f352cc79c9656af20e926e3cbac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b500d4835142bc6a9377d296114928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ed4d96847198f6a611ce2f51286f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f1dedbf2cbde698e88cec60a924e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f175baf7b4e960c3c3900a0e4d05231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce013b709aec6ab268aaf50af54fdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed3b24253a70eaf4578aac7b82dba333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00414507f5c1ad2c59c307023d2053a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0b8b4c690ad8f62eada074a69ce335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e9345f60efbdf6f42d2372714f58d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d164141bcf6c1c4d947f17227cff1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841287a97d8d59054157d9223863f3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa534ab1ac5092f891a1863398a698d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca746fd2874edf80d2c4b371aa3b95f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d52b1fc155bea2617c88afa78c897c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5b8df5d17ba3d10a8f316a41e79342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154072df7285d1deb7a811def4e3ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110155c7f6796e3d5a4a394daa3c8a7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49449f591a8660a92868512f085da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f5387b3a85af59226fdd76939bb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec096566d102d9196cda86ac25a0c7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802899a27da77ea423313df70c88eb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556088d392330ed876a4ecbf0271bf3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45bd4c985056c2df4e03dbdaacef3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac6fd5644bde56f4dbb73096500eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797df6719f4f4fe00d24d40d8d7a51952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838cc603f95aaadb940bfe7048a147f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a98429006a1682418dcb834fb98354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6660de78978f4dff7f2cb938c17c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4c54ca9c50f80fdd9f511cd3315e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710d0b0be65cb9439cc7c3fc670e7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb877cccb59806c67f47af2542b94c4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c5e7bff9c9094f77657a24ac279259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199d5f45718d902b4b93c317cbda08260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be34d5bc59d9eeead389e065e76af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e35a6382794db5e4c848bec06bbcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84634d29595a57edd5809e18d3a56c6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a741162d30dff7ba7b69833cfeb073c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192858a439426be4689dd1df6cb507365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f20c30a2605257c5a7d8e4d926b0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734d0255148a36867e8c161449f840367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d7a3d95e3ee876d79c8dccc6cf4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52610e96f113ceb8384f3300083abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8199e806a3d0881995c2424f2a58c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b630d0f171a1a0807f4be943864471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548d7621548ca76621ffb5b3d9eaa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd042b49e13737abce0909cdcf0b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c090e68060de6fcd8a39215d6cde1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b709269a1690ab4821e4dabc5639575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c10a96df42fa555468ab2216504e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950de5c2ecd6d0cbe682829cea5c1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c72511babcb5483bca8fe64d82ce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891385fdfd2323a7b74d13bcad155179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c81d3c91fb4efce1f49c9ad6331e2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395fec3154b076b199da328f48159f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8eabc414dc80d112fd96d9662fb0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d1f6a5cd66d140c1f701d0827eb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578b723193c6a021095eba53964bc9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c5e1943820c38dc7e9862898dbfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f73b52d2cdbc2d1380a823bd544d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed011c3fdd0d1b404668cb89affad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bbd84a3cd868b8fe2d0f8844f835a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a7c06d64eb8d36abd2379b85d0cb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61cf3eb6775ebb4a464103a06566290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb2ad5e68d7a900bc7c48c6f63080191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5376c071ff62edb5d9fb3e5e88e70a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cb40f0eb490d34d0ca5a9a5058cc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbd6f00f1c1db0821b8dcd203cd0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d164a11b880334c976872099cdbdcde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb51e93520632c7e446c8d5b212f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735718c71b3baec187924b9ddca7c03497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286267bdc0ed0eaceb7d7033b61048098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba39aa8b773978df4e4a440884d141799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a78595e42c0193350c62bf0280381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088377d403b00135e220f7d01966995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5d8ded9eb86e6bfe67af0c01fe08b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a4e4e56519b9eb4a1227160103ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e34bcb6b973a2dd8ff1a2b5f0a7471104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7573ec441216b6bfe29846d7e415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffb1ce37ab1c7842a8ef32407266a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76c0c3375e670b6842c4d12a9672d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24babb31360415d717d1e51cff282dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5af027a8292ff99c61f759f327a92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d9adc130754529e96ac7d1df0fc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a788eca9e0702c5c477c79ba885fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c081538c6c5e0049db96037a5375112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb871fd819dc15d091ba4e7fbd24b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04ea77790d55e643b08ad122f9a1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c80b84c1e9d423e3f1d8842edb26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff753df8ce80622b041d4d279b9f86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b08c37c19d42b81c267f4049a4769117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd96ab59af61dd70d7c62472d780a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156f925e370dd360e3fae862446586119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2118421b36b28fb33cf7021464e99b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1a97c9c20de82793748dce866219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5f225f0a8f34ab9f597ec032f65f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563bd250cdcab83962115a5c794cccd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0affb40caa641bf0593227af801b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a058a386a432f7fd325c779f26ffc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feba63b39f5401339bd354d5e34f2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572af2c956d63ee2b0b60710dd778a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee41a23c0f762633cceda98172bc947128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38070e28a40d7dc2fd0df96027047129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6237d8792d7b8001440a2a1b900da31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d6cf48e54455085ec818f2edb6364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0251e5e9ee115d73ace770a792ebc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5592360b1bf485a19ac1cd1e46d849133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd50543a1c7089aee406ff1eeb299134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf9b6f32a09f764747fda2f58cb7c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8a0b284a68163bc447c7fd28a086136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38350b354a404eca5c61ee28b01f111a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7984c19007f0f331276ea578c0c8038138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171179b90e6669bc4b0a773716839951139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188786e8fddd282f316e61b286e872a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29705db7789f881d73b0125abde2b910141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6910f880a710374adb3ad3082c3d56b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fdc68ba98534f93198ab40ed9b136143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c945e306334a8103828930ccd98264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d9d50bdfd06a242c9daba42749a75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2fc7858601d5a9d7aec7f4e37301146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33634c190eae0c2a97176c5994110502147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4459f69898c52bfaf6aabbfc8d82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5050f7ff9197de19ca6894c32f9752a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf17d904b9021059ce1aa9c045ab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce2d8fdc78676f5ab22a88f6d04a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb91b10b6a841c6155aa00e568352152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f4b7e3bf4fe5348e6e9903b84546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98c17fd7fc5b94b5a9cff33f20790154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a399391b137767e7d75268a020b6c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f62a2ab5cf98a5d88c8576d2ae44f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7740cac85b80025c53b16878010e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328637816070a43c3af58c6f987793f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea540598689ab80f3c27357601dd47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56968bb4de9f71b4de375f316dc0494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab46b32f9a563e2440e16ee85900fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb709e7e80ed0baa33f1fdbf6d2c288162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adad5c0b8e8f9f37b9e2d349e85a7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316880b5a70a6f09e9dfb5c0dabf47e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e3b732c06b1aee68101733a47db6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da5f68b66abc8dba31ed8d6c02950166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05d64f35ef590acf48a212aea31e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2dbf0ee1c9361842f50c0af9de47c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3d3c5c5c302d4a91cff806d32fda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b035d7ec16b5b14953f76e54b75c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ccd3af595077910387c0e642210b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed20d171fb1954c294859e8b501d17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278671604849c8eee9839dd876ce53f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d1e63f9369e1c866caa87468b036e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42539b5a55875b0c3b4ec2cef7b2903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58db3338018ddcee39c21b1eae27c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8967b791b47e22c096e1f6a6111995177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e92d863a1e67b7de4bb85e36f7e75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ba923f45acc6bfabf2e99d7377c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfd6da040cad83cc1230288a6a485e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ad65ae10c585d8188a1b08240b53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1776dc1c92bc083e1f0490f686b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eabb550ba956007a630bd51d2cc5d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450dad8248b66eff4e00c587abcae03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159b374a15a9f4abfd6a963e0492c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e26af11232d1a08d396d35ca191feb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747e398f87ed99847e86bf07554dd88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2e23c123cea1293d54f9665318b08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137aa906339b0648c807db80ca8d997189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534cad2eef0d7546586c05be2813c6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621304e34fb8bee9447b01345fa0b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1a38572fab812b47cc0a5acae9fed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c978c6cad0619e7a0904d05c9e44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bba1d3b973167e57952045a730883194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321f8a03944aee2f272e50fa83e991195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f7679235be066751f276ff74ffa8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6510066d0a4a805cc3f3ea59a4a88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb704f3c67fef1669f6aaf8df12f242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fe7ac1b2031210f47e76b97028d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f592ce18f228f5e2c84c134a4623fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7bb3175e36d23ec412bdda698d644201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240221d6f44e2bf077f496c3d773c99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae186b609ccfa9e82a5d38992931619203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af73bfdd88755d5d42c9a402221d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117bc4fa324e699ddefec37c46520f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48dcff7e899e4d0429f6f7be1f08c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19677f6b217ecf899c57f50d4a250b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7bc20630ed7e0a84536d79b83c0db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c7cf016b249db984fa070b0dc0dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247dc8aa6ce2a5c7f0c9a278caa1a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac53fb0f9e45556f4ca0bb98717fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67760892b72aac73d29ccac4897c0df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34c535da5ee38b26c1268c4d059ac7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4891902b166cad1b8a9c0e6d22975d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a0d9038616ccd4b588a39d1599a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829456675241cf3d154ab3718e83d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d6b1464a54a1e31c18f92b0220fb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c287f60056d32c1e96b2c31abec2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f2a3563510f8e546501f608f1b042219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f089f52688591883a44acaee5cc329220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae22aa3bf8d5dbef38eee4ebeddbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccdfec5d3dee34c4c6389b1f4da66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728dfd2dd150e0597efbb0f2a77b151223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb34c18f8354efa254d272522c86e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1681f62cb9f9e0ec558f17ece7df4a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a1ea2cd64426ec0580f384822a02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dadff6acfb26cfd98ddc6330e64c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58868e8bdfc02f51c5868095af43cd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894683c0b400e1c9b9f8913c1bf1120229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03282a56122b7cc9d8eff550eacb8fb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47329de7d76cf2fd689e418f637fe359231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321ccef1b649732130e795aa2ef2de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef789b146302f472a9617fc06a597a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292155448b199c2080becb8de53abae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a390c30a80204e1d4000904ce8a549235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bd8c72f4b61e357cdda3858b0e40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92287a395eef71a66557f463c5a23a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115cade03617eebfe602753452a1810238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c8f7fda768355ecb3f952ed41abb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626521de867f8a8b1228c51d2dd18e0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6beb46236dc7524b6c6e9aa6c1b785241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb290681df7e2210d65fdaa87e9dff6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc569aef77275e94dd75de9601e0a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb6ff8278473cff331f0c4284238cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3420bdd2b56bfb7e27bd071a53b8b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d28f5a554a6cd6382bc1576b9498246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef814fe91997cba710de93c321173fc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d6a5155a8df2d294ebadff03c6a84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684268e28792fa8f371a3f13f793050249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa00d5e0780bcfbb184c662846dd7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcbfa0344362351d5539cdfde5ae63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15947d97f0efd182cfabee1c25796f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb6aabf5f7ff7d1f401a7775327fbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016acd59dcd46667d4aeefba098c1f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee52199be8052c1f0743ab6ad5f80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3a0a61f882048f663a8e8cd385a59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97093c37f89d6225678cacb04c18028d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9838853995107e3ec0793222da16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c830a4b4906fa4b869c64bfe1dad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277209ed9ac5abedfa7b718fd344765260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9386c1f040e4de6877aa0b884d8a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c0ff1d250f5cc83efd34faeadbad4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611565be0d72bf77a4e07d2edf23390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2840aba5ff7780d6d5935e8ca2af5f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b871c982496d603d2b0c0e45fe73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523fa4591cc07757974026c83f13bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124aa08db6e4baf1d7ba074058e168267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2663bcd2d3c97f2ea6d0873e8dba54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2900d2b82876884c00eb102fe4576269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecd82330b2fc6183e69c324fc4e06b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec66471f1820093048c71fa69a7a9ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb4e149b4cbdb8239fa5ba41b5330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b3d08dfa1d8b56b5327bcbea6d773273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e45c50aa2c4e5e7fca9f12ce13d01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a18f2d93ca9a75d861425f06dd9cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aced82a9dcd6b782a1b089ecbf6a44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f86af1127c9f5dad15dcb815bc897277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbb9ba136de550080d980abbdca1c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ec3e535ff2709ada631ccba53f24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd832489f9834ff0cc7b8e685b03031280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca6aaeb9440c32a869f00dae39b383281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dacbc79dbc082e2e0d18d50992813c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d253e8e80abbc35a2a1eae465f3299e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5142a6a1c0a41341fbd379655f6d29b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d2a6f21814481991689e634f9142285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6e710ef88a398a1faad709a0d1b58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf460a846a4984bcb0bbfcb3622ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e529b397eb8f2e9ede5ba3a27115288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa89b4a080f47145eca728bf15cbed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53614cf743ffab6e1aae3dffaa11f521290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89de6ca0fa29aa84abdaa98393911291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f941d33199cba7bbbebd2e1a254f1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f10b8e7705ed473ea6754dd837dc11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da46c061ef1ac79637dfaeeb5f29f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0e8dfe5094a853ec7ca675e7cdcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d06b5fe50918237ebb9f9ac46d862296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96488467885fd4b0e5410a43dcd123297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eade4563087fa1b659910af119115298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2432e6574792dd495f25a8d42f4aac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de2f7ee4004ce5ce5ae02263b120b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316123ad978f0e49ba5d20f4a70ab9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6f758ee4b76fb539167b185189970302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7e6571f58415e880de6ac57760b7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc5d729424bcf9a3fb9712550a97d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e157c406f9eea7e134ddff0fff9aef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11739fc153c17fd61954ae4a97990bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed74b116c1420021998ac93e6e216307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097a34b9f6ae53f96a671eec5d1a58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8c63b5b57d8765000b315a274c4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd954fcd70ff0fe91840c12363ecc4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd598326beac5bfb4e421c3da8da57f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820ba5e33110d3c1a2946f7f37d575312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e71c80cf46e77f7976cba65274b4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee410f41309476648a7c01dc101a80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939865c1ec14f8c8dd50ce933625906315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195afdaadd76c57596e3d45768c301316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7aab9151403fcad7b1c9110a5dd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91692f0d590aaa0e0cc889c73ce9b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6fc91942231166f521cebec113142319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164fc2526e47ea5fd3a90ef95e21f81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da905b5898aa4c385c67353aa417e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651c1ff696627ebcb2224370bdd2fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce4f5b8359a14f46fd52640d9b62e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25de4c43e0c3d8202551f69c735a65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e042bbe4c7512fcfe107f049721e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049ae9c74fa138d72c6ba29fa32cd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d083868e8f1a96eda8be7405f23967327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e73ab1436f91fa067fc0f0957c08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459a72f1f56d8d8680d68db9fb622be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb3a1c18618e9eb180e3aa2d4ae5c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907305e96208121ac1673157648aea18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606395a0842d7b9647441876c8687892332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a76697d692b17bb7bb4aecc0e21e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496ee5b39352d7afeb4f12873486901334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693510e9533d6221ca26d53a6874935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b06d8123ce43aefe09929accd6e08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f676e4d213490fb4749448c55eb2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3c034efbd879f8cafc7bb9c41c30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca84c389113913496293131180a6478339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7080cdf43cb3736179de0c946873e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102644772eda148bc3aac523241e527b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eebd97e95fdebf512fe3a1c7b8160342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5cf760bd6e42564359703fb8f2179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b5d4ec6c7ba9f432aa69fc3881585344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb7c24fe6a79903a2ab52d8bcb985d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8ea6c6ca58c1bf65510062e646cdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe803c68106f24b6921e9a334adea52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8577e358266ac6223cb28a26103ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88f1e65e912b74d653dfac4deaa637349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9617583a7410e6d8ea4d80c52fa16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38406d521d72ca4d5aee313df0c354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceaefdced8b3f330139aa11148bce5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d55ad710f444ea7832e2beba89f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142ed82624cfa048fa5cddf16067953354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4824baa14ebcf5cc4cb88e37a1dd25c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f778591964cccb19db66f9e151f8f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b48202f1f9e805aa784abee9123284357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933713ce7f5c35ecd935ac3ac07d1ca7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231255625a516119d74da234df34d3ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1233d9f913d564a071c76d01df6af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd298edba4c25a46a12eee6e2f83c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2011f31e6cef3dffca1417ea2fbcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca5beca62fa12bf41cec46ad18fed2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd31affa97349b949e04bd3b942ceff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f118704ffbcf3abce9b80d9a8b906365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aad92f422be49163770e3e97e594e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cac1c56f526fcf0f64627c2875a9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9bf309e8bf92a94d6b667f806f6fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4607e22f4d83f16752344c5dd1d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd12dd042b0726b2643414763ac571370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c57185cd0ffb6a679d6c89ba0ae0c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc325305b059b79ca31e4f37d412c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb0a7b26f9fafc0eafe6e1db5588d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3fcee48796fd42f2c9091bf3fade374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825fe40685ae895a996fa06e3e4862375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544958973e0763756ed458ad00cb5a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9351b8f0c04b48c2a49c3db411b53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d7eedeeaacb51da4269cbe335c37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee1de87df297ee7b44d7fa77d30458379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeefdfba70c90e1e17b6b4bad436ead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029df02bbb27a914f330f78421867ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0526f61fe60c06d289ea25adbd821f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74405fc640685260f6a0d72dfe21d0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1073067994141c2a965530791820d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7b328dd7a3024ae7c459784b3cedd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4bd6dbf0bf8cb3cbc1641ac03fa87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14bb24d364deabfb015375c2aa8333387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccf082738d1b45cea85e11781b8673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7bf2edbc69a7d8581d5ff1e3dcdc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548b6b2ab23076ac666bff365e4b6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee68f8cdbb54156dd328428bee0c71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ddd794872ec34c1a8e06ee934db8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a079fe4b4f014313fda46637f38f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b91c77368776928e40083d646783b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bcd796f789ded8acb6805dd42b1ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ebcef1e8d366f1e886c193623181396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66415ef4f9e678a544ecfea61273af22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9300c711dd20a41ed5c64145020ea50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a37f438591be6b7b82553c06b8540a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786bb5c6515bdb7a38927eabc3ede1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b1b4fe707cc67682cce345bd3ffa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78acda9be14ba0f543aaa00c284d4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef0f46ad30db3b643fb94619c11a32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab4276c3937ce0699221c6dcd6370404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f915763136cdc671469711be176862405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749caea054d4a84eec9c0b2254daaed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac11d96d5f0da03fa8e131d0fa1f9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e204465e74841209d989949f840824b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f475570f4bacd3114098dda3cc202409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899db243c8b28c6cb49b1885b000bae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd2c393711d26e63a7b3ceab1a98fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a7c1aad9c95dd910044731d072b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4d1b752012d2ed8a5fc6b3546ff3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef048cacddc32bc832784c4837f9c26a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aac90ed3f16206ef01e7326d7b971415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64bd02b157afa9a3c678c47b17e348416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5d10dd84806c1346fbc6792e7dbe2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24916386387e3140a618847fb405f40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a483b16a7ecd897695793d93e31ffd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0195fbaf064f1c833c4a7c3507b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96cded7d78e55f811dd0c295d406d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bc02bfa76e0e59d04e3edc15c50e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48195c8001794f0ec732495350b9aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad10aca22bc05a51d738c3fcfa817424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004b7e94a59c05a027cb6c3f23a4ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a097f682a9e4122374a4201c1803426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79865efab47b15d86f8c00bc80208cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8f44674c53c38b6ef3a881ec6151428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4503d487f4481743577fe15d2a593429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f11e12189e5ff4ac3e1e087b407df9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a52c3aa212a1feff307944f4bab67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13d06759eb861d8571e1d627b6865432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b4076b93c960aab08d9c42ce5e62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c075470ebb287ff9a7b2c460a2788a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72c1360941099f3959171b53f3de00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41339815bfae19109bf3ecf58f8e5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360eb3c50857f0fef0e7cdaab48cc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb46688dd7096de9ddc91bdf62adc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac2bdedb208d14963e7e4e52d13ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941dc65b0f659dceb8488050e0c273440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d494ae55c3deba1eaef2763ea233b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5f8cf3803c668e09e4a6bae1aa23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa14aa4269f2586c912eed1561bab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b1b3a23c34ab0a171bec8b1c394f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d7d452234edf534bec840213db3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737fe52fe8dc208f108ad3dd80867d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea5e2ba08251500b697c9bd87849c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa40e7a80b0aa7903b235e7225e3c0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb97945cde594f27866eaeccc53c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb929b6626573982da974afd30496cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc86d524aa2abd8e02084a827e1e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3273046e8e2b67ff68e317b34a9be2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e748086b284067ffb5e973a283d652453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2483da47895268750443e56608cb60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ebdf6ec25bf7bfa24426ef5de037455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b5fdc53d9f7f17b2776edd85b3679456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59991951264fbb76fa7689af6579bed5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248c99109d60e4b2fd968faf6cd7c43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09375ca51c57e28b43bf6db78f7f26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa442308bb46648b4870a3e0f4aa23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae803d57bf0f24659ff3ba0094c5dd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf63e5212508ef95b26d1691ef64d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bffd97195b279fd782ed64247d0a29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516b992bbf45dce3a5b1e3399c37efc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c831cfc0ac9f37170dcea2cdc68c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a303653842fc4563214c759742af2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4424afc012964f8dbd8252f8ca3b7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0c953390b43a76d75e7fa9a44697468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9b2ba7be7a8ef2cc44e610844ffa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2090202a370a1af975f50683ecdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a46aac650fa7e3b817f3ce2fc43f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c05542bcbf46fd15a99c5c2ba9b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987da63e630ee05a83295b1a1a4ae6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d1c9eec953efacb404f825580c746474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b37d57a92de5ce5557bdbff423aec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c6443c54e0f3a2dac2f16aefc444d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bad0cb7c53d0a03a171e2e1ae912c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654257e2d6a95d81d4f6b6a2b804806478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c83a5ddba5b4a2a857e9299ea6fb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b650ef05337db5a64b76742629867480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914511103eb342ca3c23740e12c31c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a193149e322d86dd5622978e46deaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663c9e032ff8d885227eac2721677e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79832e69fea9555eb9278a0ddf586c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b6322f05c43c7a0f27aab8be7830c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233c92461c3d90ca7ca350c51fa1b52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dfbd30f7fe60ec03bb9db78090193487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b29edfa00b63229af52c7cf5b960488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa631d68e3fa6d5311fb87a1a39b1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb864ad71e32c7be6e7945d5ca111ab1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907086083bf80015df74defd827ae4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dffae5a7d9c7be726de47c2ea5988492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b0b4490a5be3c5efac6920a861470493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598758fc89a4481372bc498f1e0280494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f45a1cd7e5a787163308febd448dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08405834ed93f4bf272dc3fa99729496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934d38469c5ec623515fb90bb05e353497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e7cc7e2af4e9de686d0ca0396767498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5a3db3a5321ab4aa3d9d5dac1c3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72f73af55d5a76fb57d93f4a37d738500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ba143b809dd2fe6eaf97e9767c0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d56994153d313f1756b016ccec69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46022381b07123a06f155831b6cd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc799dfee00cf006e01de3ba45c5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9fd211fa5810581cfdd1e74dc897505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891bcf1ec57261f779bc098023220ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98df5fe9b63036895b491a1df94da7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c871d42261451ebbb53ba6ff3e0d4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce046047be797978eb58ddac3c13712509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45612776c5160a9c176c31e5d5d0fd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874132a3c644517daf1c85cac012c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295dca1c154d549791484886ecbfb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c5f8d163e462e78ca84a0cf0f8b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf156d48986f12a2a7bbc63e5b237e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1b8e760190a4321019a6faa219f37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fa5edaba18b222e17261f88fe49b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1119150861d7476e8aa67aac9b5198517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801b1d9974466990d3056ed11222ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c39befdcaf14b99ccdab5ebd7b0447519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de604727290b3099a762caa86ab43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcdf38a98502d6b579c406227a3c90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4429f5941d37396d1a4c593f8e4d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6c3fdde2a15791b260c17381e21b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84945d64b69f59a593953b28cb2a139524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3b0c37a808a2be8cea763089d8db7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb876d79abd6ae3bea79a5574f83b32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b250255220d12147d098b1805d1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee776cdbb713a66c8b226f76d4de90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2db2d91a568ddb20b1cf6270421421529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f2fe5bc9770598cca90fcdc811dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dc51bd20572ccb610c32f896cfee1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f4341018be130aeaa58b4b298806532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b47adb790570e0ecd2e0ae9ea622533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b27a1c9dc2dc941d7b3203cadd5c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090d2a8b81ce711c0abb1f8d9f3069535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3fd1c2874b64f8ef3a6461ee2ab43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169c9ba3e5db82766cefa28049a907537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e8bf8adda027cdf3f55ecd9e7b04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a84d2b1e5cc1e3453d7de43762ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd41ebc484157895d8dde627d75635d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2fc6cb6ccd7bf1a2eefdd63867249541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4850810c8ea40d1249769086ee35c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f10ba0966aa7219bf50228b132343543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48193d6312fcf35d352e2e02046e4f71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955318db46be4f95d0ecc7f3e9d2b2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92929cc261ac417aa58354e3494e8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f384916949684d12cd3e30ba8090dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e3b8b9f0bcbbe482cdd84e2edf799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7a5a5f8224cdb1b8629aedbcec3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d316ef8407037387656b3cba368fd12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890dde87e16825f553a6106acb4db13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60b8fd49313bbfb5aaa784bcf2d724552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d5a63c411718d943113c53db2133f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09396cfcfdb09046abbe528fe9e33e2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a035853119fb792a1feb0549f59f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a988b83939501c02043a08cfa990556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68326eab49303e52e3ec4bb5efedfce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb2163d56dda269c20d98994de092e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510532e6ce951cd2cecfdf898a2aba5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58d8ede41b3a366294cdf7320d638b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ea69af89b3d95372498723291748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99eef6cad90a2c283ddec2cc6e983a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5fe86081b35024604fa94c6bef26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79382ab8458ff611e0dd6b3c25b265564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e9da7f970030bb19f2d5775f33964565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac550d6062684f251a055831087f422566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb062d50c7fc321d24bff238999466567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b51f8901050e8d09ea4600ec05ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064f4a79825102c1478cb5b852a84c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134f24842cd1c71e0e354be1cb2fc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c58b8a305b3fd0206f07cdc27d80da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c03ab4f59ddfef428b896ffe5c75f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611845ab36f92aa8f98dd912b805f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eaf3b0d943c97b13487fef8fb2e7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a71cfbdb910f69bce8361cd008f61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6252322b28ed2f7455a92aa5c70cdf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21868225a816efa42352b347d2a7dda2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8eed9ff5de068267df01864c9b8eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f684db10ca5f8ad9aaa46d7949b10f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699e53710ada7168285c629a6eeab5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c678b9bfd64686a626c60739e39d023581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5c4212def9eb755547484fddd89e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd1308654f85f55fe99fcc1d8e0ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82977069ac738b3e9c682b15ae183584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46bec5467219bb19ecfdec6624d33b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cea6e4c04aed8efaf96830d4fed5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbbae6e04235fd4453e34267d4608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef82102e68ddb2f8577fd372b96982588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7292030c55214bac6fe0495c0c372589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f319d4f6af624292e99f8cd9f47d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b84495ac8b73ebebd54b3680dc65e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598280fd58ab2d7156f848214f83d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd96ec63d7bfa0f3e55634ab098f23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32993e6eea29a3b892813ecbb5c9f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e51ff4bed319d020b5d9b4b6685be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03d4da1640f66f8ff933b2eece91e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa1a7749aeb68200babe4782e361f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330e29ee152cf84a10a5cd053c7eab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f1b9f9f9ba617bc1466a989a59333599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc55030f656619b0ae3143c9167410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7aad20b96615f536a0d8658c0fa1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd2baf4875cab55a0545e0654b246602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc030cd14a810b8d93fe614084af0ab8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb4c48d8d037e7167dd92be0a1abc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca98926200b5865322164444fb6f96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74605bb4a416103a9a09bfe1575965c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d2134cbcace7867a78e71d71d4fba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f675e164475c4456d2a6f68e80e51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa83409496fe79cabc4b11c53eaf656609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac5dbff97d829fefe038d59f99ac46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e46006a66cf19ed52441f7dee2d53e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3974433c1e93c124ddea7e369fa65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf507648258ccbd626c2b9b823f26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5069edc1adb232f902ce43c4f8754e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a659aa509b633f9ce93f9bb485c5f9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb7872c9f9dc5408a9221fc4cdd4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028d98018942d94e0444d33c91dd9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f6ac7043633f4eb43f7c545edc52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c69a0a32ad924aac3507942f665453619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c95d3d6e108f2537da7c8415cdfd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ca8be8663f775615d3bda0dd67ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee0e44c6bc885ad935ca23ae47465622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffceca90d6780c58102de1e1fe8deb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ae7dd7d1dba983e43b175d48c156624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d359abc6f8a59a97576cdba0d14771625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d30133800a5284ddb14a7740a7b5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df286e716b1a8ec6ccdca0d0a5cc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c701120fca1fcc72e31dae773f2758f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305146516cf0f4077e5b2819419323629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cbeb7a773489267c422293a5d9fd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2799bf9c9c929ba09ef980f36003631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5e6d7d2d95073285b48f7a27cd669632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759b68252cbed499deca20da98bd19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66eb272c419218e7b8fc5a6eaedbda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403130bc5f299e1bc283190edabbe7b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf969093e1a79277dbb4952525fc9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56c6ff058861894233aa4c1311213637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97399641cb13aec8e6069119e0822cb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff63ad51a0f46cbdc83cb6d87ed65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33475f91d30bc9af9f01c0a74cbd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8886e818454ebcf19b89a6bd1013e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493dd57731250ed8907f94976a91920642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b9317aee1831651045de538f630a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7504ebff10074318fe7a954163f703644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5569bce4577fed47a2d43915413709645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b9e31c48daf6658e2f1e9036ba40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c65edc0876358dc168d2f3a7bbe54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122427cf0f57c4e4b7428915b8c1da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c4257e0ff37a5774e8ecee53d2373649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850731185ed2796440461b2f35c83b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c01e2d035f6da4ae67a49495859f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745f5e1b14a73b89700369921b7331652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e1793adae4121d8ccb2fe07c1a27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb88d209e93234040990b5d04d60f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190aff7f8c8bf73163cca8409177356655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077446092f0ea074ae60b5eff7985df1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00814424739a163c2596a466c61f3fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640545c7ae138210fd9082748cefba12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4d4e0d789ef78e5f5447b8edf8a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab5951bca3cb7b32c2eb81c6c95ba7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aecbae93fc900829b9d8cd333366f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c41459cb69102bbea6dc01b9d7257a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2be35bbc1b7168fe11b14169d72ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9202a970ca686daaf15a7799b3b53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8330d6c5b189436e59e9d6edf92d5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd860e2db72965119be0e0ef2cdbae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eaf91a8186305853893b4ec50809f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3ae33642d0463d81771362d444178668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cb9a0521500ff9ef88b2dedf1cd4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915555eb70d125911fcede29a9919a51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875bea0afca42c81f10106ad035d2ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbdfc6f5d56890e575a887a2296647672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4db1267678378b88c150a2a9859cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a5a811d10e22c3514910fa685b0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ccf20843a5a810ede0e23a290ce3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc51c37b9c716a00179079b9d1fded676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036d5a4fd3fab3be80df1745a97cc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2053f702dca4f9d6ac62ff69b75c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf23c82bc01875ab217aadc7d5bff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007427d556497a4c8f6ef6278fd935680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be724ac935fa0b48994d86415847784681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5232e66a22706f712a943ab7b9fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7b3f1ce9cae729ac43d3d4f7b683c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089ffae74d7c2b8c2ac2373a59a0e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ba96b07c29918438024f506780263685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f55418da5f4f328a28a7615c89b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908bf9a68d29e9b825cc9e8b70d739687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db32583b0c8c882d0b5242088bf034688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7b5d93f69546b72eccef51790004689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f9e059b8c31b3acd0f6cba820c6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ddaf5b5515805496f1b8443da667691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff5a2cb2bc54b33e6a48ea5e752a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724d0b6093b99c3e5b2b75bbca88d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e03812cbed9fd460ac74cfe40ea050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f6d43933a60ede3e6f904a93d208695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff0e7fcdad367574090b03ecbe718a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80e2055adaaeecb4cf48883e35eb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b00b4fba5652593180cae8f9e6368698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c680630fa663a6d13c4b51a7588a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b6b488ebac0454950c679a0f4fd3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89578966b24e7533f7decd4362995828701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814bddd29496224edb3bf9cbe22527e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d707bb0696ebaf546e634f79561e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e11500233ae8ff1e07baad9a31f90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50ecfd16965d5309ecab136d1b22f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65def92297514db6405d07806eaca6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4bc4647f19ffd1e38d63eb7ad08a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad4b1ee6415e9b22d74166b09c75f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a32ba423d8728d135663bf5edbc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc01b197d7669484fac55b05089491710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544006d527270c62f7506cc2fc6296711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277fc8c80f16a7aeea0bb7ab640c7e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603a96007d2d50aca611da60a586ec6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf683e95a8b76d4f83734a3f4564bdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ab9982d38da8bae78ca50d310049715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3696131f7d1b5050a0c21a5d7fc75b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d12a52e9293ff226aeeea01fd8cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b82464893820cf504778fad07b67e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60939e2a876e1c2d67363014e9cb665f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd480c9b63cc4b2510adb4c71f362c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643437b69786bce069f5e62594599faa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff7123a4ecb28676023d339342366722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce130a446efbee9bc0d17be80cfe3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbf20f8e249ce3cbc9fdede14ba062724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036c1c403d051753bba23d76ee16fa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b1124c1ef98b20b9175ee33555dec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61afca95d9734432d435f5fbf9311727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ae8acf315c209f02eb9e27929e3ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0caee31cd0cc522e6bd685d02deb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4fc1f6d53dc0513116470cb3d6fc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4aab6d01d3943c41095dc65f8efd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60cb9b9146f41507222af62b50144732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefec0849d2c7987b208e1e9b497184733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46690a0962b783b9cfed4676f0696195734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc4eaf9843d22aebe175047ae03996735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8ff1c476d22625bda4d0504770be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c831a4e326c1a65eec90f7b7db5351737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626624cc813a234ba8abc731802f93a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555fef02b899302da568e93a3d0fc2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5edefe9abec7c80fca9cc25960d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34348a77a97ab0f7f07e37d29e2b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46268211d0852302146e933463e7af82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c766424e87c885cc512a41ec9628b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e52c39d57f370646072ed083b5aaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe7a094050d3b5f7e21697ef18c266745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d76a9a515630d669474b7b121c22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be36f0a2d26c5ba303eb225336af05f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57815fe85c5a50e9e84c93f878f2974748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca1141f11238fbb78dbb2f5d6b0202749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1551a6c6bae4865bda47221a96863750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a58f364e8417b2f706d6f2883d05a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c0913d937d6592666aa548a67824752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0212bea202fe5c62792e46fde13e6ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799553ff438d1a61f8c86a990c910e03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf9b43e1e844152f387637d224280755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a89a0a4cb3422262e0d7270640c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430aa6a6de2793381d8e8b065d4d8dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c923657171ca72f72a17e8defc70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbb8527c1aeed16e6c3506ece20932759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f90ac87b07eacb4f09e305ecfaf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c45da2dec3d2a757120c1647fbfb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e874c0b243a9bd1babce6ec91e4543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ce3f23aa06b67b3ebfbe3045dc3354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ae0b514ac01f543a775f9c97478ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccce7cc293b38bec58a827a2a6055756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902eddbe5f528d227b35ce0e9a0c18f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0409e8a66a72cac440ad998caa7688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a25b28a280cd28107874a5211e3ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c84aeddf33b72f24bf456c3db27810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c059fdde710ddb9e82c2b55926525c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75deaa6bce68d01f209e3fedb733c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a53e31beceaa3ebdf12ef91dec6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea096048c0695b28707b15ae64c44e3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d183fc000d045cf83606504be5f09d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba3ae12688fce15ec2f547aa65d1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50651101f9cdc6a707746c2f8c4aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c074b72217f7da648fb7b104a18be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51effb493fa3b01da82dcc79b3c20619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423006c69ce97975b2f652dc4d2e1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a1edf54484770ad23de37233682121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aaa2d521dd9e0e0c137de2a62787922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14a0d648bb2ef9ad2240394df06f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23a75acb5b5146d1e0f63257a09bba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9249ce6d86c404ca285bbd7f66e3e6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7984ed3b306e4503bd30e6e6c02b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f243de17dac79945654e26e268315e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcbfd7ae3fcfc23fb03e123093e6e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6647ac45d01f9d2ca4aac88690d2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956c565b345eaa01714450ce4236c3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbbb84b44afe88819cc8a2ccbd1c9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edfe980773601fbc2d7e2db4c0125432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030598040805d2f7468f392799e239633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96a0555ac5fff0270a1013b584988734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85e22a4258fa8f7d3f3a6114bda5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff377d7615c4c924c517b7d17e8a29e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398722fac90f71b843cdf93c9316174537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04089e5f4e78f6d57871b8d01f4e77b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4d79b40dea1e2735ec751e0db0d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946edbc695889282c43122fe0052f1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a726b897780c65c3788c9089fc8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35fb7c9882cd58668c96a3f10c1fca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaffce7bdaa9587c7692ead64998ae743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf467ea465177d823e69f3db249812844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5fc82b7eab95d672853a9d84392b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343a4e7f0a35489466be0a630e381ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82140626fff3731e91f5162cd8a21247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef551918ab3e4f68df6e38a1f65a9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979c97a75865eee56753f81c8cc3a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25378ca6587b6d2a29ba279f7e49145250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6546509e690840c4a8eca5243da5bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc2b0a220dec9b860398876106e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd246154b1fc29120385ccd506bb0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585864db219cec6fed7b480fb028be354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85858e85e8d41cc157dd68e81079bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e63f67d9c3ab4ab2ae38878282902e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0bf3084282362e14b98d0aa61172957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca80522233480896a2bfb6d130899558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c337f10863731f67b904db6c21c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702220db0ab9fe01424c3df17f9d07660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2968692af46858d6d30df634b94161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c765f1b5ca828052e08b77b23d13eb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded0396116b27f086e5994b44d727a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c40b4228e106c03b77ad955b06b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b1c7a22dbd8bfd816e50c2eb2330f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60452278de6f1d18fba9c830cc2eaae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa75d4600438c96051cf5b9d3897467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9fccfb7db86686956f3893a94d94668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1d218bedb0e3c559275de11530f1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9171bfc2f40e0af2cfb381b31795970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb6a782947dd7d328e1e80885390ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38e495f6f331f43bf23eb1cfc0f0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65905eb5ae70676eaeb1499b4dbef373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff8a718c377774a1f210013199a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98f2e6bcc36090cee7c60dd04b2b3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ae87e5ff99858274de9ac7fde1a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad55df095fcdd41b1e3ebf2a534f7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d76062c9c1155734645326d812762378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3f09fc0331ffbbc34f48f0c39e0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4bb3df491976b6c43422bd12f50d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a89c3d419bec6b647d3ac76a75b0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e046469ac13bc90a57ea3bd34f4a3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5d89e0d2f18ce431caf7082c6f7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d611f6c27b52013fee9691f549ee6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2978970357b4c2babcbb727c69255c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647a279323d39f381fcc32f7ee14bb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0a1227465bad77afd17b721ece2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5672ecc4be8510d9201fd91a5baaefb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd826a4b2502704993bda8937dca62e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b66de46506c4c2349b8bcfd0d8bee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72468a3389d997329556fe183b1d25e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35992c38de11e6e715bcfbbd1940392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171a3ab7bd063467f0a3436eb04da1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbf9b663d5baad83c7c58616d630e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd2824ef2ff9aa7ec5ddf53ae996a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805617cf71b503f6f961980445145ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d6ec186a3df3ec9a100e01e9c9ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fd5fb7db0150995c8bbdc9670f44098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f3a8b6f7bb0a1a7ae18ae6baa97099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a899c0a8b79944ab3407ded8b448100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e832e98f95448fa14cb0ccc760f55e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea6d430ceed0945ea71c932947ebdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b033a34ba62681cc27900ba427801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4b9b2201d5928bbd8c6c460b4a363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf59ab36b2abfaadc54690f0e82219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f0727db3becebd7ebfb33c01c7fda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc55accd3f4ba299a7996fc11d6c16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8970a9b50e5aa44024f329410c09cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d5c7312430078ff0bc16937eea05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69def72a0d6d17eeb11e3dd62ee2e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23975321382b73e55c9ecd253aa3d6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9bfcaef2266c9e3709207031d54d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c5fee67654268883313236a8b752113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9bf90a5b57a8b5ab34df09ccd156c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190844a7618366b843b6e28945cd169d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48487dc48a3bc3f1a3054c557953e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9858d44c654ea69f9a636f96d061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343855449b86ecab26d19ee0962737118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3698bbba598e6329f1fcf01d8dc622119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a7e848e47ea5b4b016e2d2e34e6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e284e1837f1c2e02e0419e3f213009b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775db0f6f2583351c1443f8ea297d209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4219ff4622778925ddf78e6d57354a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde18d3a845aca49745a4a5f8cdec43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a5f6e2f97f7c3b1f31ea133c6bce4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9fd2f6e65163ef09014f96770971f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8437b1694ae42270c97d12e76883c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a3b65e2ee7a3c0896df222bb8ef5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f1a6565f2b7fb59295afca219a6a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300adf16a5b5e79b23c82da88c01f909130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde12cae12d58a7705185d67ebad76cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c7154d6f196583689dcb2aa26315132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5a9241252cb40252ebf88142b7a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887906ffb6cc6f2f83bf67d24c8eeb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7618b1cebf4243a43226f81544238e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851eec75c500801978a0edc228c1db7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329349ac2e8c94613bf3a1f61c8b8e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233593509de66ea6fc864f9c86c9dbdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9654021e5b0233a4c276a9ac9de33f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17490f0a43f6400e98fa3d97d0ba4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552af5e23d3bd29249cd7766bfc0bc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a8e5527159b8ff77e784658d66b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cfe0426bfd56ed6032e5693cd6ac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241fc7190eee64d7e8126a7b5b62bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad817efe175744d95c1c26b8cdbfa24a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d888c972f2c206e4f0639ff3db4a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6fc6b7cb53fe9965a7c54c2932b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835835e8dc0838d34d760df946e8f733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15267cc1a5377cf50b8ff3144bf31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3031e0c0f9d465bdedfcb61ab88cec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bf815d2e2a397563973b4f0d446d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f9c9615f20b2c7d8f169b99daab37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c15e1a8ff3a05d4f03ff608586d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e28412cea61dfd186e5415afc76379154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1925bc36bfa17a48187418ef60654b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f3cb2199905d53783f5b2e8e7cc8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733779284fcc3f87e01f2c11b4753ee6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d19806c21e7b8a0a17984c9867313158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb6a30feafe0d6cb6a7e5b891d8f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e457d40472bd7e7d3be9c13e870fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c74bad7df77e3b932120c07494d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784350e2ed28a1e9e6cc701c56a8d11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20537f2830ba821b8e3da6ae374791d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af6de6f73f3cfbc1fb389e9a2f7a05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1d41b9f42125a6032d400c219fda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe827c58b3df34703b0741dfcaf7e12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db292744cc8be8b765316563bf3f9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418c2281588a68bdb704617bc70e10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e2cf0a186becd40eb044ec9add00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a314095202a9018b6da01cf8d529b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69b2b20457b58c9df737df90b4ea1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd711dbe7a0f19d7251c274236a5e32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9fb7f92a47d711dd775fcc8c01c9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a83804795155cafee47f2d35c057174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bda50b63e67d985a8629fe533535e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874dab3ec67e3546f0ed2fc1d1ca4b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9044cfe1342ddb6080d19d0d1b8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83950765e5e44adae4e7ed539295da04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733bb6249aa04aaed299b72a8c0b6b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5323ed567c7079a4b19f3bdbe352180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0fa02182f1efab9600b6cf35f2481181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ba0a21ed3b4b69631bc393421c38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9e4ee9b039ebe676087abb2b580f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115cf620098b946c40e418649f8dc1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9454ef1d54b5dae6dce42e8da0c6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b976461866e6202826326e26dca79cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4846694c1d949ca73594d00da56e46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f66bdda2c8711c13a52dffb75fb7f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d607551399da6567517a2ce87f5eb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb23769aed693d23e44bbef7ddc30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd3aa37d49201b69a9acd4a2bfe408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed968f03c19b6633e9c77ff3000aeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c1887f95a4f843f99d87ed4df1baa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76bbf18acc5fe6a13951ea1e966264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388a79579f20caa1e673ac5cf1a391f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a01970348a22566108f6a98c145a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464faecf2d25638f821acb07611acd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f94d19beac2d8fe9708a9cf3387c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f156bd48824f0b0902962edbb7889c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc66804c3e7be7b92a9755c82fd946200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a301baa0c8aeb02cf905ea10e4397f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c638430f3244ec22ad996530c157202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407561d1a8ee190eadde410ba59eec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f437efb068eff4cc2b442eeacbd224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744832bdee7866524dac5814be943f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5f44aaa100d5cd1ae5c990e125632206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e0959fe9dff512653f43c9ca20fce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446b484c34925fe8b6e314f907e85d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5fd1679e32f7fe3b11b25baea4d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee66a1d2aaffae508439be3f62cf43a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4521a271bc55a68fcbf59fff1f188211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502316bb7ab4030203b1a94609e89fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade7d20cd75936b6a73117b5c486707213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8726d05a553fac2790a14871fbdba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af9965b19574f79e126e013657094215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b063f7f07750f04f0dd9bc40120eb07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633381e39df702ca3098fabaca735b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd37bc1606d938bc1408b861c182b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01459e84c590a8aabb1610bc2b1c6da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a894282373aa83c30dc3d4fbac3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69c5636ae7d6a4b48011926bc205d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1263feea3810903a618ff64e4da7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e461679d320fe5cb0fc4b594a0cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f60248b9bf82b7fa96eec1cff167c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fcd2fb523e4d9092e2149e92e085a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc061cde07af63abb9ba3f24dee4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dca788f5a3cae9e5c387fb34f0bdf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339e5359bc59f2c07b1ff105238bb4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f4d7c515eac1457e3404e164ed76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805b9cb92d759ce1e4c8f09bb335b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430a1c3f861d686a3e9deb6ef0e1fe8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecf92cb21ddba77a04e84aaedbf84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da391f28d8e492861901e40fa14a1d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08ccd956e90ffdf7a9a12b9e19e31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea4b22259d976c6ba8964d72a1b33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935f9562a87a371a2288555a95d8a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9083b08843dc3817ceb6fcfaed1bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a79fe5054b6d195e86ea071202f6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a89ad2bc6c8e26dcd1893a0a5de9ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f93f5a609b9fdbbd9d926603b308c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559151894dbf8e0dcac631004158974241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706467ac1342ea11719564b8c1ef7b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f5cbd2c5bd47539d4cb3d91cf75f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e42baf047d318bb0671b8b1c8d8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfab5c3f1c675619622e352a1f446a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4085d20832a48f1fddfe8a0a648780e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18d4e22c143b97c428ef9ab1b9837247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea01faa3dc5ca476a685ef886d62f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b676f2297d9f5d4b97958fec8e830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c05c1ba02d264a30252f27b6b3d31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559f8b7b42766cc2ce388e94a7665f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd9532d039a8e9ae76c4b6b634196252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04985adc21aa002f9dcf13284dbc54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea472298ea61f8e0806042b190ad20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f3612eed51599b4cff82fd8798a9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a80f0efec42b2f8954e6fbc556f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99de111341f60e255da1f7037d0956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c6ebf9b897984ec58ef160c3bfdc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0fa735e72fe41bae7bca9520002a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5da74773a4c22cabe05b77d702a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e64ab4df3d212e414f6f359aeec5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b276fbf78663afb14725757089e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de866860e8fec7c37b9e6cd03d511c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0baf7c248f073a69da6ebfd0fcd1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cb73ef10db86161d1771878c1998c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d10c29c04eb589a15711a9ee2ee67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d4a01716ff4dcba9f3e79e68476d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed6d3981d7de989b4d00be17103f61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe1e9ed6de0084d46f19dd223d2d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2ad0c3951102dbd5fd08a808d64d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e1681f176301954bb516a82a218c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57ad6b4b6093210591bff781908f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3dcaf0c40bb533ffdb0998045ff10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d9cc459ad76b3d37c9628982b94b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a36bf4a971d5cc1a3cb9b90919aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1310521adfa18900ba915391e1ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cbe27ecdc44b13829c590e3f04897277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9c0a5749c68953baaa8cc505c5b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482399f4f69c6a5681d95b290f0b4ecf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b856a919d0054e3e4b95378f58919280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e48ee46622f034b0cc29062bf13ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c035f5414908863af603df0c87f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b10af9c6c00b340d3d932ea6ccbf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634fef11169fa655b9aeeb1cb52cc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06c620d152c2a7a6c11ac00762b45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53b60abd79f105cabb543462db2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114f875fd59e4c82d612807dddb6585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d5fc7e808ad3e680bca0f573744d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b6a78ec4a30281613f39c6ca2bf52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65dc0255f0f25d3776c075febcb1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06ea9e1f2110b4e2c51ae49a2b900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f68aebf7aa3b516c3b45b9b6af29f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a64cc9c623e8d354db400c45f70f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf78897d1d85630b732a17b88ed556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364950d6528e32c6f8004a92ffa3efca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e55569649a8bfa25e9955d45c32e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771ed8aaa0b2f3ad3164c1a3f43584297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c6488c46787217f1e04d6b1105d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa395c022bf45a8d8cf83450544d1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b1b20781e3352dd48f059b989816300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528bffcf0b96891f91e4d2c485d85a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f619ae8bb778b8fc176f7d48276058e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47079f04658d2fcfb4ee510484f24dce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1569ecd1fb486e43ecc88b6493ecc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245439039f464afe73ddbdb9ffca6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e463e8f7a6f5fa03765d19793976e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a60c6e5f94b9cc275ec3b2d01658307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a377ecbc8c4e2ade05b4d8b2fe5e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157a970e6cd96211024730d3fc89c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa589a48e2ca7c885ae41f8527f783f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30e961337c1694792e0e3e4c42c28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0d2566a0a1212ab4b5b7769ebb8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b972832fd7c05a600db85be15d678d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f31f6978f0746cdedac0c1cf8a1ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff17f5c7a27e749f16d083b7571d16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c566d1abc2a0dde492d1aa48e6ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a745aa293e42c65439dd5d71e3c7fd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8717bb3c8ce01d3fe03463f85ea4d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa2d3ebc6b506b516d701ded0aeee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ec7c23443f5a54ffc621b1a31165320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e46b67a701c99ee8576df2938d19e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eec90a98e61561044479675719254322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a4c9c18583da7bfe3c216d4fb90c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309622ed2c257c83f358b6acf85bd0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e9452de646f7fa1ba25df4c65f755325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7deed265cd2a7e3fbb579e195158e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a46cba7fba5d17b0c0306fc5622fba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8eaedc74226ada49338e3f4dc6d82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee7c00d2bfdafae32d398047995fd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21a5460cce8816e99db6899775a48c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f55e631bae236b7a992869f1ba3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e2fdd06bad7e35e07ce514e0108f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdd6314612c77dc863add359a6be96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321a606ec5c6c770e043844702e764334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15f6e73ad8adb3351db5090980071335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276ac38e2e5103ba5c558ff41f42a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad0d74647dcde9057f813ea98800c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e52fc57bf055bbcc52ad1ba20d0b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fc28b9bb6b73bfa8fd50fabe640c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665739d28ec14fef48067b171b29c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f46504a6907e7f425f25889ab416a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0c8ad4cabf8b1a0e0a5e0e355e838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d44b530058f546c1ec74da67cebfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013397a8aa687b1db288a2a725b3a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f16f4e778c89c12c24b619b144e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f61c84a8b2130b885a3b92158381346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687315d25d5ffe097c6577a71391221347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333c7bf4c710ce97a3237894ebfa3f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b1362aedfa3a10d8aca8fe23aa7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a617eca0a279b53ad74dcbaf0e8cfbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f01cc17795918258c1584b372805351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d66f973208076f0e4ec1e66947056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267218af2e4a2df6ed117f70282fb5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69fe890ef11154ab1b1f084c27b0ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357e45da20f6abb62022e461d83b2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd0eebfe23b99dd72cfe6bad6444fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52281ed7b03f8d47e6d0a47c6a5db71d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18badfda8fff6f906c5cbdfbea349d4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69106a71408d0249eeb0ea6814d6b00a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f8ff39073cc02141bb157fbfc5472360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553049cb71c2d4af0fc214b83afb7bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285679872d09ff85f8e0b0ccc4efe8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b15a8a1a08bf73d21cfede0712ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a813cfeb7143f6fa513cfe8e01e39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e197bc29e82d1bbf421609a88281f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b834cf3b412f60437511cbed0bbca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e008cb55771fb708d4dc4ccf7880367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2b656cae08181c95fa7a2901b02b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5028e70448ac17738e5efbf9488ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb52ae41effae693cf697726be382e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8f8d49b1361c6398950492766de2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f52d120a9a4c4ee4df03b4f23e9bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2949e6d44f570e74f495fda4170cda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc56e22be09f8ecf92d30c537530a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4cfdd5cd708ee2acb4ed40d266fb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578032f795d818a74d9aff6130c3c87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba851786cf166580eacb04c092102377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c36c3f8311d777c6ce6d09d26823378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eef1833e103d26844c15057e081a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229302eaf1e6db941e669479b1b29b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f7a51ff2701a47b2b94053ecb256381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec2f63edf462d4700bd535159830a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577afdca31c4e8d726f8dbe3c753e971383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e21b99e99ca79446f6116a243b254384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f29426371d3fc94504df3bb411d38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8589efe179ff4ca094373ea1bfb90c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec48f64cc7af5bbd78df3aaf4118730387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a7191028ea36ffca3709cd0e3e0f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3b5e64178b20b115cf03cd6d1b70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404b6a30fe232938894cc946e1c6ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a1b102a29f65993402caaa317652391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a75d496b2ae2cb0ae8e4dda8c16a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ea716e8c64e274f2fb1ff12e7b15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42327f8046b3e29d3ef80698aba9757394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379bb2a6828a562e02fe0c2c49813b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d91b4cd0ce1ed7ea9469050a84255396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19eccbe10165b415a6abfeb6464a70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe13d5bc01ed76d189b8dcb54c365398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6028deca615b4bb723c6495acf8dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527cc1b16b58f5e37d9c8d51266e531400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9857cc6e5b4f0a4a4cffcdf7052f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd39e5ecd0629b32fc24ced457af4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd1419f62f339b5b05f2209969a20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e227dc594f0ebc1c6d3f34fae133404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212be30f5d7e0076d43faf4f0296c1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606d6dbd98bf424c559fd1f04a62b24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97c40fbd0c888bd8408547f9d536a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086e36dd03e7987c82f22e4b38b6fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cbdafe2a9c34d1b3c24d69080e5d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5340b621192402b505a8c9258e93df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ca539826410a7db39b140956222a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5e1e5349a6db422047b537d62ab7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90946ece2d1b70c7b485b9bb5e4589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3338b87e9f31a9fa3bc1b3fb9235414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11559be9ca3cf87c187240b53f22fb3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11cd51ff9337bd505e9c7d39659f05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583562c3ffdcc88540133a8d1d316fd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82be283e83103990835b3841df7db2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03a47e5aaac353781df939eb0685b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c542d0c0cc1b58aabe11749d2788a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8755d84291c7bdb2adef1884863c4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3cbd2ba514a2f03168378574d6fbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337d7e4f95d72b41148d227426e0bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194fa5443b3a3cb3a4646a7036d831424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f202661f8794714378fc860950bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8c568797ebcfc963eac48ac31101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a834ce4821da2797b976ec39b72c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e19658eb6bd0e29046c510dba6aeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d37e5b29c8512a21fbaa2faa40e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614d273aa2d6505fe4a452f69ed0e19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe8af10a48e4b484a073ad238c32b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e3e7e7e4ee094ea198cce97a9266432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140c1d5a9521ea192b01b71ad48207433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac35667e265da7c8d92d810169bfbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c1531a4a8dc4fbe43ec9a75c3e75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a01ad967c836cd1a6aba8e0fa17beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654102b5465590a5cefa098b8979e5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e86b133444570c5453d37ec657cae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80b415b0896ae30750cc8a0a61584439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81f9f77c5bdb6afd2039447c5bd58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140215b853a0948b36afd8077dcfe91a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2e95c7e7322fe1dfab6d38e51c184442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e08823e66ce71af92ce3793118584d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae32890ec81eca21fb118eb28bc07b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749605965c1b41886e129f659ead902445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cac6789a948f1b1f6cb7afbe69b87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0d3431b67719669deaf4e8043f87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f38e39f56f35b19d18e4f65fd9a94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e6094e3ce60c38c81adc27f676452449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a00fc109cf19189ac4e73dcb8606c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3f7cffc37768dc34f292f7baf461451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1219c9b3b61ab680211f1fb34b32cb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cd9a586b3715ddebb20781eb9901b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984683c5e62dbdd45e1b77a3ca03457454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60448025e96eead418bfc93a21e0be0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a1c34949f53441fb077254602049a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf214678cc856e5569ad2e10c85bbd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff4ab57df7d551346c1fada785e56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ac3b2a36438965559173988fecbac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8b260e7a41b608a3907494077a40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca9d79b3642b594f02606a0a3a845d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a24dc5adc68193d859f5999168ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f8b9e5e19b40d68900346c015dad8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99c7f875bd89a2df85f0db1db9065464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae56a27bfc0bedc003ef34867906904465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b207683acbb0cddcb2cfb97cd9f66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b60f013db692c228f9f889b276fda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c021bedcb832e2cbf58e9b73fde7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ed03079091828343d5191828265a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4b2dad638d9627304beb912a89c2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f6ee2e20e8b0d97928a0e67095ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e2c4be2dd883133dafbc2c3a6515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805bf9df3b2ccbbed7683564416121473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e452617877b965f5062e939831f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c486461a24344206a577ae6ebf09b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd5ff39d87a5e034f525b8e38a4a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c62b3ba88ee195ab698605f0ea1d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4af9bbd4cad2b1c949b3fc9105324478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477802ef325320522b402786d4da3161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426d097662c1e116d3f99d05dea023480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc63521e5deaeb3822d13731d82cee6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153fa58fe0cca8da1d843954849b95f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64480552104e16baa8f947713c579f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be595732a33e4d60e359f09090117b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b74b385f35968a38b290b044e2de3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1d722eb1a5e967504bfb37e1a43a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3d99f14cf3fbdd3426d93abc0abb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035c73ad3fdd531145037a60288d27d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf262fda070bcbd5b6cbd2800fa7eb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4295d7c2918a177a088181a68312f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af908466039a30235ef79dcca5135d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f294930ae6c33c260bcdb645ea0e65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4f2b74f7c5fc14ed3121dcd4bc79a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31851377d152cf50c512a3cae7564a54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de858173225a5d519216cb0d95375da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e640b3e36d8526df88ba92d06294496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5604a87b1aa63e38f2b559449e57d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739480581b8d1f49d72a4ecc4eb527b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed8265674cfb5d22df43e3acfdfbc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9a5644d098b1ba7cae7c3b3cf8cf2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf38cf3391781e5481b705f0a556b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc745107a57a6cfc8a2816897ba12c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237634b4d126931c75f8a08bbae7686503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381ccfedbdb7ab2b553e38e0352f3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746dd89dd02246cb138ca313e89052505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06bbc0973d99c93d0a897cb842497506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8babc7475013dbb549a1298aec1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f082350b7113904310a939b0338c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64252942abc73bb4bb1731b52fa62da3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8b9b545eeb80ffcef124520a1013510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d906229127567d8bc55a46e2fa183e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505a940dd5a1b4dbd20fca69355fa07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392412cb1ab4a72e90ca1a0674f5efe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7c4876be503e6f1b32efbe1fd06f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380f32247ad8575a60e199f46c5fda1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41526995b29773efd82c0aa5b7f560516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32cfc4ca65ea4025461bfe097c59bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458752f6e5457cf9b3ebe0521b67fc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a43e57b2c53633b6b6057e8f4369e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6dc8c27d83f68c9754e1b7f04f15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6582e3e78207c824fc6cfba12bf7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7fea08c190561635af4ad3f3227d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b16506323e720e8bb685fb2cc2ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9270f09b0ac24ec06392701057400524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b755c43fd2d776fc67f06c643c4dc47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2468bbd61531c5e05b0854a935232526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d72a079fd30f4fb2039592ea314886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88ee4a549b3052cc8c1cda3f82d8aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b718e4cda0a59a1937df38f6a8340529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9b2b939e8b8d657d228cfca77479530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331216e9ab3ec5289b706c6de023060e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6696b3b9b2b6a4007392372a9d5ef73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce92e66f08b3e9c4be904e49b49c666533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d884ca5a18109c82fd95a3efc30d25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41980377948c1bbb755e781c1c7c30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d75f858c29078723b6e47d26b97a85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6c50b50d9333ad3526d436f4627a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7551674d8e735b1c33b44502431a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc23773648a026a0c78513139a5e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62482a519d74fdb8210e6a34822d8fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583326c9219a6963772c9b4130908048541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc6d4fe6f3c5c30f1909e932fba83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26bcf7644a7195762c450a6561019543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6ee1da3e0b4d32002e37ac7d70451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34578c57d7055df53656a98eb73b838545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a555dcceefba0cec39a6de28b5ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b992227bdfe08bcf0e8d409f9b9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd95a071e2cd8d7241c8601506293c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a98bf10807d49432d2646a1f6164e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b3eecc431e400d54ba87f08710b66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3656bbbed974ce75ed63daadf9ab1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1d5e2785271f9b112b77cd3c4674552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0eee9c79017ce142a697fcfcd9d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87378d8d23f130a06b5e7d13110753c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951136d9047bd999f6791800eb8841e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a64aa4162263199127c9a9af8a4457556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64c8d1627fb3e9cabc0532481c81c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e895e5dda551759b60b7eac125703c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99e4599957de59e33878ca27201de3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6df35bdff3c5639d9c713450551e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99083ab533dc128de7fb1b93e9a39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc60b71c1fb584d77e82dba47a3f77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cbb7a217de668f57cccf475f5d79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a28397bd693e17d7a4d2bbbd70619f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7db7d82bbb455d8c0436cee546bd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee95b41307fcea603cb0baf311cee0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed988a223da647ec22b3088e21ee53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2195430c6b132d269243c5507cd5c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44ed6eadd403eef1d4fdf8af9bbbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9439c55a32aaef45adf20fc3f9e15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7040593d6fa84e94ef96bcc44b3fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307c0cf31c17e606b09c40a3e6e6b68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0a06ad91460c3681bae4b22501af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123e0221247a29e272aebd2b771553574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3d97aaa4226a234a49454f3c928a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6afdf15659d162576e90827f48fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fa7d1638988b8647cd8a8d5fd2c73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317de66be17523ac8df36b0962b0e21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f493cc9dcc6770fc21faa759907db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffeeb59e1c258e28a889a10f7549a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2db84c17b3672b5cdcd1067115ffa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c33b4a8cf04755e061283819b877582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391758baba4272996b42bcffb10d922f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33c4c8815228af0960e0739ae513c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629771cead4aecd0a7fb6de5dc22e7ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb579e9b9a7735f949c0db2f32495d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7811569349f89f27abadbf64ac57479587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d21d16f7426c80dce0b4bf564f9b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b144d9f961765337d05b14e6eeecd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b928bb71b188bd0448ca7ad98eaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d058c954a5b3815c0953851137374a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df947ec454df5b11b835df519f896592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f876a8cab23c7691c8631384b14366593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310869cc31007f25ae36362fac78959594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5316b98cd91937095c2b15151788b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a40bdf40892a4c719fba4054250c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1845eca52d713b53742cde6e5596db4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf1522998922ec8543ad6ff9c5c57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac52e08eaf82cea75400b4b28d35f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a772911efa9a39e6bc0bfeb7d54599600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d8d2e2e1535bfb58e0d642a9a5a6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa3572c0c42cf1f7abb6f4dd4540b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada69991dd991c4699247f181c333f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178871d59f92a35f6eb42f0ca2b9e54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd4dd2f1d8205558302795b2b88d20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3e321221ee2f8bb42f25aa7210e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387ec64e7fbc576c8c63d74254b60d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aafdb1cf4cec9d54e1a85c0292b9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511bf513656c047a0c5f42b86620e4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134001fdf644ce8a9ff5f1c074aeca8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92080649619198f42f3e8e3976d80f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027568b6f42152eff602c071b1edd4f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bd505f5539da567f733a768b4ff87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94641d9ec7216b3085b15f7f4742e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfbbe17f36e2d395a3e8e68b4ca6a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea521b9dc4d0473e3899b284f723ac3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6530e6d981c433e0382e4c88506e65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccfc0f7d829e515d0e5b01a6ba5461618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ef69c121d8c72fd80a65b9ffb197619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96582ffbdde34529df7d587c8e5db2b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201a0100ca78aea7e6a42c906c1142621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c0062f1b5806c72bc48f1671477be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace03fc0fb13a3a8262044a446c0f241623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d247fa7ccb8961c5afdcc99dac04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfff79951960944e5148582b1e95d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977bafd833313bf842f1e5f360a398d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ead026f34b76663fe0a508979dfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88a10b30313566a4f11539db5bdd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98676cc3d9a5da43fb7cb898b19960d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb2b702ee4811011fad842beacb6d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fa53004e26097fe612845d591733631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e8e3b897d083b821467f5bba5b0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4321285d5a091e2bdcba8dc665ff46f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f579a9824a4b8d69e0f2ecee59ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814189ace3e9d01db14f99e7e6e2b3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33bd0ef71e5fb284cd6d81a5103292636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab321538a3a7ce43006cc7d2ca9c614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409ea2dd1274aeeabb596b6ed485be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a85163571d4ce751fd54c60081ea1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9bb08ed365e450fa8b44e0ae6639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca5f8da59b4799b2969881f43dc0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa36f1961a4a2a28c752fd518ba8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f106fb03c5c10099957e8dfb0be0de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51cb5bccb561f1d0002b9f18e18c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7bf334f00fc2a88a567d72c38a2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82901de7780ef184962ffbc6b382415646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d947cada0a06174bd6e23a136bf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202e51b1e2bc69df5520a97e4076bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596817c3177a3449d4eb2122a85c8d52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a602583118bfbdbd25effe940a02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f441ae4a88b9c338478a701ce95bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0051c2b0aace55602146dc3e4d5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ab17d3e7a15130f39671b58b82bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835660d31b855376ba44e1a022ca638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f3a9dbb48ce60c188c2d045098eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb3d380e0fd12d99ac12e4e7384b83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f366f539d6d8c620a0e0b1f0bb6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161229f9f5a69202b3d549442e4e8dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f5bc3d895b474f6da9005a2e2776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a16d407a04ec79c4b8195dffdcf0db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c3fa7b2aeb6cb85ad6d992feabd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245772abffa78c3bc010a3f26c868e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbd570337fdac9b86d573c6b20d82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1ef4b71ae269e9018ee7ad1a4c68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b472bec6592917bd770a43e9cc1b5b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a0b0b27df01fcf165400b22db4d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf4c4089df0e4eb3de01eeee9471f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251310c6a33d79b2487c742e6588ef0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6850b0b160687c62e616270be385669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f00c3622c593e4c0c3aa5bc224ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f34f8ba2f5926c95392d8ce6a0431671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616f2f6b5efe3913a551cc4ea1f8cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53aba5bd499d3c8f63f8712ff34944673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0378b02185de342b35e45dd451b48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239278c67704a71761cdd7786ffe823675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b45783dc54259bb6bcdc25da7d9d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f7d93dbc3185d9a2fbf4febd4c22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0846b35c037ae772eccca8289c5a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d777133d07cf749f3e15c4943b2856c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6254ab98d156b6d12ae2421dc80f134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b121810899f587f58c145b31e7891f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c01c63c9678cdba0f500b03679ac0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb22bbc9bb7d675fece4d433b487d9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fc24af4a44e8e4ca0074503aee7be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a0d17bffe80620c9bdb0a6123877a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47c76c7bf668aba5e8ac50527a1b6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3941540f18b3f4679aec97f2deec168687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c766a127d25ff355824a587ef5d9090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6f8cad10c55bcd1ba6fc93d37d065689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26fbee0713d7a77c0ccc2d3a281527690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c885715432da6350629aaaab5e78cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1754d024fc31004019462b2520c2fe5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29ffe9fe58dfd70c21a7d3c6ced4b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7dd8136e1da5d6650be58cbffc256694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a9a7306c3d072946d88227145bfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44494b98ec0649529ed8fac9725391696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9fb40d6eaad1c51c934140f21e96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52980d625b0ddc8111515d5350c84d9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac2c425472c75fdbd8cf9c5c078ffe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c345ead3c9537dd51e9b80535112e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b388b25877a2a9785ed1113a8f704701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edf223048abab54f407e4ca572df23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450bbb4c4a216ca656648fc39a05a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a034be6680bf3e43b84fa56c784015b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d8c97dd2de33afb92b535f2b8056705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdba3a3a545b01b348d66b901801038706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b01f60fc41a4806093fe32f43aa203707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793221a45339db316afa4da23e7e9b83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473928f4b6a15391b133d785e2eb3bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf438be02a3872e5597639e4a8078710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0369deb99c8ce002ceaa367c326323711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e344c0055b239308775f8526a69ef2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc81bf0d276aaa4965fdc52a96683713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee00a04e6fa8ba1d643fd9340945158714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5db29dea57b469cd5758a25c5795715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0374d01801b27cd9bedfacce9020c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cc13464c5f5085e0e3e21c1ce9696717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ca993db99f245fdc40000e63a3e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8eb3d4ab08397205e966d53d57f8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc23bd037547e69e9c96e701b5110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54517346bd0be199e03349474681a23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f9cca2003a208936adf509c1c0b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca5f4f2805c8ac25d3de08d20cd6a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e2009f1c3855c5b683d0f83c2578e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6ffcc3395b1132e759926339041c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f5a091240c776b0d65861b404901726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3330a157258790ae01abdfa027ffb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bfca422e0fc886a5212d1fad6a8a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a5c78374d4827e650e20b1aae8f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6759ce000281bc0065a75d5791c320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a521dfdb459b8a6a84963f02f488731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad40c42e69b588d34820c54f07e41a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3a905384a7b8d577ff91678e4e30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b800eddada1be6af4df69f97f9a684734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c0f1af58bdfcf75886184ad3b2690735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca934be4d3b7eebf8f9f9c22b393fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948e33ce68c11a534e67a7f90789b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18b80acd348ed3dee785658182464738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354754f1ca5d6e9cd86968ffa7943e58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec11d94d28a0e4e1912d9041a3b1b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b3b68c0e55af851444663d0b2af5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac77529ff80a0e5e28defbddfff37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa57c6482e558b5d6c2be13b1a18c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e2d98854408d75c87b07f45b5504f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b6c8ab87d8aa997438b6361dc098745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae760b3efa8e1940f8ad6106fafe7fa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7520f7ad03b4fec325e1d4882cc42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf90b219ac20c5f5c7035a9949fd90f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396b60b400b0dc7c7e702b13c65174d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a908dfed65fc76ae754abe5b3cbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71f3b845484dc754a0f8d196fe00e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e6a80c02bf8de21088788a19aab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca313a372f8a6d74b3ace655fe788d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b2c5e4a00ce257ddc7c9ba342288c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d21e548b84c7c5f4a852ce095d39a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456428ac010c9336e5f32df703d909f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae59f6d9398f18e54e09c0d04ea194757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f13dee48b626cc20dc65df1f2607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841759d99b59cc79e76f3be721cde82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>