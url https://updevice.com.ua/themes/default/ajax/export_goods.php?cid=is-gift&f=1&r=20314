--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ee4517f63253d9c9ce11f80d2a221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c15fe341a9b3eb33bc4b35629477812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a77f270eb2af9bbf362393d2f2b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05921da9dea0fee619a2d30857bcad0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987d5212c29cbe400238308900e6bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078a2500a568b57a70493d4ea05bd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e16a48f7d11ef01672f0cdb9de0f837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6b08939dd9d62f603545ee596e5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61223f25a1d9b0113cd76fb3c4bf709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f0883be806829fecce4974cc22e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd0dd7886a838c62eddc14476903011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658485d834f204cdfc5d055f326fb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d00eb35aa6a8cf6ca1b2a94e51ec913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a467b958241e002c6f345475edcd1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebcfc091ebc5b4751017f89568c78415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ba8f5731b76fbc97a020332410af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda3462931cfeaa579b77f9cd2c557917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a7e3f8aef1d28143f0d215e3a6ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f676861b7a442fce0caea4a90b26319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97372ccd23cc089a17c52d308be5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e1e1001a2cfed9110f61bceed4f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027c28e04fb2eb659c418b809c3ae922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c7958945b4cc284efab0dc6d40dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0365a3cac9309a24e1d596412b6abb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61f3a751e99d8ae5eef31af89bdbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435802f7ff7b2eae6f220a1606086d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde366f5a2d1c2f39dfbab82461dec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c7f185e4b69ac48dd1e2824434d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f830a69afac15288d5f3ab9779667529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa200a250afc40ee75ab0ce941d389530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a3c120b3bcf8c4cef8ac024ce63331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89438453542ac246088ed874ab396fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d5a1180e7328a1a66db1a038578833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ef8d8baf4035de359db25101ed9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d11f250e3346d95b10b2f7eb7cde2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92ec0d34957bc516fc455c08c182c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aeee9751cf875151ca08ce9462f4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b955e0683024784ea77cbc947b18dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945609aae36e715ae7aa122f4a5a82ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06583d5ad148958c36b826bfc43328940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5181f266abcb958f9dfd59d15ef0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c625abaf76ed5c3c4904118811840342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89d7942f780c9e2075208e84707e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d852f4b6e01ba1dc2df133df347e2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbc22fea3e70f9ea78366017728ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb118c9fd5ba0ac92ad8c203ddd3b9ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1101a088e4698ee2509a83c10dca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b09ca2b5bdcd2a2c6c0994c74d59b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd4f77cd509e62018faed475dfc7ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f25335a06377e466de7ba53c3ffa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39784b27ef368e1b7e3134d700a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c6b202e996557fb9a4868962706f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545667967b866c467611369d48aec95f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891ad93a07d5efbb58a6e50da80a0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18346416e8e7e6a5ce22aa9dd039c37355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70eacd5fd297e1cb7bb5009caeeb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab817739d1923f97103b45bd775a5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85b3c87c9e35b8f0fdc2b7d1e0bf5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9984ebbfa87415a2fa18c16fd18e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f77448f001e9f1897b4f9b2c56ccc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54c2fb0c7af248b0904787de61f31461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe3ff9f78fde80768d43a3b27cc31262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62ed39b28576023bcc0e572a23d00063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dccd8e9efc676f41475312fc39209a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aeb36f3e1297bba718582a246fc9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7e2ea6a1a2db30afe8b1602f0c2c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c14364b86e11fa62ed9ba5f83cd69a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb5f5f5accdb968df5ef8e96cb6c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f002332155813d70473ec87be7f55669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c1eed18c6d56e55c106a8e0c692d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea9b0fed2f981fee874a08bac574e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abc227cec10fcd6080d9d2797af06f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed36195878dc1400cf5f7772252a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed6eadc284f1c1e9b085b4fbbc5bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5a21284ad508bda3467475823fbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96daa88e96683c06b71342b5ce0eaee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c38b74de3bba7b877ab30511543477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89946a00de2b5c1483fb9909414b9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf85179c3174be4c2e6ace7d60b33a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0243b4518596ed5edd4e1688d6bc4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf1a3177c201317480cf51513f60c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc47f36f00c277a0df52efd8f9a25782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4dad94d999b2a6e5c33562d74da5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c170ba01dd464c40521b5c30bb6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd6969cf2e8f6bec1bb1945d80be9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de7b1c68d9e9052db3b7d912fede886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c5f56d9f0b0369feedf3f780a579e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db80dc0d3e1345a58c0f996504e3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0550bbbd0a590f09cdb8bbecbba7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fcfda51b61e32fbf8edec7c81206290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5301585c43f4e6b4b6806a75538703991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645222654d7fff524a0399484170a0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62496f804ee0e84bbf2dcf319466a7c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6e96f6c783738ba89798f0b7947994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eba2a4e0054815e83b00dde78b2e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37c88e8633869b6c9443fa921822e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da090b06309252b21586d7698b35f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f90dfc3d753d73dd4a421495309a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8152047ee4d2ed63571e4709de3221399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff504ac02eba912b37578d411fa4799100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10f4e5db4a07c6b6ab271bfca0708101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d61bc067c93efc689776b481663a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ab488c8cce42493c20d4843a6cdcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12b90a90d1f4355c0b174278e96c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2356f28a380435b2b95b8df25d3feb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928494de96b3f93e3c1e13e149402a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4059da05b83cb05992cd9856c5d54e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42da340d2fd463121d4c1912495ce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fab0528ed5b04b25c78a807da23be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02ab76093f461f035195b476b9e13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d16df9f15e3b94568cee863059df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c847799e2423e28aea03a789f3f123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143771d7e07af8456d29768e1e46bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bbd7f835a09ddd1d9b2b6f1d828b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0b06c1847c310ed94e665051300d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d0fcc8e018b6cfe48ad3466d7076116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df9b1462b53f19b68e7ab123f9c7fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c148e111383ac458ade153ab5bf08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638af1712e03dc432d26fde6a6aab55d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c731cec49beb32b628593737e6da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ebb2b60fbb02b0f1b1ba94ff1d505121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947733ca1bfece8902e4bf738dd99635122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86abc833352704fa6af4d7b38d409123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ac7f7d77156433b433a42d815c7d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373e4a9a4145f97000e3ea0812d7eb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640ee4edd1cbb1c27f0282ef82f6f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11b55581783110c2322c795cee7ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5e9257748830d3e49a5e106599b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf487ce5e752d03914f5e4556a1520129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0ef7a5c35482af0978a78d795e7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d8e6fd46d8adfa636c3ed67f6308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20c263cbc0cc94091eb1215720d2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec73c6dbab7e9abd6c0af4231f18f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681d23dd4619b234516adcd3b081f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ea51dd91109881c8d654c14d91a0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c029103cabd908dcafb159a2c664367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe5cdc7b7421a64ed398f79de4631137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7e0be1980b8b5ea9f242d539ce93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987705da407d2a210628eaf1fb5f903e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd29eced944b0f9556a36d8c96d7bda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c001beb36a0d57efffa71ea1da1fea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812df6019bc8bf4f98afce57dcaf9c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f1d2d7ca8e5c0e87bf8729c340051143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735b3dd3007bed06d403726ef7a3f17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea298c74b5efd160c5bb9473c7a357145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2f81e744cbbfdf26823f2a8ccaf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e621f9f4ed79660397ea2424654c3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020fc67c4d8479606f4b65528cda2ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d206ef510d9ef11c1d582a80f91fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c90ebc7000617b59cd19ef03711f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa368004db53bddd943b3d59bea71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf1a19df0ff674221342728317c2df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4283106d10eacfa9085570bbfaed9cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704d79b853037a0524b7b3dd150ab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f62891b1c8c966354be183de8eb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc032f53e16f8ba406d48eb436148334156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b799b44b8ddacc51c7dd5a1a5edf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ba8ab47876ac6bdd9f22d77abf8e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c79ec5f847e3b48c24a583e77401a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9dfd2e10b2843f638e457e1020cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2728385d5abcf0ab69347a393331161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fe07240f873524cf3b2e44dfbc3e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660383219e2c37df650e61268fdb93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a0f231e5b8a69f42b4038e916f10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25249957be7459684866bcecffda83ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48652ad3c0a70665d41a7bbc2657f17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec42646fb58659351aeb599ef5269167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843240377911783f032264e5b34dd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09245800b6945d9b3198b1d74b14654d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030641fefc701e034e471eae9cbbade0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223084348a88f20b601a28928ef0bc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160971759f7bd6e2244a385dd6bd5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669b015087175ef6d3e7e96ba27b93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce531372fe34963ce9db6acfd639d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606efa9f03b2ef6c6069d49d3f8e47d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c6def41c8509c946b016f5b125e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45427564f9a7d2448301742c029f2f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4beaac47ec410c1f759fc7f4d719c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d195047860f752e6c3a843c98faf65b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4bf12ad18e289cbc904e1728308d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5af1a5bc0a063b096558a9195e492181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca49c7a6cfa3c32ceeea55e218a39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e34aec8fdc6d9adb2fc38a5385f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf88e2f5df3c0160bb45dd24879e23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194c3daa0643dfe869d5d83f2c1f82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d0ce640e5b3649c0ab9d031d35c01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef462dd875971bec12791cb552c96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2e7ee9730498b9dedd2abc79e66e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c852be4ae51e4fc9e3cecea9a4f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8994ceee4b7afa2ef5b6d748bf8622190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1af98fe3864502301ebdd4cc6533f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b44517d08232fb13700e327769d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2db638f86e5a9b8026eb95f3416aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c2326a02cc208f713a99f261d6fdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad9c88b550f86ae338b3439c14fe0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90333a27f17f101be09433c4d2dce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86320dc4afb5ebe993109466a654e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234345d435ded7941138234d189500198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f8ac41b5e30a1d79407f9826b0fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f67865b59973ba1bd9ce2f593dfed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed292aba2161853b7babd372989c7d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f789c1830f4597fc6795ab6d47fb2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679e8ad13d941b672ab738781e414c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594715acd6dcf1b0e48a7633c504d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe80c817a233119544d31b91f71fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609efa223bd1ee2ca8b547168d149aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521797901e36f266f5fcbb31a127f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc143d841162eb6b42fcc65fe42761a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c055a926ef1800b0a6b4abbedff3b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bbcccf23a763673631884dd3e986e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83118e629faa9d2c4d1adab6a9614b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4df3b7d83645134b2fc4f4d5a844e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d295cebae6f1f14c603970e5d3b8a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d149605d96ef843a418e36e78e53d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc73a92613bee3acc056c48288d403215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93df5ddbf678e35d577fdab2706c172216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54110755a23d87ad1e5f2e1f39d25fe2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24563464926d88f9beb155872702baba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b5e0f11fc38495e89afc105fc527219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8158cd925405fdc73d57a219ba634220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c55fa86f6f5aeba705cac1c52b9a0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6680814d309c8e8ecb1bace11f0ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc95a1496e9f4f4cf7036aae9d43db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b769882d8f6d08b3c646ae996beb99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f2c38af3abc81a19705dcc219c5fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ab0eb3e953216328c8c293f1d4e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3530dc6bd91045b961cd3d3b740bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5c051c407ca765825e42fbc35cc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d10c180d75b15a97f64286c2c348229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f061235f3b6ccac630afe14b6695230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3613e67318dd8c3df3147ab1ef754231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d97847255cd2bc09c761bd4917e21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1ccedb1001d6b711ab850d71a481233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a0028bf24202fc9ca28e2e02a8131234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8cb199ea7a347ae28e678bfad1497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdcca79d972a7cdd003f5f165511f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d7436920f7622025afbd806bed1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be1e617f77425653769e6d33252ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8daf6cdac602158661311aa92078de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ef31bdd00eb8749cd6ee7c47143b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256231eb4ef44cfa35389210cd92c7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cee19726a3775e0c46a460a6c89ce3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6df594c7021568ccd3bda8a7670d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d830aa1f268d4976d17de6365e0d59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321cd60b3e934c7ec0dd6903b9c4176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a61f31208bb5918b6abf3287a233df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aa770b878ee988c224c3df15ee27d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ba9c84234a87ce740cb7a0bdc33c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd85483ecaec3b511ea40af09d85d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0826197b897a6cc491dc0bb204ab058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae6b8c3fe0624d468fa7c4e144ad7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396545180407c2f1578fd4b3b0c9e34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b1afe317c6482374b21bb6f8d8ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8835d7fa359801637e0c585168dc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed80641b47bef5f03571b6dec1c57ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef46d030660fd057f7af4c4cd6790256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae618e8e723cef4d25c24edc4d2fdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e0129b7d722191ed72ce8b97adb76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff687ad478f36454e29b2fcc31af9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190525df51643b8925136b1933ae7798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ebc4c810c8410bdd2315862c8fd8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c5d63e6eba7bde1cf6795ceaa2ba4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef625c0017dbacf9cfedab7a9199e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2fd8fb8ea17a982bc651fd488be12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc62d3eb18b53f437fbe418b870df47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0fe5f3112d76c29b501466def8666266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455c47849a5a9f9a02df2b453de157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8521d17927a485f5cd12e18535d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e620642630c9f0493cf44488bbd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63511aeabf41e89fc79d528d4c84f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e144f1f3885b8b57d39ba903d02b90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bfa6149f42b315e3ded6603814fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9dfc10f620c95daa44a3d159a4db8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf91a8513c955dd1f3ca444da40b8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d016dc9b11f0de35c37f631c97cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b873e09fb02170252b3b0432aff28a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f9f7ccd551a1fc4d85c5f962a8fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a7663664169de852dddbd699ea72b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f583457d3be1525f78c8c711074c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d688092c0846fb59a3238fcb7dfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fe91ee5fc66284ce03c07bc56e0ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2f76edba6a633f37ad117b63d7ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857c33eaf284913ea57f266820511c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5df59981fff401f2e18ab5cfecb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa6df3a5edf139bceb5e5111a92d1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b354dde41562b4884d4fee6be05ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b7d544fd5eec286c6d19f7ad31138287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd871aea21ce54ee139dd454a92f13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e067daaa08e93b49d6c2bab94905b85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff61dea4af0af92c45ba258ead8b89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2a8f5b18edb66734b152febba8410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb66a5186eb82b4f472e03a602b5f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958ef2ea7fbe537623fb6f0e801a98a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dd473ec27a1b7d1816770d7d32d01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b1600c0c3d3590131b5c7521abf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e762e7ad187295a65c19f6bd887311296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54184f426555f1be89126a0b123f2545297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a3b687aaf2beac9558dbfaaa4d5aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0b234b720023b1d2a6b6b0819ff0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac1d3ced25cbdc5f85e1614afe937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537118ac3fb74d767ab89b25b26b71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4dc48c2e4bb528bd40ca88e6a6d76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3236d1dba90c00416abb5a528592a03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19b451cfa3e5525602e5ad4e6567f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4603049df0bfe2d217fcda1753968305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac369449faaeb67aa58294d03f01c95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b6ae346a9a13643d86692f7ad69b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1e730698289448a48af37009d4f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f9205446958d34252e710591c702309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af97e76486e69d623c0f2b2d8854e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c846d82d1f8203ccdb7e31cd2557f58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ce28f63966fee5362d3fbd6385661312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c11e5a0f08706dcb097d2e5122841313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a25ce5ce6875ba08f9ff254518037314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b62ef078920cc3847a72b567b8148315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb915bd82c126bd6720c1c996109abb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3664a0ea4e7cd6370ebb798f1ba2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7960b52a7c07b600267335d41e2f14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1fa5498195854c22796fab95dded5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a390593cdf1999f96b49b143e3adee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50332d6765d68523d9dd0d0c6f0c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b73722adcca8851f5d2cd41c430f01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb281fd84f33d2843d7280c030119b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3820cdaacc5906372cc41102e708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085414996300d49b48cd4ac1af138a1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618958f95633bc442313f0aa48c5f053326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b3b269f9fe1d3430010ccdd5fb16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b56fc658f659eb7fc4ecd7359cc02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbc5d86ffc7371bdce96081694af9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f77dd0e664c78c097e7cbffa7542330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6521b7d365fb299305a853e0e608f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e8c5b808ee324ec93ad868b9fc900332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7cb575b9ae4a96c775d165b1be77d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd76eb661ec4cec6d0c8de80af679c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd2c4aa5383943e33ec5a25cac9343335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8e65c2a8bda93cf66174718d1f6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd39ea46f35a461c0cd47f78fade40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b81a24332a7337375918a9799e16d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7f2f7de5934416b114023705054b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2735cc534ebdc491d350f6476ecde340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340032e24ca403cf5dac15e5660d70a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874579affd8ccb0fbe6b57353c2c5a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e41fdcd9ac8b690c4f0b38393acea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b13bc63bc22d7cc92ce9a4833639344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4878f77912155016fc33804c15ea6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1fb574dab820244b7091fba68f592346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317443ede63314d4c2e767d858b279e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aadc439b0d5dedc8a5840c47c2bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b138eeea0817ca6c26415e3996b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59422bb3d99b4a2781f698b92d48800f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3272820098097fcafd53c194e101351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689607872cd60a9c19c3beaea67074f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd3297b02d8bc3041cbe8e343a4f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8399083bb2d5320bc13d74b2541b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91effaac03c64f0ca30c8d566c1a21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6efc84784e032077ac013cae47308c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10db762ffca2e808ada4d719c1441e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ee1b465dc4e182b3a6b48571e3030358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08bfbbcb416f6f0f85913db17c178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dbdd3e580a800f1073149dafcfe98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76803e75d34ca302409154e4234e9f9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df0a629385c6ef97814f770530704362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c16820e6a0aef029b348f79a4b66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a0746da00f3f52f95a44fba4df76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c8c435396505d3e65135b46c9714365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835da0a5904a16579ddb83f4b96f99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1fdc7309622ace95a75711de7cfc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0312ee6d336c395f5304c8c425a2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb61845aac9e2636cbc6beff7b68f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0864d749b06c7a68cc1ac77c23b56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513eae91a10868f02a077cacfdad6a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b75d5c6b1c16c8174ff4753553323d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4e46c7b4400761a011fb888a0fa95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d332ed49b77f6e8e7362b3b8281b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b812b8e3b34627dd82f5d5fe7b6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c553924bab84c6fe24b11b2440080376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd5a3b76ce59a5dd79e56ddf8638d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2812d9a1f803069a851f7adf94960e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfefeefe5df786b29f7cd2128299bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f02fdbc111662ee2cf1c95441f8b6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab85ddee08c8448f3d2c111024426381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405531bab5149602427a6ebf752b219382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab1f331fd52c112e352a001975fcf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030c539f7bc7982ff6c8fe8fdcacf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f06307cea5cf6cd480d186cbdf4ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0736e5a6bf896514920964f8aae43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddeb7a6ada0ed6debfaa90ef2e5b32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae25390186946b4220a192714a774388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f28da1c5b84009d6fa56656bf0f36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592f1ec231a9d84b2b33d090cf18e08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46889058064d2225321366cd4d621391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd3a781f4211012a25e4b26b951cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500c3058edc06e2ba66a70a4f1f4185393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e9cb04230d359ad7eff222b9a01c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c45dbc9fa37eec20a46f697c03eab3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb757c8fb194561131cb93bbd1fd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3976d2e4c9df92cfa078d519a95ba4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb042822898db668f5881610deb71b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02acca18e0320b696b9c2e13240c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de09a0280d642b54fed6063558a8b07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c10507e1e1fccb66b4a131c3b1788e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f0ac874eda3ec3cbb0fb56735455d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31325b60ebd0c59de7a7abef7e8d0c91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c66592f8ad21cd78dff2e17dbd180b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da5dc5398b0fef44ff0fa8252493a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e1fe1962b00df12b4ea6c3fe73edb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400326ef5fcb3a5187677809915bdffa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c9077b77fd3966e695e47d15e79a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aba36b11b226925d29bec9372d7ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99347c21bad4af8c266ab5a5063b92c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43049dba4bd102cd2614d252b644d6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6509e601d7fee03c92e89de05d53d9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b1f0675beaf31c7edf856bbde08d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d915ce4b490b166e59644b26adbad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b59f9958ae3a148051c576f99b10e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a2e5a297be7769d6e4090e8bcf06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f4237338995b214f3b27baa1426f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773003e561c409afbfe0a415b8dd0ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d39e95394928cb216b022fbc2cb1be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6bdb423ee902ccb8c33c1eb3f4a09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b653f162e48b24aaf1ac3bc0f7fea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef26f7a38fd70c79522e43a4956d2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc98fef43f2d7c0e15b0b476256b910423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411d2a4d100c9b42e689a6b6425018424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39de38223240a8b4cc6aa43ef90ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888184d6e7d3c3336fe731cfbd97349426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350745f1484f54434c734429e3507cf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ab5e3f17a8791d2d59420c2ada11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f07682da7550b936441b1bc13b3eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5eefdf3a342f3b998df37824e48b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e23a6aae1b657ee3ad30ca96ef8a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45ef9c07fcaf556a14f5f5a82b6f54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df646e61aed9de5387f337941d428dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ca4a9408fb1d3278aced08ee7898434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec807b5a2f9fdd11d5658abb45700f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9b179b9acc484faec7e4c27ffecd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66dacc7d888d22eb12871b191b34a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876c7207639e43048c1cae0dabb592438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba61d8d6ccdd75d34dec3b0d67794439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5bc68ba2666110da8adf3e94b900d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e229bb1c594366a86ab50611ebe56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014611e4cbaa8fd7244f629b43f5b09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8ed788db41d044832361f256ee0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809cdff0d017fda97102e4e953dc9c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef5656876bbe728ede081cc70ee2e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a2dddc302efdf974a9487b8d863e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b3d72bf95a4435f1cf5f59db726eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedea003e3ba982a2f9a2e05ae298c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7b1ba129780041c10aa0c6f72f50e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1f270031a1b843d469c8efa704821450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051a5c42c210db539e68131c38aa43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d4ab594a0775edc135c46e221ffe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17655d5d6587bf23401769f02ef54c66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f105fd3095a5b0f2ca0d14938ecd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde98c516588c4017be0e28cc4f1f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab8bcbb8263d778ff7afe0d7a8f399456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85492091a61fba13098a32fd7413ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c21f9155e344e048f4f14ae50b5e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769754e39dda9fa13d0d35fbde491893459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be2434730cfcbc476b798332ef5d4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ab972149271ca91c6f590e60b453c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0987d34639f870526be10449180d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40779080f2d893bf306095dc087b0445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0ad8c6447a7cbd2b2c870cb0e591464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dee67ab3200f6583c404ff55b1d56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f30b13d832f74b48cce9e4bcb0cb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c71579e60342afc6f9b23b92231a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bfd5f0f8e3c7be9ea60776a2e8425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db21dc306d32ee05b8745730c84e45f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cacf6856138b45d99d524938cb9b6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8753675c5a3330170f606de21a0d12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da72e40e66aad613a6f06b7b72bb4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88cf3ec58e676662bbe43a24876436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1259fa637353df76aab3a70308fdbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1444ec29719cbeaebaef778cfba0305475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8fe2454fccfc4e13246c899c2bcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fef27eb59af3af8530f45d5c8c2ff3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685d54238e6521b340151565e19fc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a779eaa7a1a7e81d3c8c612ec1de0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59d61e81fecb2b8c614c757ee49162480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05426bce72f223333d8db09016e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f2f619018ae6cf3fd5fe46656cfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00ff0e5ae3174eeed85b954f0d29e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a579e7aa85042cb9bd0febc814eb45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae76d63fb5c2ef06eb57102e024dd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63288466daf2758f5bf5c7fea94459486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d4aaa22146fba60d12e67b77d91d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc3573ed33aca84cde2d977db2d5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a20bf9a7a24ff47c775b5fe5984d36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f21d3f48c46688b9efade0c2cf8150490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8989cf0cdb8c8bec562f347001fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31af9d8b43fa59f5471030c41dbd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0814c072fb285d643b002145f8568c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90bce6bece6d78cb31b21cef924c98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49b4a55b8743fd5f54142bda1ba61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d306fb15b3f9130a76af0b37beb01b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9556bfe6979f384bc69dcb5fb4999497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239e78bd0bbe6dd23ed8369cb829916498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068c933be58debcd3ee80b13df7ce66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eb982321108ca7cb4ca73e46179ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25996ee0128b97aa7e435e1eababcc64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b05b66cfd1ae70ce11586eb4c542c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc5b634287872637a8dfec5f28021503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707223e3ab666aecde2cdabbcc9fa8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e46cd8e1bdfd90c6f6e8904c59c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c27c2bb1b342ea15502a0b3e5400506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b484ecd8da9a9c463f8f2575230c17b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17fa85cfd072f9ddfcfd247d5382e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ce7cd63ed201400887fa3ef7b4fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431283edd0039d90cfbe0563895090e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f3e900aaa439fe9a92c4dd34faa6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8644b2c0f178fdbea40543e342f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba24c67bd3355a7a84133572a879194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb4144bc89c5f5f6ea66f2c38c206514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4606fe4c11f58180097a19dc9e74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed35cf932b2ad52292c87aa8ced303516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb294262aa3cf8c5cf9b80ad9954aef8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b37a30544a5a0244c7018e85e52d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374bb70b15da23c182f6215ce389fba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56432ddb89d77b4c558d762f40a29ba5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee94040250ea4d7d0173d7962f0a78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeffc99d20d6cc9c7fcbeaba1b7e23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f23611403992dfeac96eee574ff04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc50d924b6e3b14bd4c1bdc6f967f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062077fb7dd1ca360760ea27d5b1489525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da5ff0c2af3c4eab43de53bde633f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b778f85902eea9682183df046f46d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94441dd83b1c350ea75b6d04ee43264528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513c6b69f2af59e080630d9d04d1ffb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54826f7e4caad9ba083fee8274c086d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12fa0ff36202cb58e150cd8a5dadb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8e2fe6963efdeadfe76071df11347532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f494a316b57752eb107483774924e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc99b7732ffff111a87191be35dc7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b671f7bd8f1d62bf77de738d8a9d4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a53da6d12f572e588f28f6821c979536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e8fd1924841df050e66a4a5b7e48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285a5ad2ad3511665c5905318a816e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa8ef4c55e6385ab9ac87141e8cf3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed058bad4cd705ec5c3bcf185170bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa7b17716af6b392b69a62422cba7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea54b0071f50101d0c498084f07346542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe9d160af6df112f7900a69b033a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604e69cf52fcb40451ffb53dbe10830544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288407d1786cd0aee086e280e6277ffe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe585231642a69bc7ef5106fd464e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43959d07b070671c659574f4f7c6737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4665c3c1e83be9a503e8725855f40e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f85d7751d4219de0594cecf2412345549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f26ada8f3bac6ce093153c68213c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7b985736e13f927c2b8c3a4ff1c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e77608efa1a2d1d19e07f96468c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6844b1fd7a72b965f3d2d6be7dc3c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddefa832517d16d1138ed5cef15c27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d726db4d7d03f7e10401ed20d783a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026444ccd9413efda4aef4ccc74bbde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3febefa5feeeecb75ce61407ccee43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e339576a13068fdef79ad900c13163558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721004a5915ab577e219d50f3707dbe5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f0d7248c5da9c63ac7624a0565dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a5d1dac0d2952a3d45faea0bc136561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9eb17696e2ed945a41e790b5b04ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe202bdbfd991920d015dc1aa836fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab24a9958686b2e80523061013995b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c04880b6425df85974b9c22a224d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d562cea0bad24e10f64ef376937c9ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfef4f2dc7d0a46a1f8ff44d3bf135567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf1a7fa15454403c0396f6fc1578a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d4560965a2f005d879591500cc84b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93698eb87d9a9e5512498b120f4a106570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5e36b2057e5e9342019a41fe3723571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1af1fdca6288b3f64deed5dd91428572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae649005ef5a1865031ac1b1865a306573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc163fbd4cc69677a68c86eda1eafb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc51750392400df740eb6f07bfede6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9c85d02445b0352e44d77d405830576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba5f914a5e56891be4d79f49385f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dafd37fc05161f40b7e9bbf640e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99eedf1bd1413a6e020bc9f8ed67d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f7c4de7f9c1547ee89eff5b0ae75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b95cd0be66b726fc1c5d6bc5bc043d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09195c99011b284785d04f0f39098582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718fdbd29330bb89bcb8e8595aaecc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312796419bdca3a19937ce35a7d3bad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9202e4eca5ecbb57729fbb97804e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a11ec323c7f888485790cfc5cf576586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0fb7c82d7ccb9263484bf4eadf2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b934425d1dcc303afbefb5f51d153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49bcf61d51a145e7694ed6c1b48587589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e1a15ed08ef95c24cda34d208161590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d030174fbe38633884643e245dbc50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec7437091f0ad9958a042fe323f68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf02b7042e3da15413887aedb8615c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871582460cc2106230b7e102f98a6456594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179781fe29986813e7a1206f998a0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc6d50a83f63df1d305b0375d7671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d0153c563d43c79cb3311302d872597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ccabe3f7e0534719eb1521326f79a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676a687f42d095bd7e263938b594851599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2959a75fcdc30610d09be38fb40629600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5c9fc7b3d02cd539d5cc58bbdfc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527136631f1758739b7d6f2acfc1840a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe4e0f3557eb4c1d5af1ca4c46659b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb7e06dfed69cd73064c603c6dba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb9a465a8ce928798e02be7171d89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d708bae80f95e9b0ce9fb3f35c0f65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434308fb3fe3f6f53092ea9ad2ea63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbefbf33ac3890ad142cdfd44110d5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3c7da0a5aad3d7814b2e31d7866c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f07cfd1e8b289febc0737185f640a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb402800ce928e980c7aadd506cf4cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e2ee0d1477f3c7a2a2079d5bba292612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44223a00a71391ecdef43d9120ba55f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71c033684b4b10cc7804618a2bb5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a917218f6787ccd37599dca20a0a2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9097510f9f426f85788065c31070616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56471eea3c8be1ae92d05ae4d0ab431617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446aa04d3c46dbf25b65433fc20b16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1e2a4c65d8d69b00c70a46facf331619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da67797fa6f65321d993dfebb256b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09202c76656f417374fdd2de19f6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091c9d3bcfe8224b30012856bea9bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edec29d3edd7db94fdb0d593d04dcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0595e581a13fa37d64341f82f19c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f16cfc04c6c667aba7bad58d3695b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847968de1de62b19364e3b84dead38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b533ee4fe8eda0259cd80468f60750627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c9bf4e14c50929d9a24246ab0576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62837d08356ed33329ad23b3abe50d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2293134bf6a9d103cdb91a233d9a89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e238bb829a960e21f002b1653d8a8d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6570d182580661afaeb17a8c8d6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af2ae5b51a4eed48cff1238656399633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd6c66942500990c9dd0a028cc89ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f25f40d1c8e6ebebf290c40d5db33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e51498e510fb34b4ce24897ce583d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c83eb7fdf8400abc8fe538e017db6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f879f95729df8de57585f2cd0110638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c093696e43649ee173a08404dc83cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7a5dd3e6dd0a9ae73c70461e5fa3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec2eddd90cd9e9da0d1c56abae9f0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc189610bdc2a9b7c07b2ab5af65f15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f2b7ff00983a6bc6b1b78c6dab8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023f74c2f616b184dcb0a4ab296fc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd500fae2a4e58f3db94a70f137774645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a409afe7cbacea3b510ca93812cc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6276eb6265c3b44454b53a4f7ec4aeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31483c5607ff2174badec968793d47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7d0e8315e5d79a82b1a9c143c063e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fcb117f25c30857eee66c31af6793650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a832f20f80be6c4a9aa5f40c861da8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aca495359a18e23c8fb24840ae505652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac02ddacd5409e3208806a32a0eb04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad461e5a3dee41a6ab8aaf47c5a33a18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283668d1374b0b806aa85ad59d2b4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136025a32abf9e04c57a5d8a0641aa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532846e6917ed280158abede67c836657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b385133e84ba9874a092982d25fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd9e587754586213231c4134d8e549659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef379d144551e5d9aaecc5567278b96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6264af56b6d17c690fd36d58c9c79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a710f9e30b3a917912ff7f47c08970662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40ba4281fe8f312bb0e8cf4877ab8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb18d7550fdca5770f36311f16290b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308adced746f9d0f87f22db5b6eca1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731623266e802acd89f3da08269f9d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53ddf88b3282bf94a1f380c8b2be5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c7cda116269d4b811dc48daa309a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c716c1bdb1412490dff59b77f482258669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226898f4881e692848488bf9f943ba3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee010021634b49e79e215125b76586671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b5fbe53b7dac07c8c08c7b567377672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ee21b37a8fc09978469dc5ef73dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e59525c499507907ea5447b24ca439674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312e16fc67c281e59f72c40dd9650e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22aecc9800fb65db2d34a707cdf050676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320ef5ac66c902e3e80e5c92e135dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740efc1e1884fe5ec4ae217892fe4c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d51a04b29ba4143d3b977669cf4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc28a92c501310ec78f796560f62024680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fe6979389dd6bf102950536d79eb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c8ce7a9c318380b049cebacf870a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f77084602df5f111942fe6e5da83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a75c9cb0fa86c4aa7eff973e4b55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40611dead7957733f427fabbbbf0e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3ea0516301c9b2f84bdab8f96fc68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98d3ec3dd303fe99e8597eda85295d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6adb657c79e7e44843b5a3cea7671d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4c5c5ad0c13a98b855865235820a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a8b4d53bf20746db90047b69358db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5ecce50ad1a8f5c2106cbf66a4a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b419937f1529036f54ee4956ed680c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63503bbded066b36a99d17f473f4a73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe752978bd99d4f88c6384ea859ee0ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7687ab1c1c38de41696af93ddab5e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc92f4a498d5449aacfbc98839f80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81cd5448ee9f1c9bbf01dc3acad1e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057eab9a586bbf573e1b151bfd926d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19afdfefc3a54a4f13a9af897953f71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3e3f3dcf6045fe49b5e02350cc8f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f14898ce13966b4086d90e27079f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812286d97fff39fa2091fc02baa93f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7ff0fe74095831ae438a3ebe022b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab98aac67ad64cbff2e402b4ed7e4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe099158ad09e214c9ee768397f0e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a15e7bd4c0472d282b3270a602e90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47c789bdbc1fe7e4b27cc1e670e44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975261f1d68db345c74ab410c2d85e75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100189bb1b7e65e3afeada6241519eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca0d6f77a0897e72c31eec1f05400710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbc9e4390eedbda06e4f621e537eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf9c7e4ff8b842c377fc735f30aeb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ad275cd7c25a48e2b6755094b5f27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f20dd2edd10ab565a2987818dbf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdaa32644ad0db2de3b0a4a5acd868715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77291f70110e82f1d3c925ed0dfcec0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048631de42f0d1557441b2a2a46a6e25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ec17c7a0bf8478f72d33c6d0b5d52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef1975562a55da17f7897fb2e4c2d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ba2430c491cfa77ea70f89702ab9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a22eca317069ceada229ddfb766ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28463472cb083dba0b655fedcfba67c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb8a15cdade4c5a4d4ce744d80ee85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90b99d03e4dc858228de861dd4172724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f135f6b8b90cefbfdaa3c78d20167f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889cc49b5380891c933bec2c57d27f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3dfd7450b1979663b25a677685bf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a78ac64d8d2223649b7b81f03bea0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b727e529e060f85119871c58b0fa49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874bb400ad514cf249f668ce85f395730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7beec4ff39c1edd4607e3ba9cb31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f725134bc4795223b4221081815b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1b891634388a31c60af2967f94d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112436451b92ddd24a6e1dbc33e81a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d16afec7753708712cfeddee3619735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267dd32ee4c28b8c3e9ede0a247bd11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085a74a927eb1c0071dc5460b17af46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a2f8213b74e665864a238b0b0143738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef571359c7cceb2e3b5ca2c87fb073739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e5147b610b924ce1b8da181531e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c64b7d1dc4f375384f09ae0818d7ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff747ee4b510c451d330393f4b5bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b09e1b56d5f77f4b983c07f068cb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a02c42c3bc4f2ae2bdd468296221744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22989f2cf2266436151a304c02a6a13d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f479b54dbdb7a740d06a75fc10ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5e02b93de256f256f2d33fce8834747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f51919625cf07f38a9d570ef2890748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df2c1d9f95b93e086a46dd18600cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d289a26432df0015da08cdd890c97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd77072237c07984f5c721026b65e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc421a759e3eb1fc0f903c544ac19472752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724245d1d15103b18d91be62385cb7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a80180f97bf8fd0d02fd050544db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab79ab946297c222b14847c791e09212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345318deac2d0dfac790847c2bd00b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220bfc2b13256442d5f0fee685ba5fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58e416690aeadf35076f65dd60f9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127b66b8228c26658c98c41954b1416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369fef328a1d95bb25138c0a179ee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ffc27655092c2a5f55ffb9088fea88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4cad0481359ce71410a468b49e6fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a8c43bfa91d51b65fb7f8dedf77910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5115907d193d9811bd8aef365cee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf21833187bf17adc4f163dfe305b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b14eb5af6fba4867dcabbf3d154213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d462138c4de8ddc54a7fe52e482614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf8dfa1acdf0e07990d1521473d97615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d296a71478e01aed9a53764ec894916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3369408208d07a1d3469f9c40fb6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af274e756589384b0a7cc5a5b846c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ccc308520999faba378382bd676319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06694ef00672f8d869bd3c289edfd46520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baf617777e6a047a6420d180d1235121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6767154046be24c329ba6154e6ac8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d0a25d7ff79b429fdc2e6d241fb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c02883f55990e502e9115d64d808424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e127b372b20f3a219283dea78fb9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0474cbcd41b25baf4ffbe35e39cae026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3497ea8ce0042aefc05df648782b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84752f7c7299ff8fb55a7ed0a4a49e6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d6bb707b7cb952338d84edc59eb7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f439dfa5945d34d3f0a14bbda9cd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a6a05890689e023f092668e4046731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d633f7ce873c416616b8ccf9d94fee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42cf739b2eb6e9db164a2eb3aa19d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66349158ff59e8d2ed29db8a6508be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecac5116452ba85db63f61b3428c9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6efa2d63796c301540a32a488626c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e297e6e2668c85eda212061b8e8a75037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6706159748fdd57a4ce1e5ec16a5f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d8db517a601faadfc11dbaef16e8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbab2b3aa7c59b8e0bbdf775672a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71bbc9b63066016031d818da8289841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b652a216c3c6358de820b7fed5736042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2ea32652e9965d62aaae966fff64b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b78fa8781e54da78882ae2324d2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61963b999e0b8014517bb1d585c31d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31edfab0df3b414c7e4d54f55c859046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43e994c311965877773c539e52096947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f169eb66bd9392a1f48c8cb1288dea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a55683bd1a206a81a1ee99d8b49449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707248fe1a2253fde55f36c5715439750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453397ec182d327b19cb94d6054f410b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc07d6a1b001892b5b1f071a734ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a376af1d6e9ce8c12496b650c24ace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9cdbc14492ef2f1a28828fe3285f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b88b3f1c87aaf4d2ce6004869f2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f17072427d5adb2b496b965e44fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f548c37d1a7d005839207beaea92b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf24f4b464f702c0b49677fdfdb8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc71ac5360b11f187402ebb9cbe1c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ced517af75a2c18f9fc9af2dac1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df154b31424a69aa087f6c971b6d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7488a04d5f10d89163e824708797ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71217a0dd4d24b9be56c1d21d7f07163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66832166f224be193f0ba3c9ad312264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2edbaa6ef411ae83fc125f98c5465265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6446268f3b32422eeb13eee20303866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c786719789e314bfad3c48b5cbd7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88a98304e9c4d69ec93b9397bff5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451be6db16d42ec10cba9a279f447169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f52cc0498c5e5d8513d4a5403516e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfba41b401f5885ab690594d586183171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fa056e6e780f92a2fa8594513239d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cdf1df5615d852a5bb3fc236b0eef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dae102b8dca28c490f51edee56f8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee816df6b02a6f21f3c8bbb223ab06d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971f14f16803c4e276e27b59b2f56876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588471875660c8c75a5b9c2d7c60a8d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da852cd18b941131b3626d067a425078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235ed8d6bbf768c94cd91d8cbabd2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf80118168c7ca70041140a4d4e6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42111811509fbc7f197c3dff7cbbfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b48c80639be5033ac290b6f93749782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e280b730b09fd2e95bc95e7093f6dc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e6a8942abbae091cae6cdfe1b4a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d47b3ea121006596afb8d8e85fcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a8979f6c9b5673458806baac69e9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bb9a02480696223cbe6ba510203687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d73009eb0ac61b1663a38188b72e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252ec2584c1614a5bebe47623d4148a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb31df05e64084e604dbbd6cadfc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eb5be2fb668e85fc7de8e3886142191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa7598dfd41f6c4c021936e3e2f1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7262692aa63e4a31c9177d5332e7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445cf2577e193dd9b1cf40b976cfbed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777e1520d7a167f6ab7c8393d3c17895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542faf372ac30f38b980db76b7657d2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1e91e21286b7d093447d3d6f74a5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362adb3fc88505edf8fc2d00eaf3c17998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f080754561eef82cb72e60e68453ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f729a61663fc94331f1bc32f558d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6dacd270967a793f4d0bfbafc53bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd57495ac14080c096f02dbfce49b8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ee0cb65c3f6c75241ac71427b7c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3679403b2f5cdfa3110230b71c9c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea334e83ffc2633c231fb968d655d1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad400fe2e78b3af490a9d95f4b69d8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219dd829370b434f54f3e6cbe35a56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a246e75df9d4cd05586b50a1d1e6d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f308266b0562867f3f6145361af24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e525bddbfebbbf80b741ae474218110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f889c48fc5f598368d419d24b34fa43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39728799d8a6487e66543316002645ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c389d71496b15ac384b72e0a6b22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18662d630ec8dcaa7cd4c65a1b61981b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e040ff40841dce2892857848580d67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d24ad2c44643580e5a99c2372ae69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6ba0581360490609eb38196d8bbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ac1ac952866701f78294a37745ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c1c878fad422b9fcdeb2009a010b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11877992862f08db1cbb21adaf10cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9fb372f34869aab65ab265e48e1b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147da6230748f2265decedce80226215122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f5ef3b35f0a4a607f5b491336f454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cba64c4cbf97e3409f3439551200b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9fd4a3d1c94e746320cf708fc01ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e9e47216bd0ffdded0b20c50a0484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2301e6c2ac8b314077b940e8fd998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820538d8ac32925724d33543db34c1d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dadef4114362cd25bd3ae77dae2cb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e7262396e094847ccecad07562ede130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a12b029e1172341ef9634b255d958131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624a4e4dcddf16a6b2eb986b74f796f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e1231be9d8aaa0e164e69349de1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af69b7e5a54bafa0ad7221ef151aa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc690d9cae9554f97746dfad4a217135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13bf0ba874ee402b1b50366905e361136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39559507a1d8e6266d61aca8c1574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864aec3696604a18d58f3c2570bbb05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dde6c2371eb3974a5f71d2482cc5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3373ecb37a91db1d7161435dca838c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4eb29b1841520744baae84c761359141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62346025bef5b8555e6fb875306dbdf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ac15f8d860627536d594466b3858b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910d7f730aa48bfb91352cfb47f2f7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368a66efaab19c62f0acfbd1edb68ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3d23f523fce12d7611f6589302b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f957c3fb3e4e8f5a02a31f2f798b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea807e6973c8b1caf26a22c315bf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667eb2df4aaef007c5dce40dffb9b13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be143197173a810149377e8bc3b4db1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d628e8795418786eda6a11434e79e9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca495318e135bff5d8d40908a5132152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c1d9344852b5690c4c5a3cbd1535e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd36c6beeab1453db12b0a59191f440154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706d6cfeec73e19e8c41cdbdffa090155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166467e2c30c6c8c665ef29be01b612156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a60b35c770bd656d22242da888ab7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7f7e196c078929120bde8ef0b5757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0f861097a2ead366ac0f48e98e021159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfd3be2268725e245fe06282d964a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca6bbf63c9325f1fb2271993c4a42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d678f19056e7aaef66a3b5b4205b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3265988505ddbfcd68a7b2216029d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e8c6be4cb15c6fa2ffbf6dc06b68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df8e0811f71623ca9ddbd2ba63fb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a5688d1ea9484cd2881f1983ac38c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721a8f20cab556dae1209ca5866acf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ca1d753f2b9ec5174c3aec253727168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c23cdfabafd1acb99ea6e83fe2f0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a282de381b0e5b6b0099a6e7ec2d0c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2913fe20e1d564bc96984efeb38280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833749fab8332fc021fbdbb759341590172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f97466e106c628f6bd92a4bad00a4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e96dcae7de2a85ee531d51967697174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ecdb93ad95b159b8e47cc222eae6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe277fd041b849f3482d656acb70d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8174be5c0e466a7713a7af595683177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea4e4ac0b4b4e73b25ff8ae5e5a9b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f550f4d75262a3a60d44c3f8030142a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c7e00049e0cb726125a3d80f9254180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fd7cf029abcafc7ac820768251dae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40bd888ba827e3a5e719971ca580ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55659e54c0a16991d25f3520ffd33e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096117b132ff3e09de49c6204b38fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917cb87146002d2aced337dbb260e4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912cfc8ee48642f1a9945405e90c99e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff089448eead38de890ac01544948a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae181e47312d3c8bcf9e90e281557b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e424357c21b190a5c40f1a61528e84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d58d3f4315573c70f2040b141d65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab00a1ad4c1388d350a51cbc2f7bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465eb24aeea26b6336d297b38e7a549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eae934b3c318d229b8e6e9930e7102193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dcf7ef6c84a0df5fb9828e4c0426a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd466ed95b6a7a26a27127efc58e6ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce97b206e38924330ce7c60262a977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9ec53f0dcc914118dd7cb137f480197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8250c37649838c43aa6d167a4719a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6e6aaaea4076e59424c11d47e9142199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a7346c2fa1e16b89075ecb40c9e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106c50c3e44d9dd32fe93cd09524d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b9eb6db30188688bacd59dd346dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db594991cfe8734d5c5a0f8117e29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de763b69ef468be1b9e0e630303cd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc0726042b2e4928619bd4e4c74f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867624507122290f214d1dbbf8af0a49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87b32478529e86dcfc17fa5ddb66c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36d201b6bcfbc2261466c70619944208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0b29cdfac49281a19ef1155b2a0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26eb4482f8299c799e49740f32a79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd73933d10540d3d8a8c81fccab95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c505c6a23519fe7c7e354ce16351e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29e4af92c3da222dfc336cd49e0a32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc52a0d16e1e49b5a7fb1942456e62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce6fa2befce131fe9b09dff519de2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd3a610b2b7d5a8e040aa1ce324e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771d655379abede3613f41d9019bc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98443109817b9b3285a014ec941d91c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358657ce6b0e10e5f30c68de47f1c07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ddce2d663e5e879ed126fbbbfae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe940a4e4e644694575674bd6ae69a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ac4a1c8707283e0f35e64541acd92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2bf7a840dfd80696a85f09715b0d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8c09c5dd55f8d26705ec860d64f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b70f7ff92fe77b9fcd909e5f2462225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e6fb2a99257ffe045dd418892aa20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9845f6b757e9562b52136031e77af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3f76be95320db8fd4f2ce8084c74c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ca76fa90a6d1444d7294688ae5d0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01aa283d64fde727d1836f4092467a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bb695566c7e59b23cbe5671e01388231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d04ded757c9f7e093d9fa4d8c176d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998348152ceaa205b7b1abdac3f9f34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc034c6fd3ab159f1134700bb16dd61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507364d2a15e8acaf5b664d96c81e3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b33fe6a9290900ff68f6788310cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a86107f58e23222d29c03c9230407237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315a70d36df39b6be4dd765f71154b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07424fccfde6ea959ffe07ee8f1014b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7bb2409a0337b24e26f625913fd47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f6276435ff710adcf213af3d04a3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ccd34676948266b9f90e3aec5fe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf616682149bbe90ae05941b45740c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaef814223f938b26584a6c6996baa0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc36fd4fab34b44a7fc06acfc61bea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d214fdb8203ed657e217b8bdb9c5e6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375cd720e44c763735986d6babef50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c9b22e14efa4dfa2508ba77c321f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e484836c1560c6a1a6838d119b31d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563294acd2e675127b775a593af144a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f8a1da1072d86ac059513343b9620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e959e91437846fb5bf150b271d42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fef6be3b010707bb5e3d88a98af36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416332f61eddfb9482057cabb88f2fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5188f4ce5262362764e4783138a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd5ea36b863f1a8cd75224b7b63e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f32aed0e4661a35a103b11c9da1ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27068cb385df35ca7f4e9b69380ea577258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b228ef3078e139c09ab32c82fa693c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85554b50d0f6a44ed85c1c8fa88764f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088530dcc149047672e40cc36d503cf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3bb7f3608ebbf63e5fa9832a6b9c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522cfebbbd29762dde8378480135dc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceb7701121f8ea4f23eea5773fc793264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d16c9e6a4a649ed92f1a5936f02d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362691ff40f74b77a667edca3636dba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d0265955be85f2717a7345f9bcb69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce2fb4aae5723a79ec08785a8b04f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8461f3103dd9b1c3f694007527d54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794673fc758fcd34dc945633886e539270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3198ae344a5c329d2e5ef4a0885ef09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa8551b9dceca935b13764abea1193272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53678deb15f1a03f4fbca0c6b16ecb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b825a40a3cf03e898a97f93f538fe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ecb318082731d71b0d80d3faeeacf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b6dfe1fbd1fc7045f733a0517480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b37e502385ca477bff7eee38e13e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cefda47eac60c26851bae4863b1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c8a721cd5bdd3675b5a2fcda711b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c4118e252125d68c3ea4f9dc46bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6943a5c7451c5eb86d3d6816d5c77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d61fb8509c105c205a7cf59f54651282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe000a6ef26d6087e8ab21bd0619ac2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f81eceef1fecc7c1968567aea0ad63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b569360fb4b4bb0a5a96f6ebfe5d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4915068ee8b7d23d9d1391f0ad72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b317d10bd1216386b98fff84bd1b30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04623ac98e2ec9171db354ac4561ea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb231718de119533ebc50945f2ff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea24723da91d8ebc178aff554e004290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22154720a00b784e3a7c5a4ffa8008a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333b846479cc3fc5a8c13e0402db751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a59ccd2ace005483915e6c5f6200f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c861caa8025474704a89cdf283e27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada2b174a4a39a3dec058495a85829295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287df6af77f3cfa7adaad5861e0f4561296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17653b796d8ad0193a80569d627be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b4ab68acb29fef6d3c0dac1a8930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4463b9fc3f56bf0485a162eb65acc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce2411d87e04449a546852e2acc72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b266e3d1d74f6a4b580c358144a486301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb019383caeca2e6dae20eb8e3e6a7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9049495aa98c9db5a79dfc091c85d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8d054dd8fc788cc9276bdd3c137ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7402418673c819cbac8f4bf95117a82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9477b686d0dec9a5263cc59b5a06b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e9030868afab85c26389117be7db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca436098436ade95f97cab04379c2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24512481824dd0fa7275062c4830a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd37492a91ff386a13195d2ce9c9cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23424230b5a3e3c0f78d7e45db02a4b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd0048d5dcd9bd0533d3ff432a1c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c496ac3c7ab9b1468e2aaacc1d72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79802de39d9d6304ee325214b5b1a7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2dca3e8bc977d9f87156efb047bd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192d70b56943fdcb9662f80f21d134c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3079c53b320ae2004c1f1a5760fc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa584a2c9b1fafe27734013a670ce899318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75bc6bd9505ffe99d6ea15db38ac88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da871357097e404bb617c71cf91e555320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b80330fd0c7a161edd616f4ce8643321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4d960eb426365d213325ea786f25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803d38dd3cdd15e4ce1228062afcf2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f02bbeace80f09b2491a1973826f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c5194a97c705f0551f61b0d8ec0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ae4af5a4e8a081716e22f825e035e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d20ebfd4bb078645a4664521f7677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494bab829318603d086db8994fecb49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768a6596f1e36a99b875cda3a2a9936329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c525f9df909ed3a0f8c8f9a525530c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e01936d8baa804f82d4dd0e6a29d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7196b5932de3c97757da569298b20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98d51a52bd4ad556e351647dfeae3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f04b56a8c7d428535323bab5b8af6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0824eb044f4a25dc6133dcf479cda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b50122e1e60aaea976091721bdcaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172622fb601816d9a438d878842588337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d6f9d7b30ccfe7ee290a125c4da22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103408e1da7c237d8be3e858c3c2ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a99b609af673a5e260a9e84e3f124340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a6b817695187c1f562af0955a0695341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c2391750c41a2c56d33fcc7421a25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e521f1ec4b82e3d4167373ebf267343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b2e67102b6d4a262ccfa3c6e8777f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb618d3be7265433fb39b404aaf57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa426588eacf61468a8110bc54d8342346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10695a1a599323b2597986c807c1e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18406693fc11777c0d261459d6fd4a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886acec0039717e74b16cc9e901a5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c12eae2d10f51763752c0d4601f0c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285c1200c95d77ed70c6a3661c14d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869e9cb6b09347412b86a0807ec872352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797199041b9f56285d82a976eee953a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdbc8d59b5e69ed60acf03d011704a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036924faaa42659371add1845b692677355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61f77d0d927e7f541fe8e54ed79f12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067603825c54f080714a2ce3c7b1229357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea060c0f7670ac9be4703dba9a0b473358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038f7422e7b1088e1e9e4df355f15e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1f709563edc837db3139717e0029360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c12f8764e9871b4040ba369f40553361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9173e180d59949c7d46d114b1fbc2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9e7d389b6bc2bf72b7e4be9d245a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00246f359e147ff72144b4065e49bf25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce83ce1b8229b11235c84bb77f6ce0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6264b4c864a5a7d449e267d0c15a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621940dc9896b8e489f5615477108502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccdb70ea4b02a56c307491080ed6fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea6b2453da5d71302b84e96b71bb9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374f3e6bf7dad454eabfbcb96d84e5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8fd5251b126f8434f88ab715a75a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401acb51230eeca206902dadaba477372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3792f72b9762ca278d3bc18cfddc41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a101abf3683e6585490a7d468cde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ae68c0153a49290b80d7216cbdc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424e377019047b1e1ee75f03a9e14d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dabda7ed4480fef703f05443c09bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182a79c0e119117e0de06e2b72308d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab1e468d9fd82d2065de550914f5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705f421734b4f76c456ae40f3bb2f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382fa6a7c27b2f0bd78ad90c13d05c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9446364a7653afec08d8c6b1b45d7d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a618e64228475865db66044136fcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431379755947f2ad3dc97247ad91950384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a608ab18e564cc85796010e040badbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9259fb619a7d40b81dfa3c11ec895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2365096f563825c5c8421bbea6fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b93cc1082160522deda7c2a333084388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc318360cf718c62f5f156852f98f775389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aec3096321ab42cbd1ec46f089cec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661edb48caf52fadce04fd1ad6272e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd015c9822716d803a164d6d72b15f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77667b2ea540d53d16facb6036453393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da33e2ac63f7db80717e07477d05af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2d2f27865638519e1f24752b67f0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69704510de034bf93722f6521ffc2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a821b451e4f3cbe8e6707003337d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc95ab3c32e57352bdff7c76643e59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae5c6108827e99d9bb203165e0443f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b1d0c1ba06ee9192c5d5f46198177400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce17d7ac64a5afbbdfec6c41165997401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a5ad0313508324a5ad2679e0fd69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8baf50dbe3d9f948f5dd8db2d72c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4871d3af0adc71f2def48f3475ac5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356bb53449feea848f9686e803141c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9714c7ae72caeec44645138c422e14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2460f19b8f986f19c879b22f32acaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e58badf087be3312ac9d2e97c5e332408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f0f50644e8c550dafe1937b16c9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac3d9a662894dce8f8b13a164f46df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a988048121019f0b8c3e388d9b105411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ce01c0c914fc9d24986c8a0882df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ce506947830c70b9a17f90cf3117413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9672eaad5b4560595da91e1cddb77d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d9806899fdb171ae55ebb8d461963415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62ba82a59e1b0d1ca813879da8819416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498c1e2dce4ccc68a4c548a901a612a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1864b15cdf121291bf60307db503b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8c673332f2e11b929c8dbc261ff6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f316ae574b53923a38dc0b4de7566420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3e681b1e49adfe8f1ff61c62ea670421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869eba2a8ace12314541002f971c06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f44bf743c52ba7ed8f42d3998588d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407078c8c8d0052865a14252a01638b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57845f6bae3eb2a51b07c4eb5bd4d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d1ca21e362c54668f0013a27a7a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7e3366efaf97002ed9bd2903cd9af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e7a787971f346099d0d8fd432fda0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d77f23aa7c3ee184b18002554497a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be638d2fa088b57c265ac51743d058430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fab093b9b648d6c57dff9b6b9180d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b5d6b35ddbe8481bf984b980672c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf96cfeacebf5358218f0d48d4762a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f03c392fe95f750fabbf5104991c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485b1fe676e45f4041318f94e6beb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2f2cb300cd6ce6dc70daef46939cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c982d28fa0fbd8d49bd0fd2d9bafbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209d1641b0425ff753af0a6d4a254d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50db7bd328dffd98c64714ee06d940439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50618a69e63bbb72068c624f67a4721440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178495ac2b92508c7739ff5587ddbbd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713fed340309d8dcc06b366189db00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3447d8d2b4893e2335e9c5786f8cc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95685dab8eaac627e3af4ccd3be88070444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9670be06d3309747bb86e240a799958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609bee91fe10cdf9ab8a1770c56d48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba224a1c9a4f94f33f1118a4738fb561447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364a0cfdf020e9173a30bbcc483fc39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6782dd2760b9310484b2ec750f5784449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b6111fe273592777eb6d87b62b743450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055893b06883b7d5c6dbab39b9f8221451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f05a42668391cf381d557e0c070a87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b922f6e66baee47e7fd50925901f391453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad4efe2f59669def43e3f64202731454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def63d8b4caf00401043f07a542cef2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe89472cea39405740938cb9db7e84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322edd5d335700d46759b6e450d0ebd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460add2742e870002049282f49e2ae42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c38193d79c58fae8c888147e8191459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca458956fa441440a31db3bf4f646460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd916f84a05ef3aa01a2aa5f9b0cecd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d950108b68c1d31fd215872d1a34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e55a68ef831982ec17bd2b1f5c4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def5c5fc9d5a77d5a2bcaada286c9b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52f2b087a598b138d09229bcef32a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8a8d4c74f70da12a36324428fe0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76e9816b5a0060db8cf622f693061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf92345ea401302ae0cee25c772e6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f4dde1c4f43dba141be56664ac881469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11833840b1f801fa95c26abc3859ede5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd735d78a3ed9342d5a71d419fb3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c261f72fce5d2ae6a7eead31a71afb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530de7258f09d9b0c8b7e653b58ce29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682d02cb78d187cd77c61f527c3f191474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4cb0de265755a9fa6dd158d21270475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b6b009de0f1d9c005d375d56c09f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030301a2befa1cdb034d9c48ac7ed431477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e029f75ba3b77c1066d3473b0e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603abca31e11cb0a9c5120ec6d6bb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152dca02eeac9920f7d2d45c1310afc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b34cf85057872ee8a9b0f5e2353137481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112702edd83ba9c795c5eb9d742defab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48874a1ded350e49347bd5d08b8c7788483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744cb52eb995c5472dd2fe658921bfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abac77548036710fb6b03fad96748485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b859fbd133a5470a411b0d6b0b3b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dcc5d229d2fbc3c2f97719ec8cfe0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c78f782de60d6d7eec8cc077a17b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc51b74768c711afbed192195123a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c351127e1761f534c39b848c18c04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae2c7ba6ed2f8463c23c63f0977de6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17a10ec6795f0a22e0cb9e2e5e8577492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d847095dc28afe4f47c3f02f0485992493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6819a3b164d6bdc078fbe7c43d338494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d426175299b71b5cbf1904e460637495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dcf07c8fbe87632ea83211f04b2e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9d0d219eaedcb00401bc6226ebb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a081ca30652f54a8c085e2498cf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead9a86368fd9c4f5323374260d118499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141044e83a5c01b7f924800ce8693949500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ece5421d3dcba6e3b33db10c9b4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13aeb5b275cd4059e099106595a506502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6f4ca77639597103bebaa4672433503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0709004bc9919b3b64325c8fa70d4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b372a3ef12b6b2d8a73a5c161ba2af4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6392a68ce2e1109d16a2a6a3627cf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c0442e95f9d8d6cde21dab710042b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa037a76fa2d9e5b5ea4764ccffd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d5ce75f91525c49893a723f75fd3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b33e781488fc85ff9e965fa1c98c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27abf3c692654dbf82baa089e20f9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8800dd111e7b2561757938d62c980d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674163d55a1a0151556a8c126d2c901513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25732357b016b651e9377a196cf2d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b793410e4b229b97a74e342abf6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106ffd1343f2cd431fcc59e6b8a177516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01670e191553abd64a572403175da3d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb31185f0762ab855a2038dfad8e83f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6866219919e765c3e05aeae7daa499519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e96145473c42ac22932b036cc61b33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad84ef6f23fd17eba5d7d965a46ac0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e791af20b26f613c5a705af63630576522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76e938207ae5389b43d2921186c176523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d7a91828a61ff2541bf35e1b02053524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632109045c194aa9c96a137abf3fadb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a045bda9478c88f650858beb0966526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fba72923ef5f22fa2580b176030f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d79ee95fc724a227cf28c9c664747528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed523922212f299123c522673325a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a21128acc356e3cc8ea655d32ff7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df0721fae8c92e133e017da5d4eea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53072e66e0ed3b07791bf570bc7cc5ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce1474897837adc0b8bdc0be4da8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6448cbfc708bd73909fb36390d41ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f44ba367ee2fb306b0633aa96409535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c2a24208254129f34db360ecec0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7dfe822e5c7e2808e5dd3f6739eb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1e7fa181beb7cdb0115cabfd05d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9f98fd8a11c7736ec5cbf691c8f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd2a5c4a28b8cf3fba64d1eb8b074540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9079177e3e4de943b04d2424eb51060541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040511ca2e0517e9a8493eea14d5bf4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89127049be9f4bd2c11b3483503f577b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7631e49acf480ca418fabb84c5e1e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bec4b26367e56c57045427e465ca1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca1daad816e82fffe9c461caa565b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645141f9d0f1661df91d8de4c314b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef4384c2f1f1bd5f2bc12a88d969e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d3dfdc34d2f02ff73f9b884186a6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043e610be0dc7707b9ed130751f698550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070f6115fe5e16ea7efca07c294a04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bface90a5f4d634c5b757bece200808552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019dd998949689d4ef8fb5ab4001941553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9874a13cf912e74bea4dedf5e1d9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e63de47561fec9d7c47b5e50740102555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501000da9ce6ca62a27bc3c5012be22c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2262b9e5111a65d0e7d8ca7f30ecb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249629b0f8866476873ba14e62d8c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847489c8aa5eb50b9da9cc7475b4b04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b0e7988fbc86718d669a5f240edd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de207718844559b4ec7895efb451d84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2eb9978af1efe8a9db3d933d10010562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307a19bbec8a8f955ab7b4bc35a5cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e32b9552cc6a295166cf736c99dbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55272b442719188d2129f0b238883fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e1e9a690cf8e12078ad4dc938572566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfe6ccca79f86f69bcf18cef84bfac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dbbf23991a85bb06eff827091eae8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fad882f29e955abe8896b79030b57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c650e2cb2aeaaea23cdadf18aaf781570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229b32c0c51723fc30f7bf7a52cfc1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd34f9c8c8bf22b32c1efd1c81352572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f7c36e875168bc0cf79b7ec542ffa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff387a02b4fd3831d0b1a27beba2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84354be3a7bf39a69c3f58e8532a13ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e5f98baea54141244451a585e26a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28fbb12b5b7e5e9737250aa79abfe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde3a0edf35f0445b264564cd1becc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f66fb43dfc89aa4cbd8144d7404976579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444419ab66f752cb90267c6f823c58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc53c7cb9b6266b2d77d2c78fbc66b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d5fd7415040e62897d4b5a1714d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611c5052c712e7dcb7270f4d8d4442583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047ad5e92c6c2937dc615c0b93b57a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea1c04d24179274172584199eb9e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30295fcc876c308aee1743bb754c505586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6dd1c3555362e9ff3a9eb6e076c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a55abf342cc6cd1baaef781933e211588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b7f0181add5bb1a0287bfb126bf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eaa0937e13049427cb86b36038605590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa91cfb69e2ceb7a94a6a38c60a7b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218855aca039b1e7c38525134f3f5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dca733fc9169fd835a8e2c2914cd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc999195129c0519218aada7edb12c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d62d51b66ea0c95d01f36b495940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d488abb5847709ed15ccd7944b98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77644ae65f8d2f48b06b24f594dc28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8fab4e0e0f623415d3b7c98cec06f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d0cc873b3fa3e2c2b2753a61f782599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af858211ca660df2c1893ecdf811adbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab321e40b51b9af60cc6ea6f12649601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4a07e7584666bb10e3e73f39f5d1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb0e60db7345250a8dcaa651349e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b03e2284e6b88efd8b27cc0eb55b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1bc270b37d4526b043ab40d065732605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1252744bd1d365bf074fad53a6ee4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8416712f4e67a9ab364b204ba8d9b6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098163cf637ce0a632a69f43677f64d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd65a4778869b273928ea859f78ff6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd625bdf45ced75f95f7e8dc34ae15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba4bf2de5b9b551958042eaaac894611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723400984f1a0a7cc3c32f63512496612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb97aca6bd6714a4b07721a7df7979b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1ceccf05354f48423a37628057cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17d3c05d06de512838e726e946009615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bbbb65297e49f09e9ac7c84d27c69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f172c11f373b4e3021b5f0e093fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3039afa1ed87c21bfb98c8e941faa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1020969ad5bf792b5bf30825f62d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0910deb789065327e34eed822bbc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d6ab9c6fbfe0256aa0b352c12fda4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237119c6dcb6146c197787c4a828d116622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3473476e1e8103fda7dad3a804b6db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a548ca7db68dbc4c256ba68aeea19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411874d33796fb8b0074f3e0a192a00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e26307e081171c570e94537e4299d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e2a279722803f722964a3bfa8e35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf966118efcf72d7852dfe3365b9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eaa6d493fff9cd7fe52aebefa67cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b1a0ac1bd02455b5af8091df74415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50357ee3459ff200f78f6256e5a7739631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0c61439b7a4a15ce6e56c87cee0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d491a0bd22532dfe63b84c22c306d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630022b313fac8d6ac7eee526d5e622634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d14bfc223c009557d7b237b91cd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714986c52187afe287121493e3e24df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76f779559964a718b23ad0cea66f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a95b8e3bc2b52565f9bdc7a477cf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068fd8b71d9932d28e8424ca8a3f17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d5592094f4e2d25ee2f74cccf5b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9cecada9e6739802537955145cb1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7cf35df48d6e126dd63e463a7d3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2486f5e6c480210592b50098b392e8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba1bb8cca074e1106ae6b8ffc8bef9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401e209815e1891c8318c01a48f384d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b587d24cffdb5cb20e0f688aee99f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba103f2b02762cb3f335d69d22212c16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf08fee596e8371b237ab3f8b0250648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7ec6690bc14166ee66a7c96e8ae6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b5760f5d0c5bc46d46c03f60b79d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a23a5c0c62626d549d7988b752c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d726f5946c64d9aa6e25d70bd660fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07201bd446bb579595e12d1fbd88881c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542765b952c6a4e85aa4975f9303cba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1e5a99cce22209e3ed8de66ca5088655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8171e17cb9c48ad4a6b7566a8bee13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6a9a043f99510d3dad0c2efd0682657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a1f221dd4664bdde7a8cbf138692c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6830b914bd8c109e93a90f4705b53bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0c6899203dbbb7da17c265fcdbac1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a630ee4a2906bc66cddfc36af81a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19737bf3a39f1d351f12e03b6a7821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81cff16e43280cb00400a5861bff9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9b7c6efd2e8410ce58429663bc60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904916a847261d7136bb10a32b62c5c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca323bf68eb5ba354f5ca99bc552fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360059b8170029a1326516ead92fb7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a48bbafbe33e65224ef84642e4bc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba197ff2731d7041f5dd4ff06ed8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b25693e9d3765f23b1b4f645e2c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3952db4dc8da0fa2ecdb7d1394270671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed2cf64e7300793474aaf92d96a29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ade6ac3e79f7a6341194df753b9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4caf6acbcb83008ff52c6dd45f9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d896d41d7db68e4efabe47e5193fab4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89870f035d9f0aab7a771b30dde7246676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeea922d2a3b69c27b8f24dde1a1c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b7e3e792c9cc0928403f039c89090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f2800b5e6d81bbb42c22632ab757679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba165672886e7d6f5700affcd387e7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c66fd965231569226694bb987a914681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fde83f8e17b4ca2ebbf26748c8d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af95f12a8a3808c283d048145c26b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9649a2998528b4170391d781e101a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f038c15611c13d88dbc4d40e0e77f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ccb390ce5f3a6137391f23b5cdaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf97e5011c06b0f029d33aca907ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9905ab51ae41653df0e7fd42432d21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370d27c82ee37f3ea6859b64f4ff85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c817e77547366b37d0f2d3685dcce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24944be35868ddae2308479c35e6223691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d923e8e29a1bbad69b4a830a11745692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34c7f7635a29f103a98eec23a028ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e07a9ac07c2fd21a2702f07ee888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86cfb6b8d85da04c0419d203955248695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee0f38c830b2ce8d04118d12fc3d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca295636d0a65fc8bff09df8c24e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68607c3a7336d07bf3d80d542159ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374754bc32faea9df6d339931c94dff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e3144a3f9628607b2176f2112593700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45798523f12f5efbb9075d5ea221a89d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b7bd766b9b4a005a41b456eddf32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f075740789c3cc6e4b5be4247686703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61494f074738b594bd068f160228c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc3550986f2858d3cc2d4a9e6ee50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13da2dcc5caa88e90b7ebd967180bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b285a8ce47fd3e5773e07fd1df72ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516837e40acc61b13eb490d15caee673708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e83751ddf2a916689e9328325e8579709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0082959acb6b0d22abbec27b9adb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f29c5a9caff87c7d3f7eda1d83b64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d2aa59d84b3fdf8eee7e11552949712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb064325397d3a19830478803e78e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f964840cb51705e485197a5af6f72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6992ce7c0a9cbd5eab0f6ec7c9cc0ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa155ac7060280aa7e547bad3f4148716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945b768eff5534fb70c50705fb6a413717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a61dfbba1b873018bd6aa1ff73b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe45895fbbcf6c29bcad36acaab37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840df9d87f2ec3c2507cde7011ab58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b6309cc1d7a150650aa3209f01cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b3c1fd04bdecac054dd6fd6a2de86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0551f2602a1122beda1f9db08177d19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580f1e79d1f3a5340ef81d966222a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaebd79d6abc0913b665603091645b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478db1efa07899767bfc5bcaec70156a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e322f8eaca5473b8ac0f4f1900e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa43958a419f6cee77e7c8fdc606f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa70b065a7c23345345d3350f8e45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171608cdfaa843dfec70ea4b6ad36e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a197e8d5127cbaba6f110841f7ed8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20ce56fc0b31798ce9688db9b6642732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b43d01d377960457925d8ae7749dea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8d190cfb9e1e554902e8f1fac484734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26b66dcbd6699b0b9306b61e5fb4f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64480781e43c01c98d9f04c8d7bb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12c30b9e624517a12c6ce51375902737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3924eedcc9f428e752de43c585ce9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abb9ff346c65267282fd2dc159cee4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e17548aefee8a50d2582b0e77c9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b510c6f88a119b6ced665068b406741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06434e1439eeabdb58180d746f2e26b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5451203409285a43823a3bb1bab3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b768cbb2bd2221bf99e125ff69bcde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14363977c21b09e665e9b562edec849745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8c91edf734bad9229048646ee78d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66922aa19936d381e36c5eaadcc879747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add678f1c3a62e29cd307c98c7532628748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41287a8047c42ce03dd76c6b0389c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf0b6cd4aa6fedbe619096553c8076750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c7d9326da272b6f89687254a333fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171db317feeaa086999fa6bd5c5c59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44118f0a89e8332ba4a46ffc5e6055753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1192ddcb07cc6190b71f912e1b5366754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a15828dea630a8f443d4985a6a428755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81965d835df7b02ee5d9e6627a7ae9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ad6c61e73cfecfffedf6c13d6eef757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>