--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fec23df0f371cfdf21b664ba72f411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd38c86b1e767c35c8c39c5f6969f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611535692c93558654a019c3f95b90fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7f7d336e5bb28aeb60f560f389e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600207ca739c8bfb092d9ec1b3f020685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7bbe52dff5e689d9e37f0f1b8806c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616471eed1181e6e7d68518504bf8847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f312b0e13ca6fc50918bd9694c0de4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197a15a6b81b1c4e3f49d2aca7ddc7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe2b8d636dfc6e5d7bd4c2ec9f4c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4ae0e76ab6826497f2c79e9e8ab9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa0c958cbabf49f102b33f8cffdc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818c36083fc7ee15e71cb2d5f4b495013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f00d94b7d6928f5dda66dc5746de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a66f3e35f8836053553c8e4d8ee3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3e8378a8c0a867e1cc6596b7cf1b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935917277d252406dcfca4e3bccfce017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f2dbcd05a28752c6c89fcaf3b483018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342212ed644be20ef33825c314c180819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360ae40ab7bc2b5d70ad30e7dc4072120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44bd3119a30dfc7a2c75d14a0c99c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c24a1de1af1b9bf787c93944d640a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc9c8bbfa814e147744a922235b5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e97319fd79ad3c6bd21de529115ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e991d0dafe6f7118f0cf1ab0a4038ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781519c6ce662ce34ce9fc7de49c179326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adae3600fdfba1023c0ccc391ee34f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb2314f1c8c3be749514de912a1efc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6176227cfb24af0c3d88e8a20009b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193227526d6f3ac56d1a97c0aa91100130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22793a2460248f0beeb1ac1ee4b5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b0ef567e6230eebea4ccf65a805f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9733afed29936af400f9fe92c6831f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a810a55db9ec26323c035b4f9aafd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21a81619f82de85f356bbca3164ca035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a867231902e9b862450ded86b0b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b567301546e9500cb79ec88ef20de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68d23ede290cf97d06cbb237e1b52738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e202e8697a9a94d19d05af3761f25c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5523df16262842ea5ea68a4e041440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02017014ab79f000fee2ab61bf3415441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dccce9ed30efafceb4ac2fcfd5a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e444887083efb7764320e8191cd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446bfd1f0b021a5a43565df6592751644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc8c72557cc7d8ed2f3fbab9348d5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609ce3810dba12ca1429134fe2bc1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284bb37699bd2586dba205ae35472c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735821b2516b85527794ada8aac464448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db552d74d5f5a1547f07c19cf77a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d85984b0b32d66224642cacaa3ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc6d58182c7b7b8409970d183d58151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ffae8fd16298e0b33e97f6a87b27052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52cc6e10220d7abd649989ce01b87453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3595e7fff6c37822ddf3ad199a5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a463e4108809de401eeab87917836155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef0cf69e7d2ca8b5f53feb6f76030256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c6997c317a9cba684f97ee3145bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c38a01fb7b332f32d1d4914369ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb225e0bd1960433837756c40893259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b2cf37f2fd582372d5201ff4257b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d34af861ebc14e1cf291ce4c84ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce63b22d616e5e5bf2d0b6f3c358a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398510fb9a9366106227bbd696b628363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc08df6e031fe282d66a9e1791ed4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f11222809cc7eb616b3f706f1dbfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a588ae23d55dc3d43eef592507def66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7ee5887ce3fb7462e04db967ff3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e43dd0a374d0e6513334e1269b6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f71c2731aa291ddc0161f96c392c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f350df852ed774a287ad0f65e0ce270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05bb651e30cd8992f41dd124efe5d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1f18cb3ddf4a44d9ec4636535971272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d67ef94006f7015263f6591feab1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73fc25d0eee19e128d77e55083b0fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3802b1cabe261e8b4d12f3ca53622d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc880430a6d67407f4342a244af41c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb479ccd06a633ee6228d59d9b00a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b8b588c5e52e425208048ca91e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf75ee090c0858e3886911c7966efb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b25db5eae4900f4fd074ff275cd5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc6d2c2f21ec6989f2cca11bf3c2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9429caf96f2f9e94697d5ca83a46582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1128bd3cf4318b2695e7ddf78b30d4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c9514717d34f9275c7ada54b7a2d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ca2e4520188b9fcda55450c3902ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb87c3f00b0b8f7d6529e46ee8543c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a34ad2f21d9435b4e48a763d7a1dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44caae48860b01195f806892638b7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b5d58555e745c51f1aa7508760e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716f0d67741b03e371e29739fdf8cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd765052797a141b64c69814951a3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c2afbac851e604211a5812e924a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29593f64e8e74cd2b305455bc903ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75431b1f9d09a0d3ac62a57a086a75f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ea1bdecbd74ec562a9fbfe314e21795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923cfebb3d753701e56d42a7529255496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12339fe357cbe5a21109c7c8b7d7277197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9879d5b57230317830dfc4c968080d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088685e74b2e5568c7b26b9fd58ff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a4f0bd4347aedebc20b7059fc560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d7a98fd28c058e7933584718dfe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fee55b412cd734bb177297a8cf09a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24f200bda3bf3935c923840f8a3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c742cc3c12c8030027f4bfd258bda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa66d84442444823e2cd31812a482105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f5cced2ddbb48c4abe7198d2d4fe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e68c50f293c7ff4e3135fdcd6065d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc5c8bb41bbf6f3012b7c82e71f5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e67e95db451520ce69274a081250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7730e6a4554ae24a1df80d86ecf373110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729366ddbba26f8cffaaf10a5f8edd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22620e05effe92975546f3ff4d93cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4464125bba5010b2d698abfcd8a90a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff95e354bfe5a443fb97743a9578c87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51b532a005cfa31471a89da6a5cfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fcd5a062a5e7513dc4c6a010949f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252eb7fd38115f2c6bd14f8802d274c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36cc348101ce16c6840672c2e715eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb7b13bf29212fa59620375a79c375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d982b506c29afd458f8c03e661850120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e198a13779ce34d796c95cc8fb408121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab40412dcabe6ae757fa1e6dfb3cce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff562ed45b63cb02ed595955dd70e36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefd14c89724a49e5d1a51dfd66379c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731a9d8e5b697caf46267dd40180371125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e324425f80741b88557d0432c966b65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572abdce1a1a4aedfbbbc9931e1e55a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba74f69bfd2d340ba687435e861e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fcc8ee8a7d87814fa6fb2f0891b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b145da9529a9d79b55b3a3254b7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fd5cc721bcb2a8bb7c82ce5119c26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790c842394c331e1a7ea010354f749132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1017919750adde9b7af0c5c75d69f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd76860a52cf853b629d76236d470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71717a69a59e48c36147dbe02da4d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76039eec4e0d4710559210e1e8a830ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc589533637e90cd076c9993d9b7252137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5afced0acf8d3dc7e3834cd433ac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e72e75c6f3d374ba7e7aa1ffbf4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92a7ed81e7554daafe846846934a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b4f0d4d694cc8830c692e32c0ac4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037a83cfcd74e2ce1f4f3ea631fe42c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2cb892be70973cb171f8b85a1d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beae39b1dd970c5c7fc5cef58c404f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91f44564563c8d35252920216b3696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc564397160fe70ea20a867e482287c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccbdeadc2a9a6c38489ca14fb84a4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492e5a92cda7e1e8c040956e7dca45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7df550672ea289bceb3b70a9a38cf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4847e73029dc42ed53f14c60a692150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b73c589a721e346ad8390056710e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784eb766e29a4319629b177d2305e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4adc262ce1a14338716a587a8de857153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc2e95950b4dde54e982ff29001315154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16b8608c78ccc6285000348125be1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fa180569c41c13faf1d34d40c7d25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a50e87e3cd2e8c28d6ac566068bfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca4211a9818ba3d82d4e51310d566158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bafcedc19f8836e61914817c77c50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad98b150bafbdcea61f2c575d0069b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab2df56875fd899ea3a1784446637161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b1594442fa77121da044f173bfb18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd8a4141b147364fcdd7e6cf3e796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b43bc6cea2adb7b18440f4c5d0e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32329949474b0b93d4cee1cc69f3d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7cb78cdb42d346524ed05344525fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fda336ace9239d234134f2c27d3a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0494e410d7b7b6e1d35917f359e7c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70042603b092dbeb31e9231906ea7cc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da17dd32d695054a24389effc311d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66887e1d11f83d1ced4b525fdf66b5e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de8d64a679a809b7534b2d8f3c36d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d68b367087083831983276e4453f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9387b46e636bf3774117886ca001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e9cc3235b5d4964dfa44dc6cda9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d08e24f2959277b1de3800242ae47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d860fd7d106e671e3f391fc6d352177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b237eb01d18e01a43698bb09f64ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf0e4a14ed33100201047c239939c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6f2f0960841e5264dea0ea3d5b84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cb3194c14f9ea156a806c407e8aad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02325c900e870b4fab725342497bcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418c893c725cfe29bc510bf073c34a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672fd22c93482e56cbdb906427e6c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec8baf00c4728a9d9a5300e3f80d9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c4ebb3cf963e548c36698169f4f57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ca72c5469599101dd4e4ae134c11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5437bdfb24ae14d4d83c590cfcbf20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247ec6e126dde595a71569260e62589189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15bb695c5f30edd3388fc5ff6523d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0eb50d37f27e3f5779791aaef152f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a59c37265ffd1ccbc81f5452d7ce44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48d84433a345d89f1cb62d61ba7c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03873bb36be8b79885c4dd97b600c712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a4874cc59a807eb5c4635b2c8461195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557ff1688f8103d1f36f820f9c4dc25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7a2b890a5a5cd418f446f4cf425c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e25ad08b2aa675c19c747c120830198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5480b3a9c46de7904b775c7991a1d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a05811e2cccd85ccac3bc4854ff78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d48c378abea929207c0fcd95ed37e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e312039400db25c3716bb105593bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a6201866b53bba9c7a409b502e448203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc202cd21f1f4e584a780b676687d6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ba52d033469c8111d0fa012308e0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927077e2f3580c547703a72e11f646ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bfa64809e01607b7963a12c8efee6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e4a2fa219de75be96e7dfe018ee19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750af09f0a727276998f4946fa0107209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bd2e6f88a58c43dd1161e495f3c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1b64d1267ce39c1411b6ca305fb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6bdb717e200292563ee5235ca07b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e1becc141457389a0aedfa2e1a9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f096419381d41bea2285448234e08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a75f8564944a07c7543b4bb9a802c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a57bd6e6800ffacf65dfef746e7f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ff7228d35144933c7c9a924da6467217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01cb9ac035ca26f9478666da7877d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25631d89b1962fac44382c7b3e8b8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf8a53824f140c50a13e0fda0259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15e8523073ceb0de5b6c476a0c260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd856ad47bad3c3cb09e79ba47bbf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f30ca82e5cf85a23ab8228d43aa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875740187441a9ef4840617cbb5f3ef9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ac0d8f6090c47b12d54bc420c941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20007da4c1c4ed1d61388788246b409226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e16011c6b3206a0f8d23cb8fdb27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaf29219d1a1f9ff86859e68931b36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20abb9383899666bc48f3ab134187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79906f08748856b064cf39c61b0e18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c1939216241a2673dd8b354590b12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4d2ad61187189abdac02306dad06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b053f77442d4a4ad89469657f2a9b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20c069f36a88c219faaac9af27c29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824957ebd6e7b262b95b5aa489c32570235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260956c985980ce8ec9a526175222dd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab260b3ff733291e1203c51986727ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcf3d51c4905f3902138020b767ac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721048a2b3cf15f0b3bb6c7c53a2f380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac29f2022596b198df6c6a7b60e829a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34962015af9b713c6a48798ff18cba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a639e538bca0eaeb0254dbd524cdf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4c61459807e0938bd234de052b668243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a144f3d5ff967d85738fe12b18370244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea2c6c1f02771b5598910abd3183c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d49baaf6310845836a27dec554702246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01381b753fe8f692619180e8abbb454247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32fcdbf6fb213246107b4fd0824f5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4b50f38ca695986f92901b40598c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324932f5a89062352af57239d1480b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921028d67900327caf5a97300de391f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ab954f4a8f440ba5f09b4f175d677252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc6b3c5515d5c2d40872a1773a891253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ea3fca833f7bca88078ad79d535e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aac2d7d14a05bb111d7fb4998ebef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34174ff2db57d077ac147b95bc8319256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7952cabfbaf586903c02a64ee4b8d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029cc4666f87abe732dc482db6689ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91b46cb859f4dee3d34a65b3d9f6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362f3870370b12b51a6ea745f73815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1956556d3a899b4ccde44be958ab60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aec37c8fd9b9968504415b4a0b8c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9d07299f4b72c17f40cddbc9ee1c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970de58f0e4c75fe667d102594325b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bce6ba9517fc1cb84285b09aa6909265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1e0c431f0a77c6ab1b76e2973fa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f5d1172735929a031640d71674be1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa378f620df4c9c7789c0f6cc3ed04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452065541bf562f65b62d28faf867340269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7282a338c558868633342190d1d7d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b7be47e5793ef8422f317359230e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d0629c14212cb7d654a3104e2ffad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ba736972c4d360c512ec1d5d4178f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093d824afbad02707236f1692337f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b155c6d3f5a9ec6467229be006322275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48605ddbb41222bdb10cf569893effd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290d9dd5b194726b01dca1aad7acff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cbc34fb99d0061c2823a04c5b9dde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b06a7d8aa78f0b023d58772798eb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200878168791880dc9f80e64824080b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a5b220ccfb99335c365ea5b76d24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906b18c1245de45d2aa6449c19bc26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bab6bb01bc567e6ccb7b2dd6872b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a20aac97ba07185e6d3ef5565bf87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117427f40301fd25eb2c6dc541cc69e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4933f1b6525c80c0d6f06110162155286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffa9c266e9191f71bb0a6b041550d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c725b8f06839a1946158fb6ff008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2308bf6eb74c4dfd72decb6cd31025289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32710ccd19e081d1893477e26ec63e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7d067dcbf09a0f9fb137c0b1416b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d929de6303f8250f6adb6bbcc8ce1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44050c3eca2093d31f9db2409bb6e25e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3acc8a3164ceac35d5fa7750ba5a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677cbb984a120c2b0e790372635c952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ea3cc243cc957b847a46a81c285b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313f858e0a22d8dee45cfda3600817297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d78b35b686080ca978da64ed6d65d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdd36e9401cae6bf1f65e115acdf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66dde74897da3100f07962f298a069300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed19b01cf400a5a5be35948f2679f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722f4fb9a64960e240826ea9f15abee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197347e450d9e116d4d70db4447e637303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934a01e1b9beead227b5fd6376ebdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee057aa770fac56f3f3179f863e43e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6111fa85a53d122c1558420bcdd54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7bc2707163f75276b956c281741a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8d3628f1fc2a4e7da7fd9f6ec0d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20cfb2198d140c4b086e32a0812a7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b6275dd113019518c784273aecd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f6c7183f8068252e6cddd36e7608311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11f89ec24adaff2eee32a72467525a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab77cf267fd8ece16e96dee177410e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9c607a5656e69c7fa65fe71502903314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933063f46c1a6e9594e5ddb08b1a67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0502e82fe3dada212ef99561edfa66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83539d31fb9e3a8977b7e4906a327b5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f1991c20520ae718dc2e80c5e9a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ad387a7273e79466dac9ffaa3f06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0966a32933481844e05565cb14fb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a468c9b07f373c96e71bbdac4608321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2895d6072b10c7d8072f87c56012b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04245b593e147b00790257b87bee5d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098aa48d0d4e09202aba1737711ed40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d98ea387a7c5c4aa76a91d1720324325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4a7d93a346f13cf5deea5288e7a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0225eab18c5364de992e7efe2ea0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e55bbc3796d8d651058fb6ce7fb20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700815ee5b2d8e29a60e2f5d92f974da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb2ddf414663773e8a577e0ca9667330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9af4dc4b025386e54fe254e064dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1d4746042212c2bcb68439cbd2fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b609314d2b1347edb190144980848333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2bc4d43c76c7afb29492360a4f854334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb659ba19e0432f80815173783f0468335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bea4163bf4486dfb9bef2565c45ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda10711fc8713c6252d469f8dd1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121fbebefbb76053c439a48b2fc3ca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49256549b39f7e31fd0c9cee214b23d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a725f512eb8daf1d8a291b713dbdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb216a425f7e8bd26332d4d3cc8e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c637eace6a8f669451de56dc37b69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cec94a561dc581f813989ddff6546343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71787aa07e18330a6ad1f5a618ebb74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc9ab310c80f7b3d5bd53a0c1c1c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b256c4812ffa50b6e806b59c087f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edf3cfd1ef2a82302f1cf16e132642347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ecaa08c12f9b8cbe0c49b0a9627a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae14b56d69416bb48ef2cf9fd372a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e3e088e4b52fc0026dff3186084c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0deeecd1017e5a3fae67d58e1e5bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e697c4d721ba8f2e50d5412f1b9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7016e77d9b7245c42578cbb315d30b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8078972039de2e015b02dd21c2b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb749006d141e4a835568ea53e18ad7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455213bb0c89f8c606ad11c4f8259e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb560b62d63a30f69910666ccf971357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf9d38265f55d34f366804c505373358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824835b6d5bf755954cb23ea9ab9593359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380117d12680da3e2677376f3aa75d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cfa99e184cf3649f559a9cc4c19f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c04cb965a4c6a86c211748287551d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf92eab35ac9abcd8b31cecd705a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf055f99ad73a7fc57e5a1d4402014364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7393f9760f7df4c2519f4d41aae9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f9681fb15dc30c93dcbd9f331e32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4a0869b31990315030eaf7bb83c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cb539b04291a06f59cf603feb688b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707cb1b87fc4ceaa7e0a934a3ee96e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687be26bcb29f4f76e42030b67b91a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ebc32084a7fc3f4ea19cc2bfebbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600817e2d334953d788911ba76e4ccc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca52d73814c48a41e91d4084fcec3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7db902f9c50fb083fc18525a6e2d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64d87062325eb54a8e62308ca2ff5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f479f48a5b0080b261928298d8627c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6169729c865867df993b80be2137e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98b78b1b543b8ae3e590f3b6150f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22436b30ae77313fffbca5df04b82b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70ce6faa7a115233f53d386e0e112380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702410ba72c93d0679d96ceffc6c277381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3aee25b6f7e47a4c4f1cbf0d70ae3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10517c1bc163fc667377af9b88f53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad1cec40adc4a7201f6a8045d1d02d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48117a90ab6ecfabc22431b192bbb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620a7144ed8dce5baaff2968fe98aec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05e019d6bd8492df7baaca4df74455387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38797956c54ce994caaba4ba32f100388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52dd8d8bb1a907ea73e667143fcda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6ec0189c992b442b9d068838c4bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea809d72eff30a6820b8517910a01c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a84c2e9b1859035e03e529c63be1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07aa600327d8e63ccea1d13a39db58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357836f10446fd618f3e11e4bab343394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60771ff68798fcf024b218c174c7f0b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2079a4e8488fd61050c8c63705bc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3015607014525f088862d9cf68a21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836fa0aedbd608bb728badf33e67757398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3ba0c716ec01beaefb5ebd7cc5e49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c211c45423a0ba5b08c0e286656960b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b3683b14c6ebcbada8e3c2885de57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee02f5cd8a82f08de788d5cc5d15d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cdf16032bdc1ef9f7326e003f1dbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fad2f2655f043799b3e690e1c474a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23401bc91b26860e61da442c9f8bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da293755633966f0332aac9fdfbd55a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63c1975c9484a7e177c994a939a437407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a6032adfb5044323989fbf41b655c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5234feff86f3af00595ea19a79c1b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20b8bef9ab26c2110fa69471c4b0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab03fc9dfa727de46a68016e0859373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314222b2cbe4abb0588b5142bcbb5e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c042ded7ea1f384ce578b53bb2199413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4a5252b5a8fe7fa1d017f0a7af86e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1264fd122cc092f379b5c11a1160528415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6233ab1ef64993022a67e4fdfcf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce672100c77b30edec19c540986d69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f7df747b0f8ba32ed2aa7ac00035d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc84001df772de0c6c4a4123e34748c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c7dc36452e5b4f6e0f166fdd626d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ab3237f27a63a38a41392c6a503f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61541bb8adfe2a3f21469b76b8142b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3732011cab187208307381de86e1ab0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86f2c8c06f1a3c5f047036c2254dc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85180120858411b162b5197ff598a15f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b84a8df8c248a6a48c47c38f94d981426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294bd899be5c229731542c1a20504b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0a96507101fbf07a8e1478ace9d3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc08e4279ffd46b2e5754d90dcd4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e280daa93d88e957e2528b8f5d8789430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c8e6b33091c8d5e78926fae005fab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300bc184c485737119e77e2332dc644432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d71373d98d0715e8780b922c9234a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181273b2602178a05798eb3a4a74a3f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198c81182b919df064e7b57b6a6d5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dabf451283aebfa6fa16fcaa6f73b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5fee7f8b01b0b5708caa6def83c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201f703a2b860c00d6f245a094aa3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff642caac1d4ed567554e45a855a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84637d9138f424b9673eecef75b3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4892a2251ee057c55a0b96b30088ee6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4729dff1f740b95b58f12fa38520c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65916abcf8ad7633e05a7d3b7a67ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f1642cf9287a100db01fe0f1c775444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89a2dda21c6bede2039cfeb579ae9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b69b2bea99c5163d63f83eeae8cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79b2619d720080d091c6641337142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a291373c79b2dde5f36e0a5f702c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866e8cc3b5cd2d3ceeb73e90726f17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65995b7b91b89b07888da14dabdb750450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474828dc73972ba765aa49fb9016af13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e213efb324586d042b80c86039f2911452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df128b684bb7f6287ab533f33c91ad37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaff1f760078906c33f9badf170e022454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0443e7a0b8a711e343662d51c5be42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2b6ec8bb23c5da087239fbde53e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa70d0d11d984bf9444696cb4e54138457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80062a542a42136c70b9a5779309512c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf931461ea7263575786c24147bd7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085ecacf5ea32441894003e60433b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c2a6b02d5fcc1eae8eb9fa9ef5e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d04a73401d261f93a29d10212967b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f263d0bfbddc47f2134fd6095736e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72c6ca675831193fabcee3f70de751464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261704793e15a1425efb621c708c2517465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9fb2cd32ec0b51756336d84868495466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347679e5c249c02431970901ecc4e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6898b28d74107ad7ead6726ca05ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5d19a6b24d00207c982da9a00277469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea329225b8f9556a0844e9d73c980470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af303f3257ce87f9f039df4fb093e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37332ffd53c0318b7ad5f0d0d19263472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82b4fab3e744d3900c25e2e8ad5d6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f30b1d0e814ca78eff2ab24cd2d650474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a16aac401c6d04fdf73b7a6538c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278d66cef3d52ef0b9a6493691873d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a244c454700ede35514ec2894150df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd6d5541e9f4d16049a274667edde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f1eaabbfc972ff2c1b2f47c9b7475479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69b93794ab9b49dbc15edd4f20080f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803dc85af207d182ac14200cd3d2bbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84087e3e02c2b3dbbc6ce8a88533d38d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8c714cb619a84794166806392c69d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f90c79c55cab44bd5d36ac54fa46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc72e6a6f17eddabe2e7eb5f1e3b65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194127140c2c623b976ad4a4056e80e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbb583ef44ceb77e5d6578a41228f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9fae6bb4bc1fcf28cb05535a2242488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587bdbfccdf0ba965fda5fd67e4865489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b54bc1b1e91b27350617b12d38ab7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df061d29d789413816f775f0212326f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ec4868bfde69d4b1dca83f8f856a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e22e8acfdbdde4f11bcc2d4b093b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036b0b04e663e183eb502b5ff48b41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a3f81a56b68d8843f1de70f7e9b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c105099cf6acd6bfa9946568f2f047496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5b304503a80ebd5d248c52e0d1424497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36009a0066719f23804edc248fa82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6a9496c98e4219cbdbd01307c0342499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eecd891c2f1af8b8e6016f01454f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f208c3b682c18eb38421587a614d946501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670e7608744aad9e55361b0310fcaee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e00cea89f21ee315a1777824ad1c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e405ff661958ae185a3de2f4676be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29478975054d172da9aadf290c459505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5dac1279aef51482d26c9c6165d9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cf2297eb4083086e7893b3f2ca39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9971ee8da95a38bf282ee36d30f91b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c599e63e64cb1f5ad890c998931b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb4f423da6cb949068e09977fbaa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619de15fa85b02cadff2f77e9e360ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba74a213aa7cb1f8534aa93777169c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f7dd51425ecddf1e5518ddf5f1fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52580af80a701e2f2ec9fcbe3a1d9f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565897aa956433061cfe1756c0d5790515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5562347705e62c2239c85faa98a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce37b571dc45cda424d11f4bb5b7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda48fd15bf4fbe562b14f29aded01c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0d4399a4a3dbfce8ef51dd5a8dfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa162da0a8bed8ac82d3444d9727115520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf77e50ab2d028cd46c6bba3dc5eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba8ce1eb8500075c0161382bcd2b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddf002d563a0290e8d63743ab453d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06f61a68138261a2e2e701496ae4bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b080ebc54ac05702598d9ff7457683525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e66bfea109623ae40e3fa4cf5ab5a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaea117a7fa1bd12709744b2a62ae1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf548c3e18fe0144cb31ab205ff6aca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd79dd70f83a9fbff1b8eaaa51f1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750278fcde4f000b31e922421301d24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98742a21bfc003175b73b5b72dae04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4764d4e9b40a0ca6a0a1397df54e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca9d283685be456aa29c67aac7208533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e558db76b19a10718b9d902064de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f02fc794325ff9401d81396a1073535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28f4151449b5cf431159dfa0046ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21aeecd73468508181c52a5b78cf46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d30cc18ce866ee8d52ce2b886e0324538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a79e466223b68ae27c02a196ecff4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083550ab74cf20454ed01830b600f937540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd296d15033bb5d19f316b1ecb2cfd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec5132c05c79ac909fe0ab49280bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51fb4e131ac1db9c510146961e390543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee1e6312951bf76b8e25a34077740544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ef077c0b54c0aa1185afc08fd6508545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb2d930cb6aedead6ebdb6bee332a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61d74130750d43e9a969b2ac1eae24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642f647042a6b1a064cfed909eeba9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e78e600d6c5b8668850e93d942f762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bde836286105e54c59b6b086664672550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224df4145eae7903485da083c1d1a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec508f81aa9f77b14f6cf7a671aa93c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c344135f1cb0da7dc20dcf21b6b23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a2aaa8349a12aa02a30083245897c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23efa1494301956772618a021ba517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1ecf1d05f86453decfe72a8964db1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1741fe273fc8c5f57c32c2bbefd62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf945a396b6f71ff7008dc46f0b9389558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d2824e7d28c9237ef0dfb72fab34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6606ce47eb70e99d08e0434e13f49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f44203556a345435a394a9dc796953561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb77ce8b6f911db5c33a45824c686ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c6aa661aea72eb79558c3baa9a95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684006c6c96df7660270533efa1ae9ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9aba1e79b44352ea328923eb07266565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43753e2a982b726ce825f8c9ea465f73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2f325381b0fa61d7ab1ea6b144c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d62320f0cb18bc646a757b993df683568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df06cdd34cf0ac22970a15c1f9f32b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b031aacb0ead2b4f0c01d3a3e489dd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a812b9dce1e1e51b0393d85e5430c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6dc9a9bad06c15c9e84ffadc94d12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee629d0e2d7c6584b0baa0e04115c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341086c7dc37a38419d50aeea6c8ce1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7651120c9ac973c8c5f02d4d3c237575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037292bcd128e94ce98a1769e6b5e0b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc7b83d6beedf8b7dd1ad16bad51b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345bd676c62cdce65efdd9e01f3738b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413901d301051c1dee17d25daf8c5bc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd656ca76908c7c1e4f8c0b2151c991580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ebd46cf8b93033ddda19b8fa962b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d3705b1808f29b3e894a0bd30e2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950daf629ddce58298cc77b2ecff6ee9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26f9fdcea2c3efea8a6c78422d7210584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634465b1ed4fd7eeb8b8620a189b72c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b506d4b1fdbee060527316d231d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a54b0397146169c99deb3db26326e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3411a1700aada6ff5d866b947e73d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731bbf6ec3797f912125b01a07d2201589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56202c28210a42322ee3fe1fad9cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c6c9845d9c60cdde39b7d3a4ffb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603205dbc4dfe892602c0d00805b41cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def064f9a101de3298e6e26ddd69b3ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7bb095b2775ca8c09726fb74157f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2fdcc08e02d5410dd183ee00b39f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d375687aaa28e68f881fb2cc66ddf51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478c4ad61e16ec2b1815338e658707597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226c3eae173e0f706287b804ab95792598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b451374799f4e1b093ccb395ab6669599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2450caf68e294427d4546e32f35c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c585b4e801972aade5f692f382b35f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9026471da55e60a1f73c3772d83e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b17ac08f37f704e71542a2d8acf4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f54459178c033bfddd525702703f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd68abd6b12de09bb25811cd5c36e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f8205708a7ca56484fac70aa85008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c96791acccbf742c3d2f11f6d9f639607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc9f129b9b69df1a08b9b9ad272c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7ca386a1a73c627bbd125c2f50a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c442a64a2fc12a6010d60a4f789c8ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ef83313a7dfe72879af365bcaa5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c14aa5aa4d12f56a55f3d7e0c72b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b8df5107a7890067f716368b53f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342443a05bb7363138a65836e2b9ae5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaea62da27ac23e789e0bd23979a94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401ee07582261a9913b49e7d961085616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6139a437e6939fdd471145614da68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a577036bbf7a279e6c8ce57e6f33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab41ba6f4475bb11caf538b8a8ac0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691592d1569c62f067e5e59c660ce681620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c0fc6798f89bb74ddaa60e1cb7e38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602da73e5e9ce6974b45f088b6eded622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b43fc68596a7bfb9dd6d7a036bea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6decfb199f2bd7296f79aeefed51cf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de420381631986361441e60cdef49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202280476c5abc91e6434db738937e85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693106d7128b053a57823ab695d603c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa405326c47e79a2aba4949e5c4c845628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ec491c920a536b6b96d6659b94d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0111f64b184148f75a8f17fec9a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0fd2abbdb1465d0beccc50f04959a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f510f7f002bac69684b2fee71272d3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f76a098a827aeeda53670f0ddc037633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c9536fe943ac9824b4265dbe30999634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b29906b4edf9539b9e3d786918f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe573355549acd25f4638db0a4ad4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521d36a1de90f88d0b50f07a55b39b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef06e0c27e3f9ad9a2326a0edec798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c1a8329740634f8dc0cec5429711639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421a36b39258fc2089fae9e440032d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d37a2bdabc1053a6377e0d7d1ab0b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eee10d4641a9b059153c3d86f8504642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd33ef235004a5ea75f2659dd92df7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1866029ef0019ebdc11b8582b6c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df6fb77233c965981f168bfc3a0c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e513541219aeb9da16a86a43d407646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed730271fdb1dcdd2d230e10888817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428090dee16f060e4d95e294b74b73d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375cc67dbcfcee7134e8bdede10d210649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcb12d090f5a865da5bc60c68022d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6a7671925ab9efde475a70c36370f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116848baf8818a8d8d56a6eb4f6d294c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682be9b3475a3c3a0266026a4ee71ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9fc1a4cb48441cfc3cb6d14cf8bb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbfd8b6f79be9e99d3b18b385c52f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cbaf6801026b6002a4be311c85c23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f678425adaf58edbbe37435040347e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889071a22e70e6d6b889f4a581a7e901658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a52614f9a74b9e3f6ed66e84ad4fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17605c13d359be7cfae8427f57f364f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801fd9cba4f2fde20635d4ec1eccfdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebecd3300faa2bfb52ab90b0fd84fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e1b5711f298384a995c4537318c20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846074fa916b0618d0195fbd1ec565c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b669a284f15895148920a743cfb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd973cea768356ba326179770de51bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2445557a806ad84b8a178dcab3c558667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172581f726d36b4ccfbd231d950d80c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ab1ad5a12fd8b9a29782d92e58e18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de27bebca76614ecdd929757d7cec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294015c3db3f19b3a31e18ae49b955d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04776545789dc56a2d84b862b02785a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf03c5e298eb344849ba15c28c2bc96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af90bbb36808b5d31a9d4205c4e360674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412ddd716fbeceb0b4c259c3ffeb97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d719a8a3397f200d9fb2f9d5a8be0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41257e11f5f72f8622dafe40f1ebb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4280f6714ced9f0ccaa078bfaa9c3b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c939d41bc4a76eb12ee392de574ed3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc95dcf497484061c0e3bb7fd30d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a902194053fde677cf783762a70bda4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe2152955f5226ae15b48e0e734db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653d6f3501d212d1d300ddc1c612299683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466aafaed12ee5103464e8866317bff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef86800bbeacda7e64ccbd22d03354685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ce509fafb46c0ff605d4b459ee489686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefcb9fe423556e3755a4692789e87c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674dc6c5302936709fe8510a3903b50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecac47c5bc47153a62d50176f7c50f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6baf3f957d8d7d6febec3c5747669690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e39318f54d94943a90a97f473894c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c89d6a61f8d1fc6c09d55e386e253692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf06c896b229ed1d6726d51014cc08d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04823f3aee628c7fb75b08020a401b52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796875d588bfc8084652c86d0a5a7ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcdb504741893114aaf99bdee57818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9deb7f76d5ebb369c6403366c3cd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e69bf632c78982ed01c2c1f1169939698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa81bfe10817ab9663fc9a8538d3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c2de05896bd76d5a30598658b2a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7a018241201c717b5940c64d87f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56fea716207fdfada253e8b97f42f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e58a6b94de960820b1b94e62fdcda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a67a0b8006c8788da90cd081f03b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35264773bf59ae71597d4bc35cbc17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb1b7ce069fa603a18cbe519ca0977706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24877ad41e075f41007fbbe949211707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ab2db6de179115db4e0adbae83cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8245faf9f7e45c216ddb3e073a6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927d9d80ede4e4c54ec575beef4776710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c8ae098c702f96e2c47279054502711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c755a1d82c8e598d2cce9d368e22a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183d4601fb62d7d178fc7bf628b9747713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72f098fc29d6e1e69163fe8d180d9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82aae0f910d0d83602243a51f83e08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e12e17d94cbd57d1d9cab70803f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623d0842a6c1cd3c519480f0c1a806717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b83720604de8a9b8c4377a110f7126718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521faf2d27639feda2a5f9b1afbf86c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6740624eabc2c96741e4ba2b96a184a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d957a573fe0adc6c6a4fbb2a15f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863000002ab2517ac5ae525bd967fb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171aac397cc7919cc32b05d51974d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bd57b208d4f62e9e544c59eba6939724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae2afa6b8ff77a68e764fe8f27e86c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad2ba762258689618bfdd1b04da77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e163ca0467901ba3538c901d5229fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aac7a1990dcfd672c1d31233c30df6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b2b9da38967bdf1a642eb07544ef4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e58fe450bdfec887b3cb3ea435960730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634ca031755a12921d96daa2e0e4b3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85116ce90fd8534c3e43f1e9e55bef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d86ae3e4fbfab5a9d7a22231bd894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956075643e25539ca7c5080346f67949734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb08bf566753b7149bffe3634662b4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc6476694d7157ce751454662983f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2d7f0f285d630244e354955ba8bd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a411e36175e96aea9fdfd35d9add5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51e35d46eff775a40b76ce69b5e566739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62778f2a06af70116824a32618f2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904782dc2ba3f2daf86a1ab4875be33a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df498c63e123146135fed0f2793c9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb372d41f5a4395c942e7e2aecb6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0701200e06001b5dd0d159a919c211744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94591495dc77c3c7e440a0c8f544ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70469f8ee5bd94dd0b1fe1cfb9de513746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2f440a41c83d7863b1bac27a3f2e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910fbe6f4950f04b77ed325a4c7b60c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f41efb03e8d431c0853a21eb08194b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b2b91991b69210aa0bba2b5b9bb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb9082e1851bc0f452016dae8ff5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dfb2f32e865f0b2583f121ad83d7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176941a416a4d076ee340723528aa2e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232dcf8fd0b3a85eb1f46ffd97fa927754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da45d3b5de899197a59410c574b3b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a0c17d39668b8d7a7fd61eccac24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292b4f22343909eb2b035565b6530e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ced4be3f2002da48c7a90826d6dfc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b7546e5166f8fcea18a27638cb203759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e876cba1d70de58a91d814f195cd2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f675ec919f12c94c3b079de17870302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5585cb81a611076d7b6e28cca24cf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519161d81badefea998b49abcc9d13804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167eb94ea8972283764eca3f10589f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203b1366d48d4c347bf7c98fa2a728c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404e8af61df18b4f3d3c83969274207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99506a98fe86db0276f17e9db68ba7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109ae1b9ff9333f71b99395216102a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1467ca1dc1991f0ddb14cd17e3466c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b6af220cbb324fb7504813e5867c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125448b7ba3a760a48e6406ab0edfdcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55db341e72d2c99cd727cc70e46d9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b0ceb2b405120fc4b2adc6d8630c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e266a2f0535f5731eacdaeb53bc6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b315e477f4045f977bfb2761ff79e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ac067709eaf735ac8f475fe53eb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74ade74a0bb347fdc06b1e7ab960c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989ad87c9b84269fd37f6f17f2d578119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92419b6541941de7c989bdfaa7af1b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f9ac02c0d6cb6a7353f7ceedce9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d451c059671fe46f1a681461ae2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c6d1035b0cdc1f8a61b40aa3ab3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58ae262cfadff5cdfdab3b934a3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8abf7f9647c0c7c2028c9cf76847925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75200b85450ad2839b60b39064d0e94826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7003a1bda9bd6eebf27d6ec426d02ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d595bfa36caab293df4ca308baaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb8c736d71d92408f5dceadebb039029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15081c580563b9762566582265d24ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f036e97133c9e1df8236abbac19bdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421196ecf5115366dabf8405013a52132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c3cdc5c3c6e8a781b76343b83ddfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba01314f7998935bbcc5e3244a0f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f91af9e197d96c3bba04fa541a0b1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca11bacd308a1a16fa43aa63c3515b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec2908871f7774cb52ff788222e1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355dbfaf188c746cb4a3a82e31e63e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5835ec5c29847b2fc246d4f258a79039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ceb1cbf67941dc5651bae124bc6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a2f4dbf63952230c29c6563de6f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3fc970cac0bbbf7da3ce08745b0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f50f3d0b381ccf49ee6ae65f0d0ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e17f7977c425c695cfaf53ff5d84c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c980196ed54dcbae4874ec20226245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585ac6b3484cf14c748e2978a76b2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52b43f95d159d71f5d5e148ba6f0ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfb456ff322ac97e08d1e51da20b8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479518003da45d27ef0529fe29b30cd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1cfd2c0ed9c01c5a47d18be5b44e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64373fd3f428ebfe085c2499acabf2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421846c4af33a0c5752cf577986383b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd94356b0aec892f43a4002a46919953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62533ddf07dbd50c5b7c0316dda63f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24674294f9443266058d20df798b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca5224f1c8f5342984c618c4c4f1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440105dab324ec338cf42280c466de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a75b5ea276e39681f14d153e6b9c6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e0663cc70cc8ee1810ba6b25ba80d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28544de28ec7fb7a61182b7d55af9fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3fa12dea83e2a7ce9c515a91b32f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99fc561c24c43ae4e25e0ac21332e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1cecdaedfed7c8124384b49cc9dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a0c35628ef6943fdfe51778aefc4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89775d9e87cdff1f87cf4340fd3838565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44ab1d08059fb3ba341c282c87b40366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea92224889676002a5c08c9cbca6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80906113b3c9afb0c6c021d5323dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc741e8d7e314a26fac4272f9880f7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3683a4b4bf8d69ce827173cf3ce2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3705180ef553e81779b7417777162f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7ef403ee6c725e9394313fca4b63c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec16ccf5992863fabedf945cba06d2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422df1413f91b72335049a3e9a9a93074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d5c32c5ca470a01242a3cb3e3507275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0cf5b20181dd94942dbe08b5af43e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c45a436c8f94f82ea6455b893c229577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677336a2a8f0363843625eb4de321578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c54164b07e3c47feb0a11c3bcba3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5316f9955a8b789d031f6f2be9c99580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32ae53239d8782bc4ee8533e0cb8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945786c5d30b04ebacaa5b0569e974d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7fbc76c86e1a268ad3b2b8d223ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105eed34461f0a0504f3e0180b7ad2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e589c800cd8ffe7c3630ce720f917b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ad9340d7252f6bec970b1b69867d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a6f92f91fd9f1c9f04bc596c328987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d330ab620eb5c5076e4b15d1e3137c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b1df76352d095a38669afc45e5c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb796079d2f0c2c7a573bf809901e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b579328f80b544f12d6cbfcdfb9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784fe6071041339ed0eed354824bd8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76ae1ad7e2aa85f6b14b3bd8e4e2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e4395a95e1f8359d95c73c4ed19d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753393d7e669a452dffac5c18846f67195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08996a378a62c1a6235d53c2e10b1f6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179aebbb1c74fe5fc06b35c72eafa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b7dd8b46336f38aa4fd341ca826498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75db478e7f081bad296d9a39644bd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f986060f204539e1a108c7bb78f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd5e0b46a9322b230bd1e39b7520f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16421e8b6220d8338731e6417f42acfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f3ffddaa3638b6bb4fe9367c1028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67034521484dc2a459e7148eb46836104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a5c06dda208eaeb94b05f29dedc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1fd74d04fc202368218f1af333fe5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca79fbacf7655c13ea6c39a01ef70cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a927bb9ee387b4a7988846174a3a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5361018809ebb4d129f7e5a4bf68d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a602d822d276a2d920e643c1021a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df9b5ed876899d19e8da06e629368111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414483b8d1977be7e77e2e00f468cab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad335d25fe2d52396ace07771a1d805113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b71c9e1af3f627cd55c8d47914b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28261626d65fcfeacd5c087a32a42cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dd70a2e76878666b507daf05931a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790ed8a9e522e6dc0bc8303d02e69bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939694462bae8d89de1bae7210abfd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488036e557b7033d39d1f81c2a827597119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73856b23b90a3aa6287816acd1f124120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f313cbb20cf2b6d63565f04acaaab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342c754c4155cf4f4a112ff2a415b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a6837c4b81892d2bb6abbacacd98d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1464c7f17e3059b50ffeab20cebb30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef361f59616c4b6654522351866ad6da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eee455a2dab6fa9b2a1116ddbb1f27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8796d03941e42897bf399ba6360ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b66ac6d2ab162b05be7f154d0fe7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59561a73ae117c470dd7e12811a10430129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c6ba9da4382567c1dd01f308773e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35940a0a3bc5d7c9cb67b5cb0cb2110b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4faa920cb8d4ec2f4deb3aba3f120132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5ef9af8fd9730149d518750fff10e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2468a2372d582ea45520a05edfc6fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88c85f34084c62e268811e6597afe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911292ce0eac63585c0a337ba071f75e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b351d3587d8f81b2666ec23fa9824137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da0691ab8c95e8a6e585e1e45254f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cae6727c0a9f096bdf1f17ffb803e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f79e71dd936d843037bc0a88289782140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e718d5719a3aff1ac2bf548c72b93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989cf244f2d158237bf6ad3971465c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaef683cb4b9b68f602e4bacca3d79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2a8d527679bf00184bed2a6977c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389bc7ee5e0062535fffa8a4b0a0088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200a4a13eb1aaeff6086ebeab324a95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59399b6d5d4554a06f6b631ba17f74a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248503bf780f18274777adb1edf34c08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2c3ec2a5a00c3111ba473c17e8481149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6366a884fe4927438cdacf1fe0efd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9694ca4663d1ee903ffdf5afea33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b864d37b2a22ac20df84f24e9aa10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9ebc7a313d2c62b4d396b0121ac82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f32b7fee859f5416e26f0313656719154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db50b217abbf96a378957fb7882359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97805a1ed71b1aa78c9706dbebe935d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f528f29a4899a35f8b31b090a0429157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88801194fd19f95091083a2415023c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe7a9bfc07d57d7a12e6cad309dbbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed791af82f16ab20f4383a598b83baa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de594c2ca1306439952b0d64addb9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c79e1662cd09ba0e287b107414f7fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2ddf808bd7f0fa11b0838f8cfbed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a89bac2ea063604974e1b21fbba5ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a3494e8b7309dcf2e38fee18f205b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95317620acbf6daa29a7f6099ede644166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744112e615afa8cc2ca425a83f6dd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663884c1fc0137896f2a8ffc27d63839168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0cfadfaecb4f3c9c25ecddb43780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81e6f084d550114463f574c7be2f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a984c6b6d7c42e6240c9990b0106f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a06b7e00290dff7029ea9dcabd6737172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0431686c2fd10cda29bac0dcf2cc6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcced4ccc31211278188ea91fb73d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba806eb8abcd97d844490925fc103175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee4e1777aa26bd11e68c73665e75c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329206eadb86a9bd7326e53bfcc2992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b4cfd24badfbe31b76fd3de22b0e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcd8c99eb38fbd13f406e270d13019179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ded61e0a0d00c7d00635e97a293a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9616f13526594f240c845983a5764181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c387dc45d202c6522e49d7bfba2b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8df2056b629ec9a8c4af8fd6dc30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768470975df4eaf9b5fcf1a83a4aa7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973518289c76432f83c5505a5a1fc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea24ea97e9132c4f2b17f6d42b7697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02eebf5596b5866392754f36baa549187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfac025bae46ee6435216caf5571da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b26f73c1b03af896cda6e0a0f03dc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b96bc9a183cc18cc59a034daf9b11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8ff4bf8a9b1bfa33d007fc320763b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190eaa7580a2f8f355e986e0954eccc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643507dc8829fabff37fbdf9aa5d7720193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1db2f909fd09b0c5514e54bcccd4b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917322c18dca54575c9d26787d7fd0de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb1009a8d7c6fc2d2b9f67c2bcbb70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d7c2cffb3fea99e5f6cada271b76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790e806a31f4233a7365bc88d77e6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee20fc4cd3528568dcb289494937a6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5773237f6ae3fbccebb7f9ee986d03e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91335c25245962c0d44525a5e974b92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a776b3ffb4b7eae769375f837e45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fedc49a96ac3522698372ea49894d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c39a9c9fb3b0ff055f8ef13631ce98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a80186d39099b13fef8f29243dd32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e704b780de44bf50ccfe4f8f1cf100f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027725e2235f20afcecf11efe5276e93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d45491a376644c864ed1803bc32b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab6545f995de05ce191bf5cc0420f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c9fd6d63d544235772e26dc30762e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99f47366ddd096ec0fd039ec855f84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40d374584251d707fbfcde181da673212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300bca87817df8fc155e3568369a0d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b3294da3acf764a5d0f630691576214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe6aa1c1852cbc691f29f5afb7cd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548df09208322f4575c3c6fda55a81f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63934f3820fd0a1950f9070bbc73032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfc935665f69d1c08ea05a7cb24229218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598a8a030adc3242a7f70cadaa448d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e075d88ae2ec1822734ae3acc5d0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43679c251ebbfd38c26921e7f01f68a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00a21dff1e550d7cacc06a1f6afa35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de60900a57245b7f682417192ca3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0cd9dce98da5e7a5e250b99a6cc76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade04294a408e626d6dbb70f9ee59c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb93482856474eb7abe1e53a95e78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaff47e0bc2080a7f98d25812409f30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeceed3c3ad7752d05c1cf0a35bd57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb54bc7950a5156c3ac987f2cfb072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01e1af27278cec674e5fd632b33aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849111cae31bd3890466613723b09eca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732843f0640c20b7a0ba8f46757348232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31646a5455a680ef32e3b8c53af1c7b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd43d7db4fb966c686cd85d6e11605234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f675d578178b24f96c5003d87876f96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca384653de22e40eff332f6519530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eec63b9c7f9e4c28b507803a49af8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cabfe957b987b6d2c979efbe1d138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222909e1c1a116140fd14f1f11f9fe50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd3dbf2865074661f5bda9a355942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbc27d956c2097747f3d7f01314e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3777b8113c369b6ce4bb7cbfebb583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e8e620686ccdff7054f8028fac45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb72a98cd805e4d784f36119cc55ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e287acd462e21c05fa8a0e2fd578245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119aa391493bf967c01ba2e3135ab71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644209e1c003883ef68a27b6ec5e2c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca736ab2b2c192c642c6939d7c849e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d8208c1d0160488c258caa0bd778249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79810c7cedf1d49ba777ef508d38d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f709d8266fba31ef870596dc223984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dc26da55e210fec1e61dfc94df17e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3e98c7a6c091009cac426b9c070a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b366862e1fd77150052d321a2621b56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8552ddb5f1d73da22f6f8c289fe470255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20466c899807131e5aa19d06f8db74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde77382d74c20d64a816e86454901d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eca7fa5d1fa604599f8fef3527838258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b83b5f9e5aec1f0b1238abf5b18a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977d09ae01d1dde7fdf67e60cb3d2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d64e311c8519aa9821e6f0ccf46e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87f4c078ac9e0f2238e567a7b43a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c9c501c3d3d98b08ed9b68d0d24a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf18c0b3a691be33dd49370fbb57a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d990d8ac315c29697ec681dace391f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb99512bd948f32e5b13dc418262d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f94537f418c5cdd0299eec42b7300c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f5c4893785a8be3ee5b887873ba8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f87f1b8e7b609afc6551491b0f37ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dff488368df2a24bbb87670081514270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d02bdd38745e55ec6b6bb63afb951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908136ced63e2fb45d339108d6412e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8efbddae188d1be1431648f641fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b89c4b64f1d48df66282e26c16960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6089bb2172b1c16012f6bac0713a0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0856126fa6152aa3786fd825eb2b3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6cd851acbf0d12d6ff1284ad7d672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe970b2dfd09385caf90c51a1d64ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb16a1c4499fee107daa90d2e8805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6486724de55c1463b0ac6051db56c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325245efe195d065a86c873319343a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941ace999234a670041d4ed9ed1592d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420090720eebe6994f4625c36069e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab87a6b94bc0a15c4e73aa71c2e1a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cb3572a1fad6eea5f036a268ac05a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710b89807524bf45b3710198b0da8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030eb2cfb8224b1b3ded69597cbabd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f9fb5be2843f701e744ad8818a15d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1ba3b9f371bb9434af68457db2abc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17861a52bc429fe9ed4e8e70a5ac19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d00c09c64897dd6efcd27a4a7128291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9209fd7116c6cfb3dac9dd14016715292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580cc099f85490e9fd9eea0371320bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e029109a0ba8090f9f68a2fda57b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2a990c9ecc3ad36589fc86f6a173295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e64b80b6cff2938d4c1773be9b468f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badb455844ce6ce13a373a000dfa2a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b88ad8d683bfac589cb9b40c70287298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa91073e77d361d5e926d15eb1f2e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d73b8de3cdbec8f0631626d0e703300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7d6b8f47032403e41873b45dd3c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a05d575e081ea493e3ada4355a581302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1d398e02af26a15026465d825907303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475972c4962af208c333da067b91128c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168e313a8ed4f8bd015b82974a160d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6243826133a2379181bcbfec6c6c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf1ee98844b7fc1bea1f3ebc30827307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47896ef67154723e01bc17a554065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f1b2bbec02eb7eb42e17bcab45e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc44ce236ca28e5923453f7b3043ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64747ada9c5c6998d376a73c6dae96f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960fd500c403c3bb2a32307a2a79ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb15c12e1f1559d0486a45b06663acc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771191a1b9d91da55e2a962a8a4112314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d3a75dd79a03e9c17ce6588d6a706315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7633e3c21623280ec5e2841fc1a9c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b25185abb650da624f96720b485f92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c291f4baad6c5b901422da1c56465d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974cf5778a69919797df2aee3907ed6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf8f7b29c2e8684af9f906b8c4c30f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6668d0afea58a80e2f34540e2064fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b982979c3f28b8c5747f7e851818c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1609082b13c9f7cc7cb357756c41e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7550cecfb9e2d025eaeba33f4c8fa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d54816015c639431ed52315891ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d99e07da02064afad5fa4368e87a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f3fe83f44ce1a3e3a32d151293c74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684591fb7fd9c8b89b1d0e3f7f8d344328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912508872799c265c557e00c48cb3f12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b6d089f75ead2b1cf5a6007a20c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019e90f502c9feabe90c8eae1c0425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8dcdca5eb3d89c95f4cc65cfc88ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779e4f49881f1c21ede040209e047e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df9bae83a5f2d0288411e60ac0fdd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd47f68548f2c4013070520f535f441335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93f8e37cb67c275dde390659803cfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863ce30bb7e7b909f0f4e88bcfde129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56de44f9ff2b200afd94c58aad278d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0fc121080a38e4711a690593bbd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6d2c1249e6b788753753389895617340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec1b49ace65fe13723ec250b494374341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc31f24f0de085a17e9865781d3195342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a56168c306fabfd3e6f231910147343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872174fcb3b346eb5e7114128c8d55a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac5fcb308406c424c83b8a04ad821345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174147ebb7964c4ef59a42f0cb4ca2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f24f2ee3d1af7ba12b9df01ae2dc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c951a8b034065cee3512b1c3d1a2c72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40cd7d01b2d68decb09aad9b6e7d38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ebd9b954ab6c70c24f3eb8d4355e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e011664e1753451c5053f1e2a7e41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ccf2f9824c834b92ed9bc4cd30aa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6690e36213a05213ae3ff4bcea17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2eaaa039b58ef478aac9a9ff03b83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb846f9e1d0bf90a520ebe1fa0f9b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c715763f3bce1650db29b21e81323d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb3b4358907426239cc8d14db6523357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f08695365348f1ac6bc3f5936e50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e15beb5ae7d657a018afc404038f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1792ced78242a598cca785a351634360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0c5b4585916518eaf68db444fef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377cb29b9297abe8be1cfc9d03d5bbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064888ba6a80da3325b71e92e4fbf9e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2426af15e723d134f994ca5faa99e82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5c2530e01eafc3a4edeb174f0e6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d8c4f7e1b691caf2ef995f6b4684366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f340eb51042a571deffa6a7c41d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ea5db4768b717cf1ea71ba93c2ed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382f21dca585430b1007b8680443ee1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2226843a7c9f00627c07d2bf5e0530c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc062cffb69fdd6d3c3258ade7d60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd74f4f06e7d4f7f47d52662384af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47a02ce52fc42951a1d090f4ab5d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442739025fe003d38c5efd0f3953ee42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113197327e21db5668b074a7132205375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265661f110222ae711e9b99dbac193a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359624e8645a485ef9cf3748c7dffde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e8ec24b758bd4ce6e49b9e5f7c455378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed999921557427e75c8f298f0ab4a501379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e3274997ff12df7bb163d3176f6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d24aa8bfc7f9e08ea013eeb0cb3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bcc2c7df8f7da03c15e94fd2a704e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8941d29e28e50cfe72b44a202946403383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b27d858b805f443c487f9f5ce898c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e96057fcc7765e182e9b31cdbb02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a5c87c37d3bcb341289cc4aac0a23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a552cbb369bec7283f14f4fcf2112387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6af739a3ce207885bb52c0b48373c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a783fb41bdbcc7c54545d5568cbb43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7ce9ae0a6b4438703f08ef17cc69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a4476d0a8c9cc95c4210295aa9c46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451191eca2df8d6aec62e6e98e5db79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a11fc58a2e76fb04da24c7f2728d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2844e6878b441ef1efdb190a5b80ced394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c2f0a6444990ee55fbc7591723c22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83c2eb29a2baf5535004ecb78bb15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdb13ba73981a36459d1c016416fdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc755ca966232b6af58461ebd30896f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a02313dbe4b2cb9f01b58d9f461a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf002b430f62fbd838b70b93ad78b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cedcc27da57a134364395f4513ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f62e7f8a9d708e5594c299bba3be5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06012d530cd290639c91d6c7c215d5bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab2f5d5ddf94e142d5908b1a77009e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557b64334521c4bf4d3fd8f4aa69add405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4ca78d2360f77b20710daf660cf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432291d10cde6f50dc3dbe9f5296ae5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e347c2eca5aac7af2633c8c70b36ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20f00098f9aa1fa2fbbb0ac0ec9c75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c50e9b156a831287637eabda7defd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c3369f71a750a771235059b5ac6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7126c7a5c4001b190426cfa3512ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db616de25419db6a3174aabec7673413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4ebac6ffbaba7e70ef526da6518f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a71236955a7a22828b037876aa27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81267c1a43f362e21e4edf640fa5a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b5f5b817751cc34aaa8a6a826344417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa71f5303a58596f149a0b890adbad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec524b29025dd3b6ec8fbbdae5af22f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8177daca6d4cb0526ce5884baa71aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b5563029086e36a369cd7aa6d9e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09048a81c3c29bf58903df5af2f217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b1a26ff278b4bb73bfa4d0c4495f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028c3c259eab44749d441cf7ad5bdcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107f4d4ec6161fe10411b7969c35e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2eb32455e116c7cfb5ee7dfc1b1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4e2cf4cedc69514aee10297104205427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c31e5d3f65356b11389369f83257d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c8837d2c37fdf91dc1eb738a5c24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148aac9fef3cb761f54199c8d9a1eab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2054b6a92c4f387155db11c2c2f133431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f58cb3550ff7ace3a7fa1ec8da179432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a64673e65e8f4db79b50a03c97c12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643315356d32570b0ed1649592195477434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a5cd234c45fa730ded7baca989d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed41d7d42ebbe85ec248c7f6a8a30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155656fc5bddc29a78bdde2117289b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e1f54cd291c27e4c299b44d316ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c25985b168dec16276ef5f87ae691d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadc4cea341ce79025eee4b076585dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086aa77b71df7362dddb7f8d2033dc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9de26c903d32b1a10220b244c9b6e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e91a75d068ca64fba5667a8828cc49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b487469df0fcf36b4a2ed55a6f29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ebfa6643f77ca37f9ac0e8171b081445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005e6bcc78f9c327d4aaf3390a78fd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a9e4d150fd0eb68d262fdd426d595447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89839832dd0355bc85f263daeb64f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af0cef49633d94556bd85d1aebe3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5262a007e93e4466a98b83983bbecd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8131611898ba891088f51ff59cf44f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d2704a2f63f255f41cf51e07ad9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084c768ad38b6da59a79375790778e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb220a3201cd53f2703678cc4e639306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7077b7921bfa1b365900507d3b0ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489b5d7585e817a843afa1a88cff55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca737ade005525ab54230e63c74c620457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857c5dc87cc775f709643ea7d73a02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643c9a766e37da91d96d073a48fb3c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8baac2f3bc92143dc7ab1e918d7dad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09902bb73e755646e262645f5e28ef1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02428868bc01e64ac904d78a59af78c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288345624b2f72548fd41f7340c7b249463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080f733b50567565931c10f4df1cb44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02202c4357999871e7b122927aca6174465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3019c12b0d6393e6cd4e26bb8131466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ce7f9e2094e96cd5e53c8d679e586467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977329cc4d8b297c857e25b6985d063b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215288e4f62445ebc9249538f88c4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4374fb56c2908597344eee7738b907470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5049070982a9e128407c8bb9aa6fe9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b5c29419eb240849f7d99dd3700e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47671a057307afa30c46cb84ebb6b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ad5f370ff323ff7e1142064a150e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a13b0fafd1305400447b3ebc74288475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32538882c0910bd752978990287f0a2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72449d906d3eeb6b957c9d76750b0e4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472681752bc2e39f02f94839ada6a47e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72073302ecc4076961d39844822d9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f230952c0a795693a5d0b9fe70b3da4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bed8fcb1e2bee639933a4c04f3dd2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b96557a3a7b2912c208368c9b0ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c39f29686ffa856ee5846fde64d88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4060097fef9bf63dea71201a6627d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225feed104f4e4c5b9cf28dff6d377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088868547d25a4686bcd31c419dc42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e861c6368dbeecab6ca11d567bdb6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcae354e1300e34025f52b8a129401488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ba0ff999d49b16f2d60f96dbb1ae7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37692704cafad3c294425a5a42528490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31feb6bd065c63a62bb1d001e41d4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc05082c5ee9c9e18e0276032bce03f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc565150e5ff0af34eade2fd34ddba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929c890f731ce274abd864be1e4178494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc111fa4bae1c1b5b974782b10eec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad319919d8b9b557f3156105fe0c4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba84641e6d342eac9e5e7ead423a2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060767212c1bef56b19365fd4fa08c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07b40a7b38b6cebc36fc860631959499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a1bdc9b792cba2833cabd19e3ea0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31c299dce8230a6b6681ce6a13492501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704c20e04c0dc9e35848a13d543885d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed604fb1541177f10da27f5732709af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d3060c48ea57232b038e6cc892589504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e646a24bc9580243aea20bd09196b8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e852773cd8ebf4c9e5d01d9795218c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5f3be3c4c23a82a5d436e8aabb4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230b15d506e67bbcdcaafc45eea44e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f0717d7b49aee17d93e86d8489bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a3c38e82ec88b84fcc55ce293a495510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a94613169846c2d7cb3a305ac11a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436f5214a138f5fc012f4912eb2bc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191395dbd75a47d42b679dab5d88ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d6ba4c427b5c18538f1137c803ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dabfe5c3141f850867bcfb1e0c52a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b9900eae6ccf02f35a442fe82b9bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b69e68cbaff4bbc7a1fe3105a84069517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d283f53c31d913d51d9b165ce3fe5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc92f1e1be2673d588efadebc881e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46197fa9028e0848ab7dbaaa91d8661f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238443dd5fec2d1949f8ec4817626d6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e88dcc1f54349c36f4412f067f744522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7eef9b3338c533211c599469ab87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747188307dc4ca9b4cdba480aff5ab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18cf8e5c064b569aedbf6db0ea217a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b810422ced9fb86cbd823a93872e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca60b393df7a748cc54992af621a4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f74672d42ffc791c580cfe698aa221528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bb1415ef241291562e31991097b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ad1190c9be67f314934d509c1624530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38213693552b6c4bb7f7835bb4177f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a5e80a2b480a66b1e10adcd367144532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd709bc6ae7ab206d59f97d72cfc14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e91654bc4536b555a1a217cab7e32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cd463a9520fad7b4357772894fc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217138e13b818ac5030237da77a12b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b7d3f29237dedaa135a2280e27470537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ac742fa51e5541870c81d437bcba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934928ad509c4183a408361767074a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654d5c9e8ca8533c7f566ce8df77da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99637ed108bc6dfee1752f935eec51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3517005c69a45d4c97956aea2582f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5bdd6891f15ff03a682da1380165a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167fd1ccfc117f04d66a164c9b10c6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda8132393599e054739cdbbe038c99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38007dc58a2b40be58df4f0e86a40a9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d6d0ceb653f3b4d1c9dd044c89ffb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e419b725e8686f83b7426b05c054548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bc62457896c322329d91eadcf61e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14d407ea6b4f7b8ce61aaadff93f20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3811978475e45b3f98e588d6505d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca9335ff8acef8261fd30fd0992bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d06ddc3617375378e9b339e84bd3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1d7ac9d4dd8f3a1dacf72d4f81ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760a5e09073e6d0a2ccc74d26b70bab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43be329941645537df3c9e0de79abd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cbd7c5695db94fda651e7b810d569557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637a492e35017f93870d661e5093c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0d0d48fcf43f98a72be671bb35cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7417dfb7444da2fc7622c64487165a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15217468b5a232483e2f1468d32fc246561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105c4fc69c2def143138789f35cafb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a83ce18e7626d50fb21ff7db3a74b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7160d04f8f56834b433d3eb113f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f567265fe528a49b66fee3b6cc67b6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a93e41c64969affaac764ed83ecf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c593e9f9040d7bf8f4f4971d56c64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605e630d288fe33e9052302e3857d16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217a722a31cd0e9677eceddf144ebbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda1f5b8a7a088dbad5286be3045709570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e70a509541fe981c4700a55b2c284571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06950ef5a77eccbb19d4c181e5718c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3916ed98b8e7263552ff6b415d6d223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e646acede0175f49396768fbe73a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d834c296aaad0816eae9e182a96483575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe89e6eb46e62a490c66587f3e50d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d91f2f3aff3936f67566008da1c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5658eef0d58f83111a0e06336f450c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab522f9383a63557e062f73b3549cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b130fd50a8ea4132628d87b2d899db3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd72f44329e952de96dcbe0791381581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a725e727ac539a8844d22a4b96226582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d32c7fbf698c8512ef4066aeab9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7abdf3ff27ac0c7a9603d4cf007f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3092cd25d7f2deac572c96bc6db8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0944e9d32d9924866d77e57c11b40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb10ad1540050b8daf0e8e2cf18663587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae768b8bb14b442e69f8bc9a038e40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7b7b4aba5529d319c89e4befa868589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e63043f251f6ccb93a8a8da93938590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d605c1fc0d47ec11a71fe8bdea1547591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3de37f48b72f9c830821283e6411d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b03aeef64d4d900512c4abe0259a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc595897109e02ad16af7c9c1b353a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf4ad55ea6633f558de22f5b8b9d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f8dff984b48c1118fcc0e418b1bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e92cec748420db3bab956e36410e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639ce9a07ea4d36bf7e9ca749f6cfb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af8a175385bd2a4768a056a598977599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4d4568c45db977b418ca70f715e56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3408d186a15cb3d436513eebd430601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722f6e309c756990c5d300a472bbf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc10e3019aa4ef75de48cd99a497e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d283518b450094c28e28682291e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b984d88fe2d9c576ea698f99126f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb436b39b0c97cd6db6a6db86f94146606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc80c0b0eaf917cb01ce5ea6a79bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844629af0513813d80d48b841b2a4d1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928136cfcb89525e7aa06112b779031c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d04962dd61a0aa67eeb7574f347f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ea21f501427e4cfc2540e3cfc949611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f90d06e3818a031144a0959a9fa0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb9229b291ff75b781a7949e5a525613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350749d90577f7931bb8566c8d8fed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d2bf7f8662e2d37bdb1cd47df9ded615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49030034d62e8e4b1986693fda3df7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3bdb9f8a097bb87d7531cc440146a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaf9c1b53ff75ab75d8d56825f2bc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c45f898190c4c741d90964f4d8e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2812d857b9bd496c43745c1bf9ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f600cedc84a0bcf48e6d136b0932f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff880689b565939caceefad0160bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd6d3311f3d7bfb2077be5295728f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81afed2553a80a24ab9e40882c86691624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431844479d852d8523fda1cc979237c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e9ecdaeb42cb291ea2f689d051ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a97d24f022bfcc622773e0513501d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b68639586ef4c67045feb5e7e614a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95696371c70f4d9ceffbdc12b622cca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f60753fee7287aee2a222f09cd49e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28737c42f715d6abb9993548b046639631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b8101bea3c213875b56335eedaf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec90f795b6da9a5288d6bbebecab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51720cdd4eb9b1429d21c9cbf3f22df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f69938fabbc1f45fc552bc51e1d19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c0040194bef33ad390a5c7835c06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49dfdfbe103b007078fa47c1188fcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13df8bff54a5becd3cfaa3e0d7b7b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6fffc74c62836c122e1d0505cd29a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f472926eed215122be6713cf02745b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ab6ed779b0ad2d23c82687ffd8ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2be565a4081de5d5eb1ee20f14bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f90828b55bf6166c7b78d26bfa39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18414e170ea069d62075e568d3f069644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff4d95c38f0da3239c3764358c2e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf77a926b77671014e58bfddecaec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ceb954e4adda4886ab50413e985ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f81b2de28b3c4a55f42d92a289e84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491d1353bd61d105bdc9e09997da1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13421b79d25b5e1d4ce34d60e58dc835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf448bc08cc46d79161bbf6e64035a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c7cc16967fb7f69a95092c09122d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98691ad190bf6bcc697f9566137e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064732688423463b7b2d7831c9baeeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b536322a48ff09079b75ff9d34f7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49052b8b13f6dde175e4a48eff7aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca373dba45720ea13f514cbb8c26e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970244c74d7a790f4d81304a2487e9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5d40b339b4b48189700d5645b22f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a4a940e4a3211a936b3f3a3b3d30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1092b568e9aa579c0dfca6e16aecf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d52f6704964328fa5a1a000b94b450662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5249f24f5007bd5728e83d3686899663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3438159e3f1b738ce9d4b34fd695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d68a27244537f40ba41707584435d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8061bc9c1513b921800b2df0c67c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5073e2d9d07f7a10bf258baf6258e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc32b8ec398b85c019392f0b62fa5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031a5c8e02d63a6d57b15572d6a9fb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b71ababa76cb3fd937a65173f9abe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9bcdc2b38ef44dbd9e607a7baf75d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831471924d1370a7699cdf27dada54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04d9c1f02e9c007cd4ab53b9894c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635079f7bc8d9728ef0bf0e88b42750674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4871d45933044caae855eb2a2efd4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd2c0dab00a817d734fc35983a1825676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d401913c254584db3e9ca3d6e2bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b9c07b50e82ff46dcdd87fe7fdbe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b8e8b8bb8f152ab4301e30e53e603679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90935438f9dc46b574a20525cb5e3eef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22896ae99b40537871fdf025d868fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652b2d78ad16668aed38fe85701407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d803e4b9237aae68b3b37a3924f0c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff0181cb50df1ae596ea7cb22814d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a6f4cfc6240b91c11101d13b67bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a078778cca6b320066a37f29850db0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f55344e307e8591668e98af6667eb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f028e35d34c6df69a9aa7662038901d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bea35fae6d2269db357c272db96f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0dffcc1291776bf4f1ce6ebdc3d3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859411d496940a6b3e599e63289100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca007dbf0e8c0aeba3c8a9a1a433d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9566dfe2dc255da0388678cf5678700693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201662fc31c6c3a67e46cde9337ea3f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6abc2d4f5d426b2d9bece925d4b52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e58b3634c91d8ca4adb4df5caa60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f7918e612f5cf06eeeea0fe03e04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320f249311e82f260f3308e5242f88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25e5d2425acfdb6bc2da8670ba2c7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1fab786bf16e5e081d08539ff1485700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad21fbfbede5979cf24db6127696034701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486ed55317b0529a836d2a43da72a59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259ec2b6c8d2e329ace08d71d8fc0ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf39bb3e05ef9041d3c78c1f634d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52efa8222d4b2de51059a6dff4aa4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ca4dbfce19eb26519a474fdb8f89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab416cdad52810ee84f81246a89c2ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28899a49bf6b0fcbd510016c3ed8c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9793099e8c505daa208e937c1633f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e917739be2cc53b8c7a2433f2eb6d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fafb7c35ea8949b6da1c78a68d358711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e76335b1103f3123a9031249b2b9c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152717b709ef4cf956bb8f8666b62e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b75e4cc0c3f0c83ebf70a1d5ee8d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40380dac3b27a491e577b77215428715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cadee7a142359eb274262bfa35c85e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe136766b91598fa7ed155b46c1e09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631661d448fe2044a0e1443d44345d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8113d3a2c230d2508498c70d80719f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a14d44938fc4828d14ec73cb8e57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a021c9e174c92d864b0474a91b14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a91876413f47b500ca92dd135c10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f101fb03945a01ac00199467f823d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ce2edacc84d6c7a3b7bd2c26d7d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623bb76bb8694d01d36e0c5fa5c277b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7aab1d59e2075841dc37742961b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed5f14b546ce69f35e85f3e674c87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da031ce351656c35923bd6f1b615b0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578da180d1cd1d1d615b32c475fb43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13f87e6f90c415fc81f2bda29df06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd4ac2f069210d8272a3ab171a3d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a5e69489ff9cb7eb3b39a5676954732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c0f714c3020551e31c3fde88a3b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f85c87c82b2b275cd0efb1596b2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc9f90bc193c34112efada7975247735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa3856155d870c3e8995de8d8c4a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5ca0f511f2dbff0d3b93fd9d62ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd405e25d9ea381e6647767ab23258738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1ec4d750a7901dddaf11b2b4bd3f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a494ed5a33e8892d7020cea8fd57b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a586bbb7a8af76450600246a17ca92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e4dac08dca9e860e7845215cf9ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e602e6dd8bcaab89b15dd884191fc7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c8bdcd31086e60d2841ed987b983744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4d1b24d09bace97c46c844591fb00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca58baaafdaf6ca3a07fb5e24ecc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51cb9e263e5c0b42b07402ed084aca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a95d2e47177f36b609ff201ec4ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac03dbbd1774c052c806721300bab2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995bccf0ebfb26805d58bee8b3b49c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef276fdbc9715a52c598ffe8da218751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a674b3e218858440459c0cf026adcd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb43f454df2be9fcc88e908fa6ec46e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0ea078645e89c03395bdf6b0e692a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7495c674cd136cf14a36c5c6b1e96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfafb0fb927104c05db38aa5447470756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201aef1af02a283cdefdb6bc9ad5a4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1ba9090fd1de4253472e18e89eb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646949ac5b2042beaccdd87ce258877759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>