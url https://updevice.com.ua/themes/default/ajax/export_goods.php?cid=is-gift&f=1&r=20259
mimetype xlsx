--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a5258b4038778f57cbaa3d0950891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009baadf35a8adf9116679d6ee3799b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4ae41e4e6d3f2c318e4826ca25bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d809c08cd22f56d5d7fc2a24ec444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641d06b9b75f0ff1ea877ec7e6bbde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a88b85551384830927527440481a4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3b9ae4202aaad82cde28376393127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4921b7aa11cecb9137bcd5fe630228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cdcc7e5f8b418ffb861732f4b9089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d009247dd76f7a57329f2b34fafd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8cf21c3596714c2bddb351c91192b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff6152f31b851804193899c74b8a9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8080de4c05577be3267759283433813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279755f55e90f4c220ac1658f24317e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b99a2bfe9d12ab0a56b468911c3f6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f312867b4139cfcae219b61be09316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6798c0f6a85a0bcae7467dc2ae0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1030c03cf57ed035c207f14cb91818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585fa4e1cafcf20b8e4d43d1ff90cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8edfbedd86f554fbbcb1ddc818a6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df088bfdbd18a42afaf92df871bc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f0080551696a942fcef9e6f96021222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63a441cdd8cceb282e71f3a01b3ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808572840f44eb474c540a6ed9aa6ec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a036c4a7c5ab12fc5d4b15f28514625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f5e6785a6ea306f9e1aa19ecad40d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d43e9278efbb15868d92294bb6c1a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3bdc4edf921ae0da7a289edefa0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb586cd1d24aedd707193eaef4371629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d6f5c20701a9fe2cd86fe270fbdd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dc85cc7c509b4576cb2e00fb030331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2f71cac1248ddea7f51fd268d4a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc679e6f85dd01dca999c0b5eb2e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d495b66a80ed8987a705ac5b5c77cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f6e6a9c358789f60e481ff2f893a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab28aaed244c96dac33e4c5739ab336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc279e43854a4637b3c9673f6850537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb23d4498210f591e9af26144a7c3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43f28ab1841598516c5f19dfd642639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec96582cced1eae02107809db1cbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8b6796e012a8812fbafa7fbc067141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccea9c99e266bdb709841f960aff8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619b458fddd95a169e48fdc48402b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f904b6cc7bb138e194ba3ed4e1e3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c91e14dc55efeb138a83872e050d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e48d0185a929484170614eca441cbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707c0e45f7927891d95615515c17dcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801e2477535b2bc8b1eb8d9b120aedd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6b011538f3cd9dfae05f0c87f267b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cee3b903c92676acbe9a111ebf75250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f4e7f877fbde4ae3bf67bc8700e9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83a00231a3d322a1b405bdbf1b81f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d3ac972d19d6667abb13c53c6e8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a549175517907184d424636c79773e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4d1181ff568c5d32c501c005569d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f723e13027854f20e69ce3c79e5d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb1881d095ad1242146557a05edab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa12a3dda94c03966e1cfed79e26db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e4ba312424717723e9833cecfea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37321c6c6137d36279b23f042becdea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb4846c112a03256834c67005ba6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3abbe2af2bd16a12d49585d786723c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cee87f9603bba19f30efc567b6d0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f207bdaab344f8bfee0f02e88974f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f98b16d38959e049f9974293f577865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e37f48f359ee5a9e9832b9182308466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcdc3a4c7775112cb66fccdb26d61667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a3db73a11d6bb0bd0d28f4595525568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715b83faa4d2b43ee3737f08c3dd0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb82c66f6e38dfd55950426595ff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaaa14b26475c643f3531d338e049a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36fc3a21ddb5a6e2fc000cda6b01b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad0fc880c9092f3e5c171680ffd5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a28bbc3c497135dc26f27cbd1575f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f1507e0b09199eb0f240e98fbd89975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4362574e8a7f91d53abf1dfa33e7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23140c8cf1e84744fc70c63402a46c9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e498b66bfe78cf59ad26f2200d5afe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea392ebca1432ea232f1a492e5849c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017b9949523df789ba924c9a8ffc2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a5ead6dc01cc703ff16439043954381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d794fddf712f93988f60fe9835bd0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66ab422886f28648922701b6d1e2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7393fadc91c1510ae32e46c161e60584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd5e9b89dfb39945795d3871bf5e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997f531f7ed1fb01fca29d1c34c54ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663207b45e439ec2089700a5b1115a9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac267988a7dc29b859922745758c26988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747c2cedd9960389c64b6a71f4e44b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aae51ae9169c89699623eb095a31290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9455d56b473d6d448e182e7f1bd1cd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b05728e434d6cc5d0cfa6bebb24192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a76c5755db39469c008a92994930f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e37ae06fa998616fabed2435e14e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ad89efbfd41139d107923bdcb80995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03f2bbda62fd8be725c36e3d7363296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a356d3d53d2ba34d2b2c1c7393256797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14860e6349b4f7bf3c226a4764a2ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847833ab43cea69b250698ae1e6af699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97e24dd00a24ddedec3d7d9ee7f35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf54ebff47130e57b49e62d6a6694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68bc01b35040de61139b109674d551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28dc0f874d575b26e3fa6c8db1f74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898e459140fff54d4083014afbf2d1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1eabfd8afb6f79ce15e90a3c7c25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c0811a88abee8d3672c99af00fdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a5c3151ff60d65aead96e33bb256107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a52e9fafd1daf871cdb4ab4696d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06ac0da474b83f2131fd3bfbb388f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67ad541ca74e62717d102e7e7d03a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d6777b598a2b5259e775ac72fcb5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225f3853a4afaf66b9be78ab216337b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec15143c460ed2cfa4a453e909904c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cb0edd35b6d6746f7c83999b6b28b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032bdac44ce9bd2c17f2aebcf013503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98030528cf71795319831f71371590116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f0ac71d6ddb6c928ee769abe6992117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04610397c4cf318fa1daa8e3484e06ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5707f643007d5c486027e0fce1b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aec2c848993d82351241003207927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbd00a802e19b59fc2c3f5b072572d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea740385ca6cc6595f6229f871d03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f7a2f632dae9bc679c5e09f459fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374c4f12f4f3153887642f733727ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28102feb035ffdd4d3ec2e6d437b775d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9e51a067da25df36c8e058e93799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323488e16ce8e73e21602cb9eac17c86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41c9c53fc48ab84e7344fcb568b35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d85717e438f6855f194a914666d528129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b35fd75307158af2e630075330950130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea427163d4d3eb77b2b85e416209279131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552290e79af1b8709c72ceb85ca92cbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8994105634089e125559d9fcdb1150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d81f919a798d54626e8acd4f458f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa48e01c8138944213aa88b63c19d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c088a676ddbbb0e3236f2909f876136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78500485616fb4eaa7fe8fb96bfdffe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea8f01818669a2cf29f22ef0d0f93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5444aefb710c9a67f83eab506350139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b6eaa39f00d83b7d057c53350571a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a230d9c43c4c1b4f2f63b6490098c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca202e680de2fea1d2e7cd42db3b4e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583538a5a516ea84bd108b6b430b180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925dbd15cbe3ea4ae95e673389c8940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75eb35db598e44b48dea3ea76b259d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad3d739550f9bc9ed9fca778eca2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30f48853b01e1fa2a944147a2ff1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df3e5e43f7105eb6ba1537b0f37c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e746481fd110139caaec104f9690149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ad3e8b480a401136d9556a3835ca0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478c1fa9d24585643e5ed229439216151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d171b4bd57272e20d7dd6b670274b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ef35e6e0174e6b2525b752b4f8a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a431279fdae6961d0941b3a42a8a12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9633510e50a5841c1649c3fd3fc29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5f44b0772514088513f6247b10e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d50ebbeb1694713ba3a8234db46d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d64cb9290d69a518cebd6b003b5545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c2804490bb0ae0e0fcad508eb1f38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb06fed4f7f5e1a04dd6bc97d1a66e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a9391df9b81ca5973f5b9541bbc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154888274b14096158be276a50234258162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd93e17b80247252c78136cbcd9f212163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70545eaec9098739b73f75207abc1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cba982244859941dc9cb77ab8201e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea85f50b11de786d00d457aeb2a9f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb019da3d77ca083822c9d0b0f232d29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943699ac3107d2f7a6cca7cd1940b4a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612e407725efda953d693fe591426ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85486576d8957b1f0c5a96e96f8b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d2b8764f0a28084260ba0a32321a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38868ff60a5b72e73d343d7a4fb57a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66878b8642c7ee90a8a9101b2af1b52b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f263136f74525f82195c37891b1005e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b06af8355f50103236e19f60190c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baabd54e89a1303eca43a77b4e71bff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2144a3a9fa81c21b6b330ba7b45b353177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c72ebf945d3c9ddf26dc09690e49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4f8ac315d2db9b6a2890b687e18b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb3dfc184494347a107f8e95cf419180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fae71b78ba957c4e10a89075bc5a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a62b3c0d6856955b5c334260235fe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47ee13caab10b973562570bc9521d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb783812f13de53cd3dc53e002d6ef43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366862f193b283a6fb59fcc0eabae7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc438e95bec274d2ffdec6f20dda78d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3331d88a918bb76035c5095b08da97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3eb6ec817d3e14e819a1a1b79e70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6811ac936d82982adba7ac7a2ffe2e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2e85168b1f953c509371e18c6a2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464345099b2e972399d78d8dd834f45b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321043fa2d5cee895712ae88a379cf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67fed0cb4999df8d659e8283f3d93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3f251b5239e41eb4b8042926bf7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509eb1e147919bc82f63bf0883fab89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab0043852055c7c2c1379c57cba48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86ea77f6f2ede149fa5f5320ca18c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5e54eee18fa69145d98d1f46047b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e45946b77a1ee9daf652786430156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6afdf66a6217375ecd8375e2fb7c5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc09f30ae788f426af9d7e138f3e52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2ca5a2e42889580c24813f509900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452196b02ffb11d702e193680c23185203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1556f6cd843bf55166635f898a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ea1a9b87d30086a9c6a4bc8680482205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b915a30e19bb7a179bfd5f566be6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df52ee3b812970a7687dc3a7f7dabf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0177782ebda3611bd5a2baf797e102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0ef3a62978b800b5465c7431185c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea9ed234c117d68867f814bb02006a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96aff9e75499369923289efbc35260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b04c0c2840fed34333a63e668b414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec6d7d11b4a1b25d66b76cfab4004213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1765beb60aa26d721d44149066e65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c307c564b689a06aa5da35ae5f336215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe3528122feab495ae2733ef4b479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ba21346ea207c644e16710bca98ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f317c93876b5c09daa67e4d61a8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ea4805cd2252a8d67d288bb2a038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233fddaa69f06a1b345d9985c56e3d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378228a3cc2eaed08c2d3325872f84db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2b2abab1675ab209fbb40027a554222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e7e46b09202df6a1003171853ad5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427054255737907d9d79a6d91ced94c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9216e1b81cc1adb92727800ef779225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99b150778e8d9102282189e343eb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5449c918fdc16219078c562c7b09fa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a20582e453c2eaecc8498ced8ea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb0a1083cff1a273e30bba3065397229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8acd2af6de48a2437b95511a24e49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a9672a5b917aeab90fc4372fa971231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219080484f06d62282c8bf6ca338f8bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3f94d23875cdc8d432c4bf781d3a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe14ac9686066accf7a0ae5da45a831234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbe2365828fc695082bbdd1bd31c97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946e38cfe1b316d45bce080b706faca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c65ea2a357bab994f1150e410802be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd2131e1e29c14e467c262a80d00e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6855ad6ec520dbad76d84f2894f6565239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf84c3824217f6bdb298b073d6fc1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f351b4f4cd41b4933328dd9f1ce0ab8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307919520336615aaceffd2dc3139be2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b20cbf11ce7051e53b9115a848b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709bbd7cd03f98053c0ec493f08266244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220880c584b8454f7431d1d5f63dcc00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704cde948893c9899054e7641e2f618246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952cd5408c81362a40c1538219e999247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e97a9a8e469b8a4253faaac3f3ef6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42ad3d0b73ea2a9cff7968abc5b5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f31dc1b681e1e2fb60464f45ec4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ac47b2cb8cf02acd6da490359bc3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6566b4652373cacfabf89d7fd7b23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f8b66494ac3bf04a9332266d95ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacd6f15f1a321c8a44f8486f0b742254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334aa488d3d4adfad2ba991ac47342255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e66d13e274fc60b926008f5094c619256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67dd28a0af6004635e63f843e2cad1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e223193bf4ae686f1f22cf4a67f695258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bed70794e2d872510c1b5818df55d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc124085a058940d4b9967cf58a5709260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd275ae59419408695e05a73bf19b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b285f2b117fd7c45886df76ea45e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95c69ba037e38aea9e911029147ea9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee734bf4172aa20cb36b1543a52603264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27c35ca41109268f8d8032cb900e18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9f9b0726d5987e3e6ff793635a47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d56f187c61bab3753bb02a782593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26081c27be1327d81282c1977200c728268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668162c007478b034ca2f3363d6de736269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f21dca481dd3af0d109a4d8f0562c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31455157e7aa3c62b9e7dab7b627270b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d1eb023caffe8e4f66cabd29fe61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4746390302b82034f3422500e27371273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493e7f8b5c47b1e5b3a7fedfecab91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2162fe4dc90ff9dc0bc0046813dcd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a867bc74fa00fdd10b4935d31ea64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85600d3bce19944ce3f7ae9676c20c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc7cfb2f634f5a4d2e68082903b49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499e942b42d1eb914e2a640b6dde0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8939ad7d8307fefd8027e22ae6635280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d334fb6afdcf346d121b256f0c1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f215fb2e0ef1af6fa79ad6e3d658a50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b672c17c426e3f4385dc0c39f4824283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bcc62692c3e356a5b6a50933f46e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75226676a5455552b0b44fdf81b325285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033db22a74025e4c3d1e13fc986e9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60498413fe32784d2a2ebae4d35c8237287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f59bc054328c9a10508ed138435014288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ca08d9a6b3967d63ff836d964fce4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83fca3650671af746a66656d52f477290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d479997169173379d52b7f3a8db86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a0caf72b1a9186c826b23d767eff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b35f8b9534d45078b04561b6d0f617293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3916b2c2e4e85bb458487b2d8fa0982294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dc7d8507bab62c7be0227becde7d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882e96056719379fcf7aa858ed69ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551ff49f51fab5a455f55cdc064803297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd3cd3c1c9c7b5282d73a46dec7f9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c77d72078b84133ca4ee0c3ba04207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865cb329d2f805142fb1673facba02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b52b7c7f5267790b6ad8d6ad78f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3dc5bdf834a19adf2567d6b5b63e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae490fbeefe2d8da26411788989bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7917d6991feaf010415c029c62dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faa477d4c981c26805210dbccf070f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dae29fd894d3db09597fae3a5fc988306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69309d51bfce7f74abd1f4a444915307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a49ac0b714d3cd969a24ceec2e7d10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504be53d2f9aacb801e35a2c8717738309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7151fe7355a1a7348f19282527ebb17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57e0a83cc69af5e6358cc0c27a8fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fbeaa5680794892762ad8e293877e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db7f50f507e9a056b59130df37dc77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94899cbf310183b5e1a87d943bfaf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e46d2a8cda68c94e6709da3188bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132595bbdde56224828d1d7ddcea1c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95799abc8ed06854f132239ff40aad26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad17f8c6f7673fef732c01239499d57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029361df241524bc65a6d3669ff8178c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6ccfb416c62eac029c343d05263c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98e374b7bfb207c1cc55de79339dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a38c2bc6e32cf771d54cbf103159ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45981f43930906715b93f8834d54eb7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2680f476d5731685d7021a659544fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479400b5166ccdc0afd7fbaeeb17bb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382101e54df8cdf36b164c9ebb59bd0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b7e9ad04e04c69948528f97eeae6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db42297b2f107c9985b5351ab4747328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1c44e383259e28766293916b18f1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b292ca88a325828f77ad21584fd4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef2ac7c80e2e22e884125a5c458dd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e1d7a420edbc268c601631704ca8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4edb5e7bc1ac2896d4ab0f8892b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ac023da3ef4c1f37d928333a7adb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1385123c3d254c5030d6ade2035b11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c893a4e0e393076efa652b0d2dfe7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd6490dfc5a55e58fbc061dc7ade3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db0e7a6b6c74f453a1d9ad03fcff3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef711db5f60bb33e7f004a06fc44b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340051fb6fb24e68a0100aceb0ea75f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e545853b844b72c5682c92ad87d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d2414a3cbd4ddde59f5c4aa09eb6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbae1f7d4fee271b099019b9e23500343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea26fcafe5cdfbe380d881150ec3ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceebf6cc115130b584c598f295ad6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635be9865f414cf201915a12d702f355346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a0dce0ad6aa6bbd46e10037bbe8d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c01e5dd668b1339d004ec4126e2db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cb9b2476998211adf552a458475b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd6408beba0221281d1c7f6ffe60b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e2834c22f35e7aad4d016378b831351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a7d2af6e7b6cdac227f2b9593645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3135193dedc739a8be8ce3668b96cc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5cd4e335e739cd7e6f0ff88ee337354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146295a73600f1da216d8202d6f1e1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d263d8ec5fd83d96c821a9d403aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc54842bd657d462bbefac9373a9b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c992bb087af712514c999fef32e38cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f41ae470c437477d1afce1517e6ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc54389cceb77535fee61513066b7de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1aa562e264f0a00a5167158e708af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7551de44cbd8559267b77cb493e8b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179348c381c4a9b6cdbebb717d4659d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c03e5180702e5b0337097ce8794f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298adf0dab8692e431b75e27c758fa2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af10c882ce9149aa3f4766ffcca229366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cc8d21115581642bf2de4c6f9f8d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d15077a8b2180482f5439fb1f5038368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f037aeccff773b0e831a6efb5ef413369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d994e4a69a1f03787ce1db46d1a7ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920f7230078ceeffe5c8ae26e8096b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b395979edce11f43657c6a59c627372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005cddd82e2165d2db8804bce503085373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b8881a7a848c6b0ee85d02a9c3d46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed42aaa896a3c768125848dcb5d3964375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f943f6192132630776023d88a5171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9c90dbeca62de6748c99af78cfdda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267fe490e0e9d47f9f701296119fa16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a094180e7bb666e3b5a1cdca58af5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce9442c0fb3d0790b78242f76d354380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746ff364bdad2cf6ee7a372b2255cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6535b76493c2f23e640164c50a8735382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2a2867faa89bd06978c2589890e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191445a907a9f140c821c449e2bb0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3611d1f2138d10aeb4c740e4227fe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011e87536a3b1e7cccd773466713d53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653292ad43faaaa1916c58516897c62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2044fb17c43c0179b3e909fe066f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd680bfcf83210c1018b90ab8bea3ac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ce95c22f3b9ac0b9bd08052f016d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2efa48ef4fa50caf0fab3c5b9332391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484a26db13eb8bddb6703c6ca0f67e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ef4739adf4f5baa15a79d25ad090393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a0eec359c46ed4a3a718114a9a29a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a458eb0500df90742ba4fb197e8bc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e86e153f4e57f753d89203f59206396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f33a32ba376d4e357bb2503240e49c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c5322f34316a890d9ea9f5e5ff45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09458c208128d45603d5f946941edd8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c1b2fe157a0634be37d298cdec4a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f94cbba287f9d11dff27c60d58c9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22323dc85994a3a8538f006063905ff1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e143862a52029147eed23cbeec4f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee9affdc3a30e5e4388c99be931730404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49327340830a94d67b5f7e5e7713fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d79b6189216eea5c4230fd50867b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2849630bad77848bc52f9b65a454f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a2ae6003f8b5857a30cf42a1571e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351ad1fea07ce4cf480d8328757b9b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eea9fd67e576b942ad1b0f0f06cdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2321a8ee845916b8e64e43d271592411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ffe013ef23c74e74c5635aea2d13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05013649d302cd6265d971508043c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd4333a026a5b8c3d5bd4a158bd0a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffcf43ea067170c4aefca80edb2007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c9bb2e68899c1a94995fce0cb370416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544457003e9c1542de2aa7d02d0a76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f8f54ef5e3510ac24a46909b33e3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb21544f234d558bbc2d209fdfb57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283c8054f99d67edf96179b9588dcb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222488b581259d7915aabeb0d5244788421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e231d83a791564f251a13721916fd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0629dca972733b6c5396a4abffaafbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d66053cf646bddd78bfa722d74f4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c550e09059d3705acfc484fbb0b52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2514d36ab34b1e373c6ab0d25e890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce2e198b739cc0114cf4f62fdf3a89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e7ffea26a03997d137978288ce97c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff448d379968780522f0d0afda8c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015dec2b1bb03ed1f5aeb8ae5963b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c1b6f446b2c934ffaa93a9ce9a17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edad909aed2b41f2d1900954ac6997432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb001d9c985865aba0e095d7cc3e6df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0e5f8890040411102d57cd31ebca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bfbd7d3d85bda73df4f8d650726b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cc24c9ace5a3a7daa83de035c7ef5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699254f058db70fab2b53bf902e7e4e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94833b3010b67c06c7f2ade91675a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e2699253e9de37b91f9d0dbac3000439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7512c52b192a9ff8b0e738777c88e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447ecd8790fd6cd43814d151d10065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc42b9a024ae101b33bee29396e374442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0751fb7012e8c77eb48b8886b93b76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4724d92f658afe5072cf4c63b84c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd14e7a0f6c5f3d27b0c102920c29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833cb6414ef384afe4540f9d8cea6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18ecb0f5282aa08df01b11b045183447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6f570772de9ccf29d989655dfcbfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778569fd04898cb1fc7a3463ce7ba1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9aff5196e8c21939ba475c7d3aad0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567a1a281fff64fddcbd7540ee9ea29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87907e48092515ab48fa0e78f2e2fac4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e18250155437ef3fb5557c1670e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508e3bd533c8ecbd9d40a3882cd931454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d51e855cea140eab849cf6d5d478455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac5ae686e29b8662d5097923d27e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3136049202837fc09ae85a6c63a04a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54555321cf5cf51a32a0cbb2a76088458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837968eefc465fa5a9f7559c9da2ea08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70e599f39c74ddfeeb3e4a2814a28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4bcf7b5f12b5cdd0326f7832accc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1814eacaa29f1df91a75d4b7cd62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f9402a132937c45bfca479e84543463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae750a1f28e9c2f7c63f673144f42a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ce09091f3ecf91db3bc03312bdc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cf5332d90b54ea4158e788ced759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36e256deeec8d747c63975bf14f5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed51df96d4c88d59964af9b0d65e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7598a438c79043b47c0429e900db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fbeb1595ca71174d2243cb8cbbec1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d74888c0c5b1b4b34e9f65416be8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946b9c482ccbba0ff1fb8c17aad2c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1159a44065cb51882e676467a4c08e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589859df0dba5f6f57912bfd323edb51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c674a6484e0d88d3db4a408271eaa19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed373bb32d4d09dd7fea76af0e376885476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc82c910a1a7d42a6c31694e5ede96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e59808321b15a86c12eb89223d6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efcc4a73bf685526cfeb127bb5871e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cde8efe1f5b5e08db92b44ca7bc40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35421aa7755c1186fe5a4b0f4c1fa81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35520de6e3b3c244de708cc4abf7fc03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40243754325bd5df6563b294776c92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81360e62ec9854ebf989ee311fdd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c8063b3b9b9b5ec0c04dbe3dc7e17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99636d82e2899d56f3a73ff2daa8c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb27652f57c7ff16ababd65122dbd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2447227003351a361f65036463a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8dbe2eafdce80a3e31bc7cd90a455489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d64ebfaff5b9260119cf32189cc6d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533bc4467cf80f3b60fb322372609a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc3edabb87edf8716a60039c6eb7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813600fa93c739d74162c52bf779ba1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d114a1bbe23bd376e3af3fb0c91193494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4729d1dae0322865d24b954f6204b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae4fadc05f648da78e8e1c96272472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854929c9e16304de438a01bfaebc4128497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74341caa44bbcfb5a7e899bc2192e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928292c540bd0faf6cc953d0cf6b495499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898881a99aab4bd0963a9345cb51d3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f0fff4eb93372dc42668e773545e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab15552ddd0f6b95a6ce88f2d8d7a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73180efbf52094e0f72de5fcb777d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdff85aa8c74f7edf4001491c48b4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36ec8f9fd31f1387bc3bccf6940c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a52f51351229cefe6adc5e31aecd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506104f1a177ffc7791e6a1b3a832b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7cc0dc0a346223158c9aee1eec16e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c33047abb063ccfa8959cf6462d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc831b91b3d990325153c430fe6628d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca2807e40fe0bff183b84b64dd8f68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3158a7de1bc3bfcae222d209b7ac1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee87cdb0707775f55529327200bfa7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fae4df725b969241e5d0f50363a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777704aeadeb3a32264cf32e10a3d97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4b07c92c1061e48695b28f7b0312516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d58750bb7412cbca9e834b37bc34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5445bebf989d2f336533e3c7975a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d668d9f0ac981f4680f7648f72bac9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67def23638b997966e0608244bb122d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab38323ff7ed8cb54d7a90c323e953521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b172b9c66d2682628e7f09cdc4d85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e811cbf1dfc42e772739136fd1e44eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f050b1836f776bcb53c92d77cccefe5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8df3af512202100e30314211b7a96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ec0226e5939832b83c7dbf9ac414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce954363c305823ac73b66d80366b3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793f4e66e3afd83623201522f7155a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb311eda423413d4b545f7085f4d6e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f07287dbf9b1830b7732af3e05618530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb0dd8eb0bfa54923487e7c2fd81b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf804b2a6e347f24b319ff0f42e8b71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a410576d61b4aaa0d903e78406e7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960245a3f04e7d67011d40453e82c9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac3e744f0fa0a52997b8de569267a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577382c822685ea7c70daa9f457c2224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571bf53862b17657af1ff3aaf27b6b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c28208dfe23d55a72e026161c138538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78cca2de5a7906f7b736a9d949a5c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62311fd3ceeb211aa4504a83f4421e53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfecea4e8786189aaeb9ede7b5678a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa47d6aaa516b7abfc21b67aa742e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681157917c6436972a251cf39725ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83acb2ec67d2e8caa8f44640faef0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae55ebddb3493ff44f1904f4a330c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dad10ede37eed26429c3b4c9c3596c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178a3e59d3365a20202acc41f18b45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a7a0bc0bac1957baec9157f94e5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ca9a50a227c92d5ccc22bed81dbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340baf39c5d55fbb2328ac0659fb235e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ba3a098270e51460d83be7af23a64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa790ebce1dfc0312ba3e6a3ac8567552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7534a21ee49aa2976a0cfd1744d85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ea60d86ee2845db39ee340969f72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e115daa978dbaae0c3256637e1295555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68537c73bf53852371a066a1094e7034556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a05cb3ad1e287eef640689a8ac0bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4407fe81cf34c337e4dc42e815a3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacf711946d8ad31d89aa91f1b3ffd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef7ef713147bec1375df1893005e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49838b41213132cabf1439b37f93cfb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b09465ae495c4591aa66e56b569d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f6bf07844ac15c990d8a01a9bbc9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff93ae4a0ace54215ba52f92ac962564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5140e4d48637975d56df0ff5f6e2db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb0395e74184c7df359aa3b824ff4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971398ca08b77e8c3a29c4a0a51ccb37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7cad22b788a7d586627b0008db777568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b62c5bfd12e7fb0b9bfa2cae236d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93406688ee5798fab6ea20a993d2e4ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3867c1fc4a31b512322312c795e65c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafa3a6cd39ba57014fe48b016660b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0aae2bf57f6eaa94a4ef8392be4a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86cde11474497fd375a7f79c76bf87574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ff54f80e720accc8adec1b8f6844575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2a218572d52776c8e7bf64480b6e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4fb805ad35fd4e9d2f0197b38c43d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da4e396602c9a37d91fb04483fc0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d10d270343721d35fc69f7286de75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce21792ae270a77a362170ab866aa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4af7c09b8a198ebb0b475a8aa65d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420e64af0307c50146434ba182a4b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa761424cae8615675b946a5b5e5f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f5ae8a256e54f115e9628c4a39712584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9545f53c1336b50a76c3a56e2a84e8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb89099d41c0b34d3e021e2798915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8277e0660e831c861e73a88692ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799a08a5a75383dfdfc57508d2f074588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136294eaf8d573be063dd76804990dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0dccd322902336fc78ad3588234f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62af57b2ef89c557f51218869f912591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647d1f89e261f5a9f83c1db379b614592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82017d8143682213fa257a2f48c24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf98ab8077d68c03ea206d24998b17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d04d55813d38e1eabd7ce0741e0dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0df016952ae2488ce67d46ebd0592596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047dc64eca6debd57a46eb2ec80436c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac61e9a1f0141ae73c5b1f55eea3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74f80eb7ed94b5e2aef5c04d95669b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c4fc06eea7002121408c8ba68f72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f4a1a3fc2f99c10b8eb13b7a34e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff61254ccf2fb573b3210be648b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7216be4078332caf2ef65867814b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b27a0e4fb0a26554c332a997cebd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d027bad163699ac01b989f495ec1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280243bebbac168434f64dc84b8ccb86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1625192529f6c8d79beabcba56412607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090904553437e6c641c0babd4d3a4d0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2d9ecbf9022b8ea4881d6b5d4aa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81048c2477fdfed9fd549af4dcb4cfdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65698711551787196863361b6bda4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec367ba1bd9a6860bcdf189907b0b2a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d8ac85c4695633e16bbe36f51d482613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759217c2f9d7e8432d865d78d106145614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c9a58dc0a852c0dac5616a13f314615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd24f326d61972ca5db1c7d4d5480616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a05db1a340319076d53a2233980a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6bd8323be33c84a7ae8fd9ee0138c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbf4b183ccdf6ee062e119faf758b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b3ef8b0a3915b091f0710259b6a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afa8611df6b978c39455b4ab9a6d9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d757944c046b9ef8e0c26a6e5b3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064658e28f1c1dfb76fadb960c55008623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e6ef45e8e75f00c9a6a45ed1d609624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4768efaa5e305c008a10feae8772de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e31c162321ff5c686fd1a881836f1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30296c205866485883801fd4483a832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589759c16ca99ac0bd79a4b9c746dad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a938ddb43141dded0e1ec5f76ea4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e087a833b73c9049b899c277eddc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133900204d21e141c1e8758328bd15d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a9cf0b37db452765689e8fdc2b9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfac5c091e67c2e0522bcf0ad83e25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4adca21a5c6ba61690fd91f58742d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dcb334c6b40d5edefea7dc86ab684635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b17f27522edf4467d2cf184f3f0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86367674d8572354081388e871a8f5e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76b703ad5d6815c188bfc2e78b1887638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb318c6d9b042515030b66d23b6f31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a2f597f80237368f85c083e81cc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b44ffafa89d9d0282e0ce89954a8c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f86f3855378f655953e4c6713e0f6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2cf7e087e68b31f63d76f13080162643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4903cfdefdb61baeedd18c16d0f63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1622213d7e5e2a834ffb2b946b14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7590edf9987ebde127e984ba093b01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f88259d7832ca6c9a5dc1978d4d8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288430782abfb179b59e3739d52f7ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f63a1d16e287d879845c2a01472d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de346a0c9295fc0fabc859b36948fda8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c3c4fde32e1f69e0482b00358f34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e95a45c1ca6f17db888b3dbf6aaba6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d69f5884984c9532e70efb5fa185d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b27729d33f8aa9a393ffc6b63eb75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5eb4dfdeade088b0ed9b40539254655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f88fa0dbf69e9f6c6dc8519d508c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c45294e1d5e0b70c7f4eabe93ef2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b4190d3e2ea03d2200c374a66f063658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d939fed27669b268b6a57192a9826659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04528613e164ee82d8680c79927e82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75d6ff6feb9a4a1a263a3bb6ce7577661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402efe1de5e73546ea9a6a9630828dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715b1b416fece18a3aefa079bfe2dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8dd83869cab995ba43fb871311380664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd81d2d18504b69493802bef1be81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55cc0f588116ee6327a200f5b497c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b92561ceb085a3c35f46d93a755a11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb096791dbc15ece3c5fec6466b75ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a4d3f8475113d1cf572a7bfecd4db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be2e99dfd73a296b918259d6422d6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ede1e5af535446a015d2b64c7dc0ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e4b06f6a2af5096e2f4413485688672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ac9a25fc296c910c73380b39759a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b897de8c6d70db2cebc4638d42e070674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46afd8b3eca09dfd3097abfa826ce3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae592689eefba1accbfb34891284ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602835e1113929f0eebc6ddee88281677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138c18f022467b847a36e1a04c6605678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7083da7a619f6bcb08897e865b766679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1b9e8ef32d11b720dafb4c8ae0fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a0529f353e9b6695920b2c2ece61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db61f822532c31d1af06063f4ac2514682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae375235c5cd5e2f227a2abdee13e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae47c9005087e4f938085ec426e27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c8308cef053f6e7784029ba40f22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b628d5da25ac3fe8ab0543a7e9240686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87cfcc63dac96418adc3f4a39ece7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984914661b64a0a555642f0f4e1f7e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51388d55939b7f1470019d97bfbf8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab59085173b574e56da896f71ec934690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a13a7ed5a55e8589df5d911b3b9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad9879f66248d047853d374d34078b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1157bd981e4a422b0100fb01d81bce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53846d2e5c7cd3d93d3fdb52cb5f4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f7d0b046d5ce43773543d451a318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ef96a263cfadf01e50107b254118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cca0c7ced3e027fff5ec28d2c5f6b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd119c5cc6dd63c87442ec784680d086698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8a16d5344359190441dd3a173b4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaef86f47930f3efa1ce331850b8a28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730487bdc6a6bbb7222322a58951eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796455f68d4bfc48d9ab6234bcc770ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26ff236bf4dc264a409fac1a95425e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0407b36e9062a97225392af65967d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb6569ea150c2787c119701a0b5036705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385587c18d8e095f8749d4110f9cd3ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d790c54c4bbed4e3efd887005029e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8998112f819bde44b22796202e0f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ed86371b5e535a68f721b8f88463709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9a8f8a36e34d4d7b93b0bb024cde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc58b525da6dd1b6e4b6e15cf19ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a061e475f867596b26c95bf109de74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827c82176382513d51241f1b89ab5fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b501af0cc7b362636d96c0bb72a0e26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212f9460a2b2eb5b6f34fffa24f5f8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471eebe75d465058f01be06b1484dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e335bb14d5560062821e495c599e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04314591f732453b1b34373a8fb7d490718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca20f3cc23d5d3326bf722fba391b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3993ee1986c406b6a37c83c4b9bde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b9707412f3b592426588789720b6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080fbbdc2ef6780cd399d0cb85abca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3927f918b474ec4f9b1ce70b04f988d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dadeefbe061549abc57241ceaefc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280995fc41a7b418255d4aea7921f49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d1abf4816a5bf96cd7202c819c3e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3f4f5b93c2fcc650e81cb5ae7f94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848086ed96a8cd927812e7fbee6e975728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936c9a9e37f6c45a33aae5ce999902729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fc16b09b42ad2c3c80ffd61e29304730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec102823d91c87d7be27bd1d0b06ac9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddae9bcd6941d10a52752d21b1eaef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b04f9592fced2547fded362db3fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc869f1c4d5dabd4d38176ef13de2286734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e76b26e89ec32042b609f0254723735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b7dd1ef4ba77398fb0fdb407e1c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692adb7c356341c9ce03035115358583737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b717368f67d70085d9ee4855519dc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296770777f8c4b5f8c3e4308f97f76d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9375321caa8fa4bde45ad81bf823740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605818e4783fdf3a1fe8a95cf52f936741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b011478f2b1ab2e0f11a526a51bb052742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f45ef4bc2cf4bebc3956a9e6ba4bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2720437c1bd39301a4882ad8e42bb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47711a8c8c7c99b02d7bc4f87e225c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54e904cd37481735c4157571fedbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87e50374588f2c5d1c3e326963b788747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc41f52e6b5d593774178bcf2d86f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fc59a6980d20c5ee07c7327f94195749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a4bc59b5a9c91a9bd72daf20778af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c042d242f15c03702b88523f7d1004751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b01e4cdbc9eaf6315f256d55e1593b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a733c919ddf4b6fcb79e68589b71a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f742337015736661752165e5379d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa0e0ba527857278b1f805f4c2d6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97521018e960425178481e0dae5e62ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3f9dfef249fa9ea5e2bbad39aea4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a98f04eb1e23316b75205dbb92144758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b4965a668e64fba2c9278f890b777759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0828d05de410290b542d85f8d4a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf214335d613a8b4a8f7f05a1c45cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2b21c20fd0e0614f4df242d452dbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc451837c2a7f327da7af305cdb4ca84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232e7c24f0318fa128d0292ce3f3be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0526d1735db467fbbbb080776f5fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d4e1af8fca0932521084100f41ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54417b5685bde0af4797660650f2541a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d66c02e230b6c9b62a26f271379dc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6c46d8abca5a8e40aad2f8ae976710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f57d99e8476b92fabab3ebdd27b6e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38303daf8a33c36c698bcc024e4be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b5b2639b70944b4ea6df4d9bd3fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af8687a11aff7c1ffd31e92234512414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb1884831cfe465782a458b20627815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a610a810642fe2f395f30f067c06c5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee1d640b2e9addc1e0a96bc4ca90117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce426648e0a7b9aaa13b04b216eba1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf055040b89b63c4af18af8915b9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25ca70f6e807bdd17ff28865ee7e9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc086dc3e76c3fdf7cca04a9533cb6ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e354b6bb2e8cfcc7970b948109e7a2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700c36652db7bc9bea8239ea18629a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce1f7ba3994025f095c2958f2864f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033ac1827bfa950698bcdad9f70c7d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3f4df8c918e28194a2e580dda464526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7e496f5ca6bc427140d2bc666adb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cda66fec90be0d86bbc0ad496d9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e7340de4fa0cc937f67beea92d8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92965a94ab1bcbe5f460a70a54f90d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a516f7481813a8ac717be65a37aeab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53dcca4ccbcab15461c6188b34fa3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930556b8f02697ec5d6658231c0e6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db2fa732893e63ddb062e5a042d5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e5db80a4d647ea49e60e264baae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9aaacf287f6a0c4e45493b685268936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846a791ed5dcbde28a597f17340c2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f04357f3f88e18cb7f4f7f33f96b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877ec4e1bd569da253dcdc50b8e66e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c9e5184c09da9b95ceed63d1548940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45745c868122fc4313bf6d98d46f7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c500046c50f09ce51073fc4e6989c1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d4d839e9f23119c9b52bb4c95171f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10ccf9d34440920cc94e461eb9d55e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd58e6173afb7c144ca2b063e193ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937ed7d5bac65ca0c46c87a90268d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956d11ce8a3deb88324c714d46bfe8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991dee5db156628fd71fb45ca2190f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c097122bf18878e551ec2fc45e1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fcf40edd7333e11fb138378ce7d3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9141e5459986fd350f1a23f7ed65351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452dac1341bb355436bc4d892b0bb4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb86cba6571efdd375b96d0c6ee76253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23638fba6904352906adb9db89209654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10718ff54a03be698a445b7c3c867e3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8432bb75a87cbbfcb290d6664a57156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8561e96081e17bdcc192e8262723c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7618a013f29d8749bab92ca325b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0eddbcd10ab371ac64dbc417e4c8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d49af99cbccf43f11cbbba404ad4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d49be7e7ebbaac9a39e71229b46a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf0c0cedea191a4695edf58a7a0b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e42674e1c85c0bd659a496e7d14463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5e6bd2bd27a72de5b36e726496a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d144f7374c23133f0cfa829dd1d73565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66f306aed89aa9c581c67d8ae313866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d8554e930ca7b1599f6786ad6b4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1588cd248443cdf4e107094042b14168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60dc059874212fcd0d973448e322c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389994b76e5de68cf0b3d788d18e78070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f37e5e29e263ee8262e796b02bdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1c3942d9e01cb99ef28a24aa2404472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e99935085c596c385e9c66f6a28d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0c18a8077ed829e0524f5e9c515bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e18abee301ee04b909091dcc1a65175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0140222c119974421ee00b4563c31276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117352d0c6f172c3d4331124c88d57fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820022394cb35e195625c6cfc06d18f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ee802b307f793ca80493894ac20979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d81060dc3355e31d6b13a65691ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f29a915364b3a46fa5053516291e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646ac1de93085fe97f63f88ea39c1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d6a49074b65e90e4a2c2d901ff98183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed0afe6f83914369ebf483aee8e0ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50164428a9906fe139232541512ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e0e585f097044bbc507352a3dad486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc115b44ac1ea9ccda1fbabce9e94a1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a20228f1711aab301012a87dee3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4fa14ff0b87672661f90b95d7309b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a8a5aed3a034518279caf5619f53990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f397abb64b15671947fbf956154991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c213ce90bfe7e7f884234e15b07792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a29d31ef4706b2bc59f7570d8a0c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29870fe3bd8cab3037cf1b0f32bcafd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665dbef1de76f4a771127b36368f90295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f035a21f1c27f175a044295e3a747b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04229cf602096c9838416eeef07de1e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f6c4afb69dcd0b32efa57ccaf0fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963405e590452eb8693d89c6b7501599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccec31f8602e8f296ceaf966242b64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d689f79b5e7b6d1b85be94f1ffc59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa136f56cc0502563670802dbab64b76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e49928fc9140096b3c50cae63d9773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2969f649936207063cd0bf42437564104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a20fe2d680336645ba4dd9fda3da5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76768ceb871bd07769f41ac55024bfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5d6c27660e87f68a88ebf0ea323df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c5b9b386784550d3ef7e55356694108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944998b371e65650c12c92ae24bb3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64489f642acdc7c1283d31c142c463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0097ac05165ec563d4952f3c32933111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b0263711f0b931c365032a4cc12f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce771d87a0a80590c77169a5bcd1ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528806a9d7a011f26d6a40d15a7a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44facbc6ad7341c9b55e1692329c276115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745620c0d1f94bd0f759b7b36854f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a65c14d963a579563206ebc1a2593117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86404ee63890198e78eede815d94156118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc2deaec02a3bd4457466e928365a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f81b865390e6dfed4dbdd3fe10aef7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ee9d3abc2ceaa2583ea7bb7df10c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebfff03cb28770951e9d2e53732d34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed066bb977ab0fc7f0c739ab6b59d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8526160bff8959157b0aae26a43ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f017610c4551162a963f3141623d33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3952417a617044afa81c6450e8cb23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f482d73b6cc8cc5b86ad72a277a3e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c979ccc88bdeeec2cc0d8d1a5f9a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee15ff44aecb30160a62f003eab04aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6c286a232d62b158bf30465cdc2c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab7ccc07660b85a1e24ae896f8fc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786017ea9a74ce2e14d0d82e2c7bc718132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24c6887e3a165fcbcd84a54931cd40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0296c1e7176bdaaa0f6d1919086c4ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6758976e4de4c40cb23171f45a949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bca2bbb34b64ba88412c2dc674514136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e62650971ffa3444f33195dd3792137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7297ca8e3bc829dfad917a4c65dc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69501482528976ad5e877d378e47fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b694b203a6e146c0f393e2facdb93aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9fc6d6aa6fe694f07ce4b21ceb907141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6d3c77456830e859da28bf82dcf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0515fbd2e76aff71b21e5f9658a64c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c18951dddc4db144b2185e89a6a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ee7ab0f33216117c674f777b2c66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2387d38683720e09bb523cad930ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f20ec4f0f1ddd3153e183decb7a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e0c480b3e86ad582f9affb7929b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9034ea68add5b6efaedb108984f7410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e050ba70241a5f9d37001e622e99235150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f55115711e5c8d0662fcae4869095151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d40c39965623c9afe612ede0ee6793152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad653c839603853255cb697856a0b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d27fe18735fa2e36760f61a44eff96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a883e1c375bc42dbec34bf7f694c91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea94120da5e3d821224e4b29b2a2e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581444e0d4c3c63881de88f54078a23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6fda691304f210df58a8c538214e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed849512f0f234958412169c6dec0d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf6812d61800e032ecc43ffd0bbbd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e762cb9f7dd4c59d959032e58bc3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0bb3ed6942e8d514069a8857c44b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf427c9152e9794073f9dcffbc851ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d1b148f8730385abfc4997dc8c4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb758d4272f445eed38bb0f9dbe0a2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c1d6c094639b0ea2ae0b7671083b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9480e29372c3c47c0efef7ca77120d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ea25df48fa84e5000fa9014e9d0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6b40297f9589b6fbae907f0b8478169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976746f9b8e99897a2411a656048236d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e3277ac8f376ec60df5ac81387387171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e003d7c0f4488589a2661e3a6bd3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372302eeeabc354fe7be851e55c603a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1fa0fdd53d3ef2e2795338f8a392a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b720723d2f4fa55fe6750b171c11366175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08459e64546065085024617f0f329ef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050bd9269b35d1cfaccb898780d09b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8412339296809f2f4e8ef1d57499a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995885b539e94bd96a733db4de3a4a9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87330619f62ff721405833c422f13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1175fe0439a3f6f7a200c015ee3dfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac98aad59a9df22a3b9126dcb1361c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47e3d98228e810999e92f7e160ce6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40a4152d7494d4850b37c178a9991184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731a15627b19e6cd97b8497e2a8f2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a16a34701c2e14bcafb96cf8bbeba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b6ac639e96bb1ca716c9c790be3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df450e506f61cb89b463fdcacc82c629188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933be392c3e82c7df1b077fc2d0d9fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2c48d688d3e9e9bf5e1441054675190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50580e7d5773909a83ec6a083f75c557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fbfab675e52ec26412fc0a7802c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58bc39521e46d2fedd32182cf02f5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524543e3b7bc8ee20e1f0bf69cff6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29568988c1833b59c87982e780d76437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b4491c215489fb86dc83766debc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ecf0754c6ba095938d24e4f201b21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05655bd1c32bcd1f8284ae5e5e6b8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96788de835c6179e1515f37be288293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f962b86365daba37548181e4c752e2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4e7d2523cdd34d5e1c0d46e1861ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522b99818fcddd613f829d6d15b68e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709abc22455ae1dcf0eb3fb3e2ba6550203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321cbe51ce87453b1e3a45983b6283204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2665b9bc31efe056d3ed4f3d19eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9b93c7cb99461de3dbf2880c56770206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fbffd7cb928b79abea2221d878428207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614620699c885ff9585e3cb10815d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e733b523d52e3e33cbabb20dd059e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e12051d993653f5607cb86748942210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19ec24052418d3bd7516e187fdeeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018ce4be396e8b4dfb4300c3c228fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b2fd50d978d8cea960f758707857213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15b86feba339a582f69899ab356b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e997b7a0c7dc69ff340c02c7ae08f49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d6787d5cce29364585389c0d4b5e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2435eb9f3b19c9fa7fd99dee74b149217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48230d7e5cc437477638da9e1efd6d64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484912f7c8d2675e63c0e53e295649ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595c59916ab73a05eff64cd293aa163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a924af5e98d170fca8d28add644bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae9861335e51a0a2e2c9fd8825a7b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a0e0cdd12253c7dfddc8d80d9e55c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d95fce76cb4d3ab180dc73061cb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f24554ab093613fa2b0e6532aebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4620474952f04526c8b29d2a0234de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60635e1057ef3260a5674fdfcfa65c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480029d05b4bc7e4748b1f43cb481e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e346411f14e638447563548d204d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc037abaa6b145eea11bfff44932e9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97a17b35b644f45accd44fc6112f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab57d32789ee689d4e6b4b6e70b8c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c03780c89d805d36f68728379f0d75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986af683278808677a4540030a62272234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96a19f43924a2610bc001b0c00941235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777a635940e8c415938afd89a9c16c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac50d2bc702ded6277acdfa2123066237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91173f3251f048efbd24951109ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa236bdc72aab10c1caa7eb8acf0d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab30f49429be87d16ec5914a2207fab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d95143b470f6f4fad10840eca9ac0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96269d36e09778cd4c4097d4a8d5cee0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c100bdecf5b961cd360404a324678243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a2d0e98dfa2663336c2b76ae988c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc27bb0c3721924af4f02b56243245245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb1c97f62bc319357ab23265b9f3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaadc9bb7d4c9d8de4a8b947450e21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705510ef6f5d7c63bdb9d01b35f9506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7197516d703635d47b0b3da46549b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de720f0b6d1805b0c278de6406d22f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09974e126be3ebdd283fe20c33f455251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34713703cd9ab1d36a964867eda85e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07964732cd0d7283be88924702a5bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975dcffb7f683188316a10e384afb4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c554095a6232e34d17f25d6e61bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f23c1d85e77caa5cc8206ebd6ae6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078962a36d65b092f8fc1acc9c1dba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f8af6b6c2fd570897c322f9bbab2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e27d15a1610e58ad0ecf8ea852bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32489bc47c33b828a16cf6456e5ced0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24f5394ff1322ebecbf1e509ecdc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1172e27e730568b8d50f7b362f8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1583a14b54bce845a41fd0ec0212222263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a4f22dfa7074e5fdd52526fea12fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7616332ed8a9cdd54867e9ff7eba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22a124122e42b389fc9799f878b5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69168134c2130ce272bb787013493d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40aca94b5af62e11e8f8d0fe1c692b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5b7ae65ca794943ac30b9400a722269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51960569e8bbfcb6bb2280add4449637270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58572782daddf858029d8c47858b524271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae954e99397299fdee04062c6077c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ba08febadca5c6931e4e8aa658a26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb22ece0d9250db3d70e606cb547b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb214220c10964d360bbac42b724d1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922aa7634e42daa55edf35e33fab09c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394857bd3628c0f59062b28ec111e1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f222aae07d3beb3e179374d38e89d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e09add23a2c65e61358c7b38c70656279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb627cec72e799efd701394dde6c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56825a68566b81bee7edf0ca6fde42f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24445a6f41c96ac97c290f3d7b42766a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60cdd5557a705d44b55b7c1a599976283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80bf0e7486f7ab54ec3adb314f7849284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087251a1d4afd99536ac9e67db38b26a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a160993bf8fac64a3ad033983cc49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3255b45279fa937b5b14b9fefbf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340de4c37abec2ab64c88cdcff3cbf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf27e50aa3d20fc5e10131c68d4fd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f31fcf6fbacd4f06bab94f02db93b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b97bbe5b0c10a5fc6032507f2f72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b93d385b063422a98c46e3522aa7f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef12435247a2d4e8645d22faf8c007293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644b2951d1f90b050d01cdb7cba922c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd4f4103f3f32c67977fa07d4e9c5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f32123a2eac07f2607af2003dcad7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eff8e552ce01888c9c8cc47859974297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5e3ce49f535f3a97c6cfff9de8fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf32f788205b2034c16210cf4cdfac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78be46406e664977132ca726c2da7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd984ba7a3982d8f3c54ea8702d739301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83c34d8d979fe18726595d75cd8a48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa39e32ce710f6b64c8d5e8ee2a90f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44fa04fa5dc9e1bb9fe06b2a006379304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6aef66546d677dbd7a9d3ad9a5ea6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07084a0a44de61af99e38d95bf9fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbcd65eb8f67eff17e4682ffe771b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba1656ef89fbf5eb4e93e506e6b56a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f8097b2adc8470460fe4630f697b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceeff1e6e063b85e714927b12a41a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04154a3c582fdec2f4fc6007d36822311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63848f14d59edfc4cf76564b9ebb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f6300df150f5f2d9a3977ae7e3e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b2c5bf17b22920dfe1e5d798ada43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2be787cc0e62340ebb48776d35a6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031082c0fad3826a7df5f7df97216149316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ba04f3a8b8687743578f11ec2393317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c400c976c532fef3133b48ce4341e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe46cdb6797030d470b76e273ea240319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff927cde50dd75faa157852dceaa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5e75cc1678b43107a916b4d87d48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f72443a1b1b1c7e7904808a3a8e00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24276b49d7827071532d03ce2fc9b86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112259dc4628459ad0662563f84a5bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba19ba565cd8cbb65f9432d1971596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d752131e152e580faecb2457e8632326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ae6d63bc89e0257555fbc8c13c31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817612710c230c9f4755705f1cd526328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf166de3f169f57caf890fba33f210329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23539b7980de04109a6f207227994b79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f393f6c292a563f9292188a0f6418fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04700ad51bb956fe4b64e0751b3f786332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde3018afe10b7a0678639f560213a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b91ea8f07edaf00f100dcdcfc73e14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2143c0c88dd1d954d9b99be87bbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b6c91f04ec27cae1408b4ebcf8bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ad9ac5e2bab14b08b852d136c50e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5bcfc20a78e9c650c741c4654d44d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29570b1caa2b7ecddd85c0c2c84232339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b1ddf944d34d600bec1277dc3c99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366396c435df1addd6ed790867896646341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8677563200d759777dd995ae5bc579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd490d1a1b0b926030e23289b53259343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b131ad2a09fc878f38736a6d5cb74e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4788bd206df4c1cf20d1dfd333cf43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8165e760f87a5197415e9b3455a42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e904a5b8885e4fce57951217ae5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f9666ca06fd6593d93a82f4f76ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec926e79fa7716b7de991488744695b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b1bace3fd845923e98ca4aeec891350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde799c24f7375c15ab5d7690a6432351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3a0b57ca3b52ed30d3a947b0a878352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912599295b5aabe32f0638514c5ed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc7ef80aacec89044420069c5fec1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b596b3c19a4431d2d02f83197dafa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d136b1f79e0d9385cab9924b51ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae718ef4b4fdf8fa3a05ef5085b79473357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1744024d066591460911b6c3343ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a810aa032444bc775ae1ff1d3e78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa45bea89df7a5dcb45fe61be6b1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23eb0059d93f5a973f74701102323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d769f7ef574d4bcd67806a41cb1ffb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2dede5fabcc72f1a8bf2645ea000b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e2b849eead35a10a9071b6f5b52d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730fcd1e2ef77a7a1034a214245c8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c35629e0795c8740dbed919a3168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ae4b0abb2cf4f7fb5cac6bbadfa0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fe570c98a63064146e2575a42e26e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005b0fbe44dc234000344dfc38f4d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a8126930f8fdc93829dabd79b515a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fca57e11093a93e94df43eb6c3036b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a2be00450c3b29f5541df27d87077372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294816baaff61f2c9726ee8c01a8c4f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720143cb7c382a2a39d944b3781ecff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7d959f54032c37dce0100871cb1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e49f9a154c284f81663e6423f5c99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13fab2800aa087347e22f916f98ef9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d43e73aefa0b9485a312dab9bf869378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04196be257ed43fa26725a1add048410379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b97149f9b0a4f0e7d8d892aa3877380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcdf6318f5064827e0ba468d9295f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69fc79b88b0939137adb481501d78a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd5964036035ca16c00e5d370e0978383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a848bf8e14ba521ab86f8c65a9d211384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8937bd04db25de90feab75017c4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea904b34e31ec1b795199ff2c2fbf837386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508e5ee2d67b30a1efed3ae083dccb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e90add6f04bf018f5fa64729cf17d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7169fe1974da2dac50ae036430b0fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aff2a287999e0137ce11663d0828d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c5597ae8e94fe2af2687c4bbd775391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7994683b1ad669dcf4eb1cc06178fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6e422c3884736ad587db94d1aabb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a667b58a677aca7c68ddbef61e620b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9411ce64d8bfd59b1d5ee109900fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dff134fd9f53ee2a0b9bc8c852545c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5beca886f4e0b51ec4a3c3f2bee809397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a6165ed92fd240d03624bd8c462b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf113acd227d4f2546aa7a097cd3a74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761498e6f8ad931afea9c120fc30179a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02079ff54cb52a3faee1a46deac008a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bba960a9e8736031cf8628ea099dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1be0b5fb6a6ff51d5ca38815bfe82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9413c76272dbd88dfcb067679dd401404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ae582b9563da188756ed77ed25c78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd947f68e0ebb5afccdaa15e4bdd8809406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66645f5b191c3d7fd8505c4f4d1571d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e76f1036fddf8e964aa9858e73aa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237ef67bec8f00d123cf5baa7ef5b33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c269bd3a8a9b8c9eba52db7ddf5246410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3e6653394ddabdd9591b7ed5c387411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd3d1be4c4320a876863108627916412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd741a0d8395dfa47ddc81e6e384d1fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8a6629176713a506f5037c17a110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e685533b4f6983a7b55c022c19a1caf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d674efda5b9b43835e26f5a1cc3a0b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5875e32bd71224a6432d227019fe7a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad03c3628750e75eb28ac6189cca2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e658fa1c48a45b984c162babd8843d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3a634ac37a20dfe108b9fd905452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabbb872c86f6707b808903a63a2dbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24f823fc4be052d4bc88ed332cc60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600ac02678ebd9d8c36364117428057423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5fa742b73c5c0bb63ac72d25fb3fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb233cbffb360efef8ac7f5121e55b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6abe6a8d6abc883afe0b8437f3c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c375dba1e3f2d1c43bbbd53337f78c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7327c7c146a08f6a590ebf07a13e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e1969b1fb564cc3d62aa0e047896429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a87e8b2220fd0b3f483cca336afd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370cea386ccfb56796bccce8142eeaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2ca6a5f94f66cf5fff109e7cf95a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf8edeca30608afda8238a7f04120433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f79450bc8479f57f5f662f841e0cfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9ed6e918a3524b968fc1010280d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5b1a6612da37d4ff48962cae7fa7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02780771b5c02f6f05e112f3794a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681e7df30f951ec2b3be597c112214438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b24aa818e61851249edddeae7cc417439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063790fbe2c8a043d30a9915dee91b96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06446da63544414f086151e736d9f43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b8fd18a49d4fd0822c4eedaa724fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f89cedd1bec77b2c771a0b3d9b5119443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4797e00168fe010f3d5519b55e15c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647733f485d372401e31966b4eb70b1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5bec1caf50e0e5b558f15edcbf44f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e96f4563685952c3ad7ef776fb7dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd65e520c3b84d42de165da14189c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a2b686932969a5aef7b79e3742a3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ea09ca792c37225bf72ea114d93d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83ca74b0d1b2776f90d00bef27f8ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba267fbbc224265a381fe2e5a9e93d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7710663992318f72ce258362ba4bb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e443c80d478d431bb2830b925a50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649965ad844ed746772d71dfe8ee215455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7452b306f62fe02d685d621753917456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c6e2f4cb9f79e1c06e11d3537ce8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5821fa8f1936dc485859b15beb4d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d100a7b705809868d1cf8a04810dcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707801c86d0aa9dfab48908451f28941460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26bb348a613893e73ca17d76d27619461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b778ff9bc6ba163ea5762f3a322069462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45032d60c11ae21e9c27fd704adf8194463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549567ee87a958cc9336a371b6e3a4a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72af6f82ffb73d22894f3185401fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c592b7ffe33eda529bb2716d8a25b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e57ea82a3fd100acc66bb99be4ea93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7585c0eb564641db581697243fb75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1fed77aee5023af4ebcd6a5aa00b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf833857fd9ec3c5dab020e3c826d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcc63918b0cc6259cd76fc7552d389471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5f9708ee261f24b2fa8c1c85e329472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a097e466337e7655fbb8868b63f5047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e06cca6bd845e121aa6e77c150c46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b84c12001816d36e524525524e894475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacfcfaec10fdc3b7f063f4e5559c6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ac78fac9f24d669b4fb9f8556b13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110daed53490d0fdc108cbdc08c3627478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc5faa9f0f0a89584aa5ed01af9b6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029d8729512a1175d86eb06d4250b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb26b74646f81cda2f65d345119514f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b6f56b87331d980e23b9d9e054578482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e89656687a5504dd7d9c4ef15ead0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c62fd5d039b9257c84d9ce82381b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a227ba4da8776da174ed26ed080e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4c6fddcf8b65b6f900262d92d202486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1764e886d19c14336f53c2209c805487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72566d729205a39db0a5954f05fc1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91161764a07e3223376d70524f44d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c412bdafdb01d84329b0a7e1e7187490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347388a7005438e99892ce9188401c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d40287d5e5d074f755730bc0c3aea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe036818823f8183e4c1c431a106b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878633f64c47ecdd45f09ac1fcfcb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11c481cafca2a0485e5f1bd36d6ddb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b21aff3a6747a6e2596e25ed3f86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13a0f7ae59e10b87a84a0230b8bd6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255b40d8e2d77c03fc7bf3a766260c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe733654bd79818a8d8f5f47600ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108d02c76c2c6abb4f8a0f4a1639226500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ed3a89d5bb3c625c1e9d5d3a3f416501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a8815811502eb720e277759635b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589016f652cf938173e397dc5c205c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba998500c1c5b5f7fd93c81e80eea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e5bcd939af64060651808e8ee0d1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57461d2adb734816ffb493bcf8477296506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45b73230e3ae1fa3386f0e5769652507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2bf1ccf4b9e21b117e5a535a0180c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887ea0ffdaee8fa09e06b1411805ad2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9922413a4c4fecbb522a3ea491343510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dba3fb723b5dc079503c092a35172511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd4bb2a79b64e43258d6fe6f88ae07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38641fa0f9227ed8a4c97a5eb9cd8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2c3b9abcc26dda73bc5681139cff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af5fb8fbe8d0ca0a7e4a2e55a1bca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d909c9aab91928a5898a674771c8ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d82100171e4531bef7e6e4bb1be5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825eb3901c58eaeb35b9347cd9c2ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65830e1e64ceb806f6e7e6440ff0aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987624d4189da877748eefc0f5a8d14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419deb8dbebdbf5a4a5cc5581447eb65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f533aacb15d80f7da9236ab7428d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b62bf23696ee243108f2ccf2cab34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745e7e12a5a85dff50ecef27136b7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3eefa738cb998cc317d03682772a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae8536935266dcd69109e73a8361c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160d6363a39d0e03172c63787cdeea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0fabde279f1cfba8386d5c904ff5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161030d95fe36229a2ac51e53f5d3a51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f1fce8192d22e1b343970211d9f3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ee5d2db976e6943bd0b64dce3180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b99e9dadf850f82110d57ce5a793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486a6ab56a1df18e1062751485e980533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ecee74d58a7192949268b80e81302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e501e0f7e2fd49b972b8e38660f9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357a9c07b33e46d79162710cb68fc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d7a4d95429523c282412f4c16c35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61768ab2a302d6a4f94f25de78754538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72efc57dd76d6269bcd010c47363e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76104db398c08e47069ad1e924eb60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d815eb3149e9e832ca644c020c66336541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db6155543db4f6942248d9d9b64f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5b99a235db9d39bd48ab50b575e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbcb28878babb19947d86af2407eb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75cdb1da1f6a8b460e6f6a68d952e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061413c161cce2a36ed7e2ff00dc24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b1aed2f500690d2ed9fdab45c419547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c0a0e317734aa13d177b5749e24e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ae17b4083965f77dc37ef167d754549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f6c1a9946c607e2e35c0b368bc65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a7e17e3e7b4238e21e46f598a19d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb63d4977942c03dfc578876ad98a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613cdbc789d64a58bd0d7848b434f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe2e54ddc13ca168b6d738bf94f78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec417522e1f09afd974848bb199e7aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c944c3053a653f5504271c444a5ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcc6484034bb13fa1fa3e78ff0cd4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe263ac11650e21d1ec0c2640faf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6cab513ee90b9e3d9679c58f468ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f8da598d0f34e9e742fce90da6356560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9583e43ad0ec6161d7d2f5ba8dbda62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b45d72d07210ad6b87a174a7b6272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74ecb98479b65137b43ae172809a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee5d7512c5d7a5ba9bab9dc8e6f2f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe8c56fec10b50ddd60b91de745d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066ac3ed869629da87190b6208a4330566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786070d66ed2ed9693e01e58c085d8c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f4e31786eea1dd752dafdd2f11df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eaffba0c0e6f48b10a3fd8a6eeff3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534d8775f5ea2e887f1446ffdcebcad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8198a73fdf6b9e6af7584ebd9c57029571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d7efc2e8b43132293859dbeb4dd7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969bb10ba912b7e9959d63965e2ab5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1bbb128c11abc0c0c6eb21be36771574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c1caa26a616514da5c58cd66d667575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705da555162333d85d6175a52ed8845576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6a266e3abc5398730370857a3e2f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78d0e90db824f9763e964a30bb0223578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c4f6136d1aee33c824d2f3d6c788579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d90f1f5f0b16576db1e280c58eef73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6673f608ebf45ecb782d684bdea9d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6941a17777e26d1613b5a0e6f35540582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ad83c892f8c2b65fd94164ab5042583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852109a85326a5180874518ce000dc7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f670abe3e8c60fb3d79f9906e032044585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519558170140d67a19870f337db437ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6fdbcaf4ee06ec76258ad24dac24b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a60a698ca59e3493437c15ff08e12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b13757e597133683faeb84630c36a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e901bcef7f0905ec3b02eaad764995a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60696d2cbcbe3d5f2f7d445763008be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bcf09dda8ea403ad22364bdee3ebe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20898aef5f5ce554b69bfa2d9d99f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288f60f3747f330ce222aa5d99d2a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b936b13cc06d0c5219809091fd1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a797b90c0500d15df79804fd87f2c37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7dc8c18d4ddd420f2bfdc0f68db5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e909de07499d5cd13f30409ee6498598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd651b12d6618d113f268b5a081bf5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc4abdbf0f0c8d26a58318df35af2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eceebac2de067536f22a36ffcbc8c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036f52da8333960be5f26bc60703b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f05a139e8c97885c9ee010d7f6db84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861f38692235dc87a98a23934402d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8bceec9afe5f2294e88cd11f6985f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a3fe6453616229da5bfe99bd45def606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159d5d9dd8bba05144876dd4283872b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5c2bbb2952526a01a8bbb77890a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e060ad749ad19eda554700eb30e187609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c02ec853865b43f25c848a17abed33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644c92c6e2137cf32edac3c809f429e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d531655e7adc65c18f732e273b60f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bee44b13f009313eb8a9a666bd6f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af630761aafcaf52f9076fe2e0fbae4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814f36f3f6118b1e30560cb1cd16512615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e346578afffb842e8d83dce810371616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e987b53c824e4a670fb6a308207f4bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80588bd222d7250ae0f7555994e440a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8a3ca0dac37f65cdc018174632af8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7ab2c14a638a65f7f8a6f08893413620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d0a7e909c0f34be357ff00d3381d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ce4252fd8b22f481e806a4e0d82e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1376d6a763d473657ff666a70b66efd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847221031170d1a89fafac91fadc044a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff282dad1a72f12a1605e31773b05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5065c4493504a1ec8d425bb37d3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd717950e81b576459f0c97a51061b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a76e6358e576c233877b9cff26e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754e9803bdec610534e4165826bde1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06681d7958996d32b0de61106cf759f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a035678a9aab8cf891344eb4f707bf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eb11c4182f84afad2f4fbdaef6ffc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c6a91d9465736daaf8c7877ed4f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a87da195b94122df27254e414266b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a38c5b9b533a5a750dc5b2065514a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893100a4f19d587ecae8391ccc8011636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e9cae1995b1ca2979b5c0f48494e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892b500c56d457e4dc1bf4cc1de565b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4965a102ea03d08e688e12b4504f3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7701da9c78f6bd6ec48b4e5a123ef0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e240e8c8bd04921295af39d5216ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e8182447893b09bb4f840f8042a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b2aaed81868c23ad0d41f40720881643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d21616ea7d66b2aaa10028121a32b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aad06c3167e5146d06a547ac957717645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48f62fc474d29eb955a39edee3028646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe000fa9285ec5dc157f1330a68abc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfde46d33963a95d043679a1bd36b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6281408b8f320e1e8afc6e089c6de1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e8ae30b76880d8fc5910f993e6589650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085b066bfaf1401237c8a0820033fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7715c1fce146a0a98350f31c3dbcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af43f1acdd028a85dc58f9503615242653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201e99a98c392dde0142dd1c1b840b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e3f4bc9f7a7cf3d6953e82468c64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ecb3e8eafd02c013a2a5716dadf94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e69f696e60eb273de702456974ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b835231819a56f1ef7a059f325fed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b49228b84a913d57e5d31a447a212659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966d30b30e402ab4ac5d239bc12aed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5d91bf9b97326c33e49b3758beb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8645d991fa55f417940e29622de79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1871812ce9410f9fb00dcda35daef2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273d7c6c64fdb97e1f987991d091615664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae4072476efc869b86f755266e979665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079faca46ead38a996d7459175bea57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659de130f1c68b027f03a435e42239c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fae1dcda824c8c007a095834db08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cf08b071943415b957f182aa3bf94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d68fe400c2928cf911c78339a9cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b768c4a74b2d0706d828f0e1f4f9a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e8665cefa58b210c210611301b0b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d5f0d6abbcab09942694d13ffe6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905acf573e56d2642067e624d75d023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712abb1d054e27240fb5d23ef59b7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c721f2aa8dac6d34000bb6c625fc9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686285e11b2cf5f400cb440f91e811677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bef0802e1d2fb71796f584c4bfedf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8174405132e87204ed901917500f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e63e68842033b3f2930a0c64fcd07c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc6a29a1a13f5b741edb372dab4963681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974c37ea5429b01d74619f2578e108682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd466bc2db88761b9462f318432c5ff0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186a2c45f8b308aeab5a8893fffa75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3c7148faa6925397ab2e16b51f4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902cd7219a1849a9b7b8c61ffde2b33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f2f8a446f1e3aa38d95516680f3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136238ad10bfc1335fdf4c2f15f29cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66e7037f506b1251ebb3bdc70b9a75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492674c4c94745839209f63acb2c6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ca33499c4b59318507b98f1707c8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db840528bcb4d32029581b47c84cfe33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017a8f9b542b42c55e3daf4e53121c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a52635ed5793950f77018c0fa8e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a052e9914f76a421cffe2a8add4361b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3c57faaa6bc64d59a5bc569395252696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007430bec91e3d187bcdb7d3ae6c07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaaee7bd4ac9e02cfe0ba259198e21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cf64f1912c1aee6495ab1b1836c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50228b68c905e0c939b627d4e59683700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af85a0b14e94be1f939170320832e8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af029d3e514e84539f7a3e47379071702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc73bf15c3894cc5bfb33ff3af54e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29060c193b5a9d465fba44a579b94a48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba5a7cf03a930b9724f07fcc33816705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576463171942e64724f049959765b64f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556467597cb7d3f659d65b8cfd608814707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe555491f652215d77f291a5e5338c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc57765d6fc502e2dd6a3024670ab4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb9870c119ea7f9096b30365d1275c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d507d2bccc7f7438a395eb8f51d9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7778c7ac5df3f057613f9fc4aba9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae466e9d5934ec24c154e6dafc38ef9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6624767f8a9ebf7e511ddc2866f241a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81af688a6f930e203b1b5c8f0b1805715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd466a7dda7c68b31148e96871e0a1a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a6644004ab5676ebd60efe5407af4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b874f266b5634763a63cce22105e22a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d054cffee146076c70b4e7377779719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41adc5d501972a630fc364fac42e53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2443f746c550034a6fdf2d92d9fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ca8f59f66c5c19d2e7c5b94ab3f10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a58fc103a2143575eb8b1d457e0ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3bc7303d72cf4c740f3bf5fba3fe8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d826dee25b823beda43aa4e5b64b7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417a30e359961c28116986d21da032d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a789aa7d64428a1287baf5033a3221727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a8f42174abae969fbfd4432879ba2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e3819d3573e03431ee49ffa3010e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc2da0b22774229d2c01f8ca4e7c99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c5726146cec15f98fb3b1cf502bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa964ddd716b6762358ab09537b34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0027a8b10d15b808bf52cf2f5ce2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4c2e226330cd8b4d17ddecbd2abe2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d21d22325b627dc4f97afa1f3096f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca48f95696b13a2aca927217effe3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93756738dc3c8630771597108dca6e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f90dd9d8e52e6308f31412fc8359cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388adb45343070ef82b10b42b3c639f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430917d4073b80ef7c951d8b7b40290740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1c12028231d9acf1a2c684d30a89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191126288bb18273e72d0b192ca695a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d68426e9321870d9f603b67346d45e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9175aa96300160cc30711de6a245f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141933e0814915d7160ee5839b441b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f56318662d39f94bea76c23a9e6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47d550b9fe03c187f073dba206e6c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b32e5ce3f9e6fb6e209e3323d79f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90571233e25f581dbf90b9d6fb0f832749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b026d8f02dd8b5427f297987a7378750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91094c39a9ba514b9f7aa386293c8cb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe5a5904dd94a4ca9f8166820fb2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3727a7c737253e1191357c304b0189753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed7c3823712f9e2663ffa7c230cd33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266478b28ef7f7646ab9bf611a9bb0a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5711912ba81c62423bc13a8847c958f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84976d88ce7c57c142fd9b60e135885757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d402b4905b42250f8680b6bcac128758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df120207652051b62e2349e95cb2f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>