--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aaec37047204648b28bc9f84506f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe74399933c0b3cef05ed1703e2f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f93511be508eb59283c3874b19b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f4895c81eaf27ffd53e729f5879b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ec9cae382dfc806fd4b45d42bbef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f78df33ca8cdd460cca58cddaea8536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8176a373cfe3e58b92caa82b3ddf6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb549b27ca0d859de640d5cb05bb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e889508ed2a02dc1e1e31a244740ed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23321821d5ed16445f59191dc7b55910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4009d0636f605d94ccfe78231801d3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebe01f4bd8244a486dfe0cacb9f6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec75d7010edbbd5ed8e834ccb4e7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e81b98d786dfae568e02a0612130a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48577f9bfd219526288e438f88a98a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9c1c3a4af1a62ad670e357b2cf4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f350098b75c4ad62dc22c43c600017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59aac4ae51819359eee7aa62e6d29b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c0699d6f53402ac59b1bb3c952b0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769291c4121cdd1e17d2408224df865b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ce7bdfd998a2c15d77bb7a245ebe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0773a3fb561ccf29c9ec3c8ce46522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caa6ee381fe1fa54f0015888cc5ac723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9db052f372d2898e50a96e379760924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ed41d3553110c6deba0a2ed8803c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd80bac61f956ed54bfae8d7ab5f06926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf09ec0e8889e716dc0ecbf7f3abfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b5bb4979952be9dcb57769927b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8006cde5b11eb13630dcd5d7a732729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d393b602e8df635ce1fa4548e7aed5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80672907a695810b72d16445c271228a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019771a04061c6d67c39efd531d975932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080add481efe069bc73241dfacb2f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d656e15585b0877050d990d5e75aa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1514fd5df22066f8e91fe40ea70bf5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd04814c42beca30f95a7b65a978d7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc9a4abe3a596980bf655e4cb684137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b6769ed656d6b2d32b9d3b409fa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09282a1d77d8c0c56763850a89f7d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b21ed0f0294e57a22425143f4a1c1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d5d9934dfa5223dd5485c18f59ad641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2b0cfdefbd880904159c581feff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2da01ea6462d85d744f79a0a2bb71f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e01a15ef58a623e811ae58f6d4b4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db7e6f506dd4bde4ae2d0ff49c6ddc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d0375e4550d7a6468d2fa05f72a5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a5382a16235ffd84669a7509b26847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa6253f3371ac3b631b7ff5c43381948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783be982b4c6892591e9b6dcb557fe449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a066ea4b7d968e6fa33dbc311b5e4f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764256af47a375608a6bd304c56d8c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ad57a9838d0171fc44bc7bae253b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2848cb701c44a652ccf8b5ea97404dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b49638ca994eaa4c47b71596cca354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f627edd148771efa749755f9d93ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08581dbf0b00b5e9ed0e748bf1927c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432611e3624408fe14902da2cad09f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d660f1459a5938b846f8a01f96c2e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce4802cdb2350cd40be68e13af40759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67826c22825c6ce8cb74616d862cfe8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8e28257c7ea80fd7527b5974b70561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f147c4543ec791813ab14af772e7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d13097d990e2d2ca06c4f2193382863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea31ffcd4d2f268a38d09df738e9b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c375860aeb92bd3b0fd01dd24b3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d9ef819f9af2dafaba84d55ea55ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80834dbd17f5d945fcef6bce589c050367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e8700a4178d1e7f122fab56ddbd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e8cdf873bbd23a158ea08226fe7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ed6e2f2988755710e90c92b22dfcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079306bb929def15a82f7095a66a8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb711c744f3b7acc48bfcfc1a32d86372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743290aeda1a7900e14ec625c2a82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed8a5878108cce743f634a11e2fd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13286209d7c83426d3e33c3fa2d99f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e02332b610cd9c54206cfc2bae30676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e152708c1fdc7ed5c7360680e3838f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb87dcf216fb4f2ef9850660ea0b1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef6aa63ea7962c7b274b7b8d7545de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab49cc8d4e7671fddb1377d87af78c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999367e637a47e1572c70156390707981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c6f43c143ceef961a7456e58f7e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac487d01bcdd3e56fe7307223bd51f4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c94c913f3079201d31596913f0a9b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a079fb310823e5d7270cf176d291485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436e92460bd2fc9e336c6cc561914086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed400536e4e26ebe11a5ee3f86da81387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35341c95b4f45773e98d31632531f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f515874720b31c7ec1088ccf3236bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478319569d26a18d823be53a923aa2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531d25a1f19a45774883dff2dd602a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b751c611030d7522ea874f19e79a6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973fe41928de6fa566f03db42a0209c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35770c51a36882f361da59c51fb2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ab68288a016fe45f762f3252673f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634612316a939dfea286e0cfd1b30b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b20e4a3f402bc79290c477146281f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d0bb6de7d4e3aa68f6ce57e4d324498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746aad7ac503606c663e5d549e42c6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea806ed8370bbdecf1155e65c10e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770bb56c48c4327cf005852a4cbde36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc6b5deb008656a6326611990d7e5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a75d25b5a616225bae849e86e53fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ca853943b5e0d6a62849b10255ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de074ee84d9d143b35317c9106e125105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f7f52fb147a0aa47eaebb662001a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c02dd810f8bd1222e1fcef39f457d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c993ad6580056f7301e550a2a8aec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bf9026734213b374051b2ca029b07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800daf78b945f8ce154ac16e184f8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5406b04a8b66756fbdb7eeff4c160111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9564f813765beb6dd764b74bc81ccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5bda6677e01c464ed6059c37731c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71714b08ec42bf135e6d2db387b71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0fc93873d8bf569b7d5b75cdd92ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d952b6897a1ed69b658d48d88312840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4cb65fdd759f8e7dc0ee0f25397ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6838553a0a0559f09f75daec5eacb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45258d909346f56e1819d9a7f179a835119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b1661ca2365c9b27b5465da6ab65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe2947ec458e2c773d3028ea9c11b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8944614914cf112a371b9ffac9f129122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c666f8aa1215ca570d8b3769f09bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c48171544a16bdd7b5954378e2c72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ea05a776d89ecda57966fa9ccc28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a4f48b566899b6705334e94e45dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185276a1f8f4cf64763eb1e39e35db5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f968fe7870edca4cafa03baa3a7a3dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23b9d44a952124cdce9b1350f65392129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89843e1d28b869e727926ba24cf8728a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a70cb027cc6da2c954674456e03d84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c19f76ec11529d8444ad1f9a93af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789984975f8e59d592e413fd9aa49a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50108e245bef3701bfb8b4cb45674fb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e68a2e89591025bf10abcf898e48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1f13959e340baa5e016502d5059bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ee8f2dab910f95ff659210e747010137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c3809ad75e69ac2efd07149160a16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6ae38366f87a3036c79c60404d57d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9669aeb717f20b8867a66a176e62f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45a8ee0017af1b74938b33ca8fa89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e41324ad790c4b4c0d22b15989684142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba53ae50f4e52cc05ff92129c4ad0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15665f06e274dea2a2bdf27bf26fdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce1e129302695fdb4c183f5bc9c8d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1e75d59c364f46d66c1022d4ab31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc179daee578728e3d1f2135f8db5d4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c7e9b204bf963dbf2055d40b2ff9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048306e985b969c9ba4aebacb95dfc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c7ff1491bd6ec35fe8863ba04164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d7bcba66a23d371bb0c16c4a3dd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572389ae75f6a8cbab60948d36cebaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befc0fd82a87557f2660b66abdbf575153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82fbf6b620e4a13a59895b1a1d8309154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa21f75185074cfbcb449a3d876ee7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514286d1954834c08a77c3b884f0f05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538343f7e822f771d696657ba50b7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e888bc12cbc622c5e3d3e60b6ed7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be43836e01397aa80080752cb933d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda674ddad80a30b6f040619f5e4f01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b59b776fe5c949b6c9b371047794a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d57c8dc898acd5ee09fba6c09946162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af6eaed7fa705bbc70224b0ec0786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd44726efb39d29db4286b1b22361a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e7ad35d664c879fbe7f5755d4028165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55a267cc0545bc993b1f8b6c448b59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a545684fd4f36c20e3cf689d398685167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468212a9fd364185f41ad94a12eb5e15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739de68f5f53e93f35d9f81b1d338a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad7e5cefad61567be4b46f5af8fc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c43239e8adffd0913ee2d5cf51f327171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4122f4c9fdf4e75f8a74108deb5079172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112437c873b261b6f7129255232498c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766199e145f56bc4abb1bf4d073cfbb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5def0e9f1e1b547e4271f759c64070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfaecc515b584c2d7279030bc590c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950103add37212a370e7c1f36c9ef73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6714b19048bf285a026e5c7e652cad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c168b493a4b315c188c57b7e6f9da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f819d09241270ea82f0b662a29c6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596fb31235147102e5db7eef2e5ae7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a8d89fbbd967337859e28bab9eb2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2753d53baf81d168ed85ce3c2550a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a8f96014c0cb8ac6378f328402ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a802e0c83b1fedffeb788f077c8744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3639f8cccf705f238ce09eb98df01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e01336168039c7a01088c46ccf9d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0e9755231762b7e3642273b390b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bcdd99cac691c0b401a8d98556154189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9279b5e8659a8be216079382a4ed38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508e1fffeb1009eab0c411a666c4e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8e4b4fa3c0987d7a53ae4d4deb41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8de6c1865f7eea101e64549d26ab6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6b02a74b80a61d9754a8c22b44c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21f25de07c81883ca577fba9b3153f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8027cb709f4a845c1a7721cb8fa3e05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be144f9946d882b3c3f3390f6587230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e59af56e40091fef71bf7bf25b1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0b928023028fa98a0cd599e7fe11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845821ead6f7f48c393441b0dbbce3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611b1d1ce3afd96dc7fe8a254a4321201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85dfc629fcb4c7279fa24bceaa7c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9c97d7aafa698f0d4e0982bb4d5d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f23742c608372fac4ea3b89874f7b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6af6e5b26c9ee0857dabee17a66a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844bd9d4b1bc113732ef1219dc97952206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b5d061762b1206df055d7ab092bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9ed3f87232917e65e37e637bdf94b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad5cb6991507ff9bcf012b3391bed7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e9b72c5ff7dc72c3c374c7ce45c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23fe9390e6972fd9f66951419f4033211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675676d78b042e7f5ab0817eaa377e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4416990e6c5a324a35897a5c1180a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611ad7c07febd33414f9db5adf7adc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971bdc7eebaab2c2740a863c1185aa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce188a40482764e9d133a760e3586216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5c92aa6d84d404c9bb92e377b3eb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014630fd69dd15fb1275efbd9ea288b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862692673958c409fa956bb3be35a41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e2814efa9090c174dee4ac183bae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141bbc04d25e16e388adf2cf81f5ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3deb4a7679d4f10836c0bc020b2e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2506bb0e2c5e6c5ed380c5664f6eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e7aa538aadc74a85e660b4829598b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eca6a685ff382976f793353f6420a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eebbaf971733997034bb1014c3e1c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c069a1ceb6c8f5f48f962cc719ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6093e4c2cf225b2289fc1c7bf47c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e7390b5cec954ddd4a9ed7f201210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41fdc30d441ef80f5e46f93b86404a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0988d10771b5a73abadcedd4eff61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899897b4d820f7d73cbaee8ee0121772232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e55f5876cf67d77a7fad74c85385233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da118be334b5d78f83f37d22f50dad3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900078e26fa57ac179a97d8dd38423235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857322a93f5e67182466c0986ef0028b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b4c17e4c02c483eb4bb7e421f9d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99988e649cf1298badf3d29c0d8f158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c3e23b163911c4264c4080c3c26f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eeb3a4444d9c30a66780ecbea48a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed808be22f2329926a9aef61925cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43659aeec3775c64f35fe7db0364462242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f4566b54578a0c32653911b9856c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b71d6a503222463a7feb3688495a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92360cf4bb8946e9ae3ddac1b6207b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe68bfa0a654b93aa4ed962c565c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51766c732f771b568115b1b8515ca0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6835ea08e13ad77097e5ab7cbfb15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5d4c47b56ea09a45814ff329d9a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b26f22632fa6303ff7a52525e84d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894aa0437f19170655f8d90bb1a900251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869cf9d1a633d128d01caadb490252a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd03753a738fa684b623f74e3adb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f85b534c21565f23f0b845ee61d3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52c98070a037c3c53b75789854cb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e429192bde4a367343150444cdf4f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fafd9dcfa13493eb02fe4fb3ae1628257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ff1990c205572abbbd7c556303d2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249efee7d86f69c52a11df813d840f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778f2ea7708845e5e246a1c047c8378260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60034372ee21d45ffe06298671a1484b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f834be3ff5ca5e6011c243f13d49c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9467de9ce9d7f857b7a2714892779e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aae72a49111ff68cbdb3d56b93529264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60cbac95a6610a15a9a5c5c211c92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874aa11cde2da5db3ea717ef22416f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492428d4ac1d14df6050dbfb77bfd7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11befac647e9cee48626c16fdeb0b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0091f19cbbbcb85b8eebbc1cd4b318269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfbda9aeb7e90354a092221f1a208270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb35c6af826acd925c2f902a3e257271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb61d5e9cb7d9fe3ca256cff64015272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf63e1fbc3464ea59225dfedc5ea6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0948d0aa8aece82740865811e2fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd913c8e567f9dc2c505c45dea3941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884bae2652fd360d3f378e61fa84f42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c8922a0266738b07a99d802b3316277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839e8b4859edd7d6087920b52ca451f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45225bcbe112952801185ae7c07647c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401afd17cf2dcb486560f91604e80f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea839e782af801820aadc95736ed6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6585171710f05c02e7a1d7916c755b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9fbd24b4f80af2ae29031ef97229e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668bbdc98c49d3121e495c47f10572284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8557975efa837d97d1a8252e21858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047e2fc8b0275235ec7bb153e34eab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a7bd47ab4f9c7299f6f3b91cd3b66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4d39042d4beb188320b6ba8ee4f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d54c3a2428fbb91a166b5e17cb19bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce5630478a075b869016e4c64a402290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b56de48ca76f8f2390e870643b563291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c2652a80cbfc2acc7d11d7d51858292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36d1941e2691fbec6bdea5ff4bdca5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4156e527a47bd107c8ada7dc94aa669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcafe0d11d31e96492d23c641138b5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499761ea97c345f909e1e5e25a3ed9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd567e9ceefd1afac79603a49e7af7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731737df435d750b2209537ab5804151298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605e85457f961216fe2f14c8c4b880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb976eb842a738c2725f2758153857f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f89db825ab358760d036c2706018f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e3288640bad76ef22f172696e078302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328db838f12b3ab3534da78f0250331303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d021806a749c906123a7fa1b82c15c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f556165e904ed9b1dd10b70a7e9761e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b3db3e5c45fc63dcd1a365ab5a1b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26711b84b3c2e40e073ce95715f42126307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b2f875f76352e8352039fe7342db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf0547851f1c067c4d0c64c1fc2f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b8752c2f377451e34fa53d450008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10477bf47c7b16dd2b8fb6ff842216c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf92ec5107d609be491427af0bbe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d71f1c97f65e8034b9db7a0c6088313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf1084261b1fe3d86a522ab700f3aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9cff7808a6f61add70d6b409bd0db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eec2ac4821f9a7ccc3d059185bd22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735fc6b4aa2b23a57ef7a9d6e0cf20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df5510165b8cc776f3f4ee9f92519318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99bfbc8a61731c547bd742f6a31cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2725665cd8b290a37f0e32507b1d1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0587cd026eecb0054e41e323a1de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406994975c414b2d235c8f385c2da5a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274cbfc726f8d79164b3cbf19b2d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c20742c9c4ad631c4a108ae0b69c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d54ca20e10ee39f90b92939455c1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40406a0da2db9c029fc8389cb1ff8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f287500e36fbe9f3828c5763212c8c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7834769f8d8424247d9520866d7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14af932271c8064e2e1dd01ea40de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5331fc0761fe2514456deb13fc27a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae60ec110713e38920a6ad9515ba37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2602048e41452bc915220788f43566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e4a7629ca4cf1e34494bad4955c90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af117efe82b692eaeccc32c042cca63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec9a9a67bed728d5c21afab709fd33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b35dc9af38feca463357e9d411b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7155497bb7b589cf7a89b650d8ee5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc955a5274f1e745c7216e2a1eea242338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a400084ce26c0647d1b7a7b7f79cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403125b9af153ff2a04cca226afc5a10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360d92dd316a25f69fcfc1a0198c2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234d6bfc1631c6c03bbd7057f3578c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c648c32e8cbf54f2d1fdbe0f24da63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3dee378ea357efb8b1958e1cd1ae6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061d4ebc1fd169a61cc85f65c5cafc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa68b00cada05bb19d9c728ca6f60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188be122e0ac8ddd89b1417e9049a5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b21418aeb5ea6a3be6729d57e85f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684fa11d2444ab388a7607069f6642349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8070724fa4046d7145643228cbc74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6cfabe9e64802d9b99de2bebd4b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853b3079bf2743aa033315ec1e991f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ac4ff89a09a740c21150904d17d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a29de57ab1de7a67a52d5cc0a77f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2b4680d2dc8797a8882b98d354d1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18740b678c433b1213f9a7fdfeafb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924d83a65aa5c1950a886bec192107357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b62e0e303c76c252aeff0d2514d0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ffaffcb2f375e4aa34963477021e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e6e754caac7a8e305940cc8657ab8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b8ad2984d694a63022fbb7e0fb6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f9a5942d4d7c6ccade586aeb4ad2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39d9fcb0bf008a4d99683ecf1fed3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6616ff2720728a32ea4b2ac49a622364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2756e9d47921341cc332ab96bd0a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77fcc2347fb2668afa5a884a21f9c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb19e477ead4e748cbac0d5be4c14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129036bdbf32c418abb3fdbb0e27a1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2142892801d427d4e79af409f54a18a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1e8c8ac570ef86b53917bde10ee3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c73ee4de0265a9660f604ada1f9810371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358f74b40375fb32fe477df7a5ceb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c52e736b64efaf5be971d8cab1e00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78466cbd93e27e786f91c9cf0dacd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6898f06060120c55505b8f39fd5a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504504987d9c9bee8c7f204775439b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1efb37e94d787c935ca1a7a197946377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1cb76223eaabe0e0aec6c9b51c6f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d675163ef6844177948c51b69015c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cbd77c57a9ccf54f53c9a641f54b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeebaf2f6baa547c92da0a650ca4006381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d183191b4e6ccf22fceabe25683b73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017296ba29e32bed1639c444429a303383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e006e1a1a13f928481fc622ee38567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8644145f3722952bf43004ba3461c1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e80c9201cd655dc30fb3e448a42f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c124e882a6518bf7723440098ac03ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035371164c701915f186d099092eb89d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1858c0413d315eb0ade3715350e578389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb4dc1d2e44a75b585cb3317c3f62b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3540e3cfb6196a3524defb5b9b6cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffc58f7bc5bb8d6c464ac9b8495842392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a5c7e43b874c394bac68225e2890393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d270876804e08668e68c5f0c3736394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b48536c6ea34689e7c2a3d07fb2a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f208e3c45aa01b61a32d139babbb00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77580655bb55447cc6e8fc9573f474397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ee2e875766c80e74b9b1be754d3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345813e80216701123b8d8833b31426f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad788aac77e97a087f6a33587f242d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63972fda41e571f5bcebed5abe4128401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eb8a22098d84b187d717c1d66f3f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ced2475881cb62d54c6f2c99df03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e297bd4cbd9fe45a5ea0f7aceef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac11efd2f995b830b3dd85fedf397405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51bc928be7d4318edf570f997b1284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c764cda6dbebf11a1a6cff074478407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107a3b0002639d3b4926898e20af11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb153cc0758d066cdc631e9d6b7d05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149ee15d80cf53f86ccae01ad352732410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db7b5346b2b86a258c241421c25ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a057ed8b5eeaeb68d27c0c2810e9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b3a0f274313b49b35d14a3e69b74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbfc6784fb4c081b89de8965a58b59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bfd982dc49d6231bcc7642ead70b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2ee75c0730e1504543a5e6fbc70b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b870c613bb83b0b68904c47b0c68e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba339530749e9bba334dd1a94a23814418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a524845b09a1a883c447713369283af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b805007a3917e6ceb8e7b89856f3266420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc627eb5ebb614c8cd552be62a6f35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ce75cf3dbb84df76f70fa00e4535422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb7f82795e52960112ab946735b48f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc00dc3b8ab1dceedbc29ad3fa329d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d41adfcf2af2b538d88335b7e5a31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b9e01dd0db8e8f780db00bdb57104426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f327bde1acebfd0eca33ba215a9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21486dc817b09b67986756d69e5f3f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab8c6ff5bfa4d7b1d7d42c98e5bf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb31f3d14c2bd682b03f0df4c9b24b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866724ea5096e15b62b22f477cc7bd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34febd9cfb712575a5ca8fe60addab79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d724914de30a8e783fd5bcd56b923d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b479da01983b4d3afc9fd1c9e3d76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2f649aa8acf1edd981c627d39420435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8114fb3992219df633e3f7570472436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516ff36bc9bc59a0e0c8c4fcf87376b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f55e87118cd9b06cccb95bd8dba7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fdb5feacf5fd8b90ccca5aef514a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626b0f66f902eef209b7698bc24df60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ee38732628848a980635831397e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e2f5c10d4183f0dee1295da66a060442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946ab3d877b8ebceeb653f2df670b12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42832b14996272f88da729e08e9b368444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdacd0cac9a426bac7babca778526fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda3b6b16ed71dfa68a63359e21740446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180bdd1744a1266544846c943bd467447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dd28efeb734a2648c38e371c38e0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120495f74d5dbbc810b59d21574d5ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192abf759e8d0f8b8e6071867582d50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daf45b13bc905d986d3ef97a6b8c6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbb8663dd2b15709974cdec019863f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299eacf1304cd839712d949687b7731453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858728eadac6b5b1097307ca9c2bc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baedb95208205dbfa3e4abdd986e668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeaeceaa8dba3aeb5f065260c2f95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3245fe4aa46933379f1fd6f2ceb7d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8d47eea27daa34a40916699ad3e73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331422a4f57c2ac1a1922bd0d76f84e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df737fa5a5a29e00d0c71373dad34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648102aa70ef508f54ebddd5476eced461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248228cabe2fb2966ae8942a65a4d48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede1fc70525b0f12c5921c96142fe29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb915390571d13f5a7b6487913b7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935787b0b35e6ee4f52b7963f7a919465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccea88919ccd81b90823fed1b74a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece083c19abb9fe922b2ef329c4ef13e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d6dfd184a20a946f80c3ec063919468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c6b0108db951d4102b143df2c132469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8c2e905f07e127e7597fc08d0c04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6c8d1351eeb5ed7e3fdd67831332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a577d08ccc8d6ead1376998952fac5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7ab1e31951475e03c69f6b26b7c21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8671162551b327c3b27a7805bea5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a9c3e935ffffa20a86ed60a4ecdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c159b49eeda03ac584927335869f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5309c63c37cc5e0e7eeffe96a62a44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f2d27e312ba0fdc9c65224ba98fdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04fd28954834ed158562c85a03ddae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a8ada34cd7318941c0c84ca32c26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a480a3247d37fb9ed5ddf4f3a8947e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214a89ec731628724799f17e6e782e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d0bede92b8df1b24bee4c7f4fc09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e34ca78ea1aa114ac598dbe7b3e1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb726896ac8ba1bba804b719a439ab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafceadd37041e25dc1e4862f768ed22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56bb0c52b63bc25b40f1c9b87c5aca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3dd5a1df614f69e80e0fd0a5acf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46ffd74f1f894946677a6d96377ade489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e105f9baf37306f762a733cdb9701490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839ea65ca21d1add53dba81233ed58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f657709ff97888f45ce37a959f72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a496b49ab5401aa1b444bdd31b57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65199ddb577f82434ac77f0dcb6973e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754532c3f90c7d25141264a0c13548495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2e8006fc0f91970a5fe607cfe3f68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f54d3c6d69d442d4f845b15c5e95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9bdcde376aa7fbb93eedab58dc70d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667941e0a2292ff00b950aecd5e803a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02656158b752426a05cc806dce68dc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea93ee64c2d76ac295118a3284c2b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0643de88b42c631748e9b576b8dd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c161e20d72b70e86815cfe820299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41ecff2d96b015547991c59998871a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fb1308798afc58b6d63f9548ce04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8caf02c5e1266e8567c051d31a23b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d32f5854262636c6779b1d2f460210507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb933f72032b9a6ad2d535cdef643315508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfeb23fdfa7564c260fb4084f21288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d9d6f47ce00c7a373b8e88509d45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147627693059056550258eebe734b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405de4911f6d0af9eec9e71419053f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052884883a5207b7a2b8699f6d69e80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368bff977c0f7ac41a8db2cdcc6ff6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303dd4847a74f6e1dd587abf019222f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841570b0a3157767f32f0f2d2199139516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df21433cc3b7b9a1e7d980ad66284fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c3bac1fadf55e59d58f6960805f90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc237a95ca5e849d7f2c4a18059d8ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af7b37896f6f22c237d1bd1a8cdff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f56054e5b3eb9ddfd6e74099b710c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afdf3bf687d7315ece3125a0ee84b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54480a32899e3015314edb3a3629be47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f90297a12700bd6432ef6f1dbc66ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8025f2cb6decc79ee0bf3c807dc90d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11070706a848ecf61e374b9828652869526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50104d8c41461d5b81556b5d2a37a84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed518a37748e4080c9102d88ad496528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4602e5d5be75e215d5f74324d712f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a283e4b1e56a0237a0a9088152c0f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af5efc4c0a2eb22853f146206bad6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e5bc0c8857103dcce4ef285c5d04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada2e1d2b969a359ec4e09e3f1d968533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d10ba770fdb6ab0becfef4f6a65a17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7c96a3848c03ea5ac5f27dac98a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586059eadff94a66312df306594a45c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a07ed151527ad6a8cd8741a32eedd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce17f03756c814d477de2282e0bd634538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a31a93bd39c05c83d636ee2caafb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1171c391f8853641263efb338dd53e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a80a175270845c49d74d39e46eb896541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b255b2810859ac2117b02dd35a2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2478d901060a0ac7d5d0cf2650f0be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dd5ab4b7de36ceb2fc3ed482dc0a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ab71ddfff4269374dc1237fb5a6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e30929af30ceb3c6723af79861cfca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca08c7072ab38263cee483ef2d6112547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f607c7764486805838dedb17d7cded548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03bc382f74a4f52c1eb1b1879593d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e4977424dff80ee519f183b52bd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff6b411c0a5a889bfb088892c34635551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d3807bac4d288ace3a84dd86c3a57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b3412dbfc088f6437ee99ab15a6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741599681a0eb82c375dcdf0e5ea6dca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ee3041ee7a156162873468da844e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781cbbc87858502cd99d8dd7b4d216556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94938aa1b7b92b98d3e4ac78a384de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e186435f7bc02ef627c5a31205578558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6cec18b24202c8ae27ca90d561c48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514074d6a03ab4a28a35e894ff60db90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78981d1f5a8b46e0673c389211242561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef4d3624a062e03bfc7a5dda5c234f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ecbdcb9209ec2fd0908c9f42085be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c9e66114b08ff246d5823151847bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad624f60f3dd4dc4d3d9ea5f98ac35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c02d3cefc0377a85b5cb18fd3536ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e408dc45fe45a2a1e459aa5f61854b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eec9c48b40c99903df9e6043ea91a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180de0ff20359cb6e079337222ee55b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe3ebb88fdb22639c837f59796798570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce56b2dbbed2fd0f8d142bdfedb2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46706986dbe95a75914a409ae507ded572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f5933dc390da31b6a531311d72a4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0af5d1bca914c0c4d352471714ba2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f1d58e90eebbf4fd3a3de898c201a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f2c147f5b1e6500757d36470ed8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af34a7f3125f70cb773c406d1bdd17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f2069ed2d131b768c672975bcec0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c13b87c02c6ee911af0f4a34ff4fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ceb0576b02bf0e28992cf02d682f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5a92d11ed1229e528106c8b71e5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460934f746158e31c67ba53f4e7e7e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5827d7adfadd97b64e2bfd820137799583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912eb053d5444e2ab15bfe6b663ef31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282dc800c17e9fae355e5f9ce5afef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc70f1283d32fe6ba2f30ffb1ebe0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f9e08009c44ec434bed0511505d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ab6c71d33ef18ece8cc96d6a0e97b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7217a52052dbf0ef4f3a4cdfe275fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819de8904588e6f13105087ec760a9ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5af08d42d0d9c0b7bdb914f0df798a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64881e3e28a58dd9f9385c423f9f6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56cc7cd6bd0cb81a18131b7295d28c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0231d448f0abb56b9a6d13f52ffdbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709d4d9e3275480017c2984ab5c9fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6edc6e61b3c1e2aa0a6525cade68a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d70a661e47c78ccc1e87ff33d78ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d4f74afc879517fc6b21024ea8b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d02d41ba025d36baa2321207c9fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dae445d769c97115114bc28c1edc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e28930b653bc5ae768fe15d1c3bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41410d0cfe1a763eebc4f4024d2f27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c54de3e62c5725bbcea659ec210a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab722c23a4414911b2fc07edaa180604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feaf433a649f097c29288910cad6dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d098458202f9891697ea772ebd01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d06c07ee271f3b808987b638f9b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508a14f70dc4f563402bf4c3caad0db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58baf035cd4e668de8d4347fade8ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2948dc2d35ae742794fcfae7f6aa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829f82b696c57d552b6d661caa9387611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84caff222bfa20778f474879d08c6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f49082a89f435f32639519bc3d49b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564293f3a1ba66ab6e12986476400e67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4559e96a7466fe71ddc7de9b67aa177615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9dc2cbce3172bbe177d054750ce5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d0f25c71841c9fd002ca9c8ca4242617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a01b7d6fb10cc1a36940e48883a00d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a9432778de010d01a6c96fb4aa60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589b047c8c75b6b6d03fe871681f3e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697dd865e020723271e8d2d4a677fb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c64a0d08bfbfafad1349fb0cd4f2b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb9d0618ce7b175d997ebda584058623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ebab34e1ca3d4a6f1a1fdd15d87b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088a10d89ee9b968062f5f7b11520c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840323e8e7988ae8e7f29fa5ce6674626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff196fded39185c51c5dd099f85caf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd10c7e0447724c8f4ab3dac1125a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4ac1923b1653fef58d70438fc507629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717227ab42cefefcf98d5e9e1ad9397630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef634f24e2fe8eaa93739ac88d541631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f512e2af3a21651f6f063853d81d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3322a84f746e09304799416e114fd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf582de4410a27e48486837d3c12cd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087f781f9f33692603e6d4b4605e9ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ce7915ed183efb9a2fb6021e0ba5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5942108e59804f73fdfc050846414a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823734f0a5ce75df9565cd0902c047638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa55ce81b1a5fe41fc8140d50f72c52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882fc2ff22455820f9bf2198cce7c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237ce6173d2423b232fd23082ebdde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d82ea6f0a6ba9026728856d3030eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f506f4c3f91634af06cb36b733033a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef40ecce60eab54003933654bdb6a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162593d2932eb1053875419435fb6c29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4a31b6ba2b208cfbf7aa30c5926c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3db7b89506f2ba02f40cf32ac659647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085cd41474245191c48c2c4062c1ce9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75137601f07d57661d88c175ceff2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796d9517ff7339d5be6d5f0a667a1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bb157eb80c59730f8b613aad5bff5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865123776892bfed4b95ae38c46546b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ea9bf537e63a352625cec5f946c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe0ca8528a5f6f308bf2ca90c3c86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53164b84b4d358fb64759c0f3071fea0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ddfadadecad391808191e282d3186656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57540f4f4ff63674a0e693252fcf3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e48d83291541061e13ed3419413c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece01f2049c800826b579e687f662e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d525461cc150a30e9483ccc10d2d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584334c48881c76b6d3a66df5f2381fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c0cf81bb714ab8781e63571d67321662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7dda9d798e6627c31fa8df816ec0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffb2888af072f8388018d6e82bdfdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22956a4a46fb78147298202a992410665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de3a6ba4db73477bd8e57de9d67b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa35084b4fb7bc10c3f461c81aa01d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd78c012369295e60bae7038dc8f12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d5188b5c31a2414a78b7b9e82ce4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a4d755a7f02e560885cfbdff92dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9a115b7d8cbc1ca6e802316d3018671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf52e881cb63c5f385c069c1ec3a399672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dca602591f420263a6f8f1b3bfcbc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9ebfdeb8b13713e8f52956879a5a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367752403e7a9d22164cd312ee2085675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671657da55089f940134deddafdb584676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e9a2b7c2557b91788be88707357d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e420963c548fe638a1a7a15e74d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987efef8153da76ecbce8aefc1a540679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2abed98ce2ba7b73ca0c097f1a6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e29124fee37c322469a4ad568e58f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa3d4477ac251f99ffc0d2e7153ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a02f525b34901a1616abfb686b56c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331f8224d0b12084c66562c9e3ea061684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af7bda2df668a91e142132cba2b62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32346d7f97979a58daa04a7595e030ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aac8a23071de3349fcb7f52758c7d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf073e220dccc24dc981ec9b86d5126688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad09e62ab75aa7bcf7ad1c490ac50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbdab51a5d1d150afdc1b734863d4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f38cd3560118e221f75d46b0241693691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a0dabe5a07d11f6810ca5b8199b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9e2063e25aa59dead4433ab7dcd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b37e4a4915a9c6526b00cedb3cc88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44ed635b6f06f7ba505872410b2d1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8bb02fa2a2d93cc54d98ad3aa9ff1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9a3cf6b83c3e6ac696af7b8cd6ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17d286909cb4ea9b5755053e206dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182a9fcea0a3fccde9ca934bebb30ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef3d1100a0da92eb0ca68fe75a8ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e23ad30afdf14e4a401d0b10ff7ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95936d1ec3d7eb5a28941493a1779702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ef916b0948bd6d36bc2aa80d97748703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aaee5a37acf0f0ffa80acda0a4a63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad79ef17dd356aace028ba3f575db39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb67eadccb585af74d781c62b75b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224203e178ce87e06efe4d1787e00c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec9b906e678768d68c871b80f7f1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370806f75beda18fa2f083f10a6be81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bc10e6295fc573e634a26dd62a1ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c79169d02c476eee8cd61b3b665c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ed4b5ce4d64fc31681a40f501ab80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589d120145fb9648b181e27b748bf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e7ba7e01a8ad8b0c13069795a424714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b2d7140e219b395a24abb67cab3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36c0ad190b1308751570f66dc081cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145813b4cb32b9f51de0a880602879b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c56a387702f13291b70a302826e2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064957437356d445d1969c728bc4bbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5595a1a6f595c6d8ae9e6bf62a849720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed573603b0b620fbfdcbb7f98ba3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0578913fa1d7567d2528f4311e76d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611b24aa7f59096fbbcf7a6b39a22b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239589aae98c94c34043d0012b18b8fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59263c2485b31be8b60ee009290f0ef7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599b892d8ca1569be0220faad9951f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f43b1ea8395c8f634dd9a6e980fe70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726d7a8fc661b7a20ba3931159c961728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda516dc6e24575eb5fcddfed3c218729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fff2641ba475c9322cea9ec04835a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4a2a7eb6398b74eaf123701bc748731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6206449e4660a7bda8fde71bdff664732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f87fa1c4466a9ea5fe2ea2c1ef649733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd92942494c683bcc28a415f245d99c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f82feecf4e3338e36eeea3024d64a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91b99929880969c036278371714b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb998c9f7bcde589449968d201d066a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2e8633a02d51d49aea6a2f2e84630738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06eb8044eb64878071b2ff3892e5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc74dc92b4146374905b8ac7a02c36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf6c9ff875be1e9c3bb14f22132d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ac43f22059ecde4fd60d23b4d9f7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d23f092ac5084dd795e348a804f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3962657c7439154cf32fb8130bde9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837c8005afbddc130350db11d433d3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e4675f8361f22ad7036a8c4b79ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66842f8fe06ee56a01b03e10c9427747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160e2cec74babbecc521b38dd4fb7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023731fb02b1d5a880c656f6eca3b0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72388e56bb14ac66457dcc221fa002aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806ed1b9abb8b4c0c1f348959049e79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656a24f4f8cad0257399923e27a63a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079bd1844416094f7f6e42d19023474753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431151a2d0e085dc6f3dd6e747c958eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b885f790cfba194f7897283cf2e03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b40ac21607b39585222b3f9a179c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053cd459c50943614f446b84ce4e4a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed027ddadcb34aa893f7427530aabd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eaf1aff02b376cc32c6b101866b06759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857a8cf3632f40e4a890a7254117341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310531a954b99b55246dd4cbc7eaff02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a87b134ec3d0e496ea932eda5ea53b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7f4320cf6f967364e012eebbf9c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75210074f953a4ec90d758c00cb34ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b468023150d6c37a890f7fedbcffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de69b1f9dd11fdd5a99852f47262be47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0721d440f58f31aee9b24f7adb80d3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486df3df2feefad9816b0fefeb1fdf2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011c25a64f1341815e097491ad621210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91fe94751a5efc42160f0a01e23ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa55dc2df4314e79e86974c93480712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6850102c5d9328e903374733731f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace186b6182face5a90c3b69a3191f0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216e9ac8e54d5cc6de893cc742bd57215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec21e87d77fc26ed4fa451311abd80916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d352fd5857316646664a1fc82d3a4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7448a9ec31d5392ff26ab847471518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d5f2c371392416e23a9e1891dbfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca85ea4f519d437a49e8ee63f2835b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469fc3554af722182fd59fe47156a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554c6db5f4ae1f1750ce3840e080a1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a356fc2fd6df02a0708d915dc4b0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b80d6cd4941a2b22ab6d8d0d8ddc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a440234aed463e88394b751bebfb4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3cf4080e3ccbbfca011c4bed23f1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21b6bcc138b86a673a78e88b4d62927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a170e1873b8e33cffc78521a581428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d4b6c5fb1bbe5706f6264711634929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78475d7d28cdf7621ac882718f73a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7677b3eb69adcfd579c4985d19ffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314c4aced32296ebb38b813a0e1f62032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e6fb05500812bbac92a38abda15b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5674deb2631f581086ade1723eb91e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf36ecab280d6cdc0c686befeca75a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b66bbdcc43e03a2fceb292119c5ede36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf860c9ed15ed4e7a72ec9c374d84037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5eda83741f6a1cf182e869421130d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a7be03fe1af6e59fb4cde6c951f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243cd30e15eb1bbfe9385ab3027327140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dabafe499b15b95c0519d6d02338341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af0bfa444125e2dc574151a83042b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cedba6d7af4265f15556ddd13a0d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a301921e45cc07daaad38dabc0b691444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ddd450aad053759291a09dbc3b1d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84a8c0277e7b61063a0f28a1fcb9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c72bbd9d964f1866c625e9bcc183447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de019ab09d6939673b2615af22258ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4430bfffe1966720fe695d734495049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59873490606efa1b9ec7adb87d502750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fbf2a0f1a67bfc9c3b9e1dace7fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b395e08422e9a8a9502d5deed00e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7071f3ad40dd028af8198b1614cce5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30af81e59455b44966287b7df2b57f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c638d50f8f7fe2ccdebd1c01f4f3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640777ad4532ab8a104fdfe1b66f00c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26779c14c07c6c1f880cf64693fb1e4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853509bfeb3fa8e8737c8057692f0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3da6b05ea5d79808d528fbe728db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a324850c8fc7757e90949937704060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed17510271c56c8bd630b3eb83ea961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeffbf72195f8546f7376bdf9950d6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4110410e06bd1bedf8e4ffc21e354d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d83006a75d5e9b2405b281ea1f8a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be260a40c80c6fd005baf656e99e324d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0b0b170f7c40ed5ba281b717defc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680345209cf3fadf4f6bffee63abc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99aa3fc73f25dc67fd630d1a2c1f1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885212b18f57c6ddc9cef61d0b2326f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb513451e58ec734af08340632dae3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b255ef42fc92792e7cc601f1991b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b366e13f351a1cb28b247bf826727872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd2e058fc125562ca41044419897c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9a3c6a7ed728d3bc0332c2d13b5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e51f29aaca256257e2a288aeca4c1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951914a19a83aa9a9cb74a8753663aef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344fdf6a2a0c72a690fe3d9cfe2d7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef84312ac833619a8b543f694bbec378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9295043b40bcbcb2093ab960f2a2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d597a596f07430d182b57066c11b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c32ed011de481f157506fdd841b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d67aa7cd7e982b0deb8343d4fe7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596365e7901e54ffd65e91f30ee07183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b8d0248698e47564111735e8e5d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a84af3c0a629046742c9566b143a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9601b2eeef660cdad924776ce8d4e7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3157d9ea23622175718881e6ec047687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fdf8f0a13e471297975e5b8ccf5c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924ddef579740d091df5e3bd464fd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0939ee889d8e272e3abe014ed1c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb886c9d1bbe398e4fd3546452b7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739792081f2dc7c3d21d2f92dde4d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340be0401ec7914841a18e8b5434500093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683133be2b1da4276c7cd0c2e0325694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89eff8e19227590d08450e725c3abd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd9f46296eaee32745ad621f52759096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036598cd78d68fbac7b2702654ecbaf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eef33838fcabe6b5d0e739933969998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f79ae13a1f155032af1552572d61499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91f47d10902350d8935d9aba2049a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb1f54face3d80ae002ada083f6d41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e6b7e8f8791ff3bbf4ee249270907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e3d139b34466b0e83762144f7589103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebc166fad5b6a4217a53e6e533d01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34819d3a78b1b82a0a188f1718ff7d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1f7a378187967fa0a16284e7fb58d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a45aef6e89522b94c3d502742294ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b5739f911f9d409e950dd3bd84b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19158e6995861869ba282bbb0b2d687109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39899b8eb829f3c313b61768eb6fb8cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d080a87f6b87ceea8c8ebe077755c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810748a9b4fd72099259422bbc78cc6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bce61029a56192e7571b23a3a91264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e0a1b47b02d4f57e32d218b06adea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b1d3edef1dd628f6314be37532d60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266259de773372e441921243a1ce39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa0c1b905a53eb1f008ec4ccbb9e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1459d7484166c2623970c3874143d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511001dc810b5bb8ab83ec480d2b2e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30441f2a5261f94243d62fca898f0fe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269fbd6a5125104826df78f14d6b112121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f47ee176c27814225ddd65f7678e3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dfe10341942c54568e9e91caf3af2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd0ac13e404da2e8e7e0468d7c0c51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6dfba1ee9e607abe6ff8f28c384fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b7e570c266cb301e215dd5d719f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eef073a6623bf17de529cdd54de4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32ddde96323b32471b307883a2a64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833cbb015fc708c470ffb818ce46975129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4866a1cd73e0da0124494001eed6f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110894b4e79803b20fc1839a739b47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa96150eeb7817aaa851d37498095ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e28c9e90be466ca962d3cdd2e79609133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841964548706c540d7fd3d26248875be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac859664f2e63fae653aae733998c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e2c188791c4ce7daad4e86249a9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accccaccbdc7731af7be6efa8ba146e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a0f512eec512a4e7365fa83447a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f43f9d389b3ea1478c59798ee03b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ebe85e47c301e5e6941e1380b93fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63016abaf2dd59b3694825a27c4317fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ded171477bc21342c30f70e7aa2c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df230262189e5b261c089ee3b528c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0b06bcd880102b09144f811201bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8ec698cd123216173f8b7ef5b061145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd319b1af14e0f3b40e7f6bb5ea343146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2bf993d6d8a7e81d63e0240b9ee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546db68dbf901ac23d984f0f1dbcf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1e0296901e76c249d4ea4aeedc47a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d69fec6094861cac5bb20367a2557150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55143ea36075ac405c259e2c1b3d4b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336a16446cb00a21bebc73817da2e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19795f6047b8df0879312f7e6853e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6bc9bfa66a3a76cd57386af6208e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea341f9a0f5e416003852f027425473155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa9725d8e9c2d9d9756adde673b9a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee96865aaafe66298c0f579ebcd6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def910dc250402bd2758a1236c551ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f316ac1a3fff29f89ff5d6f37b168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9f8808403044e9d6342b08aeb7ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d40fe3361f9db74fcea90173ef528161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a5dd08149cae4e1623814399202a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91924e658c9ed0a5d6ca4d23b503d47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c8c745cb02e4876d53694d790cfa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d221adf2edc99a91369a10b189f6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31071f973df7805d42e1479df92b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc1dfd2430e6f91865d516c8e43496167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee54e7b9995f16f07fe3fedb219791168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889598d37e193ea55b63efeac2c6b367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d4a084bc1501994546ae61f159f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748769a08a35f9d14094c0f700bb8b04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c14a32cd1cf051f940dc7a6c7b3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24312a88f0281a5f06df46d29dfaf316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e33b25ffc34dd420cfbda10c87590174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1758831eb4bd29d639cdef0283b8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65120f7b8b02a8f2b0d90b68dfdfa0a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f598f3d627b469d116c43ede30730a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1880ba5c1af6f9b73919e44d68137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25dea956127132ed613c7aa5c510dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0322606e13a9b5956f9dc02b2198e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f52cc831a55c04527ad1d6f3bcf737181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fcf0afbd7718a4749fc353971aeb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ab30a307d450b8a740c52bd7f924183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efe16322494d639325a011207d87dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61d7cf482cd2a83ee5ff55c91386cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4db8837d1051e7e9a268e51a951f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea82d0d204271f9ebe9b8586feafa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4ef39ca363486559b5332b362597188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb117b84b4a23fad24340bf222c057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbaaaa85e779c1e68dd3dfe3d118e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11692bad3973a0f214fbb57ec86283f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b13fb7e109df7ac266bb38af938263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aabcaf080f47dcdc71075a58b34fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac7b6a9f53938455169db84fb6fa3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27ef6b4d015f1082a7b74c6d1ac1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bedd060a42abf6e0ceeabc81939f82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc308ecaeec4f45c1ff7b4987b3a09be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072bad8dd4e8965ed0f756017acf4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cbc60bdef81d8603e5b529d6efe11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edaf4c8c08c4b596ef623b580573d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992af4794308eb78256e0860048539201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58729ba04760e9ef9473d6df0a1e91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f689d0af279fbb92ef9f888de923d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f615d1c743ac63bf6f89501f467c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52611cb09f9fe72e2d59028bb5c42539205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857fca7c73b30dc0d950422defaef47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef6442f6a475ed8dfe8e4aad181ef6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556feccf6ca4b2a1d26f6216c9ca5862208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00459bf5215c5ea94a63aecc8fa205209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca2c49751bb35acc1d0c1012a2a79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fec83360663d799e72fe2326f95a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e57e0889443b639fa573bc9dd5eb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254eef65ed8176c4c249192698e215d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271168b79ca8d0a8c0c6c3a44acbac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf026dc08d798542c796ac9b662fd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d95250abf287b8f2be674f7047f5a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26b4d78d592194b4bffe119c99df2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596b9fdf7dbb53c1ec90e1e5c9fb3ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f212324d8095b5af44e6e3101d6cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d669d7233ed52a57bc731dc8748e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb462bdb03a7f1382d19d13098505a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a741d7abd4eeab10a4ada38fa4d3de4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc89e0623efa950725655e23bbe319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae167f6287c6155e1775e84c95ba5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a35bb5a9f5bc0d83e9251568cc67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd332cf6ec04fbd2661e83ecd375edb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2a364683a5d2522f34bbc808a54f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820459da2b1694839d49562306f24e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d9aae64c1e6e8815ebb229bbf4f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaace702c37825bc66a90674b36a6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb2caab427398f7e604a63748d14fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e288023b22ec84e78aceb1d8e1b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31190b9cfdb573a8515d94ceeb01c51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf8ae90d38df5b63bda49073e21cd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dfb1149ddd19d90edc3a1bcda8aa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470d19ceafe7bdbb36f6067b54d05d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3914ef59ec5780f39fa06652b511237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf44428ed7af62539d160f20452e9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e1c1cb4275c50fcf356e094bb766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85291f7258205a33307daed2faabff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4e483146cf1cff308cea62d892ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9376b48f5fb413d6ce1d9aaaaca9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b710d9356b171a439485e387b2690243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc7fa1905d7d1b9826de0837c0a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3565fccbb99bec76e965b1f2f416b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ee4bf488b5e9e22d79f5fb831b5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768880b3aa06495e0a1f4909515e96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa1401ff751b06a9fd0b7969f0c309248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c046f0efcb7702a7f5bf84430dae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f4dcf3ef424de89a7fa4861dc821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773b2e394091660945a8807cdc15b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebde6db051019490a2ac396694556252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc97c6d3582197322bea90e18ec27d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f2b3975fdb0d34274385bcbc8de2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e6cfdd7c1e4aa465f62c6deee360c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3c74cc6006cd0fdac795c1cc331f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2c5cfc0ade9b9551c67128c36ec22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ccf3eee3f8df77f26d88eff91901258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e74705a3f5aa3cd1c8e454626aff4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68726034961d01290c45db1b610772e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e41611a06107a447b83e6cb5a58c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d08820d0724b2c15c70d119e10638262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec6dab2c9af87ae761e84805a060b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10cced8fea7e499a2922a8fd259fa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4d0d796011fb3f6ef4b586e1cf41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8767533192bca8e5c199826fb7d97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd94f97218397d7541aed9e61f37c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e51317e861051693f58d234c77292268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d65dc5cf25ed16ca29350edc3e394269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ccc68e3d38e6bd4f545824503500270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6efd5dd6aecfdf5898a8906968292271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca506d6b076d1b0f35cb3ce896eab61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1502f6028457230e52b69603cfb3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985df169e52841f8b4bf2f7da33e966274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f35da51d7b6c17c25a99e6af9ef8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3dee8956982b148e6c6fddc360484276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f01f7f0cdb2e76e98758fddb78ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa356653eada1a70bd9e4beaf3a5bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17292012b6e86fe1d9fa901b9b8cd9b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951478de162485102cd2ac0d61fd4161280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031638efd52dc647c5d76470d1453bef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3cf48adea7598cd4073d92b0892e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef408a59822703e4c41bee33997266e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487af8c1d15fef0c322e0c13c8e68dd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933895f78972cfa2734df2e2c14ead285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e1382aeaaa0983e1c2fef06cb43f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffa754490cfca7d5485925404a1489287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d18f4b657d0fdbfa8ce51bf910c4df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d07f82763fe45a3cfc14dba0d24b1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ad17256db0c184d5a3b927053860290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764626c758176d659836a2e1b6d1dd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b7195d9d022ac361a0c70a81c220292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70569a418d922269bc1e38b51002a0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf7f091dcdafb8e572d534755bd724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba8dc588703d2269024c8e7ebbe006295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60ef5bf110ff404541c433415e6cfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad1da10b363057f6eb7eca334076fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01ff0b3ddd2e05c76d85820fc3cd7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d73ed591d205eab3475d571a70c9c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d87b8ad0eba790064e6d0e4a5e8a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dab33186f6147a78b0bdfdfc8f5d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fb506eb8e9ecf44739cc9b3bc0cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0913d0d4f296ad406196ffab5f287f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0518e486c80f60691b19d5c461ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7fc9e924793fc5981d1647c8c382a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a4b314c48429fb9070c3c33f62024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725af7cd46951134aee61e0596fe47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c1ec58d99c36f481d5e695e4a07ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d61f22fd2f4552850b32f13cb88a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dbed362dbdb6beb5e16aa79c7a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828b1dd0891bcb041f9161cacb147ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619da418ad9eaff34613c73bca57ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9cb5c402b7659b3334a3cd7f9350d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90711104c27cc1e38e6ed634b6fcbd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed5b5b996f29ac500f38c85a05d758315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d68cfc3e05a08c4925a9d3bf408f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13913c24a2ae2daab27e7c61afc9be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31887da3d2ea99f06a2646be50fe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726925f872b33c3f15e34e74c206597319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd5cd76bf346a4790c5f4caf31e486320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053edb5d56501214365d24e5b39a4dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce3ad00d89199da62f2f52a9482c3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2cd9ca976cbe0af7956a0481d1572323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93757e45a0b3600008d881aeddbfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea07fd1741247603a0f7696187029b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab66d34c79c67bb6953f85e38e0269326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f876332e38d7842494952fdfb351327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8091516e4dbde0ef3b125e821a3d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436fc3cb84c7a11e0959b6a051a3df6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095896da686fc98c63c006a93f9e42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd12faff867a4a2fa134797b4325dc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e6b5e019efd0a0b337f9a4d268ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacb37a7abbbd1f5feb55c03b565e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3ab34676f83c747d48fad6df5ffc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc410889d308293e5f4a0b205c16b23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7c1c6c3eeb4c8355ed5cb03de6961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04619bf0a88ed378e6d6e8e287a757337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c953b1e87e02b7d290197b557a9aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c651f58ebc1e3ac77e45b5d26d8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9806efb5874a5e2c7d58f1e05e44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9f6af44d7c96d59a4959bddbc39f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d454ef7019f29239501c8062bf344342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a9a491f8666ff01425c67228ddf52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c6f512ecf65919077528806e1c12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d90a530798e72df953f13b8cf5e1cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903c09e7783a1c5e69d799651ad7a4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed31ce0a977a36c8844aad96a9bf6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119544d4fe37740e32883290099e5f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c61a5319ac5e07de7363b928b0a59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c44206fd6b657218e9e865a27518b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528fcbc6950f0e428802a478c0189e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70338909be7de46231e2abaad96969352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939f4b224ccbdd82a76f5763df22e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d23e288116050074b22e14014196354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19bb4f1befe5631e1c7f3d5ace0aa1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47f25b597e8fc23975e28f14b4bc39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855e3bdbf6f860c9090c298920d7609357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f756d85020bfd3bfc2a60c5ac1329c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b96fb2b2f54f146f8bd00b3ffec8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e1ab277b5c88e97078f0da899e39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8af0fab89c9b737e6fb61c14afaa53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3908aba284b81b1c02336f440e87c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40cd5d4a15a4ce1670d59325f4a8a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f3c9a3b4c11701e73efe8f06e93e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee01e25f940cbaa0799fe7d5f07184365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b1e186ba068f2ccd4b1227e6b6c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54f89d21d2450371c0c3b46252ca01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a960c21fb79ae3567cf08a86eeaf21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d789eec79b0ec8281178315dc49a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e5e1bc12644061e55ba66660cba6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594576f534177734466166669d3aaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27110aa5267d68d681d60880e1d316372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363d5ae10e8a1ffdb9e4ff578b9b95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf38c919623dd708d88d14dea3ee8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a92a18cb47ff484ee25dbc837da3b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac820b0cb14aea2d6b30396b269d997d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb793da6e9de2c6c5617eaf856fdcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861b949109609daf9ac8b126c1fef88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9d7282ad767f360bcadca1b85954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7719babbd1ff3e65591a7b8290777c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490c63b1c0688231f55cf5e976159b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009fc0cc585d5a8a3e09f525b75812382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ed1b3992cac46af551a8a465e0d26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed1907d817d88d2f5789f9be7c24c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dc491520fbfaf4f3567eddda1d413385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95922e807d893b1e210036482def9011386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3afffc09e2fd510270a50ea99b6546387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c9359fbfaa5e4b82f3938732850f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f409d65e44bae225d3790597c82de6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745e15cf5267a46bc649f204ad5e20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d2afa3e900c9a5cb5c795d1ab73f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa189a1c9d48ff151e0b07462e28e3ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e791f2a67c3bd936d66fa1393a7ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116e333bee9921ca0f1541b7447b7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bc3e338512268929dbc419a2922fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c7640a6e7f8ac291a1ee89090fcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb1458b315373f12c948bb4a9a5c2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ef2938145d40e64235378d184c74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05259b421f06109906ac0f6c499e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fccb06f3668e551d30ad4a3e73656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b6cfe664fd78d6cc9a890038b91fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40224ac7cc2e56a34e398c8261f1986e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815849a196ed3c72b8ff932f3aa673e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62700abc1886fb28c4100a79c27d57a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683364572ff44914f1a46bc7893f796405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4faedd308e967756342afdd4e63b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455662c1cea94316de68d896b905b27d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa10fb935896e6ee5be6a8bf8997c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a002306b289afd080d212e81e386409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db310e2a5424fdb62aa47b64e1020a4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aafa6272ecb9b0ee6e71025e432a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a2a3d5eb439e468be8054521511c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a883d6aad65cb31b42543dd0264ce3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f0e37b9339120f4075d4a34635612414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e998a67427d6888c3ed0bd76f17f797415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa879fb55c973cc90f61401eb91eaccf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910b657ca5f6c1842a7052e91e81e80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e4e81a3dfcebc437d5923e3043e9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e64a442ff852e1d50c92473ecfc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e837d97f7fbcef1b3cb756a0885f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776610b53c79cb614c41e333f9db386421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc50cad1035cf2aad71bac79f603fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75516bb3b9882ad1f757bd5f45138056423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea3d7caf26fad01542e34b3cc6926a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7379c3df5f0ffe080b204000b885a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd908fb6f6432752641da3143ce2e41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089aae9adb9cea48bcf00311279546b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe25481020ae955e84d17443cf048428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b31f7bd6f18b73a896106ae13eda7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab88bbd9d6a455a4113bba0803042e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffdb3446c692b7b6448608321a997f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c508f15d94bdceb00859898b7b14eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803177b366e1b1f2af0319af9bd46f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353cfbe06be80077a26fac5ae909568434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a6e6d6a8e593166c44b3ebd303c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f4b1628c591e1b0c1be813671fdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600a5a4d74f1a994c354af9478c876437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fff1370de6ef35c0bb03169956fa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28399b3ea414baebf3e3f19a3e3e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e0dbd76f592a6d36a105470aff76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eea7863a1ba96887e0cdd99db0642441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d677486cb0e661005f2c6cd45f45a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f03f5685aa5eedc11627a79d780f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832005fedee2338658b8ea6a02632f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5d4cd3d24dd6afb367ce56d616276445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098e9cda9709546453676e7715cf08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39b8acc2f1eeb7c81bbb24ffe4acd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2cc661e84ff95b0d5e34919efd8c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa66b9e8cb664472322aa81097d53b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942a204b2e9a1ade2dcea4f1d5ac68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c86d05c0449f30fe4caa82462972451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accaec781844d4036ed7e8e89df2226452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c025bff71a036cd21e8b18c63bfae3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632a547fee63a0358bbbf71dbbaa31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb8be2ab24a391b582db9d05358852455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c7f43b48dc0696c8357284107337456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c4628ffb0b4434ca29d7f1af9a8b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94f73a39fe8155b199110782b6321b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd144b9e973f169b261a7b214984e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9274cdbf3b37acca3ea8d4892ed82a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a47519623cffc6ddc8ceba6afa599461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c214549df59fc5a534819cf1a822c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030af0bdde2a9940b2bde8d8d94bba5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fb9973924d6e8cba1c769cc4d294b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051431a3d170ffe9f495134ef15b19a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e833ca4436d66bed0810ea5157c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c7f579960fbaa80d1c6de6c26517467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38e5291af4d20401cff40e7ebd231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865f057727d31ff4ab4f0d6303ac51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb823c56d1c70bbd481774fec455d02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d254b794194ac451be859892d4b97fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567ee0aa43b97fc76415af03d78f82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4df72e40f512c9cff7d8c50f8537473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046909232a8ddd2c81a48decd9cceded474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8fbc94247a1675b0881e7fe4e0dd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404f1f5f0ba148dd7c45d246d4dcfc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a531bfb92a3f3d80cf3f2ffd9f9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63684d79dde76d4ed74e48e8a51ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404358cd27254c695180abc3c2c6bc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f20d3311ca6fc1519e18d355ca862480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5204a35a893815fefda31dd4c126ee6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c4dcbfe88664895bf9435a4746590482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655ca076d997c13901650914d767cfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a3645829c03e10d7a42ee44faed6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983ea9563638f0af9461ba0dc125130485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49366d0725c4e77be33d070c2a696d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c602321b2c92da44e78cd4162c0d78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40bac27e4961187679bcbadf1346be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eedc77f8b97a50b1c14037152aa1ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ced6ac7f019930660d1b99e1cff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270089451632e4fd21a84b2fc0a03be5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a4447e6e07e9f41d6a5b7e362cfa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda04b7d985b0870988283a9a2b47e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61644d8a850dc830d2fed8000d4225c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c905f2b8009224f60639ca0fd74a011495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b40bc03edd5d8124d5b0448c4362496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16a1f58ae0f62f768e7190f36ad84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34735b9c3e16e938bffd7f6c2d5525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40d856616b096169842f645ba084f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168fd3ab8b7ce7b543e664d02c0066500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ead08b28a71d45de8b57d49c2fa84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d960c87b813ed52837d768eebdf8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8689de5a69e3674932c0176994fc8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fcf6643abf910fa586bc774c83613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee5400d757a8386b3f25a604dd619505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b951875e0ffd011313dd5c4d6fb1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a2fbc209b96440ec8033e6c73455507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebbd3ad500023bc9cca9ca835ef06a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bb5f666c3a7258ea41d77fb9e216c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a4e12c7482e4592b9f6af723b87c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4ecd09999d71577e155e6bda1305511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fecd7aa453b4d3e6ea3db3479cdf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e4a5dcb75482f25399b82c9d15771513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b0e799c7f42bd16d2abcb5c4a2e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8124b86974507b5465f620bf82dddd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14925ae7940e1d8a726140ad7dc066516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42280873e696472bbb71dc9ac3501c23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79949aff8be7d10a2352a909a8ef1ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e5644abb45b83158f886057cb9096519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd0e0c62616cef039d21516425f3df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7883700f30fe0f19e8a63f1455b85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510cc2b0bd95393c9e07406d6248fac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35158274d62167177236cbc6665ce6c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e78d9247181bc3cd7ca6fac364a144524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e644edcc0ee663060ab9fb33598e91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0403a9308bdd09a2d6dfc383cdbdb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ce106f9b93809d4d8ba57347c281527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054001ddda13f7234d57736a1e86fbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff69538e9acf491f363bfb9dff9d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8759ed3a80f341b15c452e4f2a1323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045607380643bd3aa0a6256ceb6553d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c00c043172287414f341fa47a3012b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071c382bf60215b2adf3c70f3275d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2ead66e4c2c52a57c7d9dba122f04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9c802658de630d1da54a4babe8e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582498e09b811dd917cb96b3463a8ad0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab09806c476823b8ba7a9acbdeedf88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc91fd8250feebef0b144f1ca12c3cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12cde5d0c107af10ddeb4ccdc9ddf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f3a80c120c90567f0247d5abba5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56bfce04391a21243950c45fb1e96f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f772357fd1a9fce7952fcb2ae777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ad95ff62d3334fc5111afd30ac06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200fac715affa06d19cf42fcc543330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360992a0d41b27cd7f59548b0b8ad3de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef9b72c9db5d5aaedffbfe00b9b691546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd66a3a24330e9e34f323b2357c21aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c4546822ffa31c7f3cb4abb28192548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba43bd1cbaecc4f31b561b3d495e90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181bbbc6d6106628eb490d98ce5d6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8abdf8c5f19e8359e83db45067c22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a109f1afacf44576b60caa22bb67d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a178d16c824c9c177d19ea2d5b80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c76aa5080e821483318776f6ae55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52adf1733fba4e6c9df174236d77f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1246f2965a735d03d691339cb13f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f3253d715aaa3499ea000b72cc8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccee29790c92821c99ceb9feeb4852558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd4975ad27ddd58c392a1f65c3ebb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a7c28716363ea19fd355472dfb4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b6a6edb2f4a3bd53334e3b5ee71a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c01817905ca82fa45c5df0fd39136562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22412e2fac71bba00611fddddbce7ecc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cd568199d20dc07ae003f7f505fc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809c4ccf5eee11362014973cf9a5a96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e9ee5c63cf4eb7b5b1baf0d7d94c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea8b024182265b458cda0ded45270d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e443fd9b92afc26e5d4723822570568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb175ee95223df5063565819a3229c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c27deb12c198c8da2df570168a1ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd9b66211eb79fdab8812bbb1c8f90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c1bd52523a5993c25c92f8b1916c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe003ba45358fec3116908eb89ba685573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636688829748b654bc0bb0669f51619574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e437f880e78ea6aebe68b7f3ca93c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21eb9d04c119f16c2c6c10ff945d1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123376dd4d57809224582385e7204d58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01cef3243b1838e2f1b3a44158bf9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549745bbdbbbd2b5f6d0139ae81ae71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d3aa94045eb544df6218bb01b77a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39748f5884d3df49f1fec8dadc96e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a047f6395a65b50b02ad102d1fb4dfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f1e8fad921a2e00f44239c9464cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380abd54104bd7efd7cf58a277ff7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf9cdc95d588235e46f07338851301585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b9ff07a24a9cd15ec969494522e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486df3c9479c3372c7e341f73a7f0c87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78615a820c8732bcd1fd739427cef34b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72f3d2fccd0c169f88625645fd4b70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c034f2e6492059d61fac758b88d280590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3a28c9b26a1b86e8dd541b908ea0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b93c7d8e335e77a3cb5ffb423f3e43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef32a1ca132fc2a27255d6b0d6b2ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f04e200bbb0123513c898c1cfb4af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d713f811e6ee43e0c1922b5e80312d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ba748bd4064efae1b6ce6d602112596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961956c349d591e615acd26d70fbb475597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee806f7dafa5c0a6ec6a36887999f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbae0ab78d9fea10f2d81d6a9b735a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb4d31269a209baa8c3d8d41f92a66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ceecede89bb87c538f2232132d46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b9f0dfeffbef2b38d76af73966d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15a1628d51d383317d4c25adf2cf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa4d045cb89445aac420cd934eb536604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd1d2b06e6218610bb4f4875fd1f60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31a3f3e26e853259b5823024f508d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab2cdf0ab4cee4fd480fa28887887607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012aa6439fcf1bfa10e0735e1d16ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55c7e7c5e0a64e9f3edfc2b2e5be9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856475e0a18fc98cfae03dbbd279f8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542947ab72f92ecff5c71ecc0849a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345395a234f8386cba2b14489716de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc14f49b6a3a06be0cc7980a6ebfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854babe81101a54e6a65be9dbf10fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390772f6dca6261b33edd92cca27a64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb2a11a8e9a2d19bcfdf8e5a15092616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b08096163a5939495ff6f0396fc3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd59d17b2f23c62ab1712d1b019e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a9aac0b2b834eca4b7eab83ad995619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b6c9c75138270c7e69a8fe062c99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7012d20f6f659fe7c8155117ba316621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8bfbb3bbd84867a52a7678f36d092622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd16809043bda344f60f4391ff055e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3890efeb4b4bd5c7178e9d07ac53305624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282dff79f3bfc917411e7f031b140bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e81377273fb0500e6b7e5bdc3b7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf8d1c8dac4b0f1ade779b348c3b08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb95c5343b41e506c82c83a52a2a9ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47e239023eaebab41d1ce7a320661629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8388228b002b7aec6e5d78aa67bcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760d943bd20af42e7a47178e161d0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73212ae7893071b9446db009bd8ade632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668d182d7c8d0a0ad27352e4e19135633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b2697942695b86e1667df4cf7d42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3f6effae3a1d5dc06f679f8be4e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57949e433576a0aef187bf8b621376cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fcfc2b2e693108a52963b0d7a96ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efeface32107f9ff05c8f70837acc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d3072818046c4e417dc207eaa858639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13768225b731c11ba41ebd91d86ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd20f7538d45430065ea82e4faad59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2872ed2524c31ceafcec73cbb3212d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56639a4cf5283be981bf1d9fc3b29e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f19004cf47c12036fb0292b812e958644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa18ed1e63321fe2a751e6a1709d15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566992b504171828c7efef7cc3906131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44650bc992ffd46b28e9e036631406647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022884ed58a386949f87fb080b94e21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067ad0dd3eb1950274074bc075698db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3655b86b8f103a5a1f3d403cfb40cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634fc9c5abf5fe33736c3c53186af89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235663a865ce9968572c82a6dc9fddac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff9df0f216d96e75ba73cfc0c5d87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46256491ffce8cab78c3acf628e3664654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85107eba37d638efe68ce72f5de082655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184c1a289f40e5cdfd6ee00c7e4b0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e46f6357ca39a2029f7e7220faecd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb24c191fd0eabc57ed7fa22c7b390a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cec690cd20e617d5b711af0e88a70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a81109725a6b130fad646e2aa28dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876d4868563931e47664ef804744e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392cc8e82eb03c76a549d9ab18dcee3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc68f4c5d635904fadcde26929b1a58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d6c18d905511ad974b3484d20030664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59a46bc9bef7251e1cabe20548aca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd4f7e1c03da32a105a6cc43a44987666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcb9ee41d0f8919d4bfd91aab96444667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb494833944691a436868d0f60169c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a62073b428f2b332b11c30d751f4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca2e539135010801bf93249409e6b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820542e408a7f3424541bab7459c2e2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f42d6b6d0b6423dcc477f8ea9a78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c6166b3fe56407f3b4e439ffdb7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3fba4b90676c1f0c1024749c26df5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc250618192bc114dafcdb608742f658675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f58271f296b9785351f4af96642ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e54c2e2ad23be3e69456a4f4b1a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b3e8606814f50f2803f902a5931e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5d43929a442130ff6841a26b81f3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a818384dea7f93d48cb0c8cfdda6f09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c0e7263f3225db65f50f02ee23a98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414cec0fdf9384df90c8cd4bd320b60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c33788c6052b35453aa3534284cfda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36339376835f0307ac2a54b853ad4e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242b163ba50a3d96f8911ded493e2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3922e0b1ec4ded3b80138d7727aa2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da23b07c38e64d2ea8be627d949a25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe27ddf6e683652410e63d9a0b69b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5994553c9bd00047b4f4de7eb15adbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9b4142020564ef87107309740ecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0d9f679daeac63f9a3cc3c311c69a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff56d70a81ddd16f24c031245fce7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc90e30c48209e87e5681e580b871a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e4d39900eede128ddb142d5d51fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff1ba980c41f85b6a7eb673aabdb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dd3d717b4aa4db6894f6ba85bda78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded08d2f9589ebaea994257270c944a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d800fe87293b831c3008c97b4109698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde115c5a312dae4785353105b8d337699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702eab7802b4003acaed0bdab657d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3620c4c417c46a7fd31503171aee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6730554495184bacd77b8aab60be21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c8011ed9ba0814c5c6ef4672f3e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055ff1cda308d570abb53acb3fa85e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed082cf8ab3d437bd4862e59d36ff5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d546c8e30a90b80c762432896d09e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16f00a998f49aad9cecdadf7cd619707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53849fab41ebff9381ae6264083f119708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9267760cf2c8cb9d66026bfe2fee8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a95918bf1ecdc9976f001f2f3a459710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11cfd36368574ac311593b55eba23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1895fde4d268146086a8f744ca8e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d537787fbded15a889bd9e07f04b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b05b196ab215aae242f2aea577190c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48431e95d3708620008d04d1e1d9842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e667648f7e6f83acb2d6e99baee20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd26404b6992ea6ef1d11a812edc0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfc24f869404bfb0227085ba62835718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a30e88839fa0d14a72b0f21f5eff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f71b4c9e875ffed04342bb7a7208720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd66636a7c6ad1bc322d1cee8c6471c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ab4da5aea0d7e46ddc12d105d916722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644db80fd062513a9aef65901f0217a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b6bd265f6c5cd42929b9743ac303724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d73703e47989db0e95cb517ed3b33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6d39d1f200cfe19ef67c2b5349cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caddf37ef19c9390f8009d1ecd561f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dbe1ca79265d78c53be0faa9237c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575643a26c7208a61014812c0265e97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b94c662eab3c605edfb27ae4e98591730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8b01c12b1d473c05c851cc8a188a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9801e8929979067777b6c5de336be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeb6a1e306be8af3f8ca0f4a4ead8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c116014ae151811664456af2827f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38004b9d385e8d2358b3415f084e01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3289b50c973baea98ec79d32fb088736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b952596b8368ea687459a43a4100f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf570c68189aa24f5638e4b1243630d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09e8da5f5187252c173ad2a020e0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a02476f1e9a6ea80c1f932833075a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcfebdc521f895c30ffd9533db72b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ce21eae44779270aaf02dfd30e15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de22290472f57d0f30ad8c5f0d46a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e17901277886a17675e330676251744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40c498e3cd9ce89a9ddfc08afe39d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070e211e99d48e16cd84d02d13127a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1dcf8c2282f87d9448a9f610252da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde603e3a8ede7e287e8a269acd72c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e5c1b8d79c148a39409b84a4e8dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9a9b8208d275c3787401cd37f6c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45358e3c0db44081decf06fe688712f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fea68cd24192862d0b0a708de1250752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68d7bc386a456b58a741e7d66d8468753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9deffa93ccc060d0aab586a004e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af6302ce44542528914df9f5a9aa7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ef2d93997bb791d3b1638d9fc13a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be98ea50ad1d3c6799ef7befce5b59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eb9c95614a01aa0787c73f1630be7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3a7ea08e53fb59936f6bfccc0f55759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>