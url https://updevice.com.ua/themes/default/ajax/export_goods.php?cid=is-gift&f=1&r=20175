--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed0dc219be0263aa728b7af6c4b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c9f1b8b61d339bc9299f1c8485262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6489dee95f42d402ae45b88f0b3c373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1784755db9d356a09277e6c96224294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aba641fef09f25e30ba34ec7b8b05d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4758ac20e200276749d3c49140f936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7b608fa9c1c92cd26ba843a7078a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a236b3b9bdda937b9748fa8a7df4668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd98b76aa6ec491e8872f9a86d34529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b27ae43baf7b319617921d84a25d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db457ef895245cbee81686ab7708b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ad381d0d18748546f09f23fdb5b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ebc6bd1938695365ea91ea94b03b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5401ab44cc20c7ced051b6e2ac37414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f2e137285a357f0db6255f0dfd2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2305d32c16193b16407decb7de63f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1661c371959de193da8168970bcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df613da94afd4717a5f56565ab71d9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b944159d020d06760152238cab85ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7c847b3641428dfbd7c3d4d4baab320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285f8740263d200ce3333ad3c8a31821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc763574df14507253f441e95a67b5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fef968aff22e69c0927e9c3e06b9b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e675ac8f87081d9a160caf4dca6477724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe284790d2adb4bdf8e75d50d021b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5cab43be640f129851ace6cf18d4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80899387ce354f9cca7164a1d355927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec8065eacf93adafa6c56dd98267228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0999c80af5ddf2fa1940afd9da28ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7cf805ec3e705377f23e682c9e0d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137796e7de2275ef4a467c68f5585331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d743985571d543c0c760653b57ee032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2ece6d549e144f40c04a1284ce6af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d0405c3493601137a326654a748d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee94b4e0cdfab9f6124235ed15992ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5309707506b97f436beb7252b53f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bbea71818e95d148b1d49a3f83fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf328bc5abe4af46b297e6d58fe244438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c6c1f30f657af83b21eddf8869aad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb240194009bd75c929ddd6fbb98140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb35f447626ded280467845aea08841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8242ed0f38454eb2bcd861563f163042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff6b3af984fe6f4e172f88b0d0fe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a138ef4b756fe42a635046192ab244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe755d8df987c488a2e424b0d02f2ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bfc4488ea18e176e72b29dd6bce8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead7605f826bd1861ea4d993596cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dc0f6e70f3c192eecd84cd8e6b96948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0e51aaa7e59487142ebbc1f23839449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ca0055102e518144a8fd2f95c6b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b0794a641f9be627a38dc0787c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775116588e8acb300384c4bd0a237a4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7d0144660b8778366188f090c327e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229d247606088f6a5595796b6fc642f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caddb279a526b4cde326a1b085b69955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6be44c01d9550edcf1599773b9e0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd276f31ae4d3b4f4693db457668a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd82628f9018f6552bd98f80d73fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd6e09d57cd3a8f8072f8d345f229f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b9fd337a29cbb18ff35febe1d66f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18907b2c004dfa05a490ea7f766e2f7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b64345b51bd5d03583b40883a093da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b6e7b2f7abab3f437ad52b35c1a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8304bbb4c191c76fddedddd63bd33e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a43e4bbb83b30d050e697130a2d6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a157916f5a4de28f4f43791bc50d57d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a0dfb198fdb1ec4292ee0c08303b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1182352c260f0f12fe696daf577b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f49c0c69123e6df3f41c5663874769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34d2f92756893fc01540710eb62ac370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de57e01837251bc8095d29cad91fa9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357a225b2683282d253949d1d759fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80862cc196d64afcea5d98707690a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404af23bb78c308de946d6403b72bfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e626df28824996c4729ef69f1a077b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b339d05e79437338d18373e6823a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631a1fe2a35ea568d129dc44d3e44077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e88831f4e09707462504346695b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf742f1c5fdd6320e65c7e5d8832e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447c405b701b5c4adffd47307fbc49780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bae2dfdbba35697ff8e7934f5cb2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7b71cbd2ecdb0c7ac1f883fb0ea982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0102c825000aee69282527dc22165db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323ab0fa30587145b3e02c0d418f6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6db0307a0f8815cc87a6165ed94d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab022eecfc0d4adc2da68b1cabe54086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc3265f81f65a744d3bcbe3bdfb8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b253d95190c81ff5f06e6f40f335288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587506e7a2664340f362eb04f8aefca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e2e72640fed53b5cd150de94e14290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6860f9a680a91fbd96d0e6187826ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847cb0967502fde6056195af70fdcc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e78949fa3cd03c7b24df1297970e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632362d76c912022ad0c55d9855e5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513dfc20706b1f131755cefb2d7eb9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780c8cbe0d9a9cf3a1e15bcdd6a961f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f08c9bf171f372f81e3fd5ed3aa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3a4aaf212a101cf3cdbb8e2154ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff35109b3cc5c6558cb66d52ccd9d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955eb8189c48d20e3e75d2350f665a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1fde55f6ec039fab1a93c135803d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aa79c2ada9ab2e069f4137e83e88f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed8405abfe0c3fc6b2b025946173c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573ae069d4b370b1f243bd506fc811d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc28ae00996298e02340ce9b31e2f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83fe02bc1e60e60d48d2b2f3d0b3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df88d0b3f178aa1acf1de893ce69d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884cc41d777427153aa1f2cdb150a09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934ac105c8163c4ecdad5c8a7641da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafc2408b99d81b2cb316f7ea40fbb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51caa67bf323f30aca4953a24a8aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf97251b84632ef11fecfef922a5240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d49f75e13f6c39234fc3ba48ada5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7cdb5abec09f7e8ca3c3627938e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d8b7f1f47f33d003d4794c048e53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea44747cc6c3f0ed10edb5645dd15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5b0b80f6bc03efeab19ce323725b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f175e8911f3140915663bb0e9a1b22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f9a9391e8fb55fe4c78cedad9ff30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfb34be8aa269e1b3ea46cc4900c77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86e696a4e2b2c94b1d86fa5ae04f81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122100349d467d5171732d5d68be18fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316371f813c9bf7a99dc827ff58f04d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eabe9fac2ff71a5455f4bf4b10c77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1827cce3d3a818fd57a80c46435fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceabe80e319f848466a62f822832ffb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c662399f9dec7eee486fc96ecb82b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fec8706775a5417198053a9f86629128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1b87471431d49bddb819d7e04a9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03d352402d251daa007c97040bb8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd512511914d070e8828a27c702310b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3949f95d66cc324e48b4878c57907132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6fbe2b314115df49ce9d7011bf1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdca451508195ed6cf85e5ab6b3bcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a805af2d333d03a3fc89c666287c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ae7e4fff0f55730cc8e8b274ee5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d917b72697ca3cc479ffa8ca4066137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbedb3c4c1b82a7b967c9bfd2de4a7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548939d137f46b4da072711ffb14f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff1bd4d2d3aac77fe842f8f679c473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838834c3398ed80b6b386b5dd4fe1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b534b3cd8773e41287cf223cadef1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec6579831f010449a15409ad9fbdaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ad50d6341e76df88e3981d08def01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ba83b951431dc18c15c8fd5aed8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f33ddb7a674372b552e9357f28ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832e7825f4f03e525df89859fa3ef90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb3496fa6420413b9ef34b2806715148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a82ee73bcfea211d0330bda083a23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d28875906016045f6fc7aa8f2160c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec49f875d7b3ac57d7e22f88ef4b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc986659a73491f8b40af1070b172e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc52728b7f3e6d4d0ab9dd7aa6254c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c66c23e731d0b45bed224d97942da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671158b1a28f77d7055389a03391ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0993226a35978b781625fec8e4f0d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b4d8693a75ce9760e672ddd2f2587157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09591bfa44c4efa000e89eaa9beeb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6083787ca8c7b05153e1d28c3df4b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5200a6b7d4ba2857cb47d90f93489c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90524bd40b5f869cc5470a5285575d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54924bcd23388aace629bb171d1c6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a1061bfa82bf37f4357a9e3b5e185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0966f9ece671db374e5191ee7abe6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c0934ff5d2bf79fae0964f9313c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef666e6a7407361b390f035663474d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a760589b3ab268dcf21a8cf8e45bba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36a2f2bb457ebd1eddfbebb835cf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea984b7f0803d9676005ba32dd64e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9acd5f9aa5e524f99176403b3edf9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e770341c96ecd9d86158f9b99bf27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55783f72d738c6ab594018ebaadf70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777ef9f7f6d4107747496c432ba72c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b3e00af2273814c4a21c3ffa53caf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb999121f00e414f6bbebb091af80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f17eda50efecf62851fd40a110f8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1966776fdbd71652798db4e832da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977426c5a5681c7a19fe7b25b1b58b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b2483b335254711674fa428d2205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23a5eb28e6a8ec4f6c2bd7ac03505180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b7775025f6e1be55251faf61e96c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7432d2aa458f83f6a6c2b55d0146182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dae62787cf74655dff3876b4fda8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c0cd6921f27275e47974d5e02a1d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b3c57a1ec4e0dfff5a7dfaf85e756185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869bd53f958c2065a18d9dc21d6d540186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5569bf4c61b40f81a37b869f482b15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe41ceae486dd55b03a0eef8d78e3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892a1a41f789addc378358a4aeed92f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fabbf80e7b2d9d3129bf250244d4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9ce6a19ac112333d921ea1248ecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b1353d886d811c67f3af24c594045192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fbd024d3e1a20dd99d93c226bd0cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa8b104fd44816e6a18d8286730b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cf4e3a6d458b875537edd842472a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccf8e02a92454c77183b9f826db85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baac8eea5afaf1087ae4d02c00c1eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95326844e98e13450bc75b53f7346e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175689dc3649b54f123e64a97a6230199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa124095882c407149d95d895dc5040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2cf47019c552abffb7e634ec75c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b218f93a63e09d2f716b7d9ce06f391202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4221d8bdee0e103e1dd19ec9b5bd95c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc542b841fb436d828f04bec731b4b7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e4a5a3abc96b1301d41cc1239b40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f532be51b4798b5579ee9bdf413af5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d39ae0d8ef214a866cfa259b7665ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8c410c02658fbd01f037b89f0d9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58ff68ca34792d64bf5d8313ed110209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e214ebef1ea2a1fa67345550eef74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a8931ae09eb31e5a8f759344fd6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae5aca0c874b809afd166e7b9ad64e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d9195654f9d3c972b42bc8dbacf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab6ff0505f8efcb5a651c3619d2a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139922b663d9c6890af4bc3ae9bead80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd6e12c2a4876122c83846ff0ed063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556568e2159bdbfa110904bf47befeec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789f0b8b4a132f4fd57f8588593b00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ab03f4a805dcdbcfc31d394e1146219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c3fe56d9ae3f8af136c9e24a3b7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396a13859fb04bded8629e233811d11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554101d855397e54835652767ba4f5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031c4894ae86eac6dbf61069b986db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef55ef56685c4317aa4b32da3eda8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b311e1308cd015477d2fc2fe08c3ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea03776c33efa71507847281bd1522226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f0d51873eef8591aaebf4f5b20e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84657b6edf958efad7137602eab4b98c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f24a20332515ebe4f10d6c197a444229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc925343d54dd53cd71f8ce9fd2035230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b11858a2ce28fa9dc7f4dcb9ca9e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c3aa75282e47e6e350451a4c966f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d43c69fd1ccd84802072841b81a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2497b2c461be11191b8c5873f2256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d9a64a7ef4d8f115397def644f01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164bdc3f5d002adf721640ff4241c4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26241dfdacb60ca3ecac1e7bb9eaf30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179b06a3e33eafd7f911f9dcad9c51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926048e3e3297ff0a71e92dc21ba51d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea405ce03d7fccb863bc50c81d80aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a0a87b8e5751fa18d87cb954d7e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1d4cafc0e53e62cb488e02129a7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d6a6f493289ea743912550a7be95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd109bcbd6aed248764cf4386f0a8be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17834c0fba5e90845532eb0ba0544248245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764158a064a794131718dc4528d6ff51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189033e876c160846df57e05c0fb9f05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4954229ff172f53d497c686ed5454fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af76d8c5d8d900beadef0c318c535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501cd884ec53f23d47fdc4a86e65de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a5a0dbc262bb5aad4a5d3631ad54c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db6c46ffdc48fc8c0ea213a63a2b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841008b8333eeddb930497759584f61e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9fe2d807234aa967b694fad755920254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1330ed4e38b7ce9c4e87ff73fb95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a263411d75c6067bce57a2301292b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6155afe893e6dff822a29cf8b5782257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515841a4bcc05005d16e6f1350f96f91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd004d2c8296928436f53d88e2ef2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a97611f1cf2df17bdb1e71234c2719260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871532748414c8c254998a3bd63de096261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bfa75813a99d3372bc56aac7bf93f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939386198fd6a9cb89aea70ab8b09f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a267546cf2c84406008fda2874ea7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d532d5ed3918eefad41425fcabf35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62619ca7c1ff9e0c997943084c88e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0820eb7c8e9ad9d6980d66bc2039267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c218679662866c2a70bcfe76782c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2fed28df4d9bd960037971731d757269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1500045984b5795f80f307a6b723f65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513513ea6095d5878fb1a2cbf58fd133271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d81103c13c58ced96a68b6a5ff1923272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5abd2b1ecea096047a3edea589cf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd21bb7c765a3c643d72a6f990e1492274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21d4d80c59be5872851924ae005313275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9b318d973829094f4eb8efacf1405276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee6d7a3283ee3eaf61550f5c4603ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c276065890aa47039224e4743740d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01217c8bc08d24baab485b34069c5c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b485b5184e90d6bea6fcae9d235d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc055a62f052ee8dd5e409b13bfd235281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd945a50fbf8d11a4219628659816282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55607625009d5b94328e573bb1f42f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170873e041aca8c74a93a43e0594dbaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b3ad66efaf982e051db31accc1315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b41a8fb1bdf60d16e43ea4919d8059286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ec6b499b6571e125bc04d87565bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac40f8373d99da265b36b2755e6c8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9e75636e9915cbde2268a0b6e32d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c64002cc3d36b485e6a58a3934eed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a673636fa4edaf2f72472063e2e548291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca53e9135c581f1efe3dc04776af4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a01ac037c638a4bab2782d4299de4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a9b1d02042b31d2a5688d1dea01d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7619ae74402982a393050c1034bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23db6e3e348e5bf23ec120366553e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47bb33f64526a432be520c61af198297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f664e288f0c59ce71ac6b78458ad65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d51a985ee6b245fcda5c31dc4afd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b4e7e8de8edabd1b2d326a1b4b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd287f80d8acf95e28e040b317082301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c1b427b1db9467a60254744938c8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2abcdc3dd99a772229aa5ab124d2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec2da41fa85f97bdcc3b82d1cbcf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc0f9ba51498f3f40c2100a7e6ed7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea8021d54245f3e5b5a87808965c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a9c075abeeba9bd97dcf65bef02bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de00058dba4a5e2495a336eda5c781f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331210b8ada77818f2d9ac92faed379309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6288d12b89b5ec8e502b6f9b92db207310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a48e53723cbc1cdf94cb45c855667311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c64365c4ea5d8918e08fb671a45603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6440f524099951f858bdb5f7dbceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b958790863b20d83e1ca59623e992314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020038836f09b941bdb642eaba27fe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad4f9469b0f4762b0deea091d5c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6b89d9708f57fd2f77ed35a71834317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f1163ac51be3eda4b45424888535a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e77aca5fd5be5ec6f53ace37c3fa2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a1554c05d36feb336043eafc34bd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5008e12e270390416974d2e6baae6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451029b8221f55f466e531d801e642322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e56734c8810c58a45878838739f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb308516fa36b417c3b5f43979ebfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d2ff841d400fdc084924798e9c7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6dd273a50b8e69f7440387154567326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301664f0db790e6faf3d0c1b254d84c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39269fb61d517910754b49a945a876f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222850fbe4c6fdb54d2cf3b10ffba9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72afda7e8ff9e16a856ea2399a2c6dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af718c988c39a42a879415e79b43a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f542d75090597a9c49507d20250c8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417b715361057e74d37d72b8bf21868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13d9a9dba5a83054669ebf4e0f22c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777787b2e5a5019022753e3b49c300f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde0d01a4ca696eb8c3d88031968e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecfef6ba3d361cce646e9286f961a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875175d4743a553d4c3bd5aa3d01445f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0726fddac987ceb448f7121c542d73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b2284821fd8db1d60e44baf430a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb12a9db70d0588a0efb68ebd9e1e7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730d551395d0941f2e48c011dfd9a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5cbe157c35f1c4d4c21e0776f7619343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3346bce121cc34a027c39c4966a11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29e82acc7f64d2a87ed747393d3b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a1a3c6e5d743a5885978384ae33e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025729983df9beb87479dd29e4ed3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53392b247c8a8cde60e81878304193a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f613f5773e8df2cbeac94a328e4d5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d022601b58dc4b576301a2fac864350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edda96cc7ee0e6cd7aad6a1c4b4b26a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f47d22d97e00f5cf077b6f521745c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0928ed75e9348cdecd3904798c98f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc3ca76f93031ad6e4342f5684d173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f1c320e43472c589ad1a7bcae8eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784f8afb9cb552896c1b8d3434a117356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b4e65edb7074513f5ab7d855e32d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e538f2578872a0300e22fb0ea65d1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c7ed6e831a81c3d6d6d62631bfaf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647856a0d4e582b5d4a59f04bc8a8ff0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ab5fc913ec47114bcf7189715aef7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedeae02f59d1bbcf871b306d318c2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c264518b2a7741c3d1f3c9ae22f935d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260896ccdd60a89f96b2877e5714039364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ccf7f00ee75b4291c0e79134d3fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f62cee5451ce33f7d8c1992e8812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b0b9a33145f3d9429754498359c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41afe5c8283df6e287d6033cf9caccb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06d350368c05bb8de76112b37f82c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fcde975c201d15eb95313e2c9c348370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42041087afda6865726dcb2aad384b4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b28511473fae027fd59a748667f22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1ba3008995d50846ac1836d97139373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cfe4e74dcacc604738d0767a08b89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab12de65e95661032934fd3ecd45d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5698ed3ee721aaffbf782833073f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ae8b20720f701ac8348b7d4aefce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37733591d53d61d80cc9f06f1d18d56d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef1361274c89ccf91037c79b3eeec9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed0f938661ddfb39127e38cc70340380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe86a38de6922e1ef6fff7ad40bc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879d26f5e8fe38070d54321c78f6a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eac59a06663175856cf4a1c41463d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72726fda46e9ef5e17bbf9be8d143f1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a90f5608a1ec809ef401789be87cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f24e4e830e0fd735cf6cf3be2fea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def0cf27219c32ffe24ae5feeb4eeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aec72f4ba676385e7728e6f16c38b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713ebfe93f720d4a318eaa0788d44b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041c5a678b8262db1ba93f9a39d601390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27862fb4fdf9ef25d61df98401b1eca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b3ef96aa99e5f2c0a12eedd0e2bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385c87a026e48b4387412d9038ad5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0859dbcb96c390bedb7c181abc9de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c889455e86c90a88a4e4efedecb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6312df90bc91e357f6b1a5db74eca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a21b6e7584f73d9821c1b579b096a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8c03dd2fa0879d20304d0b73cacb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a184c2df56da8343bc7a291003ecc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b25ce84fc1480443f4b92eeebcd3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ff7d429a382505971d2267d1cb233401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373092b0bdb3f2660ab53d4df181869d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3001869f6229bd1e12e7f7ef8938a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918198a9e47c95d20e017d8e5344c7a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365adff4883edf77956be49e54659fec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f086078a26a4282a8566ac4e83746406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa23ebe3b16f1119706b755192f6ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db54b2badf7f56640c5e21a013dd91c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f35bcd25ceed5181de096f4a37ddf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada7770649acd6be6b2477d30e23f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9338c05c22260dcd3d902e46e57c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33af26900bdfe3b578b58cd122a7bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a8bdb11650b6924d4bda7e266c032413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a69674aa5de5bc6fc5fc85a7389e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081261e6f508b24a4df144defc873450415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a4bb056f39c90ddb957321463080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bf384a2c6dd5e0fc731b410a36185417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce19e3791c6beebb522c1f9776aee6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40f96ec727a50bb9b95e23f811349419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658d877303a672ed8c1b0126fb0f49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9da5c549831005562c6338c05da3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b56fc3f6e3a4f7ccf4df1d8579b3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7aa9787163b90e1760c8d7c1a772423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70d95a2e6cee5d9dbadb716316464424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a3bda84c9426e6767f4f68ebc4209425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a99f35501291b04baf3af0896184426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519ba354d82981c38606976ceacbed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8daebcd01f3e3a5db43548d4b2858428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febcc48c79ebe4235602cfe582ed62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a82e1b6a455a433b38b069d6908e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d053932d419f3c072f022b0d274b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c479b63fed27109dc95e8c3d4bad93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187552766b6e67da21e59e95065c7f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b886f8d806feba03df73273164b2a04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56158b91766f475d364d6ab7fc1b8773435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd14b8a29dddd4ac1bb9e7ce6c0b52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5579b9933ca83ba1768d61981788437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972853769b21b45def558a3231bb0359438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a73b7c1de0fe6d27218fb3ec6903a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3501b1443888f5499f517d2cbf571440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4085774673eb2968629b218fdce22ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d9409bdbd8e2bab4bc6453fe07354442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626ba7151946c700d32a21de2335cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c23b5b854474a9ed68257f82394318444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c81a77604addaaf69cdd3a24b014f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a0696a9deb06e15651f2f8e0ae7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6650c26f55cf08fb2e6cba2dc66b61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ebe585a90c4660fbff115e12c8156448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066832ac00d845ed167548c0b7a581d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57586eb94a8a3bfba3ff4fc60dcd5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8853dd8098b623b8cb4e4d6f1f33b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc85042b7b59ed9b096ad751ca9226c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5d083c836c69a2869cf9cc487bd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6c2627b2d4f1492d0e2729be5010c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec81beb8951fb1d66ab5bcc3b8136455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a403c57cfef1840ac3ba7a9aad7d8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da5f5df90197558c2d24114fb970d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5c1ddcd8d51e3a412c6e0a9409c14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0abf225a7d5099c7cf71b9c475cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2a0a0293f0992bbff6d9e5137514460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba035adec0e013b152adc95d7b60c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e20b9d90993833c836340531612a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db55924c9befc8c0fe83a8814e6c7ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1358f871a7156c48aea5cc8eb74a113464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb421d3356fe22f8f77095d07a2964465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de507f6cbf8750658e5bfe31f027cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2c9495535aa4b946e391d92c2710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f20f89d6c35836c3aede7140abf52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515738fb859134e9ffac8890eac5eee8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4225f7c839cc4817db34b0f834d2ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2813ee77b3a17caae33ee0fd2ce71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352894dab9ae5edd4774cfa8a39d7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622c4bc5ba2b8b6ac799255159d41c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00581b0216b581455bc49ba136de52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5eb2b3acecf84999004a7e54cb35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d87ffca49e9d106abd3bba50e7bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18bccebe3481a8fe1e180f1e84b62f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b99c2a3bd4638296619f322694f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785fd38ffd63759744cc51b48791deb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df04f57f8a7313bed94588cb032c4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b0cbfda1b739a049ef71df9c4a22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858740e415281c968c14a9ceeb05b31e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e831364662b916d6140985c30260d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea79a9a05f0c01a4001be16a12278a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a95d2d8cfa6434692279965d99f94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8bf88b5f77462ce6c9166dbe0b643486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2cb6b4c5544ea639bf122d957cf9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3a09dd3a3bfe9bc61eac9bfb7783488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a668f5080f55861a2286791dbb7b4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50fe500689441a76fb680d10ff82c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed4766881635ebda8c39b0b72b654491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eaba4bf8695bf40492da8fdb869fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cf9d102f9ac5efd268a093a1927b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa22130bd00b328b31dec4a907aad0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07298035034dc5289c0cdb0b7682c24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726df80c195d774d55f86020fa2fff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134a9338e5ad6a64a386007485c348d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3335c9614985cb6b167935e31aaee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cba929fe75b803b333ad33e385dcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ab8c86248a1ed80ebc85e345f55e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae2482da4394af6d3acdc99ef032f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585cd0e9ad54686683a70b2fee8f4e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a56630074baf1a6ba02d0ca186b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8b7d0dd55c96ea087e494dcc6aa8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27cb1f6b631d50f0686019e8ba005e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69b7e047b368f28169e50cb923d730506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084f628cc07a2a6d8dc6903255b120507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d12fd45caf63e5e75911eddba2353508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1c89ea806eef667fe575007933c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354992a5aec09c920fb3503289b6dff9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae86d9be5f5d1b9304c19b56893b49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331477907001618efa5b359147a1bac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf033f7c9c24593f6327b21ac8173b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e726aca76892c9e8f04a4571ba058514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e9e9876cd391f179b5fb63dffbf4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590d6330d68d8639ed4a390e7e40576516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a0695b4bf4dfb8ddf2140ce13d84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e5a0c7131fc30efc94c551bd7e13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2cac33853b93d8e41981e8f721e81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0524bc307b488f927c77f0310941952520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46770251c3db0cbc7699a46ff04be081521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336b5b7b34d31c8d92299cce47640f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63fa0b3c25e717a222c9984258a391523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f47db67715aaf583c870470d0d9af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a907c15aa91c35afff94821b1754eb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ecb42bafad9227a6521beb392f75c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60c91f63572ef9f119bad5643bbfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d37ce4b718b55655b896675041cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ff45772f6a1049028eb97fe015cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f33da24645bf9f04c52450ce7d662530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a39743b8d6bde7683517f583ec1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a7df8795dbe8c3792bdc65b258ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48584e5d245322f4f59645375e781533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073ff861c2f57e595dc2fa9393058d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01536f45a49c73233a9783191e97d84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd277eee2945dc4cf0980b3877ca50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923500040785be78eb287c51701a4fc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70334b44ed8a64bc938cd08c0bdd28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f4d174e3afd7984eb1ba46519646539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d7579ec3179f29ad22e6e9e2f2d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9511ab8975ab15f4deb517b7bdc203541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269280562fb26e13eedfb672d9d6ff91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a208190ad93de9dec1803b6f9a5a0dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b5ec52dfb51f1f77e26f6816bc0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506ddb48d7ad3310bdb9269ee915fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce50ad47b5bb344dc27dbf998cd67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c219448211a07ef21230bc2d1b9322547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acda95a456eb21df9fb9db53977ed1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb88179f03417793f06d7c1cf6c7ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef01ea327308f51a9587cb4751c92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a731f3c388fb7b59053126bfcad13d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257bcf19d555f704f4a78a6c3bbd186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1d7f4904a6c322abd05bbebc4659553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36075d75ea01b3a6c8a7c612d2e712a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e89a1094c5c43e953c97f8f44a34c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a79f212dd9699cf60d4b1d73545b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef5e741498495ac6807c00253f38d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304a668f854919718d46463f71ee52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca563a7dc65737287d7e7e4bdf48a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a4a2911d523b4d71d0ba3b2deaf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1ac8bc049824a98ef149bd6485d08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173c1067ebcf62179b56f5a7d35d0c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce155c8cc73e34dfc694242e572e7f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde84dbddadac3e4fd20bf6a43130b72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c93546dea39eea745ef3226a88d5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4756e7190fc14d9750fa3cc59cf7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848be602db1574beef288b58ce7d85c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af1af45cabcea3e788adb9cbf91055568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec008dd0d24d796e82924efbee26db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2d7565a15a1138b3f25b7f0d6b63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6323b4a525f8ba526569f55410a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14349b1c507061d2abbb31fb2ee67e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b451947ddbbcb39ae5f37b08ec3bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a258d087644a8b3f91abb04d0e785574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb050fe53662c00163db142402c5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a3fe2f86e8948411a69304b16ad94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f2443533238ffbb581e44f76699c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd862a6085fb6dd2b75b653cd709ad31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df048821590198d94d53385868abfc84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd3867ef7a4de0290c61c2a8e463c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e8016674b84d5a5ae19ea4a081c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d73375b4e2f164acaef1c4c3ed94d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd972f96e04c4402ff91d60fd53b37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f658dac839ed720a707e3f99f220584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a39028dfb673c2821067d215ca45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba8fdb2b5ad67dddc54ad4f0587bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824496137e8334cef9493c1371afb12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2588148cf162b9eea13b78244ebbef6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624d75391018902a488c5e430016f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae05ba8326e6f3c1b6a8eb573adfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5114ee86a69da768ae1049bd27e1f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016608641dd345c8e9511cb9ec76615592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed020ab437fa39c15638cdd24b69a86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc351ce881ada0ae51835fe18052ea5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fff95abdf8a79226417df86fa739595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc9c450de687997fb14907e1065c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb438ab257e0c7559e32382927aed3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bececcf5901678199df7f898236cfd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf852d4aa3fc0a6f64780b55466433599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfc7fc0a45228207894ffece2a8d0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecde4c3b4a9d1119ccfd9922766272601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c02e648d4f1cea1bf0d8ef949b6518602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cffaa8a6eeaa9c8f313b84e404a95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858326c6b97e415f16af5a19dfd103e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8cedb860d9a8a48b6f302a71e1c2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1dd7cde1156d2af5b1a238ca5b127606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d1e39eea5c06c69b6a69ddf3a17eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af3b3f2326147f5bdafab138ef0c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba47324675e4ad8160441cbed11f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76acadc79f056444ca4191f1466a08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ec0803ecc54743e39828b7c93d4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e33bece2d5db6ffc6f65737eec6870612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d595a526c62c6fda9bf55be14d361613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8790f19d824c377c6565f111acd77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0aefb10490b30f3a75eb87bdacb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc812239ea65bda6095ac59f3188b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e55291fca445bb8196e8a0e070eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7809f9b871512f5b049166014132618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6590fc82615dc4eb231b1d13131f8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af2a88d7e3c92cc6d3146a75a2bb1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef261e0da320959f56a35269f97ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb836d602db1ee376699a2609e0859622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d809a49bbd6d652af36f186a7adc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d10b64366d7e6af89e1fd514a67be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3828e4325ee33ff78415c869144c7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51188e29ea65e6c6971b08e3d7377fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddb03b675e4b5b249bea83a739c01e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f78b2bffef179cf1428ff10412e413628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f20163c0b40dc46d958dd61f2209629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382202638fb33a3edac8f9de5a3755e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048adf37a9abafc9b253c43e9eb76ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beec02161315c1a1351705f07105cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e03e59c88b62fbbbc62e3dc5ce424633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730771beb0a00aaba7fc4c6ba8cccc68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becf67ae7d64f2acfe19d64179c30f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31e499ff83dd7330293f386fed567636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfab19cfca03b7a20921cd059d19ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc6b73b6c0cdbaf1a2e3ff49b684b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b512b879baeb940f74f2feab45dd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cd933099150963893dfc6b8afb96c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903af7ddf74575c5dd8e44116966a92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34094c0060f2cc439bf222b103b8590642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216002af4c0cbf9082c46993308c9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89042c42a2f3eaddaeb456b117260b61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbd581bc1a4858ca330a8b3113b3fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2326d6cadc90627bc623458240ed38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce6cd1e4d99168cd3bce42b5b51e8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d495df3b84b162319b6efc365855648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c218212d76cb57ec086f1f424def8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6c6ca5f330342fc2d2b330e49a36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ac8d836c477a90db4718224510e6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc712c0b57b5bc60f838f83245b8d46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0044a04d103d96568ccd3c795cfd65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255676091b0fab5fe0bb03e1533fec7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b958a2a6eadf61a997c422fd282184655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a5079ff4500005b88d8ef2e44ab0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8265563e842d0fa9e4219d1494a9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40daa76760472fc7859c1edfd9398e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e72581f225709f96ea52ab79563cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ff8d4e0f83bee948558e9cf4e2aef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b45be924b31189529ee29226e2765661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff060c143e7579f0132b030b20c8bcb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509f988c7859b89ed90a6a86e6bbcaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9d2a36c69bb959a893ecbc41caf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6debdee4385cae0bfb4a35ee23fe6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c60259e2a786af71722ddbe3ab4301666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629d20610b60850182ff6db55a7a089667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630d828841d5e904c7e2f546ba264c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3261e02783440e879ba1bee35164669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdf47eabd34d516e56af090bad209670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa5cd0a8ee8bac2f6b3d15bc38ecda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b9dab3dce0c6777737ee3b1245ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6fb7d217fc79dbf4119e2c4852994673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e788cd38dd51f8233a3652a604fd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73bcf20058f000453eecfb170f53e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33cc2a1b55ede46ac655619972387676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6ba1a6f093f544d1a8ae3cb6b422677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed104538d892f48e9da8ba0583a545678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7de2d0ab8e50529148141783a74da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f19901d72ea7cff8d9183a765ec6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db4270bf7796a41def26b6805e6fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8054bfa35d7e57eb8aba0e23971a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe692f9bfb81c5e07c5b7dbae3bcc0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf5f168860e29220e2d30d975514b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa31502f5718730bdd19a6d227a51b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c7ee650f7af609b71806f371b25e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6691ff0c9012cc521f31019abed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34974e10249f0c4ed8b45e858f7b631d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d1bb44cf101c5b3ebe6fb12ef7fc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f01e972a629276fc7de6b9bd2b2380690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96c7399988fac5e740f5189ea9ddf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755e01387bf50f877587d9d685279cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188322dca309f50afe84eea877a5dac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233344296c18a5d4afacbeab2b3e41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e0eb1fe695e182cade5666cfa7a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980300b56555014ee4b30af1d063a80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97260c4c3e1bb446a1e7db829f5502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1481fa8020d979cb2860e0e37e8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43284436c8a5752ac9431fc924aee8d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a586ec589c344ea63a369590176d3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8064f115f97117cd2feb2cff3686c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf289358485a64379b46e24b3c6d40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44371e634f94cfe2cd8f85a7e117ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213b1789f1efb4fba20d984531da81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc466e47f27528387200641452da6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a45089a7147f10ba9bead435c113a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60adb138d82d60262f9c34b7e75d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b1785887f9d19f802e74694070b87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd15382ddcb3ac06cb11b7aad6d144d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75690a8f89a296ff3eb54a4ca2cc7ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1014e28f668fdda8e57ea844d18bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96d60d98d16f5a7dcb0310a8e36de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185f77ca815bd2e2000201d3260b80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872b57ce8f042b0892d829b63e19f07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c82072bbcc6824cbad59aa8a3e77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69da55d041330b9811b09aac9b6be6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640dcbd882b8775aafb7f85593f260e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0057c832216e82cc10943119fdcde4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144307f0bdc1709c5b6d63171c2b772a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a2c65c0705cbc47f7b967f673aff6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398327d2f10a6629bb947318eb897c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea3cd3697a9fbfcea3dbc27cf1a6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96fe610ed94851897f2f430f11aa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052e3448939ebc4d35465a9bc297818724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349751c3f2ef50e664fd6ceb4466e5a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e8d574456e419179b9365c281317726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3dd2997c28bd5f1fa2b4cbf4fd7c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da63ca1ce0b3147637e0e01ad540a83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65642f7ca8dc727f217813e6c662ae5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d05eea9f9b500782db75675f00eed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f7a84c6b27ed353fc24e9af2f2f79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a8ad1200bd2ad7f3674df0f65f5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de6a3a1a3d2a8aa292f4ef6e78544733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd15eb23831c86eba9989aafe5062734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff56dddddbecf779cdc382d2bc047735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed7f36d4659a82b5c725c4d6cdbb2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a3c99b6b682aecb8be5a1b2e2770737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc19aa1460183d23095ce988922969738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140773851d1d85044a8866f8088fb20a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6745dec20eafc42ab34daf38399d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c83c85c6651629c9d5616da8c61cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f3a903642aaeddb151db0bb54dc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb22217cd323a3d15f976ee76d390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df0e26064d41eb2b7d1a3dc3770547744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9192c8cbf209f86584644c8872081ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055b854fcb63dfa9f3fac0a81baf1ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f781565da73681c122f3283357770747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b0a2c0e45ba0cb79201fdeeac0342748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b71c875f81a364cac20be7e65ae9cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa806b53cbd31f22dd671a7379449c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c578473ac8dd69b1410bae05049d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5efa9a3febea13bd30145b05a0624752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e22d1e8148bc0ebc62fb85f435d5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa741578a7747a3e22f36cc81bb6591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036effff289cbba29d6cbba37459eb4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeb0dbdebca5f885c0f1d07332dfae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029af4ce20f995b47ce04576a13a058e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6916cd329f46ee6b739a0ee336cb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f591b9bcd345a9365a107fc54de3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33390a1c303f3081ad130ad14aa950f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843f32d5dd0e974632963440cc2c0f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ab81cf81a49c0df5f732b26d0b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4073bda91256b03aa3d89e117f530410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf755cf13f0401ca2548d9201c525d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3770b00318e4b141f56b34625cb1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270aa19f1b9555a10a9f8fc46a629913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d5446ff87fe2d354a596b456b2eaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb54633d970fb90527559cf83fc21e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124314c8d3908b779758afe03b17cea116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc790f958f247184cfc98fbc5738fc4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251f6bd10b0c118edade626262949118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f388e2765f690366504d1a22349b4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409decbc127a1c747c1218e104a59e6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f11b91965aa720cb92e76f9b399b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b111b78e76d7a229b85121fa4b4f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138882a09491db0507e9be7115c7a32023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5a7a3334c164f988ba4aa0767dff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8af98e62bc145221545096196ac3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead1dd6b5052a94113d8001a688b33b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fab97799a24b7cf546a45d191c6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf3ce7418b566cc8c961b1944899728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ef3312b9af28d9e8f645ee92aa2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ffb084e6bdb736487e174a502d8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f61cc24e0ff457ad450051ee2c23231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c130d7b540dd65dd9a8ed7947f9f9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622958c3ef9de7d7cae421fe8ca97933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592dc72790afd8f4619c49a4be10eac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daadb466bbe7ab905b28fade93391d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f568da72dad84309cfc0cc810fa6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c678f6a9fb61f676a60d2426c53e5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473b6d5eacc066d16d72534175bbdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04077e1b284f89395d821a75f64ba0e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d35039f33160c00d538bdc9bc9c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373c0c31e346d9ccc9d0bedf97331641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6de14ad3b3dfc057d201e3aee9a3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd91e2a759c65920f4e4f755fa7159a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fcdc4bad0de031c7cb025188639ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed4a0f25a20e33d5144a9acfab28a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd8d493e1899feecbf02320eb06bc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39640a4e8425528d2117570c7fd1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1dba7086160ddde78dd828657a4f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddee212669719746bb26f2cd9f486d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44840d720e04bc26584d2bb18fe4aa7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2e2fb7b2f13376bced3b062184ec451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae55b8d491df1b83259a3f1543fce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609911be5d58846f93d6d7cbf4dc30553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296f63cdcb8dda2e35caf9587e441654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed3a594f6b770b522dd5fc0056bbd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e1a07adf203c858fcc65d098c8d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc1facbb0fca0d3a35afe6599e7b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b293e218bb0da734360606f5ec3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e402331b37e57c27ec279634ab3ecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f16048f296b80b6ab3fd341c1ff9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e235f7a7218e1872d3848ee344bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49f31a56ea26e2c0911a4b204f3d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f34ac8737a1036ab2fc27d2aa8f17263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3edad74704d79f87670301f64a9e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f849c2c67357fded3e9d11166c3e3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba090144388ba855f7c8222a9032c8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d64e311399849a07e1aa7794597ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ce5280510fd5db51889eb2365e8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b1d5b791d590446f11b3746c8c0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f4cd951a7a5778bcdeaf897dfb9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe998dc9115bcfae18a55ef051ca3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39a201b2bec3d7af62a23d54ad2bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d9a248d7e254a823d8448b7be355f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854f9fa23f349a252c0818710913ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34a76e358b653ca80e86129d5a84fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899fb309363fe6b389da923d6474f3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984bf9c0a356df5a6644d09e310f4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9ae8d784f5c7d34a4669ef65229f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f143d4cf544f77e80dbc1f62869e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69729d531accbc3c14f618adb6be57980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98e200dd9498d255204eef7ce61e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1042395199380e7c4b0a14f1e01f7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c3f18cb2b8aaa4562d04fa08d9d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71287ffb9daa25f50f3a48c45d6b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3388c29901f7bc2273e241791e442185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9fed101f8dcc5618e34f4e988113f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b4b10b0abb77695b66c4a2ec48f6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a313c7afd4dc1198c9dae6687c64688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a7c300dec6a6a0c7f7ee2af00a2b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77102e9281a628b3824d9bbfdd63bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6e088cd1c71fcf49b3d7f818a2a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc73dc5d7343796e7c9f160fb870eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762bc5fabda7cb757d406da4a0c8a7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d7b87fea1bef566657e3b998adfc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7a41a8c0b43fb081110f6c77b181495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67045e054aba258c486631bc973f394096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffacac6e3c20f4a6ff2f8805ac925897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dec74ba3388266406a77797a41f3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b286a1f29c4eec435fb583a6b981a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bbd57111512c070ae2da42727401100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877e6d4b63d663f0f1805c927c62bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a10fdca372d714314158e010dc1749102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba634f8e53d87b9ea02f207174e60817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae5933475f73a5c2d6be4baa34138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03b23654d9c859bfda3377ae96a816105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfba3cc4f34dd63ab2f7e1d0b95fe8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d480295c84b944831740018c7fcd67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36569af375224536385e04d90eb3ced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2b474f804ae4051e4fa58557e653109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6d5f7cc8ed620289d275c1a9c9ffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6099cbeca8201f938b7c79b6aa7a832111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e965f865eb5eaa648e0d8d67547d718112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad136d1b1b0dd890c4518a79d6d4db00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c635ee7b11c4c59eab31ec78e082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9b4e9a4a9d0e3a71f598faff0185115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d2e0f1d6ceb9b303a0aa94907e0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a43aae8078cf5a95f7dc9677326f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dec00b4460671c716ff67d2823f9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5873ae67855852d048bee5d25eaa24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6135169e7ebd55fd463ed6c4490cb41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147018e99e0c9d6690cb3ab8a4fc1d2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e536164c7d236308f3e572f2fa228e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139157c1bfd642e42ffa7aa8cb3b3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962571483e8921801d59d68e07fa93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2401c11df409e2e2c6cdfc0d93b23f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d108d1a1cbae67800d161ecc9d776c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aabcdf0c748941cc004c58b2063f7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2cca14f2af7dc91bb5a032f848246128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d477e1daaefdd809c25932085dbb75f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883107e9bade3f63be3534c20329ecf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e018d5cfab3411cd5eabf95a1ea61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fb648584257b19576010cd823bb56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207011397cb64ca00864504531e11e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dafd925f5547883d36770c94519ca8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146074a2d071a63056d8abc0ff1afb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4faac070cd06ed9a5b6d9450dd96a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c52553766868b8e521cf1bdf0074e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b16858ca320b786bc247d25025fc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a98ca719175186f43580a6d685a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d29e5c9406daeac03119c5ce4d17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d5a47cbcb3479d62226c2b33941e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427112e8f093c9122a3e98d6d8441abc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e274a726f083e02ba8f0f89c71330143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4e0a32e36a42090d6269427ac31c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73c69ec6307969432a377cfd487519145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4f2231207d39e4f47c32a541c3177146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998baf2d45ab0676bb8873e9ee441dfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028d0148a3c98101451eaebec861839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13bf1880f9d8d9effffee5045c4dc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a6923c4b9e0ba40d31b3a22b2f17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f7ced8825e0013753830907c38d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591c0fa4463ffef86db7e2bc2e316f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b714ecaecf3860600e49e33fffa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdac2190205894166f1bdc4f85f4cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6bcc0e853250904357d2323d57f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b5ef15cce045268334510eee8cd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453f2500395ef829fe6bb30a0eae7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f01c5a68f78e8f3992961c54ff7fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279aa09426e766c7290ce89ef0ee66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6e10e8ada3a50f96e7ecdf606d02b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b03d5526d57e4874b07f19f281e87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7b8c76029e2c6896ed5d1eeaee8df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda8e87958d181e3b1ea67e0a3d8c87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02f84fbfc5788eb9b0baf2f11e4c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6a6da27530b33b16dfb4281711fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46029886c85db03d1cab4cc12ddac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cbc2e8c656089dfd29a4fe14b92b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb5914fd1c6875959143c1ff93836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6dce9e45c1840fe8be1b5dde180fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42435e5af2a792b3f3537ecae91dfc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07495f07251477084d9fc73d95f020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec14cd19db6342ebfeee388a800c8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811d64d03b29b2b9a4a9c2bbb90bb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f8cb20fe5583c1927d26d14f1ea9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a58331136aba49c3cc7ff167307b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0851cf7c94ba50bfd2d24151ab7df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479eae913e5d29a5931ccc09b756d99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ff0adb525cade4f0b9ab332c3f8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800d1400047a82c1167c7c0562dad8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c628c8f98341260cdc6ca532e7e0eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad06986f1365e231bccf2ac9563783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df730bf13f478e22b1afafe380ce826182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8616d3af596c036119f4f345639f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e879b4d5e8755387181969f5e1a324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580650e3f19db7d6d8aac8f069509080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2dbdc91ca90612587cb3e3765de3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78effe01dc53f5fc9a5c086876a87f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be6b4b4d9934f37a6945057ca306b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f140fd4060f7af18c93851ab0ec0130189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207a25569edabc40a16e59310e64e04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65476f11fc9e5fa5109b7596fda481191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c17d06981ee70790ad34b07a1069192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b88d89425a314d14e4584d54507e36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c05d58619063bff9a816f0cc09d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1780f074cdf9efdd54da9a2a73b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a36fe04826879e5f764b9c81f7c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aaaca86e10a3539adb007667e57fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121db620fe0c40104d8fec5891975c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaffb4ad33695a5a081e9e09ce247fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac5890c654fe509dc92e8405490d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058cd54e63fc67946c36c2760305355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db841491bae2b9d4133293f190b2a23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4c362c2659f9d6cdef9edef46762203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e6536434c576b1a899d0669e1bea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeb277c2f5ca8025d25fed78114b02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5b2328cbfb03d9d97019991736e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c068d231d27ce2690b954869877badd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8baebceac08499292132853502f015208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4d4731ca518a09bb24016a1f321d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5bf9dab394c977c683ba7bc3787bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd187738fa9dd18456f80923ffb50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640d617723b716d3923a6f836d43d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910223a170f70a44a0bd8dd1570cf7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e242f6600048b5fea278bd3e596d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c99c4282e5c478d011f974dc9ed7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390c5c18f90b0f6fd710383284f9caf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29f7bc40eb7a5b3521da7dcf5c199217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88937f968a22f8f1faf9740bc05db4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85c09c2ed876ce965b00f702422f93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da460f770a55d21ef14651f00c30560220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be80673ec0596f93da6034224caaaf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb9194144c5f759d62f1f241c6910222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fadcbc8d122f371db18e36e87a8cb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4240829d1fd9277991bab6262ce15d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429ed8af408c895ca912bf7defb294225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91230e64f7ed5f90ed666d3aa01e202a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f30dbb8ba03b4980fe4ba204f62c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280518c1f955fe29b7bac7c26b0338e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908a0601e6a32bf9d8711893bfeaa9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45012055557478ea368db01afb7797a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062db3fd30419c32e2a6bc1089faa01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b63c6bfee6bbf1e157e5dcdf8c53f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb4239e8f33618ca4d92e11c9ad599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c225dc951b044c8c361b4183a0e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37728eb4c2c4666b0dfbb75c4fff0964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd9d7a66cad04c244f07a61b9892e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034875e9c3cc6b5f31c2688a3048c481237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f49a97e61ec7abcf1c2fe703e4c7d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd3b1edc3ca3f7627dfd67dc9daa2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018631b3ee53fb0b0c7c1d06f6de04c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d89520ca38da93108fe3a70d7ee28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2140e4ac46b5418dc9f67bb2abb24a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206181dd604e40e970f589fa314dbb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc8dca44dfa0fd3e15926c372ed803244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b7ddd91e4f8dc05bea881bc2bdc33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aabb8d15e1adee7b4f9fcf3cd6877246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca03f5523886a7131ce3921a3e38e45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d324b0876d62f6befa64950b6d2839e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae3854572e41241b2a188a13ab976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599babff654d2b69c7fa653751651b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e592ada493cfb17301a235e7331122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090953992727106be898ae562b03960252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc1429cc68eb58b833e7bf3199f29d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451717908c0c56cc99ec16615d738c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2123bc1cb3782a0d4fde9b4f3633979255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb5a76f2e580a9663beef2a362fea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302dfbebeca1d66f3b568fcb180d564257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b9e3047f07d733d619be345ac36f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcbf7995865edd311724feb6fcbbfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b3dfacd1f47129a62866f4430c5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c70e6c2b3a3151ec921088e68be6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee80d32bfd029fc88f07f274f512e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38439808d9bd5fec801c572bcd5dc09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28fbf24b9f21cfd4089d25c134bb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c090e31c908893cd13d15d08c04a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c414491ac2a64e7e17f2aaaa0816db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da673b3f0f98d4fa0d55bbe39d7801b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbcf8018d7c2feffb9a046078c7b61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022f00002fdd119a8c354324a49e5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8893cfbf954e8229136cd9ae97e76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007198f6d2919ee755467d1318df8b66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46770b2096e72208599f2289cbeed34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899e4e0fe10810244d1704235c6934273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f19f96adff899f030b449f3070ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dad8684a5be72ab81d77135fcf325275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16e940bc8d57b21e7eaddb6eabd81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817dc3cd2dc7e253dae07875054feb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9afe11af4a46639340067523c49b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a7f539c8988694b9e4ff0ad100ce7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba0559999abc2fff0e7d7988396ec4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86d545a166bf25bba2e2beb101aa7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9d3508be7e16c2e9e0068dfad8b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14607d39a2c1715fdf8443032efde7df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af03c67f01b31ebfa732beb337d3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698039da95095316b993c898fcb7eda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7651395d7d29a519028bd77187956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae925280eddfbcb5703520837fe6edbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e651da421a7d1472bbe7960d5c0ae2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a75c72975646292eaf398c197b0a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d49e32246d775171c7709fba18553290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f544eb335aeed6430e02b93450f42a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36e0552560d07b3b1465b1ed15d15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc08ebce998b51c4ca07ff0cc983b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89afa13d60ca2bd6a32ba32f9e84d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf838762540619b6eb88b4978d58ece295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea2806cc17e929b0c96c72a079dce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a5a53f298754246da8b9abd02819297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44e73831fcfc09cecb4c6e7a2ee862298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159d70857b7d624af93c7cfcb773cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ccd68ebbd09fcf56f1a2e7649c1a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c84d4e4aaff3647bcac98ad6f689f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f6553a94a06c8a15b8b0e78f883bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544182b5b238531e3545ea3cedd40db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cae11335963e3b3ddac443b124463304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29ad69fa5e1d44edee5cf3f392887305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b696e8c92999b069a787e2094213e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b9c5b0aa9aab495e92ab8416b41e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c9d729d3809b55e45c7f5517dab2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b412c3b2fca8b71fac2957f34ae1d43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497c817cd8b58ac5c89d88e3f4d74c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e90bfd29a16c585a29c0df7538dee1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110878d2278c4d5994a0cd78e286ea7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385635d2eece351d7a95446fcd4e96ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b9f0344b9c2c60f417bd7fb56ba8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2ff917c4a10c28731e8f5d15b1f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d47fa01a059b0dd560593db8aacc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef5278b778a7bfb63cb4c85704f7af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227f5d1821cdc3b55394705b79de902318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d517400f657f1c45d09ed920bd7d45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae87a939bb9bdfce2a9bf3d7240846320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6ce4f53e5dc6db0ab12018d7038b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961aa897550a5d7a668901540cfb03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d49e37809c68327c2beba852d78979323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ddc0a534efc4b530eacb0c67ec526324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea47afbd90395df880595b447a3826e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674d3cf7bdf4144a5e99de24d43d3d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d888484ff9d79f6440182984251ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9fdf647027e0afd7bcacebfe569e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f366fd64240d57fbb50805ca5b7b1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f58ceaf8bba4204b0c82cc16f2362330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c09fec89e0d823108bf8da65b1242331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a20084b011d0e4eb7435ce329b5b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa3121b92e53211f3721d5ed3e241333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401501ddd6186d23577e8b37b6b5c80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53debdee72c15772b58647f84231c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79ac908cb7396aedb6a7fb1e711351336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fe2ff00b6d83be8fca50b5ae25534337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e3399885cd0df2b2d4f5bae29f7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1747f46f6fcd5dc0300cb6b85d7e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d3db89f79eaed036c6e79509c5d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fcc1b2614b0cb22e44b50f9ce8bc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e1a7f0a738151ed82d805511d4e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c8d4807ee07cf98131f5fc6e330b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001b295786cb1bbccc1d72219c18329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d5acc47010ce43ca7de8390385dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4846a2be25d45ea72d89fb0d210a1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087bac26f18bbe1919460f63eb04075347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f231be4b082be6e450621e52682526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2628ec03c1a84471198336aa879be2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736e96628fb73d4c9db02c6da32f14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f311ed626a9eb3c85eabc3080bfbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc6ed60f1cafddf1f799952de91b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec707029adebcac23720d6a1e79ac2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926920c4458d25d7fe7ab47c6aea906c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af39a2ebfa4175f06a189d270e5635355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e28765373b5e491144a7946b444189356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d59c839a41bc08a08e870965824a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce466e2e96ff4cbe91c4173e86ce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356fe7d3c5a9c3c249150354f15c03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b05494ddd9ec0e7f9d02b50c58dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7db180fb9991b9cd74476460852ef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a9a1c0ff05ab504f9d808f8b6d86c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceddae57b9dd433ffb1e594bc696df5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65d58cf1678cdaf90e1db13c22536a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a115ac9106b81f37e625610c399d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c8200a3c4972b80bd993a644e9a26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfe3a6e0fdc4f62170f52e3513115e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15414429c7c8da9a382aeb17013f018368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab3a5b2e5734502456872df7ab906369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f491f68c9aae314830e128c9b62dcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cec7c3f64bccd9b794b5ca1aae8c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c17727edf6073d4a77d17527982db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a468bad13adec1e302df931a0966373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb29490f503fcdb7222140ce503e14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa7c2e294e13edf4a1c7058c27f59f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8788c7967d923afe98d210f00f340376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567cdd5b25ed20df01d13cf1d20e1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125289ada9e37d56de8868717b5343c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1e313701925a3c80ca52dcf17553c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909e2e6e03f0b52c2f2234d406d1bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a0017c8650ce5e599d263bd516f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc61b8248717fbdd17ecf52a2461f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7735d55299e568d77ab73d361e3cf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200da5445c72b5c31e46c72d103caac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03d97c7f06f0bbb8f0fecd4e94cfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb74a4f90f99aeb91140c97606a7d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935675ce485f0946e133327271d640387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01938c83bb0c7fe8a2a4d1cfe806e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67673e87958763c54902143832ce1eb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3ac633d850b6a4185580de819f2b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68fbc756a0668c5205cd1b5f897bac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8b8752d5f226ad9d9662af492e12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a466ce9ee329276d5844ff62e627b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370442389935e48ff18df98a0576cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063c7c21996111fc6d938d0f9e71ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a38f77100d0bb9188fadc7f935620396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98162d354651d2ebe93ebac4a968168397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97601476d0e3010af49c3d5f723dee5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b918bf8e0963f01360ac9101613c58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3b2aa01960ce81b20c21af637d914400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8416a7cc6b0dda8ba151d7ecec7b7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b007a6f2114f64673291745afeebf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc00ffe930c84f1b177e1edfef6a41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0f64ce96449b07236487390dadb8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ceee73c6536e82b21b7b60cae4ae6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430e5f9378d0aedc2b339e6c174ccf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898a82deca8cc92fd4739a7fbd3280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce655b705c62dde72d4f92fab8d9b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e61adba54c1eed3d9b60f04311567409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8272c9ec29d6acc9cc55a639882e45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d86e1dce8d10f24bc691c18625767e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cf4687c530df33a77b8c1c8eaa24a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb97f0a831070ca818af14055920c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af33b7bdc8b7282a07332df2c0d70b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa988bdc8417fa8f8bd2da72af0439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06a0151a0df803b8edcd019b0c51a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1451b1f50a06473395c7a042aaa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b98feddb056d1510c03e5cb0c9a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9dc82039e3fb4b8a8f077890b2c5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65899c7f1628ef964899e9ca6c88a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43559fefd8e327089e7f24ac41436421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd14bc3f1847c05b50fd440095c1409422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d1136ab36b0721e5f587f3f473b36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ffe3aa0f8cf2e8d2c74a4689502a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36f905c50f816e8c27ee7b129456d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6f062ec8be932074f6129ece7782d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b9f30f6b8b2a4555b5b5f8bf2b9d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc586d565ec1d993d8494237ef54e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab9de56832132aa4c29e4c617d89be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258878616b04f3bd65a16c8d7cf1f9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6208c21dc6ff82079cd265be81817431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c50863108ae2bfe6ad52c45fe7be87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a3738c21aea7c48532edfb391ae9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd1ff544a876533775197f21169ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea1e02ec1b21b475ddc226733116e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731991cd651a72b8c270355d8eecaa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4438be781a09d4682ca27d3245681437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b493cf2d9eaa7d0efe788b66da64a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe845550e6ab8fc5bdffe4ed3d63b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450533e8a52cdfe577f38198770463440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e544a57becff9fc8c054e063a724b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab613b8f524a51aaaac7f7bdae02cebd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae29800cdf9440f018b4f7d65de71a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f2c7e57521aa19adbadd188b8a3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88d8eae47454b5bde32045cf70a83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0111b9ecbedaee70f4d16ac0e88c60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4cfc3e39e76fc9c3ba5a55be9018f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862c786ee63b73220d2266c45bb7565448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc121cc07f84e0a3d6c7bb1b690aec7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8386ee48ccc12579b9a53db143f1e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67c3ef5a75fb73f1d7568b8581399451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628dfcb2a1a35267054f55017d6d605452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb62b9c3ab4f2aa47497e378364cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab847b298adce0da3bd2fa8c79a7efc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ba9f1266d16b5cc47fec20ab7b366455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf251f8264ad1d54b287145d20a2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf043949538bb13c0cdc779e0cd099f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c536a2511a06366d65c46fdcafa5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e9e6f95563dfafdcbc63ba7c87ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d069e5c5c622e3c5f9bfe7cb2706ab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e61df487e3105a7dba7cd67adbc87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0ec8611b1171203a15b063a200aaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba618d4febcfca93783e514959242463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42172da94c521ed7c5cb2700fba4ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67b6b9b5a38312312f7e68c538e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba02c65c2a4f2c2657e75bac4fd646466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f962ef99c0070f293c6df5f0cc631d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b9dc3911f078a68780320ddaf354468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0460f5dff00ef5ef29605d12d814469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e0f985a189e277702b64a078c551470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650f3c26b05654678d2831f4ab4a9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf0999bf7723c9e4144161851dcfe3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab351eeb7738d1b39a877f6d791bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec8ea296d08b824b3c5fa89d4b08d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19be68c4e6d7fdd0673979e6769663475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138443ea7c2e32405b29aaa25e6bbf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce4cf52c56d5e9e678c47aeb24c4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55fcd83f66d122cde46cca3a80fa54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d98d7f70ec8cad01a527d8f9a623479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafc08334acf83062f165c6beabd60f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37fb0ae5bd429b2aeff743d64fe65e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5a212603f9f6b0a83f05b901e733482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf751a40fe9726a6e6e1a67fb748a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af612a44fb992bb8822cc30994497e21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61a994bdd60895b155f42a0be96e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b7f97fd1731e7a40024295d20f3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48855a71f50886f48738bc898fa1a762487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf2e0d0b9c55399b03f92f8bb3814488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7c27619796d8b8bed7d5a2ed961e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c89630beb5eb1f412710562189ff58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bebb9fb996cd0469b2905b5ac0039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd900601ad9cd3d3f892665de32bac4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b0151fb63882e45346f5612adf13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba181e8b0bea8e527a5e31f091101699494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78da69e0ea7e6a754c0353b300adf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e5402d5d302ec7f621dad4afda96f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6c3edba1fc4b98246bc09d74bda8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e4f17c64e2cf9eddcab8b9c95636498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a26f0b28741ce53a18da1b053e97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7d17b2d49a6134ceff2de9eaf431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66457d89cb8e31692ee49527481215a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911933d51d4c2360d4e7c01882c6c4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7837ad8be737138e89745bafeaf60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a82f9a81bc3dff9731f5a8661d814a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41287d8dcf291100d4d6545989fcba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ee58b7b482bd961c15b62e962b2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d21ce14a3b92c44b6c70e83f7ef0e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e87c9cc9fc9ef433632388e77144508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605138c598a5aac422433555703f178509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494436c300f2c5e3bfb9916d5099a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0fcedf36dc500c091f457692f989511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0be7b6cf4fecc08ea1b5a6b740c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42145cdb18a8a3a7ebc8b174781262a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b1d86a05850282d39ba07159fdc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab4e7a5849243f15a71e164038d6f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eafa7b652f94e235095b621950dfc2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721fdaa8f4f757ebec3f74f418bfccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ecb4899b222d0d83d615182928aed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8bf09c5663501f1280d98a5693b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd95ef03ed7d25061d27c2dd95391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6eda33288a9dacb13917256605492521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac633e2634a25ead0c32f5a1b759615522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780b4c7eaaf364703fe8e2e180c7bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c07ac6182a8e5c1322c9a0f789ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96328db9bd8b7aae4f5cb0505f3d644f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9cbb7c73764088aecba0435ef49a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbec77fedc5ff1a0933c07300d5bb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf66f9ffef1587daf6101114194f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d4225461ba5a522515b58af6314e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ccdba9220715184c53d7e617a0b80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc51ea15ae0a212edc92e5258366b72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4b44ef39a0c11a4afcddaed284122532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1723c052ec686f5b8016cc84301add533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc45ea7ee05bc9e204a113957b0a82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df793bb56c2e9578cd3c5f535eb515535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a49420b28d8e7c319984f677399f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f325249b2e765eb8a8cc402db4017bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b49fabf4e569fd67dcc300c106fed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f10984e6df0e55a0a960ef4c45916539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db1b8e0814934854a4e0e9ffa0ef5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd62deac4ff464e9422c3ee7afc27de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb424df881e8295a79722828615df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2465c541bd5f9e78b8a46c98316945543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843b9feabfbf18f1172b69e68f348ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf84a3afd6972f5f1a2badd214090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bac0f083b61057204f4b5aacbec34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357fda2565bf051652f990328336816547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5be1c514047b449129de5ab93132e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55716a55e64140ef4bd64561f56d1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb886418bbb767492efe5273af913412550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901f2b6f6fa41e085520a37bc3b5c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8fb448a736539154f7c95bf478313552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5428200d8fb250b1861c112acbd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95128a62c3ab3829e55d6599d041a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251e3c0ed4b8b2c18d00bcb41f4e801555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75acbf404de0e7eae57039fd7938f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ebe4fb6d074a99e1bf1617fa3dd6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79197db3df7a415dbf4fa778b0f0b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaba4ceb480dfe0dc9e73022423a73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff256dc63983a131f8faeae97f5ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4151cbb0dd62eede269bbdc9eb1b1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7076df8c66ce6e398257886d7ab7cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaff5133266d17060cf072339a43960563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc67698ec7ab8ae4d3a4d36d485c45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ab8698a835f3386e013dc547cfac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538552e81d3df6fdb162805590fad7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35bcd3cb2d282fcc9449e6efd9b869567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb94fdc8a5b0e87336a958c0004025568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e9540d6534b1d6370be85ed00f711569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f40b9d33a2a40ec3c07869d811ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06587bd3652198a695705520b4098571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5003a2e51e23673fbacaed91f491572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b2821717875f1467a20d245340ab0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3590333374c8d68ff0e548e0159e39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b39b83647df4be64f69f9f81c90130575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087a8fc33e35f893dfebf0b315f5fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da867a22b75003393fc898d13c9f3ecf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c60f03604cf1cf490e6d6ac763677a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92991b41def027c94e0d3ca5d38aa6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137b46f18de60968459c0303c8fbbbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1830378b0efe8f5390dc7e95b27e18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9d8aae53450f2bea9d169c7c3ebc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b0ddb439588d43794f97f53a3a93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047b89248aa234896518cbb8878060584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03d0e80fbc40e2f77a8e24421639a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a0de5f87fabbde85391a73e95bbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b716fdbcf793ed0cc218eac3b9cb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a608eb6067880fcc139d0e0d6a206588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029970dc2f91c42f31df8be2a9480779589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59901da7b5f86112793466c736560e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33456197a95b9f3779b1d768862a7ccd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704ebea3d62016ba268cb25962c538592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28304d0b4d6217b35721f79b953a8958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3129326af5a87d9073a9a489f98f56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce9c986033fc59def4a1b1e8a5141595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5f587bb9c69a0f1db023655f7497596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053945ef0756eed2cf66aefc9b9768b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc17458862f7e4528d72f9721c57fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1edffc584e33a9351588ec560a0b10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3068fe2fa96d8aade45876856b86d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d81d0bc848ce1923c2616cb0e8f7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd5bca8f320d6aa1d82018ff802ca5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7045d5042246fa42662e9868f6d46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b273afc669b198f5276b421e10a3d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b9927a5b2db13ca0a01d2606ba67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529086477cce0a0783f44294277bcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28010b7e42d0fecb19e91e1f8768ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a220480c7e4abd27f3a4ffba34a30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c713a2c0bddab96bebb30505acacad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742272dff7aefc41d2e821cd541b02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2af4f840d37adcc2a6778df3453ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b6c55ea8e6e03a4ac12f8c206393612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f876cb5212ffef7dd5a39969959d47e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b740b80de7ca297494b93e4fde86c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116f0ab56d94397803062aa8ea6a88b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4db3e12216adf73a8e151fdaa54f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ffed289aee76ff02fb4fec7c19cae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe1797164679e8960e2cc1e5d785a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648486489dc8f9289a4f677e8f24b29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30ec990629d7b491ea773c2c23b6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e1a6ba52c4f248177109cae5e5e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769bee77c6bf487a22ed38c5a5d169622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b73364acd0e7dfe9df93219b5d8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889f9965b286320abcbe05f524f2b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa86d660bc1810203d16b11267e589625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64013d9941f8ca7e93f4ab7820ef5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc423a4cb4754674dc5d547ff9852627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca15b1438f65754cfe3d14d5a81105628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b8eaef1a3c65a73149f2a3a95384629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f4b87d656484d149a18e158124414630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f106e01a5dc076f5674cfad3a3315631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f6f3aeb3b0e6e80586afd994debc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85a441728fc5b95ad8ea805d2429e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de55a11b9de7684208286de0f399f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42164a8a659140e63e7895d6eb1caaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4561f360892c4fd7182f9ecfccdc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f14cb299e90b2ebba930d1ee484ba1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789ad1fbc89cca7e48bfc823d15aa26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fabb025aa22159de6f216c670f90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa424f956086cbbcfc553174244de82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a171399e4cfd24f260c4ab33e51390641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca71dd5f154ec66163b91bf816b58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae55139eb4cf831b407b3ed702ca5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88021506b478e8892e018fb3eab90ebc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ceee99c20c4d6516551089ac894a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568d876249ac27d2bca15d3357de5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2dddd8a94165e004fdf39ce47bfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eefa2614342a55c8c4f63bf6245ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ba959f9bb94ce70e676ae8dac939649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a08036a149545ceac3a64cf16471c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c298005d5db2f7df9a2c45f8da2942b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14744328a35fcb7b18536701722296bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c20bf5c064cd752213190831679a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf2413d7e75ffec83db5658be90033654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c164bb14d9115dd289e69d439f75e2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d7e6174e64449987a6c3fd3438c9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07e51aefea6c7f51700c7eba71877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb0a99e23cf88873bd7496378dacfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27f88188bc16c6c4ab7e28813874d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bd7b83badc88c8fa015eba9016ae1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db978c7e2ea85217918f5e26f83f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c86cad1f38b6f60b8572d5f721cf9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e90ba7f44c4054c686c41a52449c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1d617f936798aa789cd1e25dc4396664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b213e660d560eb7bf4bb9c5d4e2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6372b0ce5011e6ca6d51eed0ac841666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964098a061c9ca570a34cbdcc347bb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5f6b104c32ece6989dcecccbf781668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65186d8aa8882b6610b62e27478b29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb13b400438868f0769c98bdde8ed4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca860ebd0474156d88c008229260de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8eacad1a5a17db441d1738c85e1e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca810f08ba354c403766cd75a43723b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff2060e64ab290b540e820841f462674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f8306161abeb556e1a5518ffb8b4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970074c8ffecb16ab50f43907c07ab2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55d7ef65bb646841454e167ca0125677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b407173a02828f720a12bff43294bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9b0735370901efbb23e96187dafeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67075b8c37ea586187d48373fe059f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d85587d33e11415abeb4ef45ea92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e3a990efc1135a8c0d872d06322fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc137f12364d78c329213b16a9adf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fe94020fae5418a62bf2e01b2982e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baee0eade15c887ab1bd064768f60e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d5a2d25efe4155cd8cc748269dc25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c279359c9505aac0bae8f0adbb0d2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd16ddbadb875e6e7f775caecd2c97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3bca944e74d966e75125ef1262f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5efd7243807df67897b1bc9bcac61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a27ffd48e2bfa492209b29d888f3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2c2c24c032890ddbb6c4deb14593692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573bf8e95afe88afd73e8c8b0760289693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb61bbc1905b581a5422ce693478847694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38d4103ba4e88693000ae2fc3ea1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf630ca29d943d774596f6498c921696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b2fd86a247e40e76083d67eee5ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00258241bd1861e03c9106c60ee4db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278d6374b2d59238090aeaa1d7ba633699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1bce2aa9cbb2e5b422e431be3cdb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689afb895cce2ddd7af5ebc3f8662b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea036d6c60d33ede460f687cb972f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a603ede46355fbd7d90c617fc4a73f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bbc79428be7f15e1691c02a86c51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cffa5ff75d6aab6ea49a599189b15d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5d3755ca3d56ca61b67d9f5a88a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef2a2331b5ae3ffe1547383840e6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b33d11af191d2e4d0868422847cc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c790cdf56b8e2c25bfc3a41e17dfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5228a58790df28194979295ee2f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ff34c894e33c16e9eef5db6c9db9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d903d351988d0969e559098ec9d545712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3176b49256fa544b940610fe72d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630d5dd8062b5e2761b6ba2d6fd89f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0590051dc6997ac3bda7ad8b825b0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2633210d269bc68e15b380b40105b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7c894978cd2fda1fbac68094038f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c331ca8634f749a94c1767f9b0e585718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d601b37352bee73d4195b33af2b40d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82858a4e4f77c22de68a06c5353791c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47197af1a7a4f9c66099fad0d55946721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f344481ad6e7411f9e32c3d295c114722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541521c16d948ff9ec482bbc7346fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d26321a4e8a6f14021e212c258ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462260d74ff186b6e020b4efb9e9d06f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e3f6da1b67327ac9e7af416e6f49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405618fd3cf674bca6f85d980a55252727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c721bc9a6cd088ebcc780a7e2dea44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c8eae938e78268a8bde4ad22f751729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21daef8f7c80cba0246968aa540ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc16d28dffca9d2ee044839dd5cadcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb24772eae6934cde5c4541dd5b4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66b927f3a3262f08a2ae5ffbc67e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363bf6f554d26964ba4b045838810c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f516073aea814206a9ad58d0b3ad6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16420586567e5aaa4aa2c1f2e2b53d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987f014794f871ac5ca59dd26335e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f031b091b9b2072195f8281a077ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d967fd2c9a82fcb5fa78a5615f2c83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9479a1763224263913e3b273bf2bd7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683196d5431f44a1a473b7cb0e2071741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5cf63f3057b9fef40bb9cd0833d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ac6a5a65f6b3e7d97a102a00ad9ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e962db48abaf8048964776d8527e80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a528ff6789849880c9eb46feb6c1d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3073e78a9c42373b8ca051732cbf65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65517d76e0a5dd6e219911ccb77527d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc91b7e8c4d0d424ea3a74388b56397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c7783b8d0f7af73d6266545af800749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be58888842a437b7c6f49ecd64e50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a6436d19e2d04eafed6e42479bd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1790af243ca5696275eb043a364327752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb4fe9287c40a2da79db1d8923bb91753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>