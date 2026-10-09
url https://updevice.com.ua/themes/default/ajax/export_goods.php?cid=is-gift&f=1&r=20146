--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f1f7e18801ca551b7010f2ae39d501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f9a841a159f32d02f9cd6318474a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64237896517eb165149dffe96bf23e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1a909306a0e6db9cd632de82f61a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dbf7bbc0b8a5212efcfa741dc53705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dbe37cf0fda340a277e8c914924406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a791a47c44439b29d0dd6204e82d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55bd518c1aab59affcdf8628dd09918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783337c1f54aa5c5c72d5cedd210a74a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef1570b924b89f59d2ef386ecfe47510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb9ab488a656e84a7f4d2a024f2a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0af32fea8fa4033cea838908fbc7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c8f782fd71f786fd4c16df0f780613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f6a0313ae175a3cf31bc922ad35214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35318c356d81428a21744739393a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992b879bcff6aa512444061ea5d38e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fef17ba3ddca1260c4b795e642d6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d6ba47f7d92cf5839a7d7da3e4ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f56ec9239e95f193c41c19f880ae2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ebfd4d519e1288d8aeff619f551520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3603e9c716792176eb08cd41d15f1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b02a79809237ff593c434583482f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a00c8041db1776cf5d88dce35dea723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ba6e492875795ebe2d82a3c93bbd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec02e427a122ca68953d10eb4477b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f42307d4dc50496e7190910c953a2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209da5db505c96ef14b58ec907d31e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f508efa3b2aacbece5f6a83d4e0db228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc294227e4d474e2f9b538881cb8b4c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba20e37c76a17d5b6ea0aafb5c82bea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423b08f021bbc8239040c3465e3ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca681a1931cc76b24657651b3194a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e331a499dde03e83135c99e489c8e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea35587f1a5d82a3a55903ab2022c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03b83cce952b2fbac5592ec7f8b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f396509b7581d1562f4021d94eb47336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb741a018d92c712ffd5d8cd385c9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fe8959a84ef6f9be0de23224a32af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d06b70b8de954845c505d6f1bc6a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2507d409dfded11604cd7ffb11055a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784196878b27899e1c3fc75b2cbb34d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f9534f4bd6167221e39af10e4ecf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241cb136202de0557c92500b4ababf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbcb7941ffb2ccf18c8e189ae0d42644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5caef5e9adc341f5766ca18d8046445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce51dcea58e0d96236a67be93451a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b091ae669c71b7a815215ecc26c5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c173fdac69a8802158b22e6e751f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4363b7da36016dc7ca02ea4ab1fbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e72fcb33f39455963e3746be6d0de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f86d258e88fcde709ee5662f6f58f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d41639b8440237a87c1c08e668b3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca116e39ae4ad8ef8addc88aab641a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8908b9ad9443698d77e913e2999154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd03a3705ca2f3fc3cfae918fa42255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e1ce72f04b70492110cd4b7c0a18956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f86b384b03e03c1762e8c0846bd8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821209b46565c2d4249d1d086f832cfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b37e0dc5f8558ca683aff4b43c5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ed938b06d91c1e9682811fd9da8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda526eb937db7e5e4184a51b60a4fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de879bc63ec75a7e61db4df7072bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de72a9e469b6e908eaac36623f49763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b28bd645b455d9359233fc3056ce164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef08d36ba60449b7a0b70cf9b920bbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718c13ffb0769cf5068e0f1d42c15d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb3a0bae24bde9c0facd69c63c8af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa447b6f6c68add34bef4e662e858b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff06ed41a3e37fd710cf6883a55d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7439a21afdf2ddfc26fa14dade2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe71c96ec9709ed4c2c6ae22dad55971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dca9758911972f3196a7e98654ebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148ed4ef77b266aeb9eedc0cb7fdfb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f402d60eec15283c141e2da980d5ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3362b52886bd5faa356f24a7a26391575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09bcc2b5b67e3726b7c4d6e3c41c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f093d7feb6a5ac578e69fe02742e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61fb7d9da4c61309744de5365a2fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971baa4863f0e0993b7b7f693f71be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3c015e4eaa709ee9f731f11526a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616276b8754c9ab0eb44d180517313a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2fcd09e0b7a1952efb4295004c4a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da13d6af0befc5c604e7d13d56892e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6744d23370570d1205448e14727884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f596782ba569147a9a9958f18da76e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211097c5f4efd600a5e0f08f3b5f38586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988d774ce3913b693a8d4697adcc03187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d134474eb8750ebd731fe9f89385288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b099c0fd4e9dcf9bc38143e48d37a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c8d53e323e132da1a22d6a292e7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e6b43f464dcb7cbb82bcc553770d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2889a1c1a3d6615ebd23b5a9270460192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4185750821df9351d0aded9bac4b8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b195f0830eecf990a9a80de1c7d497094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1cf26ffb42d1d3ec67a2d9c922c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f5e7775ef785006c8e9e317e279896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1c7198aa5805dfb16c31cb4eb4fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6ffd4c7274767c894078ce65b3b4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286b7606222ab680c12471d0a20c9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b2e8204954f884b20b434b1a60af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f820991cb8b5206bb4970fd8dcf8b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92eb6cb1e72958cf5d53f13bf3211e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e49a3cb439b735913dac1b847b2b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5b47214be576eb2aa0cccaa200b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da70fef47d16ab0b228db692e7407a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5040481e6afe038822ea0616ed821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e421fb41ff9ab7a35e8a4fe02350e24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42581b640ed2d3f4be67e00b475cdbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0ec38b126dbeea62d14becd6cfaf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e561ba259223f3541fbbab06563e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5dcf0241f00a0b5d5d911f1d6fc18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d1ea066713c3f897fdb1117e0003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0311fe14717f69a05084c24e555a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f6693963244f065282a50cdee789114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2491e2e85e85c0e412977574fcfc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28338fc76406d129c116fc186b013ddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f7ebe601cf3e69116398757af94e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e78567bed94ec159ec73fe6076fb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5683bc96bbd7c25b4d5db7df113a17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5d273231845c461ae467c87e1872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c438c9fb624f1dcc846dd4753664d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de3ce34545e24e176f61d803a16660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70e72ad620d2cf4def36785359315123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4eacadabed87a2ea6bdb7d5b7c6b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3baddd7aafa62401c9de223a1eaece125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb2580231929c4e6b00ede42ffc2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f06a8817c4bcff89caa75528065a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590a4602fe5f85046462810cbb98e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e4e17ec5ab08f9f5427b814dd3861129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef848bef33d096074fc27a0262596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494490e74f0761f97a955b3b366eca2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f976495842aa7d14c4b22f2d51e6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6c3a06dfbb8e24adf626978f11b6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4478802efa5a8bbe6f80338fdea1a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141aa95b724784171008a8811fb1eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6388a77d2992b6b225c0b9cf5b83f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49850667f17ee5b033c90273afb24374137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eea1dde3e009cade52a91cab8af389138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c79c1aa80d0161d8c46d1c79f6b25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602cafffe2a5805b19448dcac17568f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c3693825bbcc8b9f173c89a55206141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e8246888083c70ba940788ff2dec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c32a107f76274eebc427db6c381c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3f5d897e7c95a1af2c8b4ab9b87d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ef898b37954ce4e0188c9d60801d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df7771be498fa7c7c13f2be0497a7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146de810ab225911a520ac3599d31ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4786cca8d53859195483f99427f012148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f081555fd3ad1287896dec2c14550f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd54b3e7d97120603ac86d998e381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52a3af7c348031cfc8ad97c58831b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2482de13640aa98308c75ac48c60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a8875af9fb3cae1b764e6bd6aaad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e1d64f4161641b7bddad95fe349e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098a3d4b19c9f42ba25b0f212286a82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766439ab8733026cbcbf20251c288b4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88dcba69d217090e3c42622e21f9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02efa847c90fc4604817c3652923d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabaa64f40a4ecb72b97ae7424ad5e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c759887b60bbbad4c730f39b63eca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727fa21b2da92befbe5835220d48bbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09840d9a5e6c3841dedaf59589209713162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96925893ab85486d4a00060382f3ae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c94cfab0ddefc96fe1e22139a9532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139599ef2496b8d630e9251f265dde3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a4c50468f6ea1c94d7fd9bca30eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5e557b76cf5f9e99aa865ee3d854e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed3bd52d9154d8f1bd26596d43eaf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad713900d316b829e2f48230ff869169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fab8e0d660b50e993851114bf9d26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b613f2b187983b551afe05976558fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8dd71ee646f16d7f956ca011e1f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38987c34d6ce2306660efb35e8656145173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397fd9d0f31574816cafba7a27b92a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd0ab22d667484b7bbeb90447b81a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddbcba83b2f61ed7cfb1cc1c8fb260176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee27e538539c3fd852126483e86a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87577a2e8ac5a4b663aa812900acb437178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a98070b8cf2a0c74135e0edab45e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57b67f28dfd0caae3fe0dabacb1dc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8b18e7ce05fba0a241b29406cf4ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aed8378500d5e649de33492761300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacca4802427f0592cf906acb433e86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153e360e274d21949891c0da663068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d9fc856a714697d3819fde0c774f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552094549569ad7d355ca58803fe382f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50d54f5f2aeefe22f3bd711dd91d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28239b35135bf7c77608c8a586619188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1abc431acab6813dc9c5fbd7d14d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4dd612331650ae1f2e32927b7658190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937fafe9209fceab70f242d1400c7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf966ea86ee64abf2f8451853ac23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8092b2deca34a3e199046bad0816e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b36cacf474e5084149530aacfaad52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728ddeb3132fcbd6fe6816f3c02ceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0dee7e04dd03aa653b16e70011d77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf4ba83a7c7c4574b4f692ac1641d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259e842f74f4472c3bce79723a9544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a478df5a047300efc98a40fcf7c468199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929e261825f326ca429b3adfa907e7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f47d1e211f3d9e058c639f0c56ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650a4be857f6dd1c9e9696b8d15ac89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2b12a4296cd73197da9ee1d741cea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e1140e2e90152ace05864cfb1e8e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bff39b978674c4741f4368d661e1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a6afc09da9977535ff5df3f2b441206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d6077b5362e8bdad5d96c3bd81c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a7fa8d085aa7e431275323f8b4b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b552bb54354f1a8c4da6305cc121f09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c971c105cdb0bae3798ad27a2a023210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2aad799f7256b01cf31e230f4c4e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e1eb14ee7df653fb666df58c8435212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8fdabb9bb8329510bfe797b8c0fcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba45b9ef7b2ecb7a45cb4e7759b7b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bf69d656c27da70ed71d7c40fd73d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7749cec18bae711b21b1cb7d51a525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff727bd00f7ffe7664b4299d1bd1db0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fd5d9c517dc3a35ca29ea92eb40d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bb3312cdbab97956d26493b7dfe27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15de1a36b50ec04857477d10fb7748220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167f978fb3e0bf7620976b53e233fb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc001a672f189156938cee470c796222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a1127a4f33bdd32a41820b821e1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b3ec0312e6758f6759cf8e5a9121224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24850ba394c01266c7fb627ee614c5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd7dc5dcb02570b47d8c87fe8236ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f486f2bcab62fba1c14a97ef7b95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b139d6659d1ed582454300fb06935228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643aedfa3fd5a858b63aeeb063bc22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c9455cb0b65f3dbf3acbe02bcaa8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3710f7ff9e1185bad130f461b30808231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba3a13637d6cd1d4d60b1f54c6e45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7452da678fa671042ec22a5a41c99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09a51f7e3d8b5d79bc46b9f1b1cbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b95656f291bd3a7eb3ae92b786ac1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efcb294782744cb037523158b28843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86fab1e11f84420f446e5b772620f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279c0b061fa645ffa15de771e63b13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2520d9309cc790a0dd4b522113e4e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea0ffff21058d180975c79e081052240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a01b84f795e5d013e1b07106582ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649d4afece5c63676153d122eef5d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc23da959c41a14e84eff833438987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435873d9fe7864b8beebf6675b76a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76828f7f9f81d3095bff9827e0df6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1231306be358d2f08e781dc93ed936246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768482685b377d7bdd850b9751abec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d6fc5216f43cd400a017bc6aad7df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12692588193f8dfc983bd7911d0d8fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a90d805bbb9722f146f8a027b6ed9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82927f5188449f30e1c8a776444e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a93e147a6f90543d02694e83cc985d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b57a1ff0eac57aaedbce7ff33c68b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a66405d8ac5e7f1a78dd6e619d6acf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c459d3ba46bcca2a700b9b29c3139255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ef15d0443e9eb6a9c681a1129958f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17aa1d0487987253c667cb071188ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6d432deb2ba836aaccd53973af7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47711d04a9674902faad11d415ebed56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ff3495b6a548188c2653b5f8b3dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aadc7e2060564922275744a2a5f112261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327353091c21b24f33a829fbc7116a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf0f9f9f58754753f250d4f3f3a2c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c54b746748176acabe7b78b61afd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38858030f05b8665b15c5df52af5f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67be9ff8227d4bf814953cfd7e17e60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4fb3aa8798cfccba20979408d4191267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66acb87c19b66270c0879205c2b3bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f73f2dfb79a70f3ec68f95281ad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e5d5c4459f4dca63ad657e03cc44b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23f307d824fc20eee99d32e312e87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d5d6199003b861459cf00c9a6e0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a9b424c07faeafd3e8d3b2f453f24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da88fd0b523bf83312f7ba8013690b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07821a2a30a4583ce84474914612a20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d06258752eef9971ba4c17ffc1369276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715459c2f17f07c4abf005f4054a449277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27c7d85c99dc59baa8decf5c8d7de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631713a4f044908cdd48638b529e1af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac2a58c55887d7acad0c011ff5ad5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173fefdee56534a14348272aa07a0c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d12cf836a04d7696ab8277faebfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d14546ab9b02683b6a5babab9b11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886886bad2d2473642c22ac3e68b47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52482d2314e75b6f5f219575e5129bd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e9c709039671bdb1dc644a1424af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bc21fb7ee3557b89b611992894b00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa81183c04298adae15cf4cd5f604288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea50be68506e69e1202dadb8a94ef42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f238bbeb8475a0a98a2147f5090aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a67273bc958fd27c603c1d9ff93f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe693a903ea556077e0691cf0548827292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88489c9890dc74e2244c090dab0ef8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db67c020ee45a8ee025a036a3a9e7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f55ba86feee9643c91e7f8db6dd17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f33633a30d9eed5f3d6f82afed0fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807bc4c4a3191feefbfd23e93467a51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7e45c77e4d4b766d9942b029fe76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a4723efd77c8e0ff702f005713b52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b8adfbd3cd12af11ce7b4755d6f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fc918d7ee4be138d4b3f194ac09ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670272917db0a299c222b522320d38b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba751444f24202b538cd37fe91ecd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f764b18d438eb68eb437f51e58982304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b90dbdb081cd792fd3e39f51c5767305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce5223798f4571f62650d7506212f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bdb6f71469c667e015e88e03ee718307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095234cd215c05eeb5d46d68a0e11afe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4844f7dcd5a1c85cf353ff663d4eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4980255ca5cc9f1515fc8972f0c187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dbcdc47602cc8ea9b51f0b879e161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b46994776180b97527d5c08625227312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5e971dab41c5f443d01362736e201313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d74f79ef65ed4fd3d4d534ea71a05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd4d638ec09aba48cd64cfa620192315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c049a75e354f9595beab8611a9e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f2f8c6a1bbee93be3ab95eb3a5b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b22f65519c841c5cd6648721bf508318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab408c271d923815b971cc974d5453319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb0d4a4441e053aca0ed7fa9ee4389320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161ac95ef26da1694a4345c95c2609e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71f9fc56fdc936a4d74d1845bf1b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9ee4c2e3ba32248b7b54c49efc575323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da3949f0a6c8191fdcee34aca27c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ced0aa86fd90de412f51e34bf9159325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd5462e1f0c07446e09ef30fbcdd34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d4468ffc5debf680ad698686d253327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e2b3b2cb349943884d1ed17151d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29eeb17c96c349090eb7c8573ef089329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd78b8e53a1ed9d107571462eff00c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87539951311ae42710f264912e6cc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50efe64339c187c66eeff53b77499332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b4016771415da0ad8b92de1eebb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5b0e475af197aedf721121287b973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ec6c715912220c549805ed7d2706335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85fe75f2457c9a240d08b5cbded5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4495e27fd23db6d99f937a9f6cc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78eef92651f244c51cc51879aaf9be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2532720ac510424731c183e4666dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0ec00ee8de4b3763dd96b5b012b73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f65e01c6074e0eeed41009e8b2fe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5633d193c3ca7bcef3323d63e2b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec27c009a0e00227d24dd83d7214657343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839917a3a110e96fb64ece803ccb4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776df3745eb8e7025f2bbc4ce3ddc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a274945f7f08e8a469858525e7462346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178df488a1eaeefcee2e51ca47d4a58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924d7d115bd239e123508de548dc48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f6e8ab0e3773b2bc6fedc3c0ca5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9019d8f73b1a49d7e0b9859c3c883b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40102a31fd6e14d09d9fb18327039402351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2da273f839ad5fa941efe40252988352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea6bdaa68eb1f8683a0513fa49752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009156676a9a34360cbe7dd42ee8391b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39bece60575075437090dfdbb1ece7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb0627c0abb93f526f3b327879eca0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbbc4e468b8f074e889819e30c53a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56340152f5daa42b233d381bf7fd10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad7da60135430afe8db69d47d8c20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800605dd968f055a9124e062c2ba7159360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00884fbdbbe253b172e1deb66bf47170361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f27a2db84139b16341c41b808a0327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398434930bb9b694e1203692381aa287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570807f4d01cc36cd4f4a097f3492aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010898ea3293c95c9af6d0c4060848365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c2b7f3fa01cc7fa2a70973003ec0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089c9ea2ab1befa695d3aa78ff0127367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43053f0901d66e66b6006ac03e8c8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9da3da6a6f3dd73e7a8b2fea36e7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d3a5c873775e25e01cd1f0db6f795370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c7fb6ae699354d6df5acfb6cd9e2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bd6575d7a57dcb453ea91331e5d13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15d82a7c18b8e4a920cf78139c92de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0b75259dbd745a0b5a2743c3d108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2f36de8ea7522dd516d7cd4e7abe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a85db88c3c5bc52bcb1693465ad15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e4493d111ec6e327807a31765337377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abccf92dd18cbcd733e1b4637e0c65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab644e0daf62f4c4fa0dcc419264ca7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e72e9d092ce020451be2326f82f0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc13f59a577b7a6fa1df3df4ad27a83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60b519ffeb4188e8d3d4646d4340d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e01a41acd57247d9a56c11f6293f99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed8d6d2dfa135330eaddb41df81552384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e1a3144a9cef6a8a5390d793ecad8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441044a001056d9ce9307ca7bf84960386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e046534cec069458fe7c40cab68f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120561cabf3b2daa6375702fc619e094388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a29f3457aecfde5c9130b251a86ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593034c861c6998bf3515374cf66754390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad68e9df0e94155ba6e408f851de6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e6b433c5a3381191140fb57cc718392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae65540253ad66c9612698db257a09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b149c4cb0234dc6bc526821003d2c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dffc989dfaeaf7c79a70265ee3d145395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500940489f902fae457688458c982d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca52c03fc4de6e97c82bd0984301bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63e8b1527692078ba58f6a0cfb2357398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244818ad3265b7c1b41db602e58b25a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e8f7fd54a8af1b09bcfb1eefc7b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46097935ac54667f7e6f3f655e816e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd337c6beef46241f8ca38441a30200402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8186dfa1130c2bbc0f96bd298b96c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e397c1b15e6446079ac7bb4a35d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067667742de299eb628f1f3c849074f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab321721a30047dfb66c42e04233947406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba51d07dcb2b8ebdf7f682334ed6cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95444315271ce43243e759d285c59987408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ab94e2155f030fc3fa9f1ffe17ad4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772564976736de117036f9cadace86c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608c20bfa8b29cdae2c8eb2ca0c5d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a997caa0942058c0135355854064412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c5376b89954330a4e1d53370e7a39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9959c10ea4777112255a3408af87b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44ef8f44e47678fb6faad8a7e1aa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fba6258725376d1ce936d98b063e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d103f42e7c69c8aabab22629917af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da14df7c6ce3ca2d1359b8206888d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96bf7ac4363f291805addcd071fcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c809880d7264bd023115db9e5fa04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef2d34916fb25985b62d6c5271a31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512e89d25bbc677312f581ce4adf78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ea9434954f38af404645f75ea94c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690af0d5aa9349cbf55d1e55126cdf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb6aaec192ffa4c4a6032b2ba15b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860634cf4078a80094d71f627e1b3710426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e06514eac0ab9d9d267f9144cc6a04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30273cb75682839d2e01282b0cea42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7793bd54f72157cd7f923b73c883cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72198ff99d6ecf92e2c9ce04c2c33107430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3675a9af9bf50d1caa640f2101961da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5cf85d5efbf26ab4538ee0dfafb20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c0aa764042f921a693002783e97f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc97c5a65f64b928da7ff5907a4f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c1a60daf78a4d6b88d654d7780c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc12a712355f58ae0ad0e95ea869b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e834afd4b7f3ed36bec89b978224a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a070ced44e6dda9dc088f05c833a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb17325a4bd4056d05212131357cc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d235bd5c4ad5ebb3bdfd3c1b0b47991440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a7968e90361419cec7fb459d88a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922455210af60c48842e8b6d60b55908442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47acb1a7f24fe8be96f5a73b19f7c73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034bdf29cf3f4d775a3aeb5ec9f642b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f71c8d9384ccdc294f40a2d36056445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3d8e4d94882dad7b7126a15de14e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67161637d9f61571af1de72327d2d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f69bd7a35833898fe8ad4fc54a091c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45262623cc876d2bf794163c5a014449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e728b8b41e686ff552ca83330a245db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6538fef48d1a99e04b3fabc62eb88f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2617df12369b55b77a87479629f5937452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fef99c4d79d75a0940199eb75031c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcdf4ea02552a4f43965283900026c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c3970bb30166bc66620a1385a5a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f7185877e083c4d7dce1655d2f35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42937bedfd03db86cc6e3991c4fcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2847efb92dedc75d8df2740fba03f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986adcf66f79a305360a072d7cb99b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e40831050ccc327d3b76cb27af0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9a0057b3d7cd5817d64cab7064acd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37626af75f5255b92554f5b5fba973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d37eb5c96b2aa6c1672c0eb7cc3e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6707f81fa9cde075b79abc8e89bfe2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077837404fdae4efb60d97dd84c2bec3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f6251875b37148076aa32367c4f07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba0583f24ede3762d8395ecc6ec63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d4bc928cfadb2a177469ed83202f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0efa2158553a900927b9f90818d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8d82f6d57cceff27cb6686d56a2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415c89baef5636444e823f3000eebe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e5f2fc4b2294615da414e913d97d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7880e38624e01efd7572fbcdb7a56d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97eba4c99f845926347e3b80f43c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335cc8e0b122fda0db3a7d05203bab8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8271f79eed8f86313845c32bad97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae79a017404639fabf7fbe55242b693477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb3003d1e2cbf0ddd3038661715e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc2e8c3c625b95c116c8b065d0efc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905681108b9ac8c48ce13f0f263831d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16fbe8cbf118118d71cb8fe076d9eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c599a3e6919b2bdd176a8d66e327874482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab860c79c65dc08d3d01656b983d75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ba7306fb343f2bc79caf92f74bee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4818c2dc3f50e2712d6b82a3cd196ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23881b2b39a2c9143009ca8dfc8e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c6065b5a6e8510974929495547a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b437857ad9c835c32f6be7457250564488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bdc4f73f123bfb98a8ac327ac8b70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d955fba73cc617efe20333214acf9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e15e1c5427952ae75b4318390d3e62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638b247a8e54d075a68850428db8b27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11131f212048b89da13649544a7942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065578ecc604ed8ad499a6838ab137b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fed8004377b2739cf2ea2b699835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910eeba25d49309f0409b86f12872ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709ff6e5c33fe972b99750d26e7861497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bbbac6b20f6e89240ce527adffe4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21e06b4e2bd7913489f239868a2e01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45fb795b4f1da448808a1672d6613500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc0d8c9267da3989349053112b538501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc5e0a95ff2bad797b9bd984cd670502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35398e3d7b476ababc44e9e32bb7b42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b1658c1d0ba96743c4bf5dec278d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c76fabad702355e14780ee08b0f83c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cf3c7e4262700311fdbb67f1a444506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d50625c5aad725ee4588da55c3913507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223351fe4b1d322d0cda3d76ae32de3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6410cf190d968473fb99f742646398509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab68707a8bc76a1ce25768a8cd7157510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72395a1b107a2e640532ccf3c127308511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fed777d272d0142d2f78d87fd5579f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c45392028475155eb9652fd2f6c977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84502fdd57a34778fe4c81a31c6f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5135c6f83318b8b4976ca318ca34c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e6a75e5ae45be66bf629cc08f0e04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbccb6c37fcdadb97bf2a5317d0817517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34456ab4197963544630ff64aa20d70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee0fcf14f97189b572c602e468c656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91795561c67005beb1d990df5bea6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f65baf3a88f15a2dcacb1d462920521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169df6b01ad92e749a6d71e80f04bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca7b169ade724677fd92cd8ed60d33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d688ff7d455e49ae35133ed523e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73903fb2b9783a603663fd0a0429597525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709e91aad3afef41c68ad4c8ec0f0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182af086c28bd76763c49fa517826e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800b6a7c0487770b89117211d1e3e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d701db7b9a222f0363c6678920d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c5e1bc438a80a4a7cbc18771af741530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a361c99e41b8052ba8fb43ee3940531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ca476f4b6a34220858c11172263b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9acf7cd1c039244c2f6e553918383533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc6d9c906f35e43bf07f83f5a8ad1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02290464c2f7c899d75877f36f11a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d29f8bdaf45b3fda09c6636c03af5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b094aee81ee572aaee8f95e92a0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047538191550287ec5e48dcb874d452538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bdb6360d91c1f6711a81352186b5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5559250f8c4e6356cf8621c6057e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366e2f205206fd1b2887d4f4c4bb87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc9648b2ad0b11b52853f6d927d6db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517e683937b42700ea907ec22ea19e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048dde8698dbfcefdeae71a9596d685544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2ba1feff9dd19c8436790852ebb34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83e40e09e48b4cc179b1028abe912546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e5604ed803af2209798b1a0f0868547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeff813da6224aefd775b90037cced548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274320df030c053a44afbd7aed9466e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80597692e3aaa5d29921e11afc3f8f6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4d2d3934669f9a315dfafc7b3c15b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4ea2ecb106360b05466aaf0c13a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c9ea227e19ea90d701e1eda894937553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d81444af86c32cb0c7cbc89076d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d3fe769c76568f51963fae3dfd93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0f7c0a97b266ac5e536a37e24c42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2920fd6a86fc023e78275f827844306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f5be72e5a65025ad67c6cf86877f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711597a5b09d02bdfc9f04032f85ffb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400bf168f0fbd306caf9bb173a855d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b10da075251bff10a99f02503416c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0faeb18507ab7f8b0e3ab2f6b9d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a68ca11dd8f9ef0f92059da0d75e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04692bf12f3ec3ae9442f3eb87e645b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78cdcb19c361ee6aad6f28996cc48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619f4c2da9cf9b527412693d5f9da5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b93ef73110c4f89f0de23e7dc3985567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af692ab47432aa0e521f3e02803fca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1976692273a6b382c342a1fab1c85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40b721d22c1bad50f24ae5638ce47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b22b5b7898f8163130a14d0ed310571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f49983371cb976af38e628c3f1647572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea33809ad25dd898f4df00bffe0112f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ccb87db6f7eb9c550a13e34f0440574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e916d02a75191abad65f8797f649575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6937ff011a1d18cdcd019c6683929576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173cf7a628d641ee127cd751e1ebdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f09bf17c76be03296bd4681cb5660578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e4cdc8ec084d888645e42d33f133579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230587d8367f6846a8c61ca043dbda1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f80f0a2f25616c07bcb6ecacd2453581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cddd17f67e1b243fe9c772ce0afaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce3a85de2ed9cf592c0aa0b80d3562583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11340e66c118aa8cc08eac4447411bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac088b3f266956610e0c69cbd8bbd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b273611879cda036a2ac2d863f9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c47d073729b4d8d74755a84f01baa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f096ea3b7cd031e617d8655a7b2309588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94221de67e7460d0259073f82b00065589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ff3c65ab0a261948cb920d6e0cc81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880a9cebad459dab730e5ffe4ac033d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a0c861b833bb1cffd7d55ed5ab8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f060de239e09fbcb41d4fec0732291593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189e726556a6c36e0478267ad75e05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f09438fe7b1b4c68847873475d12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f71dee0dabd7cbde9eb0a5c5305a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99d9df7c4e0f0d98882eec030d9dc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9b0de877efeab09e7e0b6d73f997598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcbaf1a40357143027cd0c30b99896599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051856a0c17fa24f8ffe5b73f642e69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e3841fba9e5cb99f7c69a19acff73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86ab634e4150678a7a106935cc05b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e07b8193c5eecc6479b07bdef1ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6b02a45020b63e5b733c74c506b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b61c542497214e18030f6105e43d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f03b04b1e28ba88da148c65f62be96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d5f0d39b3f2b7b471db8d8205898b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730e270c4953af82e03dfb8aedbb3c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e3fd7e713e866ff6ea1280dfc1c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f6f6e27840a9c6689c7055f70dde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961fc7a00723cbfb2df16312ef8339611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc55e207d796cfc79a321e68552ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598667e78c88c47ed49ad41bac80313613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00cd32f0829e56dc5558153e131281614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9357cbcdcaf49dfb0e3b43a09a8c7b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7227d6c46d489887bdd4a9b18b18a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c20dfb6866905dae91141007c214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b4d83076fab33b53763bd2275d1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad08a480d714779d973540499beda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6adce3650a5f931a81a469341ad4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a67a8b8ddb33d2f0638368e559513621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ecd52cd86e79a78c90ca6a53e561a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d180ce2a78bd02f0de306904c87551623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a928536a2b1f6576232ba12d73d42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431c8936e6c6cc31809b8202efbf45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d6430d68a3b39282c9d9dcd61402626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153342d9304d4814d05bcb4c48420f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d688b4fb7c2c5ee715c9a31d9666e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca1a40ec400a27fc808d027793533629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3371b2986b9351a4726254232770630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61231c0d5a87b05c508badbb007607e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fbe5ae9184faf3ae083fc8dd93a91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad7e700a5f1abbc6797a3eb2d2e81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bc0ff1b2f60cfa079c049d61c0e3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd5fe568f98264da9c996f053646f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4309d4efbb7f9ecdbf901f551730e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038760950dd0c78239e846deb7e1b91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf6f57d41cd20cf7f8c5267b308966638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8774291db42ef9aba8ae991d8140336639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c366d17cc5b108fd247a08bee359df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a72f340484548cb957548b987aa9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e0304cabbda65de023388e4b59ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4938ed84c524b1100bfe5404d84f8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b02a07ad0245f58bb509d53e02a5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9d104a300c300408b2e5d9e334ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a9681bc4ef7abec4899628839d55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5de78183669a5b83023aac8380272647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66609096d8ae40f9fcfcc44921b8910648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b4c073f9f021093d95c59480a3ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14875483e23925a9173c4f6422cd24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bddb4e18efdf83a537591c9f674c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0435f66e1960e5737103073e1815652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be6183a14a14841119ce0e3085f36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82e99ede36900692ca4a8e1aa25d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77e64899249cde6aea2dffb1155509655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32abb1990d8c0fac80c9d021ab5d95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065ed4bc12f14b8c267af298e52d4b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca57fd86a34cd53fbb00fc5ed7807658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667aac850a65f1bca30a4e61d7dbb6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469249b3afd7fcccc0fd48ec88a73f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bf9664ad9cc379107e2e9271a9f11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54791cdc4cd5d68885288da911419662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2caa1a57645cc28e61779d342ae8d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc82db23c8e919e3254cfdad86b4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1d70cd1fd4466433f2d8ed132bde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549c24b9469301d831a39c304e0485666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9ba642ac508aaadbe3b07319a447e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170834d171f6e26782499740871d7a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5daaabbcfa985ec6ceb9e23326778669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaaefd33dfa11771b8ee7c0ae1d556670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33c058d082cf730d9e69596cc7eaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471641884b1e5b446fe32d4b42b7eb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13df96449e2aa5ad81ccdbfe0ab326673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6078f300f3e3ac962ce8efaaf099674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90492d060884b40563e5f3aea1545ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376662ddf50ea3e949bc06012dd20062676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c41ac69871af50ae65298552fbb040677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a385c881fcd280ed1fc8bebb1e1743678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ac1bdb41cd81652328668b9e021a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce3a9cbe47c297e1482368261d87c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f4dbd00f29e889304fcdf3f5e588681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf3122981ad41b8dbcb7d2bcab394682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe8913c8301fa0abb00eacea9a1905683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd475aa408e430548686a78628a8d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21799487e7cf855489462e9eb0dfb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac13f4ca4ff432b716d2cbafb9da45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b43ea8a0073fbd696a6e7643385542687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3453c9a9bfee5cec94525b74303c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258aa17eb6ce98b8303734ae2d65e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33793bd75326983b2f803bc99ae93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9db5365c4c188c7481f67e180b3c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bdc5d99eae6541e01187297fda420692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab703cb8280fd2037de4f4ff4fc343693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3e1e259345c84293b7b213b34b465694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09262cf04e51d4afedd1673fdc21f034695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a1b0a3bd0f71df083977412d81b62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275427b0bb9c5d4889fd2b128fed6a2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c05cbae1b1ac3306d945495b388744698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11fbbfaf0dc54faffab64bc05be9be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60213dc99b6819617849446f40d129700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b0ad4bf37d087bb6213914f4b69f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5607c0d81e42071dd630a375b472e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee0927ad1ca9e5f10589935476bff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c61f9e6540f0402538378965641bd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc985cc3337053eb4bb4909d2a358705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bf75b677f5fda6e32c3a0bf15891f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eab2d01e46fec0a4a8e48364f1b66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad032158a98d742561c8ed6b5cf0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e5549f4d78f5e0d3cf4293c43e51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a45968070ffa16d1152eedefb15d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449ff7036f9401b29614604c2dc3d88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf2f1e1324621be91fdffeb3dba75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab7d50422a7d13a7fede868afcca0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c05b8a37d2d0c5504777e77338bcd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258fadb7fee0670bcea48663090ec3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728e1e2a8e5a999cbb85d0000cedd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c95c04a3511a7be0d6b445c3a905717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e15871750e8fbf2418947679515f37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e2211799ffd677b97e9be1e09d6c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19464f24db7aa3640789eb0b8c749b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d87ad4830e895244d3ae1a10fed2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62ed26547d4e592cdf5c488208fab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d3a5dd756e01bc5a1dcbcfa8437b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acd1ef06c833920a605ca316a48194724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296e8bb9e9799185f6cd89b8661ad0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d719aa76c2375795d3b5fc01410d40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd60583700cb36097202628a96630727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d58c6f5ab452e8149702ac2a44469728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072553b9b331cb2bfcb0d8d23b2daf3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c84eb02ba31f93d6fa43129791fd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de97fef714ad878fbea3677435624b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee2516b35b28df58c40258a2ef770732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889a1367da4e20cc42fb5ca9eb708e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd683e02cee3031724abb82ef55663bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b2ebad6ab22ed4d5d1da4b7b469c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de868d6b744f09360f79ef4fd8b0a094736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630118dc2d7fb49e2a026bcf253d59b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620c738a3421d9246d1e848b2efafe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a497e6c96539382e3174a8d048bd39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8d8f9fcf86d25524277d16c6a2d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b533c06c312b37de0adc95e91bb4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0806e750d5e14277bff04bd2f6a52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68e62a0e1c7e21d158aaec4bde077743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b31a0b4b901225254bf783037696744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9405f18fd7713a8b620c3ba0bd73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47476cf47a434b90a5fb3d168016be3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1389d63203110382b3b5b39cffed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072350564628f81bb2842670463e6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684168f564df0fec1f34a97c0ca077c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1dae1feebba056141d80ecb68dd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d8fcc887765138b2811488888e354751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab565b11757f958677c2f28181d99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a0d3b0954af87d3b06758df78f5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afab899c169814c51d5a90c45a7256754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6c862be3c3ba773245a6e3b95491755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ed35de3d6aae8f6dfc3fa83e6719756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b3bda5841961d24393f3012852b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5c85979f52fa9986bad89e89dc16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360c8129e48b714dff2cf31ceaf028d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98397cfe9495f8bb09f2a006b209aec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d1db39a8d81d810aad3d6c6401952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3281f3e5cf94e00d13572a001caaf413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27db6a53b037574d04232279f9c6074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1bbedb98ce4c2baf8bfe67273ae15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143bf12951ff85a603f3727fc386a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275835af0fec0b0761fe4051daa14edd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f340d30c22037f00ec63d363f8d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f63e89eec364d6641fe9aa602b6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f60d95ef72ad39e0ce980ffa6c3ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e420f49582f79ce4b858bfcf8d156311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c44c5ebfc9a4b1993845216a525b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064527a26692d87fc5fdd7e0807ec33613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bff640dc8919b8dfdb0e8dd4d76e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a62577cdff77f6072c45d6983d71615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f625e10abafafeefc8138b623136c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c38caf947ddbd7a3b1a9526c1171517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2270c5a0655c3dc5291821c24f872718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3789bb22efbb4bd89bee53ba6739219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a011bba968dc84d17cfd33c7a8c0aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5257e739c74fa0e623a6b5d4d6196921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199334660715f25c99247863fab8dd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d024d1364a1531bf3c31370f8bdd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468dfccd5a8a9dc9193d485897b46b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8412e4634140c1d4da7539d416c6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5e8f98117e912623e686ec71ea22f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309329a52e6709ae2233c1cb452a49827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef793f52e45c360bc495c3de5b3928828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52796af27966816c05d9962a55b4094a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9257b2db2d784238540dd1e6a88b9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b8beb07d6c9d40d6cde3e5004e1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599517313b4af9f7cb12222e42153d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf1b51da5ad1f6ce92e94dd13d15233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e089859b23d1b7bcf152a0586e782534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f54016461010fd04612a8ff272642a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d5a9213d78b1eea3a888323d603636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b53ac37cce862c65a8f4feca5062e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbffe62c373f7f149c0cb183a563d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b87ea68bbdfe02f7042f9ebd39e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae3920e81997bca817d8bd59d8a2a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be7f1e114ae8bbf47aff233c20a8d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e682a2d292a7de2b22c50df5bf78942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264abfdb2c6184c9712f42a5309138943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ccd5383cdc94131b74fcccdd9830744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538cccb8f9c88c3767a04320068c80e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d4f14c75a9f2e79c07639cae6b3ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe735308af61724c326e890f04dad0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d626b204e1ed30c4ee77079f7c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9934a161cb7a6caa9f57f2fefea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819016636e0dd66d0f25a0485be20ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2ae3245003a2395c6d5871eba8bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835616eb3f6199d2e5ab5e58ba676f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db09bc8630c51925f27d3d84e9a0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f6d2f3a49988589b5762bf1013d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a2756355c3183d0e70e076f772ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b56521f1cbec17d6979b77715c42d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168f47f464ada13f0c72f362da318f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219b97a6625c33f04fabedaab8290058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c2052b6d766a594f7b0a6578bd9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a822885a7f8b878b161b14e5e99cdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f117ed353a32fc9b6ecc99a5df449561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b68a3b6a6d18b6e8eb7d97c08121f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978970aa242cdb3736f6633ed1f16e9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640adfad82d2f22c30e774cd17c4390864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cd1fdebd5164d7535e193b2b395cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fbf9739ea370083ffb1ae4c42600f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e62abbb186187ff6d42203263f3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7437b2a32329bf99204be7332585c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6425c53a3ea754b80d6853b13d0c12469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5838970c0876fac8d3f07d099386b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc82c9774bf2e63459594f604a3b62171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbf3b77a468a81f3c50a9c6b7467dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a2f51d614a24304d6713622335a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd5907b6ed77ce41b4c8ccf8eb27074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769199323af3eb0ac58566359d1f654f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7defb8a58f13c8745dac637b394a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4d802a576a325352bec59e433ae877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725b955efbba7ac3be3917726156c1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5ce2a2441b6f44a6e1378e00cde179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49d0449197078046b421c7a04d19c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e23efaab673a937a8149fb715268781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822512c06699faaea70d160905c9ea3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746986dfce051a1af6e908f5b46bd5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d556b9c735eac1483989d107923b6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d67154ecb4cadbb6ea8f7c1df3af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a7ffde2fa3f4398d78169edfba3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79ef157b58d2d65f4e86127f5c26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f991cf3dc4dcc0ff1ac7d6df6c2ffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefb6734ac3bffaf119e684cb6cf1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dead149a04da7b6a16ee13fa2597b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a731e7b13ea12cc5ca07268d1f1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119c5cc03dff3c73d4aa5a7436b8e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71d756f3ec6e6b20d330a3a44ac4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73ff3eacfb1faa586d54c63870eb7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9468475ec9f194286d1acecd22575e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca6c3ff290a70a8007300e22d85ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de0bdfbbd6ecc069c3d42b24a825897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc5145d9c801b06afacf6275a413b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508e44b009996442743e0e3b26261199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd28f5dc0f550f429fa397f10a30965100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ce60fabdf3145f87122e818fdf71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf80d61f684a313b33f70168b1cc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e05cf9b8004cc19379ae988f310b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314062837784b04463727b62b639be5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a7d4cceb238df715ba8d4d46fa51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5405cfdc27e635808a43803904775b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc20699507773de6cf57cbfc6e660107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e8e339e872a7509d446802206150108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d364dd99ba554cda9c97894d75c3d3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c4a37aa6d6ea76b1341c1be7ff623110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1123a14e23733751f173fa6ac13e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577870305c66d4926792da43c8cb62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe764d4561958b4e1e7d9fc6039bb08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe018da4e9bb66983fa7508e86edaaf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4536eefe48866277667f1a42ecb1e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16374ffb646cc922b4e07c796124972116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c6d94dafa84156a11275603cd4338117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a70736bb364decdcc56900a1e5f777118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059965c806f3b073af5b7d1d58d5257119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf06ede8f0d31be578bb387ed13851120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64772311333eee52b90a446232debe62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ca9bb6ad42af77641a633682272ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12305edc3a12ae344f8e2cec2e545d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92ecf9b64364e9e5600ecb339ebd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9d1cd8c25e4c6e40a9fd94fcba18a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab912efb297632ee0890a1af8d1224126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831a49979ed902b56fee7d06558e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29294e6ceb34f84f6f081e0ef94d1601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d61f18f127c10edc0603c8cdc8bf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f95e1b45a57b9005a179e3d9fe6bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d922dfadb1ea4c94ced11df0bb832d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d5331f05d832211ac286d454e8c83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87da428bc50a91131e24979a34cc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c27c394180e371e74def884f20c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbdb096071e37e8bbca949233374fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a57307316cfcd5de88b4e6ff3dcc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4e3da96ec0e102578eccfdd04861a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35fdb8430cdc72dd9ec73c0f44f24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117bf8fd98581c02e6d7dcea38dd44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a694f78008a12f2749218ebb25fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9ebd97ff9c58c59d20a22dd866ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b3421272c0f7bb8a17cb26a32bba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e7a39a972056da63969b3effed9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223ea9a89af3f8a9b095e340bf91e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cf63e939c2b2031f76c44bbae355a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a9e07d9a69b0f0f87cc970ddc0f30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0382fd2fc131ba24543b5dfeba83d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0369191d9f4d2aef579ece2113e924148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777440cef58f8a423797a1d2bd51ecf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a20e78f061e190ca4b052d245cb3f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354fa4d9d490c5460e64a1a48e4cb9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8901e07ecbcd5df0faafa36f9450a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833bd8e0038d4df84f0b3b8cd3fe49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f8e413a58e199d0291aecb919026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb01019a15b308ae62e4704da020a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f645ea39708aafa966fb46550369cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6123119bb8b103b1e368e34d426c72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ffd842da5015f6f9b68f218329a75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0dff33031bc2bf14dd74bdf1e989159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5130f31601eec4b76190d4740d48f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ca04a995bdb8ea5fba7b5861d078a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4f660364c0f20134a01542da0914162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776dafcfd3edb25ed810fe2885e87b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16a19e917053e2488060f3b55af84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ea009a47cd327011df549de1ec7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264e0b1b152692dd7d5bea1a89f4e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c2b818fb2d275deb601bd5406ed7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ec063a95a5ca306110cc4b1d85dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097da83c03e5f06331584a855ef8eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038727d6d69ce63cd0b924a739de6bdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f09bcb24cb0ac0ca8cc642168234e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9ec9eab17c2409ca5c7bdac6ec3ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e34b2d2926463e37a144a2667d4ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1f83e331a341d9b647b7175b27e3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54be89a509d0a5730b6d2658fa5f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ecdf951c0be6ddd9632ab0f2bac1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0f3acdf55c45bc723c8013cdce6f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b441b57096e4d743e389175079eaf72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1001ebf16db029af00abc5055c28b05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56cdc3b138ff035d8d121723572740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b2c0fd4ad635a87d2a722cc296e09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360da1672fe830bbd6600223a1aea71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e83f7390af481d4a5814fed84c4a9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb6799c8a476c4f64c70b94e53baaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c54519e73751422f19006d06e1abe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20679263ad9064c83d1877ae1354676d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b5dfed96c853642f4bc16aa1a9669187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16c8273950c4ce234c9f056bfd2f53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69113843dbaf807b928feb81ac6628189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4003c1f87f76488a2c42ae66923a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18693df23d68ff9c9af6db89e0681c8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e2d5cffaae5769beca1945a84bea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd276899e67e005f26f632fcda922d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0bbc09d9d9787d53612c0b86a8172194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070263b449b1d9351f9cf168516f40d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1df6a638198c37cb46d3d576d7608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b86b695d6a69b4334d20e69205a97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf6951cf7984a8943449c4e7a6f66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04554474892ffe4891f71709a36f31a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9757fad4b6b92ce731b8a2974e1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fe27da14f0899cab64c101af4984201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70433ddd1a5516ac1b82d0f6783ff55f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1ec682cdd184a6f58916a07ae057b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a9484ca48c65099f41ae43c53259b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27561fd9ba314b99bfebe4f4d2fc956205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897da0335b521365989b973bb78bdcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77166fd701d03bab726d39f52fdf502a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b52fd8d198b66258c90b55ccfbbc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b521bcfcf8ae9e782f2daee708e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb84d07b55f20f00a4a040bb78878a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386bc2a299738a2116a0ce5eb91fb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4596c53101ef9703ec972c40036ac8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934a6a1bccc261772aa61e0df9a1b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c9655a6f10ab9903eebbb83f585f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa918eb1df0cf64485981ac8d7f8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd03d82a80baf485b38ef9f3490a62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9a1b9238e19728b30602a83bd8e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a46a4faa5dfba4e47536f20c85215218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013dbbadbf0d6024595aaffc1734d2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8b28628f43f26f9fb2461a32650c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1db6f9fee4bce58c25171652f9307221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e090a7688350728a6ef087498da91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36b20889fab1edf8eb7ee121b5767223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24f7e386e22ad98a0f2ab45833b9a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce018a3d23b0ad43343adc7c80db67b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe8857cf61479cd5a056f4969d489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ef56041e52dee1845de437196f92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35eb3ac6e9a6b18612bc7369e1908c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d7753c8ecf00873350ca5e7922a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fbf5dd840c71434eeedb0ad8a25cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7eb7596420d3d1a3a148d9420159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc551741f5ca60f0264a47427ac55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb23e86395ef501e544f9925a38422233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a12adc28b0db9a3d5878297b4c5ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c322f3c87f3443238e8259557bfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40365d38679e88941daa7f22ed55fc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590be75f8204670b44fb8d43693a3b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a62f5d3d66065cc957b90287674f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ebaa0c73e4c1e9f0b9f09b08e9c38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a6e74695b5b74899a2741cf63246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9125dd4a471ecd21884bb25cb919241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a9bb37ab59333bccd3715a2677964242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994aca747e263ba27bcab32d4949f24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283afdfd63d659b99bdc0b2ab1e70b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16083383f1c0d4f5e7402345b4838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389e5d4a563230878900a3cf41db69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e130ee791049caed7a12f4a188606247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c0112a508476a157bbd0148ba293e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f7394badd44e9b9de338cfe1743dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c7995069af862eacdf1f9dedb271a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da4cedaa22650bcd8eefd699ef100251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec9a23c10a26cf860bd70eaf615a03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a872fc726b5edfba00d2a880af4588253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caed60195b8e1ad48cccd75bfd83cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180447864b890e62dc5b7b96d0c746e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3fde64ea6bfb6d16becd37c7e787256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01322cc253088e128d7aef2dc90a901257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c37b1796e14d93e2295a95e487b05f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbc582201606da8d5e0ce426b6bcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e71772a605f6fbe9eb76e588e4d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d67e1c756ba0a4ef887b199172d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d94f052c5f1d4998d2cc05e1f0c6bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec3a65519005cc83be06610a62ed1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73a44893b20d30d831f7c2c728f8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedab58b24ceb18bf424f204923cfc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005df964ce6e948dc19075010cb3df1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b359fae1dcfb826dc1ae80d135633267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b192446e7a91704ba3ad181c5c6a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec3ed35892e988d519c19348c7166269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8eb83aa6ee63ba276ee807f3d1cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c389b65a2751c96b793130ea01c728271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8724389768add90a6b2b7cbd8ca3b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79e74d95c9e7a66eb11bdaad9e8c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f066b2aa5ec41648b1b1070b28b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2be3ae82dff7b25c1f60d0b8b34d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0058581840a420c0b2c463e273a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1076888798f4c5a0954d467acb086a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc253c06e7e16e6bb0549f81a026f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d62a6cc298a9889f014a5588be44e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34605eadb99e1daf45649c715bad721c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac359bbe2f06c7d9454bded69c28b0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c8c5d866c69bd475c19902490eb6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7af1ca8ca1dca023ebf83ee9166b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093e889519c1b9fea14e7d9b0b2af0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d75236c6e74b2d1a48c2be085962d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb4af8f228a71bacb3c80b40ffe16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ca8de5982a944ce2bf2137890cfe3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71bb8bfb8297464eb5a7ea6aafcb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb4dfc1a2a210b4f2b791fb3277c2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f84164f1c893d5fa77bacde3a3fa59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316adcc2b605ae9cd2cb05272ccd2e01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165616767dc557e3685c7a786fe6fc3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43f3f8848dbabdcb4f78eaf3e1637293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f825e25ed0da2a68726609f62ef48bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fd132299169ae334c1c06ce5ec56b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b176075cb3baed77dd1f07aee0411296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3928c8a712ae9f918f2f12de1e8e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c39a5a71229531c006e3b83983d53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42712b5c894284e6bc26e084fc06d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda5f0efd341d60c7ec7f4c50135bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848e55d246bc92e744da8266e0eaae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b82b4b743941478ec6408a0fc3e5e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4a3dff14e6e64c1ff93a74c9fe5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac5de74f8d3a2128906845d769089304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778b9607d41bb3d1589773df19279f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0aa8081123f246d32c892658de0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c65e3a821a6fcfbdebbac68a515e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d98fea4c313c56df083e9d8537a38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf4fb1d0840f88c616dc9533b2578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544158004d2da26d9dae9c2daceed8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d4a8ea51b10386a63e573264c412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90c5eb4b7e952f98abff93bc4a30b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3244fa73092a5dc843067587693985f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8f00b652a099d683315a99de8a03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bb37369086b86a7af26d688bb23d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712effee084c260f6680d4546ea50367316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e75e37b7083203fcb0370f15ffd94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0670d08712203d4fdb3cb4b33bc0f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dd06b1e854d3ffc64faed21c9803e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad8dd65ee6d8475d38a927043cd9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279249b9caec4b17b8d8bcdc1b42520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da16d5e24fc2d0381a008857407b6a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61634fa7ae3a770fc47a0093011c92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc348c58d6af9cefb21bbe2f9c3c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f4ace0c0d764b836fe44ac16c0c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f7995922c55739cadfb7c33a5343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e90c0f0c33eb5bd437b4149b8395b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8058bfe9634c295950bd04f9bf2ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8187abcaccc682ba74bd605d0d3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be4988448ef98cba6ac6544f745442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd98e069f53342bd7943a017baf955331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7dc77ec81c6ed03a64372724c4c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738617c60f21173f77b54a6691d3ad29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957323b25b13c07ee57426474ec4ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfddbdb3d7f44b45495ab61fe12bce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2268eb5a66cbe255d29a7e6d8b5c8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb25b4ef6c9a8714e3cc78f89f5b47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd32eb8c18a440564edf4cbdebe0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6355c5b3d1a6037021d4899b3c4fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38258e045883746d3720f1ff0cff89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab6bb3c59860e2eca97bf054ea166341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c63cf76d4a135e5e6e3ff45a83f3ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5c222d551b13daf03e6c1a7d6e7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1206b164bec5a53352be54fff7137344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee95d34f3873cc8ce963ddb6b7ebe19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b8975ae7a77be1567bc74a13568a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e628408e7b819a92cb5d8c7f031ff56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ebc425b3ae08b284604c8db5d583e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4be99f1e46f2cb9b0f18893a38a6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fa8bf1381155cf5925e011c894dd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eeb3c5c9d71d09750f96d4bb76de7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a0342f67ce324bf65775f34958228352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ef52ef1bffbd44662aacc1ae9b0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87186658bc518eca3ae264be62e6f5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9171ac1e204ae401e2849e2f08715355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55996649664006f41c5b2e6e6c8bde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d21062fda25ee8e5e946aa7871d19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe21c7db4fc3566aa00ba4b849c194358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2595e33f3c7175193c692adb718c25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543ce7a1207333b4301fc8182bb611360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0759686d9262bb9fa860ffb573b85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf77bb6edb091ddaf27940b9b44435362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52223f424242b9d7c29688728073a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb47ab468b2dc3ae93f1af0b78e3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e23ff604f83cfee08403c4da0398a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700906b5f76c85f7a642647ae0f7310366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d05d2a437f47580cbd2a1695a7163367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768403332dadb3d4779310374a6d43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f601c14e9d802fcfbf267cfd8dda62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef9e3a218af4abb9cc135d0239463370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ac239a6b00f0e8f6dd77eeddf3176371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf1fea6a564f56c311b0915a8abd11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503303cb258127227581c2226f44bfc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398115274b3ebb367ef4b850bbeed77a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833867e8357813b5ee3174e7252120c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42f9779bb775d442f1589c1b3e6fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d637990a4d6e72cdee9ed46d6a56b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b89d43f9d5edb6631b9707f9c6f9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf02e256da0af477cdef0290d335d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748490d7f333af77fea5459642f604dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efeb7f9a418af23542e86d4006eb33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b73dd99447ee5183e80a888ee7eb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001c3f394a20029e316d05a4f06dfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf21cc496524c838c8c1d5a6462e22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9fed7309b500bdf40a3228ababf41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951191bb7ebaa0371525326de6c069a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d5f375b77b3a6d564e708096759c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678537bfeb93184aab20b5c11f898449388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e4472cc9c4f105a5db75a50f78d8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ace94945445f0bf53827ca9b28d8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96392cecfb90b899d4b775ef363268bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e32d28c6e1b1f1c0791269c7f8ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c7c0dc77e6720870c0a6cdd8b8b64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee8636c2d24f8a28e42b9ccd172b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2148da810ce6267bb2ecb102d872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e42769edf91ef45c48f2fd546fda3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe28c809bfdb4033668cf2cd06f5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e6cf89b1a98836c24f55a06ea3e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cdbd8c44569caac5fc9d04d2ce7bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495aabc70d079716cefb3abb075d0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b60ecb3346cc3825312acad4388d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b806ab59cfd8efbe0a3b6dcedc9e2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a972532b9bd732fb70ec1f4c091b18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abafca8963e493e991a725ca0090a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796795c1c2e4d8c96f93ef724401dfd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7f09c50bcea85aed2e339cdda77b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544c2515ab80f37e97d60c9915ba34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8c09d065cab93ff7bf1a090d3a9ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614fd9b86960b0ecce96776dfc7409e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0775b05434d48ed315032bbbd79ae8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c263571c140cc743708ad4dc9e245411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324142ca5cc57da53f005a3cd851deed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e10a409e0cc00ad306c921717ce5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c58328b4304fb3001d8743a6c3e34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95ec06900551542dfc9f5e02903d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f67a1156ef2fd3735182eb1bddda0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c515914cdf22177fde42a5fc3a1db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ab711340bfa6d217bb2baf6392b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797660d3ed6e427c510297b199e678d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f09a3b2f5b8761a243b3b7c30abd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbab64c7f8c526619881eab721cca7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfd4e3705ea5d7a1b5705e731ace3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018fe042e8898f78481a5c3f68f280f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310322593b4ad8b4ef9ee17f4fbb64c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb5c35c7712b26de065c49a372420b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf87f5a0bfaeb2abf5c4b7f7efd6d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c9b2a139f64f366f5613a02102de3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397321646baa7b320425a7b506e62771428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104dab2ef2bded8a839fa63fa34736429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c628416a0f28172a194f4762aff1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81fddc7e7f440aac9384ad653dc2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dcee647522d32e5ff6354d828c792432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861504e92c9befc8d6b22bcc8b96285433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb357f498e5074b1a27fa128f75cbabf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660499ec0d01e0a32730e8ee12693fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469996f006afdd9bb3b0ad117483cf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fae233191aaf543dff823c7e5456c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee7c4cdbec4e343ebbcec8220ebe8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76de1ef5c522b0240b92f81058044ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ad7b19d85c2cea327530b0e8f4fb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fca7f3361e1ebd482832c3e4c6ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3302cb5679dc8352d8355ee3bb2d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ed78b4b9e32ef6b3cf6389d33a08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b63da3e1d5657cfef650d7a3d51c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271147cae4092a07347965e7363a014445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8aba70ff59c49e7355720357828d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7ec0265a67413b2bb12b99592dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afde373527a407fd6b4b807063eec7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a2b7858b2794e8f309de58a06e05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3958ea7a8d4b9ef125606d1840fba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f485e4c4ca96ee2bc4b8a91db080d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389663bbb6b2caf332c0855913f9fbe4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c025099d24e5f8ffe590b25a2e123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdfebfc30b59b66ecdee4fdd651f7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a9ed9ca9d29f80bc7118742026f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888d397c4e10f3f3625dd236a07775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d641904ca48db8724e375bdcfdea4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb28129d1392a28cef3cb581101fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0c36502c688a26d8b9e2ed060be7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce006c92cc08b08ff987e3ddf3718460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b12333b9fd8b3588c657abefb3745461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18941fc234724ff6e49b212a1334bb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3ba1bb97e57c8f764a66e6fc55b54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11a486dd1f5ea65d13a6b9c7a79f24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1063945ccaf10475164280535c78c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c8577f394669e2558d2e1854ebec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5f1d039727ef5052481ba255db64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c53c35ac833cc70d85bc8c95bd522468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79337a7aa373b3ef8ba0d9db7158a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aea2363d21651754ae1f25c3143fea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e2e1d66a2ef067490cf2177170332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d030168ce3fba83b0c4f532423d21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018644fe7cfc6b6ea8cd0bd5ce4c317473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ab5b4ed326f67f9c8944d7cd7471474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c88c35aa3c01f8dd1ba24bf8aed86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f03eadb3f4998fbdf5f41c88b9df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bf4825ac2c325c3683a39a2e3db7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d479e5ef925026db739b9af28c2e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ace0f3c3a81ddfc99899b1482b9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2860583265662de330f83c4fb7af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e5198ccd21587f8cd8455ccf2548e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ee1507ffef536ad3a0694d2ab89ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9b0d37a7fc1d3245cadca4a0a6f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51742c6c57b8077e064e1515d4ca561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763216bf824c47dba73fb5ee0c905588485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a59763b19a787ec0abc6bf786f4033486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3da2013cf06fc3d18d05e61b77de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ee233c3bf5ec3e1382a7c17f7da3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c599b7e1988bbea065a94add52cbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4232b6764c7a981b7fd185d2ef4a61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a852bfada7d2f979fa7f722476d45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388efa99c1264b774ac6a8262620b13b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f497d77125f015a8c1d92daeb5bf9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfefb8f046bca5447c5c51857b09643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08baddab845f716a17ef976c01c2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab0414c2f556274dcdc2fe87ae960496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b23cb40c885717e66ea7d6ab1dad6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb01d25edd079437692cd24df3a2a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac1a8d6a1d6c1d2e71bbec383cd145499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c22917da15fe6d759ba3a7393225a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7896d0f5c9bcdb60e815487b44624501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb6d5d875bd80c8e7c8e8258716f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49452ca9bb7d6641e2cb2b9baeb654503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fb2336f24fa4c19d840de3ee54623504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6710227b23d2fdd9fdca391fded14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e5486480103b3cfc6c6468674f3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b2182fe5014966cced85dc0abb8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a994f1019e821eb1c8d344d54c73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e8d0e3f702373707187a5facba23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21158b4ec9cbb2fcbbbff15d15c08a74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba08e9d4922568d1c91bd583cc7095511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb803f0d6011521c7d04eafca85ea5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155f4de51c39a361f2682da2823d9c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c5687ac18d239705ad6132a6a3aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957091e8df837a337ae03c0dd37bd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af8e7f2962b2ac755a562db13dde9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d7778c64880d3ce76cfacf68f3d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35455d18e142742c8d088d5934dab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2afd2bc9080b0bf11df525c32c34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004ef8eb2db9971f1176a22990aaa62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a99c036f3934527b037c2e6cf3f00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b22a62dc7f7ec6a5a048e900db104522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd7234de694a897a44b87ed42baff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb296105d94c8809a28396f89153ef82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b858d67132bea61be6c4c887e2aa50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af38d04d6c67fd4d2b4cf9c8411b95a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb350df0bb1fa21f64d88f6df2c430527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8dfb34e712004449f3e31bb0e022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfb21b70f27f2335dc546b03420314529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b2edb82ca7bb5e000027e4ac7ec8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565df362756c5f3aed2d6f65897f8619531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b4ae05d0444db82a220bfa8c137b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38de718ca8104b21339bd8ad84d9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520c4e8deeb0023f475d748a26c45d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaacd327d9d5a8bc3541f535f854bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190af046ff726cbff9cad3dbcefa9862536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c940902575316a8ec9ed526bc6cce59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd81d5c6d6d5ed8307f7938a09e857a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b0473095c0e6f61f4c9a947e25b0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a8f87d4418c54cb661531f8e1fc74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531240ff0b3c5b232d4e2f533d658263541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da829137ad5ef972d6424d3a46e6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45650e6aac8411c89672e62c3bbbf4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e8a5417ef6e2968ed269e783e8c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63306735bbd641a06b2e9714baed929545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c0c1c9e708b32fc8c85c95246ace546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ea9767dd949b8b0d8620a8d19f5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136dbaed3ed791719297f08fa527179548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f101aef02651c810ff999da45cb95f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176cd2404f5ddc8bbcd1dbf7ecc6f35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ccf8f270c03865ad2afd882125227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e46cbdb07c76b5a870a6ea278fa04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9e1ccba0e39add5a6017b4354b64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3af27185a94e871513733f9005941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea8e83acd2a5e2fd9de8efa5a22619555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dcea3ee8e0a53888072234f30012c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a742c0e20aa48af61d4aa09249d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec291d0e9a78ab57eddb1500e7efbce3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883a50c9b8b3ad7429f0bc71618a723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c79bca603203ac841b57f1b12ab99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd112398fa5a5c02c425fb2bc2766561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd5a38b1a5d5d37d2392922bfcb19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862be10438540f30b5ab90d8eab062563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a38f7082f2df5d422ac557f5f1a93e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55695203d1cda3911158883f02e0dad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd2714bd809c328e415ae82a148fa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1186aff444820c2096312a12c2600f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54968f79a90651205d9c29ffbba19684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003d50dfde05d4da76a39790b392b00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d101ac6b41d728cc53c7aa657649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b8cc1412257381139c1abb642bc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d809fd21ca489814190c8baa28b1cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de7d5622a7bed0bf620c1e3ad66b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2378ed2f4d76718badda5a7a8ba485d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794deb1d3d920ce67e5c014766a062bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df441bd543e5273851c28e94b58bb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def9edbabacbb3495d698d8f0beb72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe9bf6c67758b846197ee72641d521578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85efaf6b95a0f83d40f21feaab0f33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238208e47416def520fac95bd278716580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963d17e40b7b554d6c4112b2f066769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67372523ede8660c6cd13870990f37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e928eff295bb4f20a915fccbca332583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0096f236d3b2de7011b3ae0aee60ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178b516cfec47998012a1597a7d1c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99016b85ca963a3e325998f36fdb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc172255713ed720ea3c991dfe1d81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b5ee38e0363da5654ad6402b7168b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e746464bff5c2fff8165d1f4420ace589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05fa16455997a5141e12852601e3d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa8877d2d8fb41c9e7efaf5ba0471c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a432808b32147cf1e1719d91a1d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1cbca749ef224d803b07bad6e50a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa997ae73f4510af58bdc7bdec57d9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657dc5aa81bcde84170a03fef9fdec2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2927d4712011c5d5c15ec389826c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac881124de1f765ca02dbf20f05d9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765c3ccf934b1fa10599e97f098ca2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a7e980ad96757a3ba219f3a712cfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a316c0e600ad8a1f1c485a6d31f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe3e9b524ed4b4f22789deec6b4b88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f49deed5e28e5fc6cffd4e2feedb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de600eeb0b2dc161a9ca80d181c628b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9c0a6e950bd26711dc3e30d4bcbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc91728f741870827f3590ee70cc0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b09affe1e2504623ec6a13c54db9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734b320398308b961b1561a369738a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083178ba19bc6721f24833a45599e080608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931b81e2d176a6aee6b24a1d199908609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d00fdda6e16f1b6ce4a16529de18e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867e3cafa3c69ba6b67f0220b76114611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bf958c1c504dcb5c3622feecb4078612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a1b24484488e2f4efb1eecccd19ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e246c4ab7b9353aa6c330f00dbd676614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f05e3eb6cd4871af1d7e4f548e4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59521ec0a917aa35f4a971cb3b5816616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f3352834882c76b55e7d15efee99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a61aae77416bd1d0bacd02ee8530618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f04fff1c66c73cba68b6fab4dc3ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de3d36c0a6205c61a0f2833bacf0f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154424022af4dbd0f7aef88f2849ec5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24820cafcba8dd0603458cdeaf4fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749f38e36d103f615f02e547217c2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2748b05e864d5d843a924318441ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ffa570d5368b2d2b5b64ac187532625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756e79ebb5a4ff05c95bfa4d0d446c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec79705fca6689630088a309aa8719627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb01e02d969f805bfa3aa0d967c2c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3ae65700217ed1a52928d5f33525629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245b443fb1a7c19082c64ae262f32c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d21ac26d8958c4b1c3bad6c177ba7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f79867225fa394bc87356760f5b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534e3a7dffdf20bc4df0dc492e3c7a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07556b5d6f2b9a23d93a248f2e1f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a774cb24c1caa00228e4f0805dcb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995609ff66acf61ee61ffeb7637e36f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616c507b3b550c0a5f3b307a619b417637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498806d955b38eb0a6a4925f272afc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b12fe2e40de53e3e8643857e23679639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f580d67331c5f2e73e15470d9a1639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62fca8e9b9b91735e14bc455bbe8c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742177a04ceca4d84332dffea472aea5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4131e111b8e8e0df4210ae7c89a81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c5f2ba92e251f2672b1e68e32f5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80fa5441298a32241c321380f858c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583649d1f978836a9b4b6ca52ffd398646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332acc37590d30da564f36a1727349647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0072309bd1ed0a495faf9123cd1dd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e037ecf36e099f9be4b29d38f221b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ebbbf3111a842ea3bcac4c937f6a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963688a4fcde65de076b61ff35fabfbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeeebc68944696f3d2d078e0732c64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d20b4e05a40187bb5d2b053033ea8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ac94b7d79a0719811b268fa5b2a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc490686f1abc6e71a1154c5097cf4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adee72ed7f2d3e3b2c17b0b066e02b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f16f66a663d159349b4c71ff082ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5cbdc11ee567f0fad63720113bf8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e68f17dc50648a5eee7f03ef1385659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe12938cd9bd7cb4ebdf0826c6bed3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29dacf557239d60db60ed7689518a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534513e52e832d4df347f154759278b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4165bea0df2470f8ca9a7f8208f9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f404510757240e4d094730c6a2d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401f020f6ec5105ab5f02bd797c061665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7f18120c1a36029cb045f67b29c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd9d40c5dfad2797618621a2f24017667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1483347c21af058f5c4ae0e3c27b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd078bdef0835313a632ea296acbe48f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73090d8663ca37239a534e7afc1c92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a020d09956046d7b8d52406070d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabaae4bf57f80766e5af7361dc3b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bf32408033697d85c8a31eed1ad81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7ace3ee06e543841f127c215eb7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f11e759c72ab6bb03523b3a21772675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c4c8d91d753ef3e49c2396f6cdb87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bbf73d5e7f2fc070ba76ce6b825a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49b079d2f36817052e5a1b797d308678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7ff833d8ea3e70913a96cb88b94a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c0bd46a2f8bba27895002e358d33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778e5578c4a973fce696295c6eb68d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281aca3114bf0d3ae0326b33fcef1c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2729ce513e99838d98dd3d15ad8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d046be18956495a8f5dd07928e19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b69ff3b5578ed2461eb34f50bc1a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9809c1b13a90a2d04cdd9682696931686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eafaaead575b4cc4c5f1e58a1123cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68cd8ce735c233ebc19fcca86ad63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b0ebe9a36aa2cd5350eebae263cc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e67a84b9e291817438d05f3feead2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c55bd6ecbe1011578b3aed0a516543691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86165c4fc0234ad6d99b5469d7420a00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57f2987a88a04edbbb85ff295200e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfea5878176411a96a339a2e8c2ffc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d652772020a1fef3f99ef38a743548e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b17fb1dd9600111e108dcfff14d23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c231599adfcea452cb784b7d3c6ebc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e505ed81d18199f19edac1c364ce65d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164dfcd7d9832108a689fa40d60aa33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c992e4f8538814d9e88602bb7dfd9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d927cd25ab482536c2ef93ff01e8f5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401c266f0969e47afce3d829401a09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e475dc994262d93f4d4308b1dea7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e769732cd814f7e48d706a649293704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a00d71f3bb305e1a41810f50f5bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af786c258b2a0f3e896ce3b3796f2292706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77d940bd23f7febb98a62873721e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ba5503bca55020d0a2f1306e7fa7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd217fa3b5fe0c0ee5db5eab3ac8659b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed5d9ccbeacbcf504456bf0974b52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3da86f501bcfbed2dcee53c66823711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef461c214e9bb1a6de5d19a38a08ffd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c1b950906ef17ffbbb1fbca3ee03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd36549bceb2105e418063d5d0b8e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf68b9c80ec1a4e37e1c989e4c3c842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e28b9a9c3cc830ec965691876e0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd784ec338f95554aa740bfd9e9a04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e14a9de40b19e9f7f10d2d7b28d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8b0139da49bc1492739ab3143c306719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b86789bb6badea3bfe2b6b215c87c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00a40200a4eed2b6b6aa45e682846721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507340b31d28d1081f73b36e5f2dbd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943ec59b8b3a6f685687ae9660bb601723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb6cd82b46030b17eb723dd953c2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9370d95a293245e17327630553f2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004ac8538864786b32143190bd0497726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68146d451cf93d045de2fc6ab1d296727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39568669ac67d752e68f0cbec33ff82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533d8e62ab7f0fed325d0f2a45a1585729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1432d10e860c5136848868858ac1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8326882f790ac0665cd460a2a4540e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7a0136f72642623ce5f3e305ec17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b35035946f245efd3ca24690e2d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c2ecd1bc446111f41ffdf8f63c78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab73f58f9f444f633e6520c22c3c5af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4f5b97ef556c212925c72ef12e17b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372a69dca47362872b0ee876ae447c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed66a53ca984bc5d0bf615ed771d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca1f6de527ba4e02bb46f9a444c27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90201a41c0bdca70da52f4a46ee3c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3daa017d1ebedfec49aff3a24343bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c896287fac0512058ba710fc9fce8cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f7f415627b7c403d8f0bed32080b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec807e56e756fe9efaf73f8748c41d2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a11a2d1218ff15b35b81330695a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d0eee23db8f8eac915250c1fd013746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9bfb2bb5bebc2cef3d3f4cf83ce41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28555afb7dcd53be604078a9db6e05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6a56b00b7afbb28c4bf0e997496b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6de541218c740f22e35977073ac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db825a352f695baef1aa91e04f617e62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc0a050f2124c9fe5826ac491febcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3e8d0392d8a4bdaab923afec8b52e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadea58fbbd9a79ef9f313227a78a815754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48987e1ea5f36f7822b86c5de7860d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f5ecc9740a66153c2a9d61435e1d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce6d082c4ce177e1c03c114c985f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e77844ce1daee7abf4d7dc32ad7dee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488634d2c61bcca3fe3f688f0af250e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>