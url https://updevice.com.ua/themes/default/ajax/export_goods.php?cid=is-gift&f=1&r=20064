--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98870d2b4d3fcbf4b3141bf3ddcc9bd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610bd9b2b1613de07580e74793986d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6104545ff8a9559a3e3cb33db43333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e689199911d495d72159e5a1466e8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a65371f863e0c62e6308a156058e535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda92245a65b3f8706af7b1b83860d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171065d3bd7713b23d0bcc5ee94b1d107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05317e6a9dd721beaab0dc8f9034c7a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40865e4e4392b96899299964e1f90e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456092e61245a4d37ff4157a0ec52c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04e38037483e9816b4b46194863ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952e028bf29ca94ed884f36e395caa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ea5a383335ae3cbd73bb75992b2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1e1124ebe3fbbb0d6a5ec140fbf214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fcc676d09a086bfa84a27e64751fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a3fda526c8a303d55ab0a462078416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd885b9fa78fae1ae53cf0d42fa6aa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc5f950ac366d9c6cbb1716496c0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b6693df10a6b6d0b059bdd6db819919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd5f52beed92c7b19d2e61e9271ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4872136810ba5d6d6d675d39c04594221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a0418a63d6f2b23edd16c36a6c7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae4c561a5f8d36509ae74897061f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b23a710d1dbeddbf426c2c9ce3b5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79df07a9b05dd6b98e033e70e96bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667762b840676498f836ad4c42ecf2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef1400e264fdb6f4368752a343dea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef9c03b47d4247de38f2ccce0d70728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebc51846191c16105485637c36581e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a24c031ad07d109b756188637365330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe69962f36a0c202fedbe4f2f36a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d934ccc0f17c011ac6bc95cfd57fc0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b903ff4e963cb39d580d2b3c3571b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8502ff228ff5939a51e4961c6f461734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e2fb6a07835f3e419a2ea4ccb4d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc79c012d8cba1ae31696587694a01936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a0a2a5ef2b22c9c0267d426eb25ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac29646ff7563a63412a3c6885c4e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed07d192bc85707126af085d157d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f43725360908ef3a2d08087a239bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7002651dd8837e397d5485766d795041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b80dca57af6b108935e6b4ead02fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1c82600d2104f5a1564ae027085c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7216ecddc20bf5dbc9cce4c1fc155fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704194cb7c8ed4126c7e0da9ff4c73e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117cc0f66501d7c0a17f1658ae6eb9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247cbd320ef753be6db96f97380a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd0fbc239e6aa9741c2980f4f7f4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d32c5f1da1a9b37e4824298a4c2e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053717e6fd8d0ceeb125a7b5817b648650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22589b5f0a435b693f9b91a96766c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685763ea410f9613e159c5c86f60ee7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80188494784bc52800aa4bcf15b5089d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0252058cb151a9afafef9a3aba5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8342c5a5293faded654f3fb7814d65055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e462e5b44c06ff0a2ebc1d152745ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a850da475997bf9ad8451cc195f0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7134056aac4c5b4ff270f6531e8b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff600e7aa58aa3ea82fbf70fba33ee059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b302285eecaed40981fb9e52722514c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c9dd42d94d81dd9af817a9a4c4c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9976dfa7133310984fbbdcfd923b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce30bce4e7fae8dbff5585cf95819b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60b262958b8c8055b9896fe9142b7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f59b05676920273e3b4f9879ea02065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe6048bcd5c14f08ceecfb1833d1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90f99f7092af4e01251b02b55ee1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0859cac5b521083180735767c15dc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf540c0e8d69c006c32e0a41f3d0e2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde97e4df5469261d5326483e670f7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc167934cd6ae86fb98ecb46474159871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a4564002d06470c76d4d57e07e37f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389617d694fb5583127c344fa2f7a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a778f1aa614c6399253a3d19607d4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de01e8416db139460ea87f87d395dcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d9a90dd9b5f16b780bf3c1c47fe576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c3ac58b996b7ef6c4417b09b76cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03919623107e533ee9f02e306bc4876578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc4fc8cb12cbf73204cdfcd6551e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd633428155fff657bc283aeb9bc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a9145bb604b61a1f895bcb1fd3eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63b445bd82672e03f84e39b1f6627f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5adb3f123b19e7a147f3dbd1786c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2077e003bb91197dc8344d7a9197ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb1a5c543f6961725ccf30a76973f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115c25fcd424569bb1e5218caa455086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3fba93d269577cb74d4cd9f050c9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9587d91036daa1bb3cad55a933854a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4b24dccdb5ed1e258b3526670171c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787aa0c935b7a14d66350d5b72c02390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d99dc1acac8e136f767b7bb087bbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375b33cc0c2f5e67d903d33049eba192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad866d3edcac4ccf501e4162f4e8c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e7d6343d6d7e2d56c82b39fc76f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab65c17323b6792326308764d8bad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c082920478d5852a3f79a84062aeaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebddbcdbeccced234ca8ec47ed23a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d488a8c77fb794557acf983ce8d8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b161dfeee5688c6cd9a31123a0fe80699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd568c79dcbb3b513f5f8570c7dcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0b3c5e6792cae002d030fa9175b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9418788df5cac9219f1dd5e0c7ac2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df1c1d549650528de35c944f5c566103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a405b3b947bdbd446c1452ce3f2d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0387edd0517db3023c89ffe62eca2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef3e25e13e3056b09b449f59d8228b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac4744866e673c65e7ab425b046e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912a3e3585e5b4b9e166132777e055c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46d7573d9e763fb7f74a8ecde5a63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c021114218f009a159faec69b8f1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600880e32df8db037564deaa1e11df2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d16847e1f86be7824ff4bc960ab7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec034f887a66b0149826b6a6575708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375542a66e745f437f4c0b3e1870b68f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f94d0071d0cdb0d5f25e401e04808115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ddb63290e66152aca6297737e1d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a236469b96e682f5e821bbe7ca67535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62e5382b5d83c704fd824e29e464c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d461b146066c859fb1c6c7da8a0b92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a08550f344df23fb384ca1263dbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52ffbc010a7645081e410786cbc711121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d4380babbe53e593d0a9b0aec425122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee634ab8fe236f2e84b8bafc49a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062756e96d3cc5bb648999bb1653bd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703c175e82dec3337a6d295c63928a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec5121f854a49f974c06ed1200285126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8f3db66a1e9dfc04242563f22fd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093885f96be58aa7bf35a3d01757729128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a54f995ba20ebc3eb0c08ebed291129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9cde5e80755924ad93d1702c88267130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d4f0b235ca41641f2dfcb7ae229e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffa27c25cd8f63b38432aec3a89f9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f8767b82c457cce7fae05fc6b6c1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e164575c187061f7691c3bd7ca3334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e4c4f3c4792fabc79bd4b6c4e10e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e4a75279d7c49b5fcd8b18c8bbcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fba1a8c247b8241a7462fe0129cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173fa9d1777382c6c9bc3fc3aaa41db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab535f99195c8713e0b6c11236aef0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9779f2ad6c8f41ce5dd01faf893f4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e421f61431602f4b928df2bdcb728141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c13b9a5f0f17a71b594e8cca43936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690723694cc2f9c59413c07c098da8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d044a1a9c94816f8d837074963e69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abd989b28f893262df945f72a018e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3c2ebcf7af8f6ca985ad5558518c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2898bec011ffe903ad7470c5cf4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47907ab6d8f340e423bc1dd2146e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dbf0fa837c38b0af027508fcb0821149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83583e4601b121ae685328d2be2209150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477568c70d1c48b227ecc481fe404b18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1fdae71988b7bc3139ac99ba4f528152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea221c93fccc476cf7d5b57ef11dd13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab4180a9877069bbbcd49cf73c4cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132ddfebb485c8aa66f95caea28068155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9f840c6ee7b2887dcfdb6f3fe6b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9df13a9e6be9596ae2c5a19fec2183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca777568e5c81296a42d9fa084e4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c08ea62acb636e1cf540ed45d1c9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f925fe1aecc29be6502eec5e8336c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547e921e616c39b13e2b80a00f8b8a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281c07b88430da76f3dd29c7074577162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bab6d19de15d238f7410c296c48483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49099731028d3c2ac1c17820e4d5be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617def204520801c0d010c508d39221165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f1995343d1bc567635a9d86e6240166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f7532bd8a415ee7354247e462deb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9a5304b8252bd77f0ed812dc9dfbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd92817179effa1b7222bc1cbe9e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb90888f74fac38f571ff8e7370305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ffce758e0495e77b50a989033b48f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842da3bdfe6c422b12fcdffdf092f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d02107e358ac9ea723b333bba482173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3ba6532837ad42cddca21b0731e9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774734ec749b308ef7194f50cad741175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec6f4d6d06682c5da6d617779aa1b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbfaad914475141fc653bb5e492d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a124043584469b57f84048e1295f98a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999556c6dc3d6ce54ac11c0d4c275d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d482bd0714584350fa0a3f52195ec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3ab17920e475d8dcc8ee6e88d088181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d875234c0e7db53df8a649f321bf0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc481720f93963a7c0bc144e3b2b1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102cfb0b6f21ab05dd1c223ca5d454c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18718a2a2a5e0d80d6fb059ad5175fe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add432e4d04a78bb9e9913c6d5033d7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45505d999488bbc9cdc5dd98919d6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca237e4174f2348befda6d96abea19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e0d838faca04dcb124fb0b73e6978189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c7076f2745cd3396183aa208be7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828190918b22c16a1b47b7b3edf9e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a6bd8bac85f64ae44d1592c7ee93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc568ef3e941f90fc23560a4f67840193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa304a74f445a4570c03bcf96fe50c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef569d11abe5714dea33b1ae38f5888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e1dd080a18a6b37022fd57dac4348196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996644157c5af265a65a647953dc6d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffc526613ba885774b145840cf5fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d06401846d2e4b916eb75abd152b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c2b0549d80dd43fa71d0f3043ea85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e4d3d65a47b69ca8c4537f4fb219201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6647d698c26651d29f772290af1a4f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a60e57a259466773f735f5cf0800203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a376c19c58a9bcc69393668861902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3223a05a17299a88fbe7d13add88e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724644b9283dcda7733999bfb381412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4679a0ff3ece2b422c7e0217bcc94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8904307cd6ca492b7c675d91ffc126b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c862352cae33e79c6106346d2283bf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c923830cc89fb94f9ca9f82f8e754210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d0a308af7385927e5c2f924138075211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3aed2312670564044023f02a6054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542b2f7d81216b0c0d3a6b05f8ea2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349f44fe1a036ee045f96c6428b59b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a4062436f03ad953379c1dfecf21b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d42373f3d7cdc641942bdcbb30510216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56accf62669c122127397e75351e8e67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae904895a53447e25a682bb4242404218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd1802e7e6e98800f03b66a116dc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1bcc471e9f6fd7c0c6d2c2c32e4e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37dad8125a3446b8caf07c13d009e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a797083a8e06d07d0c4054b45e947222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb94248d885ecbee40746dcdb5dc63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf20b36b1f4768c185577671371bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195e0268e75f97c3aecac67f4b8dc42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c4958d85e978438fa8183abb9d681226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1408e8919613611daa089dcd284a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531e7dc0b5d664aba027e8bded330ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f714653cc7d3bccb77a72d44c5561229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0f878f5272c68bf8694a7c030c7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349bed6cda64ca8ad1ae4e546ace94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb4fadc51c2c7632d9bccafd3e4cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277f7a6cd723dfcbadd9948f003902e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9153c6961a332d392dec037ad39c50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87775a5d8dad72567d7188a68a03d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9f20ee4f233b50c14b667ba6378c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102090ea3ac55b5580b882693abb601237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173327f0009c7072ae07388a8cd086f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e01c46aa9b0315acbdef5eab46b93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be1f9d7af2b188dc4c3842ca807d30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f1e6a5f29fbb9e58078e78b57dd1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e584fccea2d4d52a347e9dbb729aa7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8ea85cb226217f344f5f2738ff49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726d1791714166346d71a6c3efb8ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3c2dca22a9d2aafa082315a660f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2854f7211efbb96bacc46f6ee45ac9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a13eeac83e9363059fd26787dda5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d5053bd654a725cefc534bfd53fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e9f6e7e944fde265d440590d7f6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38876c9a13a9b2111d661352e2c4d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d30bef98fa3be47077531e4391c7da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b0b5125d9f6d68e1aedb1294a2fb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc05c02826d8490f803c301cf359f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998ff2acc1ba850f399e1da01dbb808254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835b69213a37a2821ba416384fba327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240329d9dbef5cfe704c277ae0835bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3050635cf2e084fa7887fdfe85c6e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc08fcfad5388e0c23e6bfbfc48372258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391bf3a55608c2daf911a5a26af5435259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb85c707afaa5a74dbd2204a2d631c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe100fe841c94fb8198ef99fdf1744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271f0ff41fe14e90b60920a2e25767262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf17ad8ddfa4296798aac30e4995b31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9009d64ba72beedf532981baf58b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaada90cde6ee1bf738cc914927e6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a8902b98fe4bf36badc1c7fbdc57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea4bf5655b102f09d91be5fe44edf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb74ba192fc57b3251eec7eddbe10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419e38e2c70ea832e810026fd2c74d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1edbaec9020cbe9d257fe7f155459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535d1d1e1f353ff11f9a44e4055d65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894335fa5fe67fd098526395b9f8e660272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c6e60aaa731d6fd35720195949c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929567026f7b91cfe03bef48498fe16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b18df629813564e664c3af03c24be3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d298e7b0609e434433bc946815265a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f8a02fde05236f851d7cd6a1403e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e3ce5d3558e71f8778d78704d0ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69dfdb5cb5fbc2db7aa4785274c727279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07c4be1ec20bcbc6b99c431cd255c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2c66f6bfa463898d9e2962ca438bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6de364776869dec6020381bb0bbbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916015be6e052db4776440cc10b4a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a32b54fe8efae8de48a52d4261e7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3418faf111b03bfe52bff16edb237285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f250b19226a1d156464f816c098526a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a03c11050adce2b62e0ca6b8382aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a4120306ae26dd5d2d7eb8f7df94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66668fb04d043bd4e85bf2d34001beb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcd996effa232ef032ca6722dcd1b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4af25b699bd034cefee0ad75ea55b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f11ddeb13a3057df26c0321cc5a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865a5ed6422bca70bfab6725cfe7ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7e93d8be7ebd9ee2c93144496005294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c83b8207a77614f546ad7bfef7b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd619a5b0eb017a22e70862615d4df1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef67d40702809b2ca1206c78cbccc3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b15810bf1009dfa53875f6b84016298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19a316ea54921a736cd4223e39300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9be3ac08e746f980e18f05257d2a85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5360e4a13c79d2134c6738d62d90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145eeb537e0a847ffd6c4aaef055ff5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d6463a4fa4165e2cf29f875e4e3c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb0cbcae7662a5382362eb48074af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979b447af4cbcdfdb0e5f30f1b2a5c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc1ae56adea9954f0349ace2c639e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084acb8514025694cffb3ba16912bc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37614df1d2cc1c0516c3ae64a30e3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3acf08b250897ed91d1a7bb29ce658309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ed2ac11ed68ccd245fd37bcec9e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf8ecfa34707b6059065f3546a8e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076e71aaea3a977fe7c9350dbf3688312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c7a6c46604e3986515f639b4e608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d713c47e8ef94b92158807c313a2ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc248bbc23b63d096d4850a8618eaf34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2ba14526828c29ab8e88c41debf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487272c42cc6c6d7686432651cb6384317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518cacbefb236ff061391ba0142f4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af8a780c0fa598a4a6199b56b45fad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f83b9e1bb2bbcab9368ceaa4843f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18fb2b40578d51b0f9604a8199ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358f486be5878e6dbdd910dd271b88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310cc4d4f5da65ef2807370ab66fbea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93464b70052547bc157f3522b7bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5de4738abb451dce7a2c39590ebb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5fccf4bcb9ab3745d6136a1d2cbae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0fd35c75b255fc5f6040e4b7442b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46a2ea67d1a27b8a437e6fd86a98e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5a9db8426c32b888ea9e1de4c257c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb14ac86ebf12b637e0dbf4198e1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2065403dcd40fc11ea7cb769e296d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9d1c832bfbc1fcdb601de4c79d3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aeecfe2bab915c2f219ecc1765481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8efc3235c47bb172484567c4dca890334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f367a4d93a9a7ac47c65dbe1ad5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b9beb8b6ca2402d9ef4528268c3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4277dc13f5c5e3a31e3ca3ca0c31d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d72e86bb4c1a37dfdc26f67f5f4af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0134f515737c23eb9fa727bb22eac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a0503e5d0d6008cb64f29bd9579a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b1a1dabb3abf0d1f2b21bd4ff86ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4796fe250137701e2d33940a3df4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e93249de9e8384bb19cada3172a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b66e95859a23230f1f1933b4ab8c87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaaf8e0e06faa002b3bb1a11b0ac28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371906da5f172e24f02d2ca31b50090b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a2023eaedd480b82d8fd6f551c2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e17abbba7765cda142e9e6a0cc0ae3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38b03d8f3ff040ce7801ec29acb3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c9c335eb5be512b9b21e8ba035ecd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b51c36b2e3159f709c7591740456351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de5ff59befabc6f679e01eef137f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8fabfcd0e27acd5084c1609691240353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd63531d5000f800ae34c00819e36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c4a9c8e0394619ae6f1b2c71d3ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8236c20b7f7dcbe06d43ce7860e2c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b07d27994d1386bb47c19eefb10ddc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0e4d246eeca1aca1976a0c767f453358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89e1d0ba86ea418f31e9ab710b459359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e30c09cc597adea1d9bf3f948fa3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9051f98e7211f2594edd9f12029589361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2f5a893f1dc5ca69fb889ae5f7fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d687cba22870e0acf7ff23c9671b877363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a2de993f7ef4513b1f04165d28274364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac103e2713519beaffd0e5fd8d1fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba9b1a36d973ba34db48e64eb6a356366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db9d0181ee923106a41aeb2b9cebf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c0715fe434db8aae0dbacde63554368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673cf148cf631cf5c4a62e2ce621ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ffcd642872c8b96cdc71bc74c4771370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dfaf393c2b5506d6637373caf7a28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad11c000553a3dfe37d60b09b63bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026268c020b243c6b0b0fa89ab5979a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166a68c60882090c9b8b523ecaf74c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab684a00ab5f33a22efb1527d49d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8988cf8ecb729b4b14c16d185827e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee79052728749eccb28c16a242438b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b382cc02e3969f6609aafaf4e66f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378788c585e8a20020d46432a8dbd906379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10674b51c03049b66c7ce7176fc32f29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307b887f64eac7a999caa7e39bf542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a69380cef2e4a670f9b69c2fe8e031382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f26e9d11e711d0cb6c596bfc8a2e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668bca3a0a58bd0d5652c5a8009848384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d28896fa6b10b7baf8fc8028c00132385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a5b045e44a9f20aba2730f972c9ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef0e638ee0241b7931024b5b5b650387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca64cc4fd3c395e46b0332c17710376388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e086bd26c53153f2ec0e30972379b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179307029fbd89b19bf0b2e741f3a06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943ab3bc9f746a1a95930d9cc4e5da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a13b3de0db33a2ef1c4f740b6e84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5aefe1268c55f10934566219b6a1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e049a4e2a75006b0332fca03b2082394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9262c519f3210a09e57eccf6d5e8591395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecdf9a29eea341c1955f6836da8722396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd14640efb37ea609b0f964164cf89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43efe1cee72b25f1dcdc96da95507a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a609ff56aa7b91c735b70a5905a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f95c072812575d76581bed273956d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90f5cfe29407febb7876137669ae7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a843ff96268f818b6481a4382f265f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24dc3db778a7ca404394ee03e5ed58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3297e98f261b719fff0fd1cd1f20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3405fe55da5ed3ac25ff812c0512405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e6af48dfe037be993ba85e5b5855406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7ded90dee894598fd31ed04ead66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a7f92539f83678c09603cf030932408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a57ec04d716ae830cf17989450d6f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3759e2439e0ebe22993fc0c2e661932410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658634bdd33fb80b5e0786ffda143678411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a6eaa53f1c294aaa587c35ae373d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70cca43d70aeaf5335ea7a10fb9a24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325d7bb1f768a9dcab930070bfa103414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20f652d49af72bb0c35882e528bda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e9ffc771f8af3e32348fbd123418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a7f223c4695e6ad405f6605d864d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d55d12e741fd78878e42a03ffd60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f4f1ac8c06075db266ac82001279419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d221e9199a0c969cdd3a7f88c9c5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838543df759fd485f881873af2020585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c3e8af9efeed349fb989020ca1985422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760df47eb98aa89e2702266fe92fae4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b998efe9479f73fbd2e2947aa99a30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c15e56364005121baa0295fe1850425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617691edcfbffb1e1d692a7c8796aa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416dc53c6faad0503ec2cb4e780e62b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df287a41563fb517b388b0fa9dfa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528ce1123bdefba851701e9bb80eb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb62abb29a5856045cc557eee32002d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5790cebe4c5d3217fe57cab4ee38c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fec5a98362e29a71f3066ec45d1d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f9835b235cc6ae936eddaf7febf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87bace2b5bd6625d39fec10f8a7c97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e1fc809d02d342dc9b18f1bfb9d0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb6be81a546b9f3aff93a8c0924a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158d9ccd2da04cccdff1414fc65892437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420c83168f84ac14944964a8f3def7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2c914b7fd4c34f7de6108055601b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57062ccd997307f47ea7250c2907d58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148382bf05b91b526636f7dd7dc888b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dee0418147e60f45194a0ba2d8ae5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd1cd39fc92cbb7c74a9c97713a631443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7493e04101aecb56080bd1686fbeced444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b078c01c70f0a994ab524fdd87744445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7828baa1e35a854d71eec49df7971b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436e4a6378ea13fec17a05a76ae258447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f6d03f588a69f269df56fe1a8fc12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109133b57ca0c925cae0228c7b24ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb10453abc39868a121d9d811b9f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86de43a990ccdb75849d4fa0ac73c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7b52742fab611287f93d229c605b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b3f58eff09f535f6752450240d100453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fecdca709098b783f38c636db0c90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db04dec19317a29377f45d87cc455c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc14e36251bf66f947571ab977eef8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff8fe562f26542b000be44555a050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1123bd1dc67eeb45fbddb42bab778458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb4672e263396e36d79a8e14988694459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe699a21b55659bf600f436e9fb7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1c3b073bed4106e11e25424fe3dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69eb6879cd3d82ac61c46db850c36e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d7f3984dcf1cd119fef5e7afde2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08bd1acf8679966d2ed1425b9ae513464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdcd8df4268b1d2e02e182c1f2eec6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f1bdcf772cc573b05dc13ba8b8f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb4f30b8dc2a24d0810b6471163320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f6b58c8161236210e59c59f610f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a29b5e34a80e7407eebf99d124432469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb87477d9175ede03a9382caa9346e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39735c5f262c5ff0abb50dbde2d36e79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92ad8e8c38169051b3a11a3b84dfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1eaedbfa1626ccaf44353d4eb6c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c24e3c22c0574f32652ec20ea5158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037e21066afda6f939f643330ec761475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997f7bc86354a908daa8c92b49d0aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e59637a1da47b793828915a02ab94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7d301afc4c2bde39fe7072da0411478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500fcb710a69bbbb300e981a3fe854479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae980679ea2fef833be2beaee0bdb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52676dd4ce062508fc3ab7c3da64e84b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a177778c19e32f70c6b4d80e6d607482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d46033399ed6dac7eb70913b94932483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb8fb34c351f022d43a0f157523f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c24957cfeb894634b84b8d9ff24f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577c0d20ae418039e6626d8fcf9a894486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76393a63b1fb1c0e0a906cd2a07c71ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e108770bb611d37dee1e19e2ab3bc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2975fe0c4893d69bbd42177d9917be5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6cf4038f9bfac31c234950551b200490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390b3a7bf9f0337d52187f3ccfc7cc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418e89e99984f8408cdd38c26c5244492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8b384a9884d1697e72ce2aa34d22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31f218a3bb1641fe6520983829ece494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4a2d6ad0435a83eff8642f72bdaa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e213cd8c4ae471193800e0cc7f6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230d565ff9fb6b82d1ce4d5c8733241497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831675c9289165b89ca93aa2961394bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1505d6fee71722e9b0b48fdfc788e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115bb6ec19bf2ba67d9406e36e51b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e775a39a60a6bd789581da304435e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101861cf12c4fa17e9b74e551c47e481502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebcf1cb969e323bffcac735a6711a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ef7807198dd904d9c07a511fa6b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9951ad7c0a842d7998ade94462f7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83101adea9a35dc5241cb9817f3ed5e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd434fa3b76c20cf0158b24641d77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9ea6d9c333ee8c40bd42415c77de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41a408c4e2691b09b37f4aa9b1006b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e5c97456bf33b7eb9038e00e228c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8aa1da080abaa070f6cb0d87bb86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16fa4b8a0ca7127464f5637de3897512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf016be93f12b0a38d5e613ca75e4d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ef97febcdb8a4479a314ceae609f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c46134842d8af92b0ffc604d63a7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5bae3dd5c9cb497b9883905e330b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67534d7786caaa1ff115172f7e59aeb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712089d0a014366cf88349d85b45e2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39d9c04cf539fe7545d043e1d9e86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9382308c447c80eb1681db2019686520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29977484f077ad224d452de8dfb2d180521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da2cd0b2a2fc94e1878d076b2b7af4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf52b7d9239a6c2dd4bbeacd18ac4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4708b2385d7cb81e243ad6e52a0b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80268196018f35ac4534d0c7c1c34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb753d464274a00eca6a2be033bdb7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2aca06f098f2d16b3093c1e8689ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672397cd8add10accd6093e4c90e6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e6641bfb37f58788f06161d550b42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641497380513959e983cccd0a907a0c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c738dff961b0fb10d438292c44b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b96d5f184821985a380271e74dfb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5283869ac674623045968c6241abc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89990bae365de323112871468b5d1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fcd5e63b8d2d9fe0120850e1d136535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dd3ab9f33fad44e1f51be108a3842536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f706a3c2560c7a9c672069f6b7e97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27e92d5beb65d60713729cf4071625538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466bb03d252fce04c529646063994f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742bc10e9842f467d32a24ecc978761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591cc8817d91091ac42bfa4b98d9172541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203f54ca4383596c1db057ae0e7bde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7318280e5569ff76d50b075b7c2176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f85c3dafb6eb77e7c709908966e16b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c37476f5b365c1d7b12830228ccb8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2b89c86a819757c3eb8452946d4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ddd367ddb9bcb86ad33389d0b5ec7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32dca3ede2750058bf44ac4bc05aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accd123870b93710112f7b49a2e5111549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a40d9118c6dd0bd5df055c063bad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017732325d891ab4f80e43c526207e15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb47a4f12a9aab198294ad865e654552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffad6c3a1819d1921458f4bcf6381d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87c54f1f3fcb02cb48dcc7becc504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2c6d36a8e415c2ed3228b9643499555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e669edea63493f780c3cb05764b525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09907a5bf7a8128539d21ca7e8809557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47496282b8426051dc00e777ffa1f4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee1c8c810fcd1403def50cdf330e50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee40f2cfc80e5dbba97ee30255dac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fc84c5d555b1fe7ce4214741f6d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e3bd1c4e26bf1aacb97f63e1daad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8671355ee9f96422851879c552f30a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48684d8206f472e1d9f7deee9f598564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40232e1e442976e0c8390924f2d4fe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d36c01d2797405776eae76d03435566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4476ed5dbf4cd4da9935bdb046c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d2e677a319c557510452a8b958b02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5935319c3f4ae370cd36b6a4f2b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbef60b2972913fadddf27a4dbfe2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18183d94e61f522ac07022e755d31685571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad2926b8143e5e780e76e63eead7a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a2933fc1774d3a7c1608c0351c14b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca044499066b17d491d7a87726e0f85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd5efe1001e21c4e85eb557f86f58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d93d3bb44efa1dfeaf0b45e694b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f65b4f1596e5d95f2ef1e46ef3d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056ce38f839753ecc776a25f6146271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e21faa3ea2199cc19595b2c282b6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d456d69f60bcdef253b2d2ed122106580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4dc619cceb2c4bac5238d2aceb077581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779a14a42dc56c6a4d3fb61c9f2614c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785843a392a67ce8bd6743ecd91a67e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbde030e0f35e4f28dbf83f3414147584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548885293b27cdcedaa2e9d7228843f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce841da2310941c189fd0816757e4b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc83625e9c2e035b30d5ae353773d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d05900d857d1db6dbf4a25c652c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e477988f2775e82f82bcd07e0e818589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b8d1b5bf21ef96f6f1c7bcfc3872590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96361b1aeba5b2da3b038f84f75bac8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76572332b3229a6a9b435d6b7d37ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb88afbea7b6578f341f39e400f03e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098121ebd2584de0bd4d15f8adeef8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ae9e86e894aea132f5c4fa7fa33c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d245a8ff1022a2f57730ec8260e683596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b36831b8dcbade0c49c96321c9991597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0649f6cbc88e28975cdadcabb79e81e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3076b94619ecfa2ab5aef91b1a5c8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8931868b2521e02a7effcfc37b76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb547176d907d7a2cf6ece0590293ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790b5ee4ec01b8197c0832f2bfce4b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e90671bb0b57bcf73103cdc2d0b6ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8ba251a96dbf588b231201534860604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e016fc969b11db9d6e5d719537cbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4568542b9345c731a3f9113672d58c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76fc0d348a93960e82e522844cd56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04dd857cbd6c57550ee4c98c9fade5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac7c7b56fa864adcd2ae2e4f5b6a10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f188c05324a8ab5837d6f90fa830610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d55020dd57a4d3c545c86a4983e0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87587366f646b41f175697b57edb485612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d0ace3ca56db08d56b076f242038613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24006922245368c155556fdcaf5fd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d403c2328240a351af6acb7581d85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c3162f9ecb5e983ad1c67750c701616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c7a5e4691790d5fc3c21bd2d7d93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff4a0cacff00636433d6d74d81ab84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5513551e660c7de312b9838f3e3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf9cafe09d59e319d4c6a42059e45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd5b9222dec07535ba96b00de13875621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2fbe86009080afa3d8b2b26489606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c326d6eb346c5ccd5ca7d5b7e950623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf3d6c57e9ee63a85db317e4a00ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4637d569ae8d6b4927697dc2b339625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8cb4ba3caca44dbf9a3994cbd1c5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c6f181feb5f48a7b1fb3f853cc73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff336eb24f21b6883a60c4247a969628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e535b6afad1b97b3721ee04423d188629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38307029d75ca3793be7cf2d1038600630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36b35e21a1c00e1ac18ba544388d5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab389b49c573c1e7f602df6d06546c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a891d1d437db46282714ccd4547b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d82d3a4f7f861069a82a44610e61c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc629c5b0bff831dfae84e42741dd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da024ad8b15785538aeaa6d945a38b2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c7730cf6fc191b86917114c4209ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f936cb44aa158fb9d01a6e80b9fe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cafedd81e6581f2344602b789e42a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ca323c5539bc8d25d2e0a4298a3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967b0aa1b7bfeaf01570fa97a26f6aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2922623863ce6c45d35c459a7fb2c49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bafb0d6d7c255e5e77396c7668c7f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98e17c450ed9bf95ddd5eb5afc8a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a3e4b352bc7c45d4d44f00e648bf9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0fade696029c42a77c1148af71f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c9a843ed56a74054390fe5aa0050647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c97fb83211e413004e70503efe7a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275485961ffec71f4eb69dacccc0661649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59db35327bbc7d0a53070622508748650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2997569040b393b5603b40cb153d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec4ad2f1d58cf7670f93b67c6621d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b473c72c4b3d4623e85eb995b25d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0490f7e46d4c016634f08b8dfc122f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694e02429f098695c60f1594464a065655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ede0b998f1eba5b7ed01b76adf688e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f62852db881ef1b7b603c787a31d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250e92ff9be2c4c74894ed3f63fce1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706feb449d47d5867d3cdfddee5d62c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938210fefeb51363ebbed547cfa01cea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ffae2ca89a31e6e3b8c5e3c602b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc935af6ed0c2c9542678c77e9ca797662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd18cdfa0d901fb5e9a674b0dd2b31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3b94a1d32bd6fbd1c7ec13e5df968664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aba2d3f7f186c10b9958c4563b640665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915c26c24d8beda2ee8ed9e94df35ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34b0843ae0afd61a31ad23b6d9ec2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98719891ad67cd93cd4d443d73622ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935c5e9b2c55e44eac582cb6b7bcc7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d533d4a0a171e8bc524c5f9fe7c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f202ea02434c763627dcc7b1e6963b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e6354df6acddc059cf8fe08fc439f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75470c03ac097e62609929761ccd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bddf09eef1edb2a9e38da6ab28124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3037b15bf9da3940e7322448cbb30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca9e0fe1a56f141c476b18c8449b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14bd45ec58dd42cef182e25c9fa146677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580444b65acdcf754625823aee0e16d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e605f4de4298790e637980afa0d24d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a71dbc95bf5cd6c66abb234070a53d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103903248c061b8685d5e002e428b832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f186d476e46a01dcd7886665d984a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b4fb27aaecdcdaee83916fea0206683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bda9fb5cf40819ba9d5adb26638ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b29815a69c4584f32bced296821a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e03c7d7e4d48e8e705285198bd183f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12134545a4371d3289b4f67d0c97b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d95fde602f0a99f8e021c0a6582b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1926633b227ed77afa36cb40f021689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b6698c4f4bc76d786ac377f88dc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0333518680d7bc440afdf60126aa2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127e2a4d5a1cc0793697e318274be8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014733577896a1bf5ce78abd2fcf513b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcca8cb39df69cfbe50d9516bcbc0b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a7074c0997def57c8e6123613242695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f16422b57cd0fb7c2e8e02936dc3fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293048da5adbc8a4643f175b7a32515697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a9bb064766e8e0957bb6f8e6b4402698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b36691a44df6abd29c643e5728f48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd60af4f561bd358194480ab1d21e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466214a15e080d137a1d8b3c37fa98a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fb0bd2f83d660142bb41802fc7ef2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df4f8a270ceb8135899120c7c21a3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb57b2c22249d633a3692d47cc6416704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647dbd93bdf601c4a42082197578b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b243d4bd1cc4c7389cd01da169d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557017574bf0e1ef8c304c19bab0a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa3e3d45a1c45652ac58ea6c23988708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bfe77d49d4b48fb44a0d5e37677ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb383c69d69e63b322f1df9b2c35e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2b21a2caf8c85f64e2a04fd03aad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63abea8c8f39589c4c44920c02f6eb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d585033b5aa4267fe3327912b71728713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e4e4d6c620b36a65c7f8ab4ab4888714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369d97bec367727720c1d553dcdff38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61b1ee2e249ce1aa0a7257ffbc9091716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae24008f278ffa626fba94e243fa4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa7fe3920d864da148ba054afe1a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a79530027d68420405ce4c37d2f3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9313a870a1ab0d65ed19090a3261c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72383b1593efe51fe17bf02d5a0c8e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520c1f6e7f2331483607bd1ff40d00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53347b7ffe982324c4c4c4e057dc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017ad5fd9415d4eef3724f7c35e6b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56317906e1e99a8a60630b6516d22828725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704af5a36763712909da451721baec5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c802ca7a394610913ab492ec2390ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d913f0d90577cfa4b9256d5bb7e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c8fda7db497e029123ca3df2aeb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d29b50f4002cb894e62161ede20f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d302742c9c872c30168c836867d653731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2177a70587f711bba9b30459303b16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0803e9451c8e6e722aa2416953801733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f5794dab5d1bc074f8343e1e22b13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1cd63e8f461ca8b3b2bb67c059020735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffde99e105edc8a7b98a9a3d2da39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9691e76a98f04c40c992dbe7227cac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627c4f7129b58f848827ed2d7d3a8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d73431a58311b88d5e01dc01b73f89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688afb4906292dd2cd31d20223d86a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44de5ee347d30b2ee3e3c054fee7d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231191f11826c057f8da098b4b244e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892bc7f78c3632c98115c03c20b02f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13322c77643595997c59d5249151af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd358215f663d38e7585ae9b716d32a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5085f02cb4029bd48c468a789c860a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f449486ab547137e5acad29ff49dab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550470af873329ba6a20a0e590af3f71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d7c38522eb5f25da77eecb0f72f03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6e5c9a89f6eb871473e9117b3aea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d185651e2f0dcdda12626ca1f2ff2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc68c5a1e28fccf48041dc6d65874752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d108ca350d47a405b0c23f042978c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126cf214ced44ddfa4ae6fed64d27ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d034847e57e57a7a32f277b1870e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e746ad0f959722fce74191df4c9dc0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878c668ec0b5941612d6463e1f3cd8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa5a5dd2d41963cb501c5f3ad1909758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259da2bc99461412822ec2f8e54bef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed86b0d09150529b1ee0eb6c921f831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9392f90f651386115e44a15e6cc24f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a438dac7ea4c4b16d0cf9ac4cadcf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c47127781eb1b43e2eaf35fb9c1d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4db49b12a629a41b84deab4366115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f75db50c801e71119b869abd0c276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c86a2c341ef1f2317ec813c43fe167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0830abbfd9833b96dae8413735b27d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b23738a818a3ec84cd7ca51266c139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58144233eb9149e5df959caa44064fcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf94a8b01ef566f327ef982a14a6eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba794ff15ad92f520659224d82222512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d951b505342703e383f21ffb04c2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9effb1f7a82ca69aadced0510449214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97aab5c7396f7092ac9c68adbbf5d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c4518270e74698f1077f4ef19b4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db62d4110e68db3bc125d294e6d6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55702001fad0212f55447b65ec1731518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d242bba44cac96f1536253e413d8e6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c8dea09239802abd2ee9a1cadf06f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd07fe4a145f5a80c3e53020ed8f34021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d16338d57066eed1e1daeb2e63ee722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb09294e36ab3e7fccccfff2a56ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d6a5f5a979cc4f7947f929782e9c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bff0f07288c600e854a80c30b3b4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d77ed59befa4bb5253f8ec52e05d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f4cce6d6e87917b87bf8794a0e32c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2452381c72e859329cd47eb17ab0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ad774e4af12281b62703fe9760b3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e892dd58be7cf8fc47789fe7b264330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323785bad151622b9a48b552b3a6ef031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724d6c396a5d305454b9545b0b69f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67524dcb0ee97d26254519d74d12833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab713deebd30527bcd8572fe3bca6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d3171b458bbb0b7c05b0f57c07ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b9e66c2d6305c840283d441555de036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8475f0f7302d373233569ab2b7c8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf023aa2a13e47ac83712584a5b4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eee26df28a93f98af68bb717d056939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3c38c4af05521382054b40685c2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef5d33763773685594fd9bf23ef26e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4176425ed10cac49e4331afc36b1e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6bd04f54ccc786d6f5862666c8a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830acba301bf340595bb6e133d63e5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63453255e234b40bb7f65515681e5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f4dc9420ab43a7214fb95e7b24b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d35aa90853c29ad15c801ac633ff1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e9aa43a9b83ec7456f6e249f633348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09cce5bf6f3bba5f8aff309ca9d59549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f7c34ef8050892662c3c5d2264f5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b546e8dabe7a0043cd65815b5c1de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738ada0b83fa41baa790ac47dc8ea052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f37f88c1de9f4fc5e85dd5c93e9b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2764cac52988838f76af471aa5a8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38103507a0652ceef6f53367345e348055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c718eea1f7394017bcf84d9c0c914756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d4c51bbe9395948936bf6039ec8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3844bf81187d9dca9ea824f9fe15cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480eb76f467d418ef004d0e530d14c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b92d5c3ff01a60f6c43287ca61e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432499174179a0838e75962ea648d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5d6024402cc72cf8d8ce491607bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c48e84e0f9ad74eca597550bdd8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5c40d7567abe3a8e7ea9b214e21ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929a225c1be908b34394ccd16e84e3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e28736de035fed67336e318854eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0863e6030a44e244dce88b89b97c1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c28197e187b0a2ff8b339593f8c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8645bf0dd85b2a4c53cd3d676b35c6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799d6d5a0f9bcdbcd01a79d2e092bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef6e4cae6cce7e6cafaf8ff77912f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c1a43c2c48dc0e97d01ec5629d08b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4d89ecb7f850f3ae5c19a14dd2abd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea73a03d39e021f826145d6d933efe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e2cdc59e4d8f5fdaa8b11d3e43d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba441778e80f7e76806830b2a62dca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ba8f5a26ff4ad52807950c151a7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a96ee21a2a918a32f99068c5a79e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d528792a4ab3446fb669d54245887f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d897acafe6744fbbf00999d024499d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe9776c834365597b5a29b06e3cb7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97688db80642f61e159638044057229082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecb2f0cc9420946dc68f9ff01678dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825258f69a2db8b301b95efa1605d7ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0030f69f2f3b26e46b30106b8142985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845371dadf3c12ac301c49adca1e3bb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9209cc9fcfdc7e6bf855eecd48b3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb22b728528f916826b8f6a21640a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3beef60c729d3174598bf36a03d3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fecbe377efb0bd82e7bfa7d824dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aed14e159e14987b01f7ded0ddc9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be09ace8b800adb11cf824b85e6b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754793c10142021148cf118cb0859fb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459976cd33f4e0b09600138fcaece494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21ac476c1fd8941600ebab514a09695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a5e8a9ba0c5a23d595b82a279c1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb324f3438f809890931a88cd14ac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc079cf057f74d973159f294c835998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89edd4a34e16a331a91208fe727f46199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09f48a6bf6475694f2cc899bd78be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f297d8e0b7835ad38424b51a915a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437617dab0f945c3d17ca65c6156e32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3957dbcb0cd6aaf8ed240b53ceea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4566c1e52027b950a4e3310c2cc035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3f4fdb06d0f80b21969f69d9a876105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0f61667797a6bc843621ba27f318106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d93eef93508ed84fe8e22dd37d2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec726ffc2ecd6fda52b37dfe77f0f53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e1bf755373990d4d86d1fea9686a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c4b0861b7c0edf8ed02bd00d4cbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e128b26165e9d4eabe7ef39cbe5507111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01562f81e15c2614f817a183badabc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d187410466243b41b2332e601d81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aee8d21ea81132ce5d58e94f8316f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38057a211cb2b035d9c567bcc11bab61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211a9ac364554b83c62acafe94b247116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59d8e635186ca3d4384d2762d3bff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6781b938f2e67e7a29816936cb75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf602afedb16a9038cb2a36239c26c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77164bac87bec3731453abc639007e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec285f2091a2b33117278ccaaf72d1cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e9303a04201e6327a102c96c0538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844659bd6dc33060b64d2a418c69db8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc09f052f52b0d8c4e8a19d5ff2fd0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a77a0dd4ea172bb3e588dd174389b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35d88e2c5e6a1238ff9f550c1c77b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d0ba677db79ab983410fc21809f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a238de878a8a83fa8530a59e73ec42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0945b616be626c15898ccd70cc7ef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ab9cfdbf697e59d873688a44345a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514d36a6217734884f58237bd25c807131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383a45e1fa872df57490d41156e91f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d545090e562d1770a194b4d5c32190133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625db84555a3a0468462359ff1af172134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f96ef3cf4c4f67732a8331011ba238135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533196adcc437248b063a4314c5ac385136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcccee7bcd935f53dd2d2063987247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a147b707db58bcbcb9fab0555f03d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b98dfca68508fe81463e44fcd09a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ca2f3e71af2a8d220fa3a5c45054140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099915ba8cab50a8a85bfe74ab933fa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa461d6134a54fab6a6f4ea9ced861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6609b913637e5801e94ba0b028b6e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123332cd37683fcfdc2430bb2c0e6408144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a22db01f3a25a26e8718a94bb1668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dcb132d9387810b89f20441d740a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc21cd8d4759564317bcdbceb525fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bdd7be2551e51e14294008a290677148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259ccf5b6ec5b2d0bc47b933b8dd287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd33d80b1ed27fe9c2963fb6bd3b9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49efd01bfd0f8a8ea4a922aa4c9d31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b705159032d0836c90f41328d7ebf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225ad8b28dc085f3e05ba54c887e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565647019af799c79b2a8ba5bc2f6ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda605bebfad8a4137b3f6a5f146bb06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659c9caf88e629166299537e39b7e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86eff17c760a17f8698990821eb2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f831042210c0d0388266f8af5b4290158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317598d7bb140d76a04681ed4353a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc84aebafaad87b29d684e6f7c7f63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ba2a07d31dae5a7ae3b0654a829b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ef0cbb8cc8da6108cf18e964d78e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e9b4d9763da81511154ba9a3c12e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9334e2363cd2e754fe20199042b2c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770f29cbcefa0d65f7fd5b7c60eabda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f50afb4b6352ccb534b04441d979166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceeddeee7fb359100a2ee75875371b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361563523b0e5ce17e27750aa8d3042a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e271d28d8610d9731691378fce2c3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ec90d4fc5df897cb4d3dbd06483eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701d002a186dbbc6227b10c87307c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c2b60c24442a259291aef14b71d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32eae906062099b3f3ff6039b8db00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3c7c2dd30cb67972d06de46e90d93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e042c8eb209138d7b5d079e79ab689f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec041a6371e449bede97fca0c19f1495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0b0af0b1bdb99632c01d0c6df423177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32c08b8ecf0f4deb02536d227024f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c94e3cf5d3e875f76a6694da86004f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97769df73e3d5c05faabb59b0cc616180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3314a0e8ab540471ef108e077cb4dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ae68ac15f491c972d48171ee39e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e344486ceaa756d22731cfea27c26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d726825b4bbacb034b8a9845c0cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b122d334629b5d546f3fb85c6ad2db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922938c8153f441469f04573e223676b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7344b2dedde931f02bf3b302cc91ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef5b62d0851f3575cefefc42817476188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7293b98e74a0f6f74d970fd9db6ae74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614937fd2565b5635d29384e080d2e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742c761f48a944975caa13de514bd10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a56206260aceb08af712cec751825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b1986d335a737fba57c59fd3ccffa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49de9891c82137eb4924f050c321bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f346818d2c108c8916c2ad5221365195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938170c16722d9a7da06bf8f6196aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f241005155dbb7396b3da638325fce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386d97385028b5ccc87c6b7a10358e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d2326395df1ee4cd56d9631a5be4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa77eae47a2d1ffce0fd42307d3d252200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64c7d4b11079f174ff62616de68f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30dce94117e27350c5fb641d4f16a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbce361ce465205d4e7e83deac7ebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e481eb66ddb4cfb49434e54d87e19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb40d0ea668cc839516757950e57f45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb58526532832bdc46d472d364473206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53631398946879b70923b5e58ed6e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda52de5f8f2dc6a18cec7ba308301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ece6741892b45f4faaee63f15490209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2d8917a2b65be4ac3565f5b17c099210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa89220817c2419ee8d2939b790fc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162728d3739064767846c35032f9fa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cec48e0404598a8a9f8a30290e87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c7939fddf79a33ae547e351f9c3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ec1c72a171a33ccbdfadd70536c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234df8bb5821b6a2c5a8f6a5eeb883216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e150bb068d0287c829536f1e9f80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2c51a8d4040c43e963e1dd4c55112218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b46dbe037e63d2dc94e031d38ae43b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21b327f81a1e6b30dd3e1bdb10846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbee9e31787b57a88d795d2a71900d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb059c01bd3a22f2ca85988a719423222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe093bebf414fb6b69c7d645c9caf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f919f42cd9063a348af99ec5da943b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558cd9ee45f4c958974ced404d4c58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367846bb6e3bf7fb75cbbf9b9ee055a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb993ceedb5806ed6580a1c4cb2e373227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d43665b05a692f502f7a0d32b4c13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1e9e2f3473a7b1a8ea6edbdb45f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5164e65bcdff8f4e9b7a7563ec62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be41c7e97ea9fe0d9d683cf40525eb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0c0c49cee2021a33a3792f8897ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc69f70cafcf73849f474225f7fe138233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96647c529fe47c5b13f20473b3cd8e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3348fba2526edc5589a94ef8e9107235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175610fdf69b4c3d63eb1dc9c8f7e299236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ab1b46037e222be893f68cca3bee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05bcaa88939c5187ed333264323d57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eacce395134a5f826f5d6b05591615239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ca21f35824c98631d34862b7ad1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592f733849fc387072b3344517bc73a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d28daea930b92b0e30b3cb9c3f932242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da02bc21f0be41cb0def56e6f7e1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffdacd5696d387d91bb4a738f7bed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af7965f9681729257a92184fa6b68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3f0302a8e122fcb1a404237f998b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389940033de59711a687dcaafab92d60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22533ed932d7d5614df0370710eca91d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c015cca3f7650d9c724bd7f12fd0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b13d205043e3605aaaff3a989a819250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc93734c482e6d0026d1ab3f51f494b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326fe6a70135238558b452056073077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa71b80b5de464f49b33201ef97a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fbd0feb835a44c1b8623b9c60185f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4434e682f986687c8bf32520d4f2557255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44850757513ff49e93294135b4654eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388665bc71ce84e1721b41ac1a6e1ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a17740d08d46b1cd123b1f4dfb440258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31484265807a591914b1c9640d12e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600b0c63fe6fab95f9623b41e4a1fa2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea76431a369b2743e79d6a92f9495f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c501f8177aa53012f3c434cba50e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586365d78d268b1750ee1b405783044263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354fb59e3a6cd6619a560833c7b7580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d80fde4f53e0f3efc805fabf94b18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c8624b56f24f0383239fed17e550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28692537ce1289e54fdc7f40544e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7e002869bafc6bbedeb723275f1ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb50761da0d6894d75830174e13cff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dece35744882d88ae4ea89dca82f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd889d15210bf9d16e66edd25326843c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b208240945abd415881554b7fdad45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588caf4763a783b7ed43967ef0ec579273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda4384c695fb0adaa22986ad976ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6c01a7e56c7e09656e1279ad99ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd54964a0965b1d9d6bf375e540bd3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89461dd3ea807da6df3c2044a3a97cf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52bd632895436aeab6a83e67109ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b16c83d32e232f68d2f6106b115063279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6272a551931d422058d3ed6bd6cf537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe802fa74b980446044d8d20328b1ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aded9d177d875f213cd690ffbbc9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f634755110efdce3d9fc86109f6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa6d07c0558a5e7a577ae21c388ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5e55bfc9fc9301ae573adfd1a47cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949966bd69bb0909746c928b7d41d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f178f1707f48f57c0381f97ead36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8f46415b948b92754203efb302ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f898d566d6b18d7f32fe2f8ed7b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5c4db8fe0b210a49111b4735365b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f047b8aa8d30526a34d56ca342aa6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4adda24a1dd19dd8865a5c1e9f37f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39786e1c22b043d7b4b1e9e14839c1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a024f0468bb941a5eccd8c0eb2720294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1c083a96a5e9b9e0f9dca1dea34cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e7af0fc19f2dc3a78bb0c93d1d64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d50ab8654a107de918303e89e8051297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1e9db6d23f9966f45f42dae94467f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d68c29b07b791f98a32b7f66a6838299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47e1fb399fa2cd636d807bb13e227300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cae7415ed9a024503328673a1cbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72949e9d6a8497a708655a0e56737302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063df14a6c90f11ef97ffb020c25b6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79adb1987e5772c2d642250b985c7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01cb83794975ae647d184aa120b603305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072cfc9def97cda922fa68b58c6c4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2868b7d862e54718959fb3748cbe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83e5750394a43c66992b1e5d049a31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e8c950098ff687de1b362dcf87cfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160140dea0991481151970c91cefcde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba889addab6108b09f6242debde05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c39eb4c11b3087635a3a74e460692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1bbd2b3a299c3e464fd62c4c9e4db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4306bc962a56ed1349c4b6700057d53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec53a0296080c0844405d61faf267b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b826098c711f94b7bdcb536889cad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ad80f52fdf4008e2ecbcb6f6bad2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca7cdc7f86253fa8df55944e6d020318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045d915bd5df3b67014c556808e3d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e36310003272f14da4dcf704812f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385c73139e854638a3d81f0a07ac778321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4223f1209cb936a8fb0c3e26a3da428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf5462333c55b68e7c7f65265d2dff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa2c78854887a3114fe2695dd61a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25085c96a1332e379db283f474e1ae15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8051316bd6de0032bb1d130de77bd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755dd405fbcd045d62dfc21331062fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683eb7dc005ceaeb6051cafbb3b218c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50ff9a0bcfb431f1f06cadffea19f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a0b229c3c2e37e97486c31d9bb53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8a2730f8d843032dbf677cd522a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abbfea9b82caa14f710444277a8b02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf2695bc63260717511f62280ccd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424eb422479cb338e8deb30eb919be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be6ba954ec72bb8c733d38e34f9e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a8232cd4ce844fc8752726b8fae3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1e06ec1dbf2c755bd428e1dd14262337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b195b2b2fbc138ee685958a6d91ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7073ddc6199a72721761f099e14428339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88163ecad68a4a82f406e4432d9bab74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064009486f8b24a14582c468236d5500341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b68599d57c716f085ed957cb92af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ffabb0a2b334322ceac2e8d381554343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e48daf708bd31f5e4048f4d5d184344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a337cf14bcdf323080167b03cd6bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437625980c6fc1de7e88f948e8fbd20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93f244b8d8c5891b681feb03b6825f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15ac1be71ad9844f377916779692f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433bae9a52206dc328f27f058a75a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbde2ae5d902135404be101bd4d357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b173c67851e3de71f7f006e5f952351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be66f87f17ae684a805752102fb6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7385aaf71cd3020805a978f50adb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfc4343f061fcfa5de35b013c4bc9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffcfd6be4711506ced191676b78762355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2769e571d57e8c012136ca95c1b0375356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac519e6404c3c97214243286f1db13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2f218cb04a303efe1257bc2beff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04361089a3c2f4f9ae5f2c5208a5f25f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf55250bb5fad7e4606b2236aa1c26a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564dc43c020248fc0dbfc8515d9403361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f78c1832f2f38e5a7a1ada2dbd14df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a8d00a4f602cd0b520bbfe512576363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da0a420d9aef0aa7af20e2d66a8b45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5b22def95334e180ac03ef2d62a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027232312a52e4beb3bfd9d86209145366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bacef394804a9c445ea62305b1f83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1e14a252895fe5923b4546e90888368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36005bb20f547851b41151263f72a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd1ff10fa576d501f765b74e2c771370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf939df2ea14a8a59170d574a6705c84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ff1abf5ae94b0a04022311b43884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6297814a5819ffb4000f18ce821fca6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0b67083ac37d4015dbea1dce8fdd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef497f81a6500a4cd29e6978d58419e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952008f30822330bb4f853582d81b57b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d847690106b1e364e479e8541159314377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c5e67bd1a69dd49fc4f217468f1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff70aebb69667e171ee5a76791ce2db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f4c8f6245906015a771bfcb20fdf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170de5e1c6d01db3563ee00939edd74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897a8a6d4011e0d400d68b0cd038d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d629846217153f1271ad828dd82cab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5718c83d7f7c396fdf906d6dabb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6eea6dfa882e6b8a4708031c935a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262768716ce949f5f7569a58171f77c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fcd6829471d794dd0b2c9912ed344387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af752e068f3fc7d26ef63525cbe483388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42dd7daa6534c69c441fa92bd5ea25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221caccd9d188bf27586dd590442d2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69bc64ae866983abbf92369c608b78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073bdf1e5617482ebc6ccd5e7db0eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6480b5a7df45b0c8757c98da0d7df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899706c4d3703f2111731e1c6ad54d26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77f9e7b24d5718c6f85497e10a376395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e1a27c116f84dd5e13192c28f6765396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7db2c9809060b2951b727a475e348397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8f0ef38d0f413435aef09f95daaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c13248969f725d0e85aaf3a4d042399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd4c7a779ff9934f8c1fe89382b72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c3376b4689f7366d1f4aaf4fba97a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5f0ca5d5e2fd30630c17aeadab7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267b93487526048724abd3e9def327403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860b01dffaaf3dd204bf17d8821226404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60c02aa51002892e6bbaaf97954e94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c0eb459e72169b5eaa737278b4db7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453d294957462893f56f8f5beb623e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee56e3236cfe0e2afdbbb01b89b33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6be60eacb84aa06f41e8d6b26dd1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018843ee1c9b33a4754e7017d39789a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a8c572150083166849bcc5375dafa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ad5053b2f1324772883cd5db6ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d13bc7edff861543e9c3dc41d2bc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60610242f200047fc4bbe38f27e36dbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a6e99fbd0dcd4cea7dd595c1fa73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21afab7c3e24810e02fd802844233c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08dd96404f1668afc4cc027e1d6a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2bf6c2441c4fffc67be7435581d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139fa65a04636122ee54041a7b43f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716338084ad82390d2852007384077b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef6d2b9fa90e7498f9d711f8d0e97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d325a9a73b1a3b3e7218d363723af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3001ff169d81a20ff9ad2fae330fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848da51b95dd6fcea6d2ba71e97161424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eff324c87e077f9050ba0a810453b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee377b1fbb09e19f61dd03a48a6c69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1f605b6b7d12f6cabdedb897cf0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b5044d348acc9c8a88b2403c9146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045facc31889fe8c435b53be04c58f89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc7bdb22d834cd1c46a4cf71e1d30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3efc82b51afc8639ee3a304a8cac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f9456eca9aca4595cab952644be8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d560f8e66faf37a74023feb9820816433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e649c291849c25267ebc5e2ef66c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7f0c24263dc735ed37bafca1cb0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aacae5b8d2b2b329b82c605812b0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903c4e79c10fc2f6f9ca72268f40380437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778fc739253fe63cab7f1b481528f1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ec73ac72185ef530bc26d8b1acb9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210e1b990ef7417cfa00bfe5ace228440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910a02a2c05738c273089aba2a8a5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65212e9b290f099425ce91415e7b04ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215d1cdd1463a899ff6033b7505cc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70126f0645b07bc4f8e506557544a43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffebea7720f6c18cc99a26cd2277602445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6ba0e1d07b23b237031b92a683b93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf5f71fb1a1f8f4f3540f6b848d27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f27b8fc3bd59438bc9c91dbda15854448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6874e5103bcc743c5910b947e2b1211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a65126347715d48c1468ce6cad630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd00dede1d3195cea1e9ca209cc84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded409f7a38a53ffae9566ace84bd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9812bf3dca68bf74a9ebfdac066b86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d631c93323d1b0ba6ac949f05af61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c00887c3b016ee3cc365e93535def1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73811273d4a92f0d21f3a3ab67c86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165467a9e04a3799888f0e705f8fe16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3fc39c91bb2d3fb9dda2ed92c9f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da820118e14b29a54fea5c937bf9b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cdfa397836151a81f9d04bf9d3650460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7abb2b6d28267bd71c672df8b97429461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9d425e3795845f6fb4fccd5d00d8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9663486833bf8986dc7b875b1837a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf605492fd026732739b2bded319a09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7bff19f1d83af6dd8767893adff9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad34cce36a258ce335ff5659d223c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d5408c5b5772d3a2401aabb4155a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed178def3418e4ec8bf0caa1723baff7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d76aaf7e66defc392d8eebb29edc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf80c94f071813053eccd6576267c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08439441e9616ee2af011fd3ee4e0e8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a718363fc6f85b9caca7fb92be346e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184d7f40fb4b39bfc8d70487c3abbaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38d3bb472a0028466f39045d5a16b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570fbbaea2b84ff73f42df7e7a760a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcc7d0e7fd41e23f34a2cc6ad20faf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900276212260b048ae420517c7aa8e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f5fffbfcc5b7225a6994b9df061b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc5775019a5fa37fff2a639f0b8f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8928df9a3b25c430738836ce6fc5814480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7661382752aa27eeb0799352e250481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bca6ea8e9e0a8d977dfc44547757b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9692def5b4dd85a5bdf41eaa86bb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197389886562865a61d4ffbe2cdf7054484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40c82784af55580b67e064c47fd3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f854b10618be4c28480d35a5d3e17a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee889d2b9fb353287e57d2c36c0df8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd02669b150df390f8c0115fcb13a26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86682c300911ee31a0d1f66a362ebfc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d3d27de18ccccf8c615395e0c00a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b66e2fb5908efd55b3ad66ca2d3d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2621e9f2be97753f6de2f7b5999b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d08aeb0827f760d11b65e62c8102fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133edd0136c354118905157301a459494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc11513b09a0a803d658f99ea0d79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b7c1a21e3800c03ddf508dda40dce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d5097217725021340a7e8daa8580497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf76da24b79522a07c764356fee574498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7e026f60e167f6787b2d30735a8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c258e5728daf08c60ca5d5e5b0f092500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3abe343ae064705f5fcd6f76861f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177aa2a16f6c51d9d7fadde49640b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b406ecfd196b2ae6eff70d34a0106503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea23abb10d8b11e6d204347437022504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f5b1342c0dc89a0206c9c303da1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681438262dfbb1c458588db682a26c93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabb978b820a79000edb8db5d760e98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c09a743103793cadb7424f5a5e5a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c56350bc87a3bbdb89b51a4b93075509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fe18618e02a9a6ce880d03b671c28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880d9c6fb7a732886b8b38e1e37e95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b0d9e06873b2c07ecce0b6d9122f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58190b36b3b188e4a9fbf21527aeece3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45d315d40d36547da1b20afd52cd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e514fea821c995d178e53da7695a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ff4c313cbaba272f5f6d1b45c723a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69749d39db415737463b7967fdc6130517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a239f40b019b5cd1c6a7397993c1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28adc68678d15eab1a189ffbe462e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e944349165210ea4300a4baa6d3d32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316c87dd80303c07d5e274ef8ea123521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa198252a60313709833b133bea69e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22d71df47c1434a15cdcdd50424623523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcf0ce414ebb4722ac039cdec7f7f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5befca94a05a58f18a1184f2b121656525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a93849e4af5b0d42322f4c9c39ff49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b1f30b52c325d89837e792eaf6c5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49c24039755d79f8c13df483cf4d33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481939b48265cd428a30a8cf6b7c019b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9867ff0a8533ef8909d1475b31e736530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8229e874a9165de4235912b3175fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f2c886171af8351cdae9cfa03f71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3809d74d0ea934f3c727fcfff12292533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ab4571101b8a965eb302f210e5b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d712c90861ea924c0d495fef34f48a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0f2482f0367aa11a16924cba02cd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78587fa849fce5850762897f6bcec8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0ffa66e2032b04fc91722a6861a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a5bd1331aa0a825eaa1b9b1b53aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4ded2b04ee23a865a6f02fc32b87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c299e4d3267cc7963062ae73e676387541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266bedfeccf145b9b1c04f6bb4c0cb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b48840d9a43fb8b12e3e24ac8a13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6ac70b7903cc793557cc1dfd0c7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b94c0c6d58953961d5d206f789c4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c4e80fccf017941b8b5da5bbdcc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7184ac06835b64582e227ada32d9ceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267433d6fc111b33c68476a22e9bd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbb1d6fbf07f3ddb6d3ca2b7a216b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643a426dcc26e369eacb2f73ee29da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20381e1e76a9347aa433c3ba9f7673a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99a6e8e8594f211e5cebfc17ce8e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee52499eceb3d0b1adab3a6b44363f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44098c6f1175fd51cf20417f2c836554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2a3fbdd03d7fe63029bbe813e10f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf364c07edab3d213aa914177cb3f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea3b7772fe7ec534a35db9fbdd231b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea01cd0382565aea5d58c675ebdc7ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a184309253036ca59fc028b808f2d17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea34c623590204d8558d5ae5665770560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df0dcb6e53192eb7c62d4057e9790561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b62700072716a91f3ffea0fdeddeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaca708c5dae80caf0fa931761e757563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0204a4308e69bb112bcc0081e1c4cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94819bf5037b1e52320ce0b82ba2fe39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfedabf2fafb2d28106fece14a60243566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634301d17f0dc5bbdb15663e9fbfd5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89c56897874ca5aa118c021b6c197568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9aac3210f9fddae32b0a1cb49b036569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701985ef0f43837286e82e7c97979169570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b070f85b8612bc7e3b1464c63d897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab9c7e5cf6e976a3772b5378b877f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14c85d2141947c805389d0d00ce03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dee02aa0b601c9cab593b3792a835574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb52824cd1ce77aedf025341d5411575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c3d6e56206894e389c998f4d5ad3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a826e18f4a1a4e49628d393458d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9b13e9b8d2dd7f92eef197073208578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262f98f978d6523b085453987efc1d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a9467dd6280ea2a476ba37e634884580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386ff0da8f387eb133c174ac8c43242581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaebfde850ccaecc590d18dcf67fee1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe768896971e873618a0660280d54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e6c6d2bc69ab651e6084752b6004584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d851bc1c987bf9072a905af54f29766585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d1d43c5d762539da51c39de212b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801aafe8bdbab0838b4d18277c178e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b799c50721c531cd761a869a6ce28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b50d96bc20abf7ca74abcbedf7a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4edda7fd756d8793df7d45d788912a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1dcd78d2e09fc1906d6e2fa0575cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4586c8c61bfeffd6f61af6adae74e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ad0f4371278e93d42ca232767c6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16943dd4fd972a80b77d8408a50d30e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5abbf84a56e4d799ec2668b7c6c3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d314811945c031505c31fab5d70c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45282052924a39b05fcd0ce5113d81aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00650370be45b387dc38ddbaca3e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec74179b1292331a10638e649322d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee376e0841c129e0fdf0d80f1c88df6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9acb8be2a2cb8b106f17f5febb38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17fb0ead1a2fa3ab0fa58bd460a4e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e5bbdb30d9745840aff5c5ac0104603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f97d9668fa2f306431388ac5de9ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e992784e65e80db37fffec2c08988605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6e9033fe3c10dff4bb93538491f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891bdc7ba6f01a99967298f47211aef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e7c809eb5d679f1d8e340ca550ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaea79136990a7e85ab03c596df527609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0075566b0769706d6d4739f4d24b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa920f8cff7e165e54e702c2956ced611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3896f3a3f7bcda3d3d0ac64516f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4df56aa64cf4039b21dcecc43db89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e5df5cb495c796c8c405ba6adaa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59108ae349eccbbba00b3dbdc46768d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161965aefe1c43a92e272fcc2d56b22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03150b20abc4a52e70b70d726ec4a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5eb4699dc7f619e7c95acd16d02fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f5cf6330b0e3ea577f5e445f3c0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc431244c2486060753b384b0c971c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af262c8ae36c081df588bb8528d63ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87863bdc023feb3f32dc92b745fc82f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae4d47e804b787e51f0be16398d3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e635076037c54e3f547d2fd1a52c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba4e3859df16e9064f4625f89861bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167536a6bcf096eec3917a2fb1119af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5113abb7bd1b4ae9497baaa717402627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309550126f3eb5653a5ec805b4a971d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d275fb8b82e0633eb69529bbc38629629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f06d97d8397f96d06a5f08ccffbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a0237c7cdd10fb5350371d937b1c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f521a810fa533243929f95461f7c53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed006dd85d677e2cc367a78cc8eb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6623dc9a8fe03d967b950d7f94078634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aea49003ed8b04000db41ffe58c9fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deff36205aeaad20b3d3d1ee5c7948636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a381821d1e2c5b5b15f4debd745906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44e49b90240173f760abe45d4ac94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855963a10caa0311840b43b4c65cf2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b46fcf67369c83a9dec1a16fc0bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416f484efad7dd35e98b4a7e1d94556641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ebbdc3a1faaccd18c704a4a990ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d48b60724291321873fafb8f1842643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9c70a02be3e51d2c04acb16dd4b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8e37d1742dcecc9947c40822b28be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd8794105b7ad39282220f8562cda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3decf588f33a8fffaf76da0779a7e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bd0163189755c0bbbc768476411ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ceebb75f1b76a48ddf36bda8b2def649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f147b87e7a944b1db22fd27c49cf66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59d128a2317d65948c85c42860f92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7baba74c664c83539e55a6d25f07e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d2f2b0df5ff99d61f19f488865fae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb6a4f251466ac5af5b30a7465d3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf34b2f30fad4e4d6bce14f10a4ca1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede55765a2da99fba10e4b477139400656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb481628c53ab2515aaa6f4e0e033657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564735abfdfded3b28656700d68738fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb555092bf47d3c0fff8ce001c7c7c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6b9b32dabe398798840f27ae8903660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a006fc0250038116bde0118639bb1b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b35ac0b9786a19173da0fa99d11e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfcd6385745a0469b7c459f30472af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d74de402abeb10320faec96b218c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74833a75a83ccf9376ff7635d074236665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82c4c39b7d528ff25011621b05593666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b4ed8dc5a1f6d75e369a6985cc72c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568dd7649d998faddc5b00f766c8643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65a8f0e7cc38b83582d4e27d28da4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01419b29cd2dcb0e1664c38aee417670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1de8543e52a0a5a9ff4a9b08dd77e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c149362f63aad65a8fdcda9a19b63b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f50ccb8cf5c3955f97b12056baf79b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0309bd58f4e3e30c48cf28e380844674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70400831357e919ad19792a7d7141ab0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d264cc25af27bf114364c64fbbd9f06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71e1f25fe75c676142a3254e166ae2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc912864e26f9a4a9cb550a50d88aea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87a286a5ea6558f1da6107301cbc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34288b14123f52bad0362bd80ec619e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aa9a6380c8960e59d25db9e50705c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccd6eea331dd886a12d00cb66d872d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7bb387b1c1c3aca068727d996a813683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437741a06cd970311235af9d1d34400684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd4e8153acb1db5cdf3d403ae6adc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4cd2f33d35ff67a02310a0ce248b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02336245c040156017b1659349dc5fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90aeb46ddfdf720723a3707cc3f5e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09aca25552bb274a46981f1f647d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d652c7e64381c2a4c85386cc74e86e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4393692985ba9dd1b9c8d5a6f121f38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27b40ff046600561b3e16d2e006d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf1db1ed0ba4b2c8620fbafa40839693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0023c9611e02dd916a49717b8693694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08e8e7fe3cfbcf5a5ea22b68c85b99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae84929f95658bfe4826c4e32cab3d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705122b403a038f0388b1a81cf8f4d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4033421812ccd2652f3cda34d8e022698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759d8719c105ee1681ad8818ebad65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d359893490d38bfae3f88c820c8512700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2203d83168d2c8f3d150e356b83d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75c2a1cc67a19becf7616d57887d32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037679e4677d692dd1fdf5f31bfd5a42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d09b7472f87043971d30587cf7b42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239e0c8d045f893561cbef2a398d1cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f40eb4fb1e7d11d4ce1c0607a258706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f373ef71cbf27afd056f9be064939b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac132fa9aed5601be79acbec785a16f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63feb77c4e5a2f54c3315164cdfa23f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7770a20e13a8cf98fee3de730df3b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e742e21cb2fe2968462b13ff2078c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb94802e40b16fe5b20a40a318201712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9acccd2e75b61d09f27f1a7b6cc67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04cfdf37efb8de471cd3ebda898d3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998415b4ef44c7fea64caf415d89b15e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dba9bed2694d9ad8be6b143e366ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab0a8cff1942eed5ba84ae1e98e14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c5de4b074f2bdf2b977d5620dd0dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2646682454fcd85eb95ff329c3f3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b97c59d66066a29a3d6aefa30e88e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ee1a552724bca25aa2a4937549411721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7c254992f856d8abc197ca34fab30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281cd7aea7c51fd75644d740b922f06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc3ab67f73841ea036462b68e4475724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3563a780f7e17ed3d69d58e4eff6a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d515b2ff87d1b3b1c4dbfef78f48827726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157638875c7097f106a8ea4e280c532727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2146031de202d4a8ec16178a94a835728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72055ff7fb68ec7e685e06abc70b985729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c540fd1c1c13694a4ef5ab2c96ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517a2d3d5b1f533acd3a0efff5ac030731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028f6e425b1f80199eb65aeb1ddf8f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa94eb7fabaef2806bc2d57327f262733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4435d38b3ba7fcbd441d7e0e08940734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f514f626c5cc4ca1a09e2a38f96d0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd30b17259b2f14159d431612dab3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29ce159731b6ad49ec284914ab8439737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6fcdc025dfcd3665a2b01ca25fad3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76753ae609d42e9b0ddbdca85115b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39555b30c048d2fe8f97694d8cc6801740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7a771a331f5b58eab98ca2028bce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b199788d690b1ad23be4e5681f623a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f1de734a853784628370866b9973b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8db897f8881775beb27453fc3ca1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a284db234f9ee2b6f60c5a060f7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787a66c230e157c256a703211c86c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e93e2282dd2ba9c86a281241e9473a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15149fae502cdad9b0e560e36e33857748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67950224ba0af75367e5aa026b9db3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d817996c9a44fc56dc791e5c0e7bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc827e33d22b879c5bd4abd1d4ef5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf0f55631cf339ae416b660c46d35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b718df5d62a6165edb659cc5524a8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5d3258e56921c609c37756da128b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20683c5584a1f56ca35c012753f08657755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea594350c805cc90b17f9f0922fa024756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb762d49bdbdca7a5f7caf6da57c79f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad637f366df5921b067079934d5eb03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386418458d8afc7f968dd3e899c9241e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>