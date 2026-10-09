--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10619244295c75bd874807e442cb6df31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab75b86f0340cee2786f8fbe60d81972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f5622aa1c63e4952807515aa37f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ff9d0ffa0dcef5270b62d6b9ed024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb734df8d6f8690baa507107390e3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a1e5beddc7ff0010304e732388f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8008d2e183b69318b24c472d5731d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278bce4304dd0ca8bea87be4308e758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda28ebd45b8aaaabff675d069cb2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd48afd81fcd1bb8693c13e0930edd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424d31c389ed44db41d02dd33f9cd0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bee169126d26870e113039583d93f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0537789e1786331178444eee6cc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be60e605ef813334f6af1ea14b58d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e8ee43371355fd048f02002604fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf3a61a9a9d7da998fa4dd669ae5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a86f1450183eb62376a3f195302417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999fdba9bc25fa423f19863cdb6e6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d4fa37c3be7f73ddfaf984b6638c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57656f754f4ae137727ece755c2ee1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45422e2540cc6a642a6679ab18eea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb278430d35dd5ca5b164cdbc11c4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c9a420c613982fe413381febe677423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40058c9bbe679367df2e48417ffe2e3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63d846de04470108aa5c3f9eefb48f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638569e16151f1b88c5b9035eb5b9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de0ab18e504e57d81f1668d0b2694827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b3e8d6a30bdff5d2c7eba78235e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd494e225ff6598c4965b4eba7c845829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c028d95f1ed95443c1d4435de78c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7773ee068335118fca5af03b61884c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b12401d6ff90a08840fd390dbf5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d09b5f43378aadc20a957ddc645a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba63132dffe72ee931847a074d8ffb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c2d37a56cfbc3b9482f1d5016777e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf616b6812070a87b13a143adeaea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af7d96476264d86038f71284abada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6f5c79b69446af12ab388a5c28ae138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a173d5c6513bfd025f7c686315c6b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec85894a2f8f820ee343a639938feb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a965c66d07a8975319dc31c9f94041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76b3b5d15dddbc1920a1c84e4259f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e807c27d546e2b3b2b60ab46f374c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f60fe97c9ef46a508c9887d11767f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b39ce71f3c9d7d1c7bc4da116d18c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8fab8d5cdc287d821c06fa4ba2d7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d7decf6b764e04f9915a86eef364e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07a0cdbdcdcce2b5c74ef2e8c200e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef836a10373c550964df243dd35ad7f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b07680b62b6abc7133be6cd7f9ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6012b0764a3b1fe2f25dc74c5e1b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d31bd14c767328f6b687ccf0f708f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875a9fe9a4e2dcea756c2a3582d6a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e9cd3f53c975a09d3d63ecf0effe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c70dc91cbe82f645c1cfe9c69b82d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c686f91569ecb65799fbb037e5cb5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12024700720ac63e9aa956ed2512eb2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05846ad16f51bd7ced12e06c4a2d906c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b2d9da7361e3da72e1ee1604232fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342441effcecbf3b4204fd4622649b5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b445c28c154bb76ef9d78230fe0a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de94482bcbe1b9dc337817a8587f7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb5a65f61979b4fa46baafdb118a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb9b5d6f9a8b855bb0c1ecf447ce1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd17322d86ef76ba718ed398cfc4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f7a01c4e8cc8f127dacdf7add29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce607b7efa2d2711f0acfb1aa00ad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1fd5ff2d87c92f0c33e85763d078368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fcc904831bd185ff5448fde3cf91269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708a3dcc3fa8017339775bbc41e64970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c1349c773c6d66930812a02cf40bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bde992d81bce7a6eeaea258ad849172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf049fb34a0430e65b948efda279bce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b6475a9e55dd5511c29d01d28768574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbfba6b2531f0c0b7fd7e2502738075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c4aed84c51c4df50e37ee2cb4dfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2440cd0f2e108af8a54b6e6858af877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b4eafb227e9e52db7e94db52ddfbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9226d52f0f4320fd2815743b1235179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a89a7e533b71c21b7cbe708b937280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d06005b4a4c76cddbb55abc59fd3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a54089a563a3ae353ff058a5da183182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a0318a7a2180c855b35c4efc07e7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3479d7938adc89c1833e56bc47d5e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0bba750085b6a85e11fcebdd1a1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295837d5a564d462e603b2fe9e4bbca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5205cf62ee72536b7c6cd1b385ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c47cf9dd1323c2ddff28810fafb5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29a6b6210428900b4e627cd358458589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920ceb267cb531654445257a6722f4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb07c959c0cd93e386ecc595687ea391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861bc4ed0ce3ae921811216edec602f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b768c4d755668a16096685bc03a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650db68cec9b6da405b901566f31dfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a239cdbca0256f2fd09282c2fae8eab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce4c71786715b0587a38ac3e90419896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6c352b7eae5e9fe295348481312597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b9780ac0bd67d521c36f00c25076e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe223a38947f6230efd73e9b1b620c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cb58d42a00495400ec9b15412f460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd479012e753843061d6d3a65183e391101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161937334f12a520fc2441ee5f51bd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a864e704fe3b5ddff83915b6d4019103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65922a94731456625904a6d6686983104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e0ffb7ea48724e1f7ce1840effdad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3970e73b99beecfb6ca3393d7db1dab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fddf5d0fe9e5e21fce8fa8cb9a4a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda80f22dd032de0a89eb9fa8c2a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666999cbb9d340dce6f9e7ecef994e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7527bb66db11ae66e5f50d6ec601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677585ba460af9cdbbf968a757c4e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327b0363903f98eea24fd1625e6fdff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d18601bc85193f7758ea1e834bf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72b7276a4911c4e59fc72fabc5e251114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25382c189f2030e67149e90f84048812115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa50079aa6f5ee495a29ab3a3debbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e28d26b7e3ebc4a56eea59eef74014117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c41818481455d5d31e1992aca85e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987d431f5d26ae53373f195a07778c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf5dd06d39ff1e49bc94af4749cb3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d690cd6ad86d7dde81d65634244455121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817699a68e48f9d9a85b6ae31463b75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c73fe86cc7a24aea7fb889dd924f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebbfde18f751ba83bd75f7e3b9cc06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94131b9a17505962436207b05da47e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7128894863d02a289ee22c28e003c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b8127144347242d3018e6d7d5ec3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25394c68917cbaafee849241e353a9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ff780069f208a5089568729bc37c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9f703cd835e1e8246d10a89ec0c61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d4bfb482b4f7aa30b4839ea2584f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85868479f2f6cd66576920422c3341132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585512976577c6a958b547b578206e2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb4fc8885c76b6698946cc139a62f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35588af5cb49571cbf11418b18c3c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b344ef719d59b4bfa8c396e7e2a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7aaf220d7a1eb9f59725fa48a7e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75c3234270626ee6f8f0fd67697c22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae9a79e54d58970438ba21126c14b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f18d06b7d4d753f314d3e561871c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3a4bd5a351d72690315df5a9ee03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab86d0a663c848d2a0ce7ae268bf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce9d0dc97d8cdb54bb3734d018554143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecec5842ffb68a305fbea9acf4e6bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d10f38896306894c07ea5e8a75334145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66c567c02ff331f9b0912c7236d99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce053a14fb6000e2d93c93564e773f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32453d1a7231da7cbdf4f33434750e65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2adadc2e0d6cc9ef4541be224a980149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273aab20c9ca67bbd1a9126fee1ff1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfead024c5af9a396c3d42a8176518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c33e4edc55c92a8269bc924f8525a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452b6638f65b215bc4fcf35856a895153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac013895571299fd203cd1dd0299b614154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e651f297f0347ada2fc3b4e18456674155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fa5a3906220ae5f4aae35c9b4baf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd70ae710a141dc108723d2f1ca0334157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132768b150e44907905333a2b60ba168158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266bd9d2058ac98e538842b819250f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0b27bbcef09fe080a75b57012267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205f3e09c737879b082a2bde83de40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5c3f2a3abfcf1335c671a968e6746162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816537f8c736bb6e27a61137c4b96d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3453d8c472e5cf8a35dd36372a5bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e58de0a9dc1f47b67430a5ecced9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97d48c47dfe12a089e51db264a8f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e359f5461fdfe5d3d9b39fe51840167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846f4779651701b71cc24a0860c9b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1a21f1d1037f5ebba24d88ced396169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd2c23f423b3764c744804ef817bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7157b76180624b3db24f00d6dec8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1828d1d2742f38a0df9c41d6cadee9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798efda7cb0f3e7958c4a4671c1e20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581386045b5e67b669f8cc897d961f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba8c7ad40dbfcf54b029d893ce515175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6516f075660852a34371704011ee58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03136a51a2c36cce2e7c9691a960172e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106c628d87a736dc4df6770cd3a734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237d45cbce8b16363c7daee659780e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ba4feebc192d42eaa01e717012e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b979eb87a4c4737b0d5fb53f27f27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c1b1816eead0d7d11c85a1fea03f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505212fdc8ff8510319a28f1fd0b7031183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3841daf4414e219bee1a050d1f7d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beedbd56a185a74f171c2bb9cb20c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8cbeafb1546c7a1a3925ab933a04d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acdb97777c83c5ffcfb6c70c786ed0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95660a7e81c53009e3291d4c10b77124188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f07097ea32392a3c1529fb46aa1b92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4cc14785eb7836c1f0c0e277d9150190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3958b961ed532f1fc2bd7da1dbf9d34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee53f5a5637dd1599c31948faabe2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb4df0d50ab3e3502cef0d6bb43b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6777287506c794f258f358d6bcd6fd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6873d9a66a3a0e086a2349ebd3c3e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4de2043439cc83c8078af81a14a40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98fd61095ae3fd13f275367f8af5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b71dd512700cc6c3a9bdf1b6c106198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd4740ecda90b06ce9bd25ef145a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475e66b50ab1ad8f34f0109098b53d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d189e39ea12cc48a16293f2e0fe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5200ee8dba6024d198e5b4cb5fe603202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d99b02b11ccc9c691904516d7da3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929abebcda00d09d77c0d3f2cd6796204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45533074fc3d67aa402919abca0a9d63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd45b1f0fd4059c3dff1d8868b726e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55199cf2c5f9935ef8efeb719dca4dc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b5ab0984e0fc1942710e3e95a8d77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3853163517a532a219e397ad7feaf23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e968b709869fc7b36df7dbc5d2c53b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8a71c9c16d7c11aac521669554c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c1896aa26d589ceff1288d7814f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd5d3e6438812bc2c8244f0afd7dda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a82b3585ea8afb8ba7ba049f520d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af0e463bb7e4d3eb1a9b43be7a0de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd5a4b35ac4b5676e98a384c331643216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ff2df07539043ac099808264292dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e254d769c809070e7be140165a1ee4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf18b50ab43aaa18da8c2980aebf9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d2756342b173a968e6f10ab79f13f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891ddfabe143357d2325b6b4fc48e52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ab5161bd90c5245a23543e9b14f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8847600d7da6cc6cdb54e223f27fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014ea0e96983589d28d666d76fbbc48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea2780eac23bedfea325f9e3919d0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d3a2a197b3d40a87ce2156e11efc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f37fc1bffcd1dec262f808292114c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46d67efae55a29e717176898bfed2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b0e2e4c7a0e647260f6a0d341716229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ca4d18aaa83dbc43c7dbcc161728d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6e0b8b0424a7ea0eb60478be8688231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a988f1dec7924bbf65e8781e07174a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea39a54769478466c05651e54b9ddf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9fa6b976096a190506acd01ac4db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93917c9cdb300678874c690d4ffebf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec20fab09e64baa995d3350883770236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a3b40ff03c8148d1f5a94f49900d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38163545b04a82ea9d6b3d2f84217238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b649ddc565ed1dcecb8d9f0b11d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3c52d64ec22ac867614ae9ebc344240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d043ba273cd18e7eccb8a50e464c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53841b8fa67e9fccd4118f832cf6afe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa7db6f2138f2b89fc6e2c1ec25ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5fa5da1537309a1814a1d63e209c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daf802b55654d03627985449bbfe19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8d91d8a6c0f8d834f2c08ed9cbfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec4674b1dfe3465fd00d49b67f21a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac28f0b766646201c6afc23a620f90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e6782cb8fea2eedafc79f778ef60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2225cc0a5e79886bd85e9e869f1d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d2f253b609898bf5216a13bdf815251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997704f69155fb074fa2322c3f8bed6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91e807b74b60c0a81c61828579ee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5e5168bdd64c30647b4965ec34c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb02215387529c1643bc67fc29079a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99460ec5b483b3293f2c9ff865bb694256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6224be014d219bb04df91c6c9abd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271697dd67150e44b2b96c85ab5c563258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ba9635adbd1d213feadb5d269a9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0946cb80afe787ff6def852f0e3ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0761c5f075d7463bc2b3cdba3109e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c114032ad664534e8940f7ff9653262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1e1bac93b8add2ea443e241deecd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141fb4ec484c9932dce8d9651070bd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451fca4c6290bc05b282ddaf7fbf92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbce434f6dab15414005dcc8d34ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc8c12d594737d40b6fcc990e0a42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361672846c4f22a4407b85ffc8913b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69688eb9f6ef01dbc38d5346b7e8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac746dd89967a3b79d41cb90faa747270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc77aa5b537fbc222113d4974f64ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994ae4acdbf7d8a8dc07a7fc722310272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbad1fd99d6fb69e238c70bd8515674273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdacaf99130715ec02365d5d1c4baee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3c5962aa2ae931676de352a5dfdb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32001c1ff69e83def8a5a7aa801c773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf261ef11e7047e7838693106ac108277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e075c9c91dd47e67a002e6333ef64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c72c0bc5ff59dbebb386c81ce3b14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ccecb143f9213703532c8863bfad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cbe52ed8e1ee236db2001e770b133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7b1234a05a25085f71b2c7fa14cf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629b1c6b744ee244fc2be37c8efc7b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac3a419253a6e560156c2850cc642284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f36469b4fbe1673066eb8aef5521a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a87fe5566ac7aeb49196050f00d427286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd84e13a128397f0fe528fd8113800287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca8267bcb8a3ba1981c4731af9607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a46d55586957e4063ce6dd8b1c214289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f27539885e66f2b1bc08303b694fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250c90816a6564fd11f052541ca4a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc7af41695f768e78f3119134cd910292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f03c9166fce096126bcbe17b1547293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c646080933006de7148c2b6b4b060b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3175ebca126d034645b6aa557e8db0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef55c7e1cdf2570819c8c3292e791d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f07f81cb367c3ae28d39fa899f5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640959738651fbf53bf22b318ea87ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3bfee7669c3466f5c1a5d33cb7843299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bda76869efc0a1269628575ffefde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eaf13fd05f7254c0511fc59cd016b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c102443aa6b906a63e61caecc1779a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaae24611941e5fac17cc4937d9c67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d78c5786c2bec250f9f42c62a22c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0829665be18023b7520a7228563ab5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41723b8cd715a88eb58d9ca5f0c03f72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d2c5d440e26f3657eface2f65f8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e54986b5ff899fd167de382a448726308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb18f7be4b36aab6185c9dbfa0e82e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efc42d016c23cfe07a7fef43275e6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419285a5b33b7ddd9f72c6d84ce2d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a468d981168f8f75ff7b1de1b741312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b144e80582e1139818256544d77a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329c29ce9d7ae1ccc360733bc0a717314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f580eafce97d3bbdb3a7d6d6065e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd091441910f415d6c8b874044783ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995833bf99d789be45ad63ca379a620317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95158450f84669a8bb2cfaf373bb461318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f9cdfd8f18595823e190240c4ff1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf52ea7b5dbb8c27b3670e329aba7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82905c7d6048d7954e04e9b36651c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163537de7f0f2bebb6326c3e8f3297c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15543cf26e857dcacb90e240d84fef72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611a56b5c1ae49823774cb32fc63d98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7709a218f99e0624fbdc3107c300325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45f90617e94c9c7aa39ab959484ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf74560917b9f035522770bd93a87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d58453983a967326c75ab00afea8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64dad2c6b811194a3b1e9a5d0d306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af9f7cf6411fbc35d0c46bbd9a77ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40347feebc1e5b73ca449b42eeb44f01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42e83a62a9e800890e216daae62100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb4d0bbf20accb5ac0a053d5b21bf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b9150702808efee40c7f8380efbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa505869b99c9ad72ac5ce0b758352335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0319be6094bce16de663d8081069d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb47b430a46be725d1c567049f16cdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b16a0122f3c3fd21b55e23a06f5aec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d6ef8796b4b7cca7fd5d3a70c40e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94077dd2a7340f4b146acab38654aea3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d21a6b37c09b6b921a9ae007528a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c71c461e072b717c8e5df7f7f7b455342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108816113b4736113b33df05b88d56c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58fa7cc366aeccbe3b526dd2a2f115344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe086279eda18e7159277b7ab4d9017345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a61bbd90101bead367837f9f60ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069404fea95848d8e4a63341842489347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11257b879ff06de5c117d3c09dc1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7b1c5ad0dc4d73bca1d66c56487f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c72067e0d6b5eea7501bb34ea7d906350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb55d55032745f8d967454757ee27d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdb239bbaa1f48b717f8b672993f1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83ee096e9d3e74592b89fb52a5232e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07dd49916c2ef36e6a2646112192b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4618a5197cc3d7c092298253be050355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35211358726608e9bbbb090b58cd89d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9befb2d6243f557ca36bad5f8fbdaf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bef9bc81b9e1e3f1ddba06dd92e0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21bb2220c4694a7932a63c980c239359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e2fe821b9bc548dab13d21d6bd1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734d536d6076d0acddca2ddb5ed466361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15f90b9b6e1c648fb5b906c2e9dbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dc440a4fa8aefbcb3447993c887b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31634807cac15e8112bf99c234179a4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701c770e117caa036a7f292f71f5308365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234c0f9746586d2d6a69fbd4a0a0a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b722707dcaa0d3f3b48cebe8a76430d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc2ce57567198a5499ba33e9ac2b89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4ce5d9eba350946e1ec3638aa804c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09363c1420512e089c4abfdcf49927370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75270eac6526f55c556f61942a2e5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb9ceaf72a3fa7c5636c9aa438b82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff82ec59ece31d438679d6e1197fe1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f22d152af02a5568953f7e8657888374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e0b08f4b2e0cf30c33f0f1fe1885f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb4b3ab609a2325a842428d194096376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b2b2810941e78b9aaa2fc9b4155c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54402e7673f386228b763d1a80bb321d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a7de50acb43c487203aab11ee6a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be7145279d884f6a19eb9d11a6583380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b76ca834eb5037355e4d3cc5b43c5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec91486b8ff9dff9e45637b4bff2f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7abf862354a0208412c7d489e787f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62079dcd362bd7f2159e8199629af63e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5588e052941b88ab430a2040f55d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0229fd6ba61a8b4373def544827d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7df319e6a796baf99aba6f41eda1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc3bc74cfa3ae49a92f5e09361892b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053d2a4c0ce76b8076b32cb67a91cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d75461557fd231ab4eabb6fcc88219390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6cc6b2c79110322f107a5c11202c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb8271dbd681cace8d9801483fe83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004afb61f9431174e671dab73bcbfcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70c848641b383d892746388d4a832394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa2856365d84f6207cf299e537751a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e65427d118f6950f416fb34fbb30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb933bf974845f2c36070778c2675d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91e878b169328380d14bfbb6769ac4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed7e8fe1097dd85e087350408b9f6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa735d510b320c344c6ad698d641903400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e8aa64e2ff6b1ac694c29cf5a9a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2af919f08a56bbfd1f85468baf3e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd049f968b6fed23c191826b1343e894403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e00e78cc0c2c227b2d6c60870db88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040edfe5dd64605654c6d49efef8ae1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13b4c67ca30fa2c46603a2894ee4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99e5197335fe3b17d911529588eb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13f96311d8acb00b686822de568b61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244cc35837bc2330e64827511c1288409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a75b5d5ca15792680516d3bd7f7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d26b20cd01e5115801fdc09b3e06b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf7339ee143d070b8fc7d5d015d44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f69a13349855a4d939f8a65ad41352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d7f58ce60e66041cb6112657d9aae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544ccb007ddd51523f91ad957d87f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89662b7f864955af43282ba4c2baa3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909313f7cdcb9c401c93899e70b681b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170b13b4b467537d01c7f69af10c21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c855c69e53fbd1c94afd9fd49174137419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3b683ea295188fded80fb5a73199d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282479c4e2dd7c4670dbe997eba59a08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23662f483388c1fa980e7f9a50c9b63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c26acf2a27e6bde257d12e4d1b0e50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841fa94f93375495b8fad7a20d0588424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c30ec94cb2fb3000befa02eadd65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112417f2b999f82cbaf1525497fd3034426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d24ef40fcd196e8466ff78377cf2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6932be52cffd5358c82b63e370cf60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc139380f452035f6ecaef8db4ffde4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b37c2cd4daa826e22bd7e953214f96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b8a50b330a3176ffb0ed4aa0a2a3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41cc1011a81c60d4a3ba7cc70b0ffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef227502d689b995ac5c05349b2842433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2827d81effb3569a63ce025ab8a8df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef37e55aedccc74612e86a3b0a38de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106434b2a4076228ef59ebc0a4b75346436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bacfc0b8bbcff643284b1f1bcdcf9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c5ddbbd4773f77c0e125b50e8d4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f649c53e00248621837b3f7d588f54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143594730baa64e672b0a299e2ecff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c00b2e083d996ccbc52d3ec9b565441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ec8e74ed9c33b1555dd9cac92eaad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ba234c960441b5df46d5c04b6e28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ddf501a1edc0835d903857ab99fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cdec937453c8e41ce46160aee0e14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae3f4a26445dde28f9c716ba548305446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb93bf79ce449581ed5f184b98c42dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161f30f72fe1555d7d7cc43ec54349c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19afa1ad909455f98a7a8a248cc623449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65c2cb9b61b6619d4b4df16b103d1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc37c6ef98279c3286aa1faade1665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93fbc9f92788f6cd9de1311c3e20a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06bc5ea41277c2d05eb320ae8382c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b258ab703cacdd8d9e93216a86f59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fb47d982e07a77657aa66f5a2b904455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765aed044f9cc9fa78ba49defe7542e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da87ee77e8a655a9f1fccaad4dc943d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06096b5433cd346cb5ebdfec2961b15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62680bebaeecd5d466c1018fddcc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f66a717aeba803a8d76daff3747ff1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970fc943fd2e7acebce3d47244c81d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02841b6b24f262e32a1e84aed64e42c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c231530e1a01edcb3c5035a8a8fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333041a8cb253ebea6fbee20ed5357c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0079eb14b9934f8754875367f33645465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df897701b09c6add278ece6591a3e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a5c0ad5a9edd7c48316026741a96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235b9d1a300e9e7a14dfa0ff131873468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c12cd10adf8fe8717b5aac0b6019fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47873bc86b58a7ed968d353a46d2c6a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960123a0849e84f7ad44f0c2f520e52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cad0e181de7b2306d6b8985e923e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec5f2fd915be6a2d7f7a7d025b245473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700d2e38a89bf9128e152525019b2e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aa71eee4cb3d14bc2b989e2f12503475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fbab08502823120393727635a203b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e112fb68f183ca4c50750b2397867a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c01c86b65afeb8ac09a505ba77a41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9aaeecf29389db7325d0291e29e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac194605b9a8c7f533ae596213e7c7a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2819f0498957b911c9dc5deab08f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c81222956db68de44dcc2ded0d71b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a078b1d21aaece741ed7b66bba2d79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbfefc9b6a942531594b22759b8bbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989670d7da63ed91587ca608ca064a85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60712221df0d4370855d215afec1896486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaab29262ebed2c755392adbdaf648487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a040c9fb079b8eebb808ebf645aff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93019b4edb093e81059634602ddc2d4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f4c72963a5bcde01e5782fc4ca72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd91de6a957e0fb040b30ed2369fee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7b18d23c52816d4467eacb591dcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937797fce0964714df15226cd3c9312493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d4f56aa1c96e9d33110e95079dbc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba76fc0609f01c53644413b06a64b9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054c9cf0de3ee6a0eb66ad3f0396f17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d3a5eaa1a944f82bdce05873c605497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c3b4ab7c0bc3f80e2352034cf0202498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0ac681f26a7e0ef8d7036fbda1bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae92e654491a092b621af527ccecab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b33e17dd3d2142f1334bff8a2d856501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ee16f7daca9b44ad231f377a2e20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca8608852b850468327062e6371811503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5335579bd19cc9c72bde900f3cbeac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb91a0fdd23d2390a30bf36fb80450505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71d3ae65859210b82b69995114d04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5a3adad17f6336ca84b4741894db8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895db3588db42fbdb3bf3c1600881f3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b7e558e63efff3befb2a4fa9d5fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67fc85bf0f1b55850b9a32b16eb32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f675fb307bdf1144952b6822a0357511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580def2f376b38bbbd72ee60c4918b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0a40aa410b063cb8a1b9d1028f10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31ddad96f3a36d1bb797b34c201d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b250b889d8864150ee483de8cfb81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961d1ed1335aaee82354e304d06e655516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebd33dffc68437874933f6fbe0eaa1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310d787dbe1a566408b50a73855323b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373931cab24dbf98a74146194cb24f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6acdefba6860d99a65f2164bea7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96abd60410f50c24d38252f0ceb010521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199d8d8bb1ef7a62d0d9bfae7f546b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa634b7502103befd7b27700f26f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f8986d89a6bfa76b63838f824a4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57154199787baf07890ff11aab3e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c415e5385e55389713d81388508b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a559d906b6ace17e5b80e97cf639aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c3671b334912c5e2cc48899492ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ef750b2777116f912fc5c0debf2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972fc2f264f2fa53f576bc407983eac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893a9834ad26935688ff94679192019531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23746baf93432993a0b52335659cdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e087480ae9b880d6aeed388b7fb264e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89444b49480b70ca6aa4902c467f721534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec00463b1f7895d0077d36cf245154535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf84fedfb94f33babb5f74341f761536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014a0a2300c6b3994f216657e68d60e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09fbd4aeda87f6cc79d4eaa5a9219538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3bb11be87a20a15f56f70ae88ac76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57250adbec498bba046dd723c5c158540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fec8296bc2ce59b88f3a2e03d3842541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba9442a2e779f223eb6d148c40458542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6f6cd5304ffbd7e7dd187a0b6911543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2d20f39eaecb09a5bb347784ad8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8488c1ce8e0299e60679058713c912545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7347467c73d015685fafd248ddab179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc57484118248afea5dfe3cba1919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1336c8029bedad6cbfe9fc605b48b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9229263f96b7a2bac27ebae7958eb9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60fc3f8b7a9a2da8eaf9b829ba60b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c9e614b9d47547ed35aad33ac5e7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab29e0eabf9c12877ada1951e41ce1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba48452d806ac5dbdf8b8f4e6c6c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cac51bf967ce2dd5b7bdb8523b6bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c6f0ea26ef955eb8870ccd03666be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd85ab587ae816227472de8dc711712556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a646e65fc1ff745e0dc0480c52ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f4ecdb436db6be88339312fac166558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b644bd5e3703a0c2d8f9a73fa2e2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a364ebd98f5467d74417712040310560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d136c94606592c0c4f09f9ac5e5033a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418680e3e8ee6d894b62dc7b3924223a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e34f1c5d467c598ed9f27afe85a7e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91ff7bdeef8523b0f6da8300410aa1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6da5d9db94eb5f8fcd0c1b31b314565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bedb918e1fcfd4db060b7b4841e4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8010b1867d388d7d13bf4daeb81f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071eaeea9ad065cc42b9d355a1c8a2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a44e5d8fe1a31a62d0deb70dab56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f145310e9ff22fcf8fc84248d7040570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db730f537f8eab24df6c0c039f9ca6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3969dbf5e5e73952d415434963ed1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790eff1d82deedfa162a5799321be4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b0c3b5b31f27f09ff64870fdb50bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f878a2d9b0f74c020b3d8dbcf642d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd08c5b25403af511820df287eca435576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e57325b0535653f8ef7bf3e2599a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75715e0ca1e3960585a6b2809f12de0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c342046d7d651c08967cbd1ae9e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf497113c3b566989795821ecd4336580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c450ded51e45f3f9b11c0907e70d80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178307013a359c630267d9d562aca0a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97038fbc3b13a5e75f7b29cf90123a92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7024bdd0b100185cef549ac9ef7e1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2999370c1b86025fe35f930aa92ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b80b0f559db5197da463780566f14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30d2f1aaf2250ec232be30d7a7e1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdace27e3f19d8e0be151c68e0825e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181c46837c755d54dbbaae63eee2a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b871ca9ff2b453158db1985b9416590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5044d8a964820979cad99436df02a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181b06ba414daf1860d5208ac2b012592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04479b4ea0edcd359c2c8a08daf3fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c60196b4cc4a14dd0486620d3662594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a1e402ea9cf70c5679d82b8817730595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcee02f6b340fa8d9481ae60793680596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656b213c938ee48f1055a8e5ab9ff6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d48b685bc1471b0d8925ec59c0a9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc09c052d716efc37d8325abf9a0e8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bab170318b706ea345ee9c83c72419600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d76801f5115ff6053afb07fc9c1fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5faa51248c458a86a58c4cc88eaf5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c5fefebdc80938f2e058044e3c8cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b467fa959f0072eab526443882dc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866815e4121a0889ed7ed387d3cc68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad4ad3a5fb44879ba46959f837f76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd61ba2733bf61b5d7188b6c74145ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029351cb53d14ba277a4d6ac4e17390d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8d569616db240716a847f202f5408609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840f55c6329612c2274ff880344f2dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86a474e4911769f90afaec9f98d723611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c609d1bee007f7b38800053828de2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b74ef053d1a5ebce58514682e69b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854bf0758a6fe63e43681b2e84d1daf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83badd0e7ff4eac2d7ac908ca85f7aa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e70a0efc7d70e20c77827f50e36d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224ce205cad79cca893b66358e3795e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e245af39a4bd9231ef18230ff544cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ef31122e6a4084c26a8266920d49b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0070e305b7a0d612c6e94a895de1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072f45592fa50c1f6a500dc90fd1a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca23dd3aae30bb0552a3b681eb8605622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71782d163f25fea499797283c50cd4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600814aacfaefb2f442a25af6b3a2af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aba1c6347eeef86d59db659cd00cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699d097ac960c9273432f6b5aa16232626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194b7a1112606e1edb180769863912627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9480aa335f1d684a9ae5df82554563628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10bdc56e77c2094ee08dc12a78c328629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7440b5385652a487e384171ef67b7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f5e5fbacf2ed3c411aa8fef567f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c27b61575acbbe81ad478e35478a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eecca3c5b93aabada2b10e57b1e65d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4a47b5ce086e569570c399de6f3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce03690ddb1125024e0b57d148a3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743093b1fb923644f614e5db0c756c10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d33667990ba341247bc2e24a9948a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc0d5ff434f8382bdc6413add6dd2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfd700de86364258672e1eddf45325639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cb52d44f21c8f5d52643b3e6e6ceb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621a11e62e390f596938397ae188e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91175fe761c24da49a2a53b5223dbaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f624ce68e24ea320c8550115a1be5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191522df8ee54730b5a61e99ddf8a217644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673242c5e20eee402df1f23aa288ae6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225801b8fe23d6c9dfc88b9ce4de28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16fb44d715bde925f4b4a727143de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304fe2d512c62679d7439b1f5eddf83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d937276e27b9535f6e6399bd30bdbb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3149592e3735b24181608a71efbae7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a13d8db7b3e3245825e4c421d18c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d07d56454a01d02e4f8fecd5e0b38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d309158b96b166acf81b0b97197998653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1494904fd8bd578f2d2cd19e5e431d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89b214a211352d79bf03fe79ba66b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9b2e5b4977658bad6932e9a22523656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980dfda581de33fb334e9309addf14d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843f0c0e07f51b3943ac3bc4040c32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897c3552e067b870edeb5f1af8e6784659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59a4e5c0b51b7cff5014e594f1a46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64242c662f38d72f13a81b4a78088ab2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46df8bf51024f5236f7a5c8a5afe6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a4512da43bb4654c374ce108851e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282a373bb5c697ae5b45592da7fed3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35915c0b456a2945505ad535454d2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cffdd8630bb40a6c47af9a372568b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b929cd076aba72cba98231c49f010667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd414de7ef589664610a859c369b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37c2bb2ffce6a05b3674fadd80b3ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde4c343fd5b0a4b6c9a37610da9be2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafdc99ab6eb15c36708763c104995e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfa19dd74287eacfe1eb5276ccf1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05530add2b561e43d039957619eaa34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af5104f59d51a64a498dd24170e99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6633b3ff860602806093dba4a481e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e4fd18a37f371a0cc1c8ddcbdffc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ed5e7d7bad391cfaf31ee08fdf2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0d542496827285e2e30eafa679e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780e927ee9c3a5080aea13dc4beb4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d9cbc71c54e21753c0b68d7450065680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ede5d09833827ce7d09fddeca8aa13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aee4d0113aacaf5cb1f4c6c1bcc91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca4ba7bd09ca5149c9b2de0121cd4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1d75207a31d531c15c98131cb6a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690845e78de9ec400a88388eb17666685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc11e6667570b50a6ae50eb1cec270f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0774eb27aca44e9e8c0be020ce12c52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adf552f02e41f0f65d12d6e03d469e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f579f8a51d716a273e9093474ae1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6fed3e763f3ed5beb135e9198b84a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ca333ff36c19aca75c58392f3f8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c1e43d02b7379195acd3fd1203ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1d03f9e4238408b8d3bb533a877d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e6ad378aa19715db4a41321643a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab2c6a96e809df519c88a3383e7944695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929b10c875ed5c241e3f51e276a289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42b9ef49f745d0959c173d5142561697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5226d21a819a3dba23e36413ef5e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2df9d7916777b5a3429555fe780079699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187afccfb9e6b814a784191efaa65c8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee49c525c55d78bdcce9ad2ff11156701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcd8a5f7ca7eaa8fcbdb641d613e0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e103b575cafbacc08ecaea42814a85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506d73469f8e008173818bd70a26a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78337926bebcd53f3e858673177716705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f32070fab4a078278c3be464ec12b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081114fdc85d0556ac1935d83f593169707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2ff3b62f684dd2db8b575097bfba9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd9de732596e56b80bc24cac6ec4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca92543b41729a1d6f59919374c7ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040948fe84e839e13df0921b747f928711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65341f8e45bc41994d619a66eddb3680712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25559e5c8537480447fb835d4600dd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c16808cccffe3010d4757c1a44fb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb713010b2738c6eb05ead67bf4cf77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565531ea08ebbb948172bf0779a8381d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329353746c064daefb1fd0f5e13cc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e41d3d077e694e1c8040bfbccfb881718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1535b45d27a9ee44ac1a35f54f5e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a144ac175b8f7860ee27d8af381de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea30912728cbeefc9257cc0dedd7f9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea794b9cb0ea367e00292e7ab1673e82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979776ce194a8b20cea1371ad6f67bc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6629b3be5803fc844adc485f30b21e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7443f921995379788eb5682b3427c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb2c0e333ce8fb4f43d350a7110ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05472040c5b646d9237a8dcf2f4c24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a578e6e8bf98224360f8b751bd26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb348e01d6d9894abb785847c57f786729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a070212442cba8f942b4c3c291a7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b416c7d8df4d70f682d675fd3e77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc71a4ddbc9ca0c6abb2d9e1b68ae1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad09cd2e8aa77fe9df868a5db7c33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287d840908fcbf259d88e6bd71b6bae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bae27073a92133580fd726e4483f15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5fbd28c851baf2db0de9281b03b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e6d174b8abb04cd3f86cf8eea5c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aeb48f40b77e4c30367e1802a64d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30a107a33e96e53c2bc74e221df8f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e394c9cedeb18a7d0ae4a6db6bbc68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbcf445f8d5c79e58053c8d924bfef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4f9f3a96ffa27a50920c2f37e996f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fa4f618b56462448ddd263305a13d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438facd93ed217092290cb8482e3f9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8e108ffa5dd7ccd1998eb9938c9e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6ff0295d915a2eca858127c3089c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285cfaccf2848f1d5f1442d6d0849d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f41119bb79a186a909b645dba2532748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf327eb675faaa5d3bad2c3c51c304749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4307536e6ea76f14a25176dfc536d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eb11ecceecf05f0c6db6a92956c29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe320fbff37b55b62d226355899e29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4179d00b26f90d27a04aaa69e0d92a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6dd537c554e26346ab8969cfe676754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a81b49fc1f1e0b9ce89c3c9670de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16204ab3e52f2746adda87a9bf6a38f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18b21dba89be3b8e95792717db7df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf5248bd22e41119879e14e3d463ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582b14d7eb74543f218b8a9a312b0f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfdd83857a2ba818bcdb4cf50007ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d787989f322eecdc9354f2619de5df72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b31b2baeea4d2405487c616f2e963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0b32e3a672c5584625989e95456094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf541ad0a036d154b931a690d0ef9bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6edc3185c6a03e42807ae4110e5496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f75205de922f1eda95ca4259d71037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5437202d76bb4c89814fb26a4978c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b435fa1bbf5355f92839271853ac1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a31a04eb85a1ec041e7c78f5662d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185c8973dd9b1d2d1f55ae37f79fc4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b152cef5b4d6185e320cb640c11e0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0c1b70c12be1fe5150c8d0ae1c6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc376911a335235c9390c759e614f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1819ffd37edb416803afd15e6db16615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee00244c3d330abe1c768ae849eb9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab34d66158fa0f6923bd64e1b774f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b117b4a7dab6aeafb3008c4f7be9d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0e71a0d1ff80c65158eec8c1631219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da1e23fd361efe2f88e11f4b24baec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998f4467db9bc41641384f342087cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8aba73f58da4f58d045f71c9dbe9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee59d0eb6bb3859853d6081c9299b1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4fc5bd364af30a2dafdea691cefd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab71e0a71afe28291d8231115f607425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5c46960ad006330d61b57ba5a3ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446454dcde432af3613b9f4d99f23cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa7fb100eac02dc9acc2892c3f0ec228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d3335a14851f7c51d4807ef39dcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de9056779480084016a8177f0e91f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dca3b50319f4a2ef0f3d1dee96e6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe91ecfb68f1587e56edbbb98eab9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1533d46f6bc67f0ca07a3f6784397333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7d422b47e32071312bbbffd4aa4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec02aaa092e32cceb009b48a3f3be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af474bfa3fc60132e77be5d0387ee536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660df36525ade38838286cca9f6fdd6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a5cfa91599165fc204263020a24338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e4b66543bd61ffb10dd85e965e8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd47c75156962920d8a96291da81cba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9d6ba52cd9f0506eeba4eb15f32c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e266c9182b158f0fcd498adbaab586642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c8458a1aecc0d680d01c28404ca2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f18875e184e7c1d35c950306abbfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95828089c69c347b20f50edae6c2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56547df541d88d6e63ade80505b9cc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8b4f23a046f1aedb4188c926bac447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9279d58c7c66a3fbe0762328202bf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a18ba478274dad6430d280431d549a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731632c2ec835be80e1f5f51bba453a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12391acd3536360bc9863dc573dd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e337b90018071f02c8e13a9c8658552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e3a180ad727d527cdb7571c08665f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55be465b20648d29c7b3127e45a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3fd566d902bef2d21fad7732bc99555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8fe34e62db86889ed9d2a2a77c73256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57736526210205db292fa20d7629155457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee0a15271548605b7e1b0f0ad47c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb7ee25026c30fc9b39a6bdea055259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2980c94fae7a33f5920e57ae3470bff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8428ddaadaa3129891d2485d01c6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f968e538c7a985e4b7910af1c7d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa654b1323b5f44702c96ea9e5183af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbce907a2b54fa4a5656bd38380e8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a248fa6610a1de7eb7affa8e08fe8f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03301af1508e0d57f566efdf32d593666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2bc90cbb68215112df417c2dfa46867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b42bed31726c5b69daf19997caa97d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8457f680674e795e1e28296f81f9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48355b852c2dc417b642f04995d9bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df045200ed36476cb391d82dc993c0e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7f4a64d6378633510dd480d1fffbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648fdc7d3e8fffb41068cd1c4d067b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d7ef5b148660eca7b533e6a344dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0e214a3f21cd7520558b4f2d254775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23782d649ad264827e3c0409480d9a7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803ecf205823dae686f3be528136a0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb310c3e49695a267d3ad16690535a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72ab586601690097407e5f8709d3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0729986ca3babcc7b6ac22cbab8e6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e215e3fea5817eeac7f190237c1ae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ff3d92de90590eab5861a977b47cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b83eca74e373ad0f34af7fde9c0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2207ec7a7776b3e151aa3fda3bc9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a21919492f5cf4c362e1dc9bb4878785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b561c11aec498ef9821e16c8ea23186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464b6f11358822c22366503281c9ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b473b62d6b7fa0bfb54ed4319eda2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8060caefe6409d00890aba354a9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96808344f35120e461cfe23fca6c190990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8f5b351876b81dcb431822b87660c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f141b4a303c44e7c3b369f1b95672b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259347969c271d7cf206ef4e7fd73c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de90b43265969c20b7dce8c2bdc07294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f091b5fbe323db34fab96df0e3a5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bba0dea37ab2c712276e887a69f7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2c53477cb0629407a24492659981097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac365c2cd53a9a10fc782d036dfb4df298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ff04397dce3f11d8c5c05221fb6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15e6a527a24abc5d5c18f0cf55bb79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf26e55310138ca5229074ba732c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff60570b935ac0b210114ef94c12d36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e42f175c63b72bede5aa1228a07a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409821e5a7ef15b7364b763304987344104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4f1fed96a160fc50a9d1e7d005fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33022a0ae93edbc4a244cb110f91e87f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c894b36c2b8d02f9f1619c1218ab04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2935db78bb12d522520d74fe4f7e2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091f172a7b99909dcbd0dccdaacb84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773aba94e16b8f8bc079390560fb748110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508eb8d8831b66eed9ccd7b571e0151111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0903da75e7944d05873ccd55fb4ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acecc60494dabe5e977fba85b9d4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbf7e1e4c9e10eb7d7798d8b278e5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ce977013d6d05fb05c43a76abd653115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05bb5dddcca6f21efd547fe1bb281f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab8b35ada888716b1cab764db4414117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c2270c17c724bd3286a2b8d8e14c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919a970fe17426bbc464fa0a970ec98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cf2dcf4510db0648974918e4a3871120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9487d9b242bc652441c8443de49967121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501109e84617a0267856929024663a3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e9abe7392255675ba8d4808c16347123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903d0f01fb0e1793a991f81a5cf7a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc1272c6b9019ecd1d31b24aab71d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b09e1df20d74d7e077f42458807e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38315e79ef7590b3a6deb8b34ed488127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8e1f6e0e76498bd8b005fc3dbca16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea146c93781eb45fe5135f3c21c1f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b39013f71aa5cd7e46c51eb9af0371130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f07ffa3aa9fb1e938b3f0b21a389131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242d796735cd278e2e81ad99b3ed5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90afa0f0f9a178e6dc9975f08c0c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c300ee3f86cf9e8bb18e133fa9b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda26941c6c962d990f3897007b558c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60270032cba58b0ad0069c88c84c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e71be0e2f5e54d6c90f0f00e4b3f39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52776b187e4c945fc3e831cdc9cc2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ba63019060480ea270220d050043139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606b959b8a25b7da4569e75360eef2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886ee277e4eb9abfd65ee550264bc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0579af090ebdf06c0b9e1dfd07ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06475521f75bde9c3762933f5f97a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000f90697e7bea3d4a0e997c256d4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b83abcd7ef0dbf51e53dc881bb4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc9bd26bda81d82bf9b286702ff151146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354d81a5f2e7a66c9cb0443f0a9df44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e67e5e25ffb863e38d87ee7ce2e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af39effb8f1a857b0e2a7a01677aa1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1cf2ff443a0b277b99b719629974d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8670874919118aada57dc45f7bda9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f6d0f65eaf7d9e26596e0d8ba64d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfbee55d9984f557b4c3cc967b2d5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988893bda974af2b0f36ac91422cbecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71710db3793cc270f7158bf71efce13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8339a7dd122d10b7a088651f394aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1bc5314d14ee2b149e9e9e21557d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0ca11ab510cc4ddb3746f52c2fac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73caa3ffa9064d191aa9655f7f07202159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e042bef6e877a66eba1cc6b344793fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e500ee5703ca1d27ec8da4cdb3d15d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f8ab97333d67aab195d089377ea1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4ca2eee4f9f7ced397d228689bf95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251c2aa78442e9a06829e9f64bb910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967deb355555c26708e22ce9d28ea82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51a616d239a5def3bfa7f40045eaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd182e63dedad05967a00b5f85fe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd48201bba1a2088f5fc2baf83df45e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed896fae09ab17b2d9ceb07c0d6d493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8303f71f107a50711c3d7b282069d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e6f7bd726c0779847c8a1eb6f5b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01169f13e59cb4e4b6dcc229a9040dbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f0b954c0c8b90f4ae999cbdad659173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d7b0e753332ad064597d2b5c4970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2330f608e1bef7a136c3806fe96680175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913ccdb939d33f900bc9f21345cc6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45462ac74fd35578b29a33420eb761a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246454b600bdfe1fc0c1253087ea21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f1692ad079b3e580ec38f0763c18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07937a972853a6a0d3f54facd5cc93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ff784fbf2b7689fcf3f1559fbfb2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffca86454f6ab91ae4bf891a21199c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78fce3f2b0fd44fda5c0fcefe7976f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eebb920e6e3fa9ddaff1148bd0b75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09721e72af8e81d00fca74b8ef655d74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ecb54f7d87b649c75fec41d0ff43b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5871a47d045bd498aa3d054954285c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec235dd8311b747287d61a834daad8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d67aad0016b93b7b93e926a1b87a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b2e31002feac27a4f17691a441404190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad8b62058db9e8e5f48f6a3bc5543191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9223d3b8eb3d6143d4b6fb525c4550d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87753059720486fb3a193d6fb207c638193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855015e1ddb8da79741ecaf878d1ffc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628556b9fc857aa63664e3359b482e07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0859e6bc505319725b9bd1725ae1d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f89b4f6317736bdc47ee519eb8e485197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c4efa0687cba6d190e0b0e7ba991198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0688fad306309937a97a20dcfd3da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c3bde46af3989f3b175c4cfc0918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e0764ca3ed3b8b2e5d3c5b13c6f98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064427557388bd187d50b7dd36ed96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad069c1de897dc40f8cf60dcaef03d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643c39f18cd47abafa7c6c3bc8c7752204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d8a06d07ae30e8d2e11d465c50ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146274e288514f7c7d65aa0d84fd8449206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e3b5b67d5538c0fa26fe50e36a9ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abafc5aff01fb8fb967429dd643203208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2061958952781dceb13bbfec8e7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36021815b738864db9138fe588e558210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b25bd99bba18e24556313d261dfa00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c2fe52bc14560c88ce382f6007b72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdfda8db2e0c3a12facc9e94f03155213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d61b2a234d95e81f6521314485167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb68c896f5ceda32d9a95f4fe959efe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ff1c17d6af9099d5ddc7454d12a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5338e0bfd9d218d753c82c13484f30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b1fe12f05fce1311512b35d4ba22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32480ec691ebe932a5257ee34f671fc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e3323663fe3673e6d05b759e1262d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e23562974bffef3650ccbb5903066a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b89330c16c376c6b095278c03dd5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305a4b7f8571cbde8572dc4e73b6b98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222edcca4e206c4d9a486f128a510e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993cc60cd49c4385b8d6f8f9db837d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e6c0afbc8ec557f1080f7e96785c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eb28ed5bc5ed11bc03f37275e52f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdb718f0d8a04fa697546e0d80892228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21827885ddd0f3cfdf853385f64cce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b32621d437f16044218b597a0499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e5fdcfc987beae8bebd9bb224e027231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ffbfbfe810362c0c08bb1abaa86a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f06c68a8ac3277277feee3e6b79e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40391216a5f4bc4800cf8a6f020827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035d6b3a4a782f738a9fbf4dcf402c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db4ccb9d29ce67fdd18a3942fe06f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151da1c18e6ae0ab4b022b63a1e7d26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8e9eb4cd438ebed40f1178c31113238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc517f3593e4020b0aaebafd6b2a56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78a47d298a18f20b3763aeb03e68e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f889e8f2cb7e1246813af54cba626241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267754b9916057e48b055882f9f612bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16964fc1175e3376138b13263254fd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0b105368546ae3710a50eff0bad3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f97ff6d1faa92fdf01d4216a92ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a60945ec274db467602a6689bfb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b27cc459400e044b013a49e952e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5589fcf6f0c4f4549f929cdca1eb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ccf1b1d34f83488c9bc8e6807c7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1bd623dc4943bf62cdeee8ee27f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f099728075ca7ba6d00275466a83bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf6eec08d1542c61ec5a9caef2728252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8f1b13a58ead8cacb03fa478274ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98239dc8c863e3e7cc071387a669b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d934358dc5c94c1821247e931da85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c61244982b357b1aee47705a23d3af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef131e6d85cd813120dd2c8754fc2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba6754788fc859c3598fec75d25b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670465cf57994606d673cb58b0e5db8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a6923cdb594b3168be98d09e627c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2325b2037f9495f7daaeaa13e8a2d75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974f4916f56b3fe77675c018f5227f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe1ad6b2aea99f6957a488a8bfe38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec45767bdcb603d2a15d9f41bf8f70a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e20899aeeb65e0457a615e87dbfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d1940b1003643a8ba33322a6678b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a80132b057549a44a9a5ebe2c575e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e237dc375fd03406c30ed4c458708bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf37ec05d3354d265ffe8773e9c2ec5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e51774797bbb4f8f8ff467e482d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a0d4ca299236390871d8e6096dfd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2efb8b2b85d12d8c50c3bc37994240272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809101662d105c898095f8cb3ec90ce4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c749e504be29ff04631590e3f597274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d385063354539084c4651489f7c142c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca0ec98ff53d7fc1a399493ca6c33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec4f4cbbdddd141038cb313298178277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380551286420a942341d871dd7884d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec128a7fb21203b3f178dda2372dba0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5347f915db6bda8f32de7e271a2a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe3aebb4482f8d6d93e9e6d299d8f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd5fb178013be1bebf9ea71e85fb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee57323c916d6b33bbab202bd9b70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15c7d2c157d33c2a50586e5c9a94c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee01b5c6f027b64a295be5c0190d319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff96ad51429603a038253e31a70fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c459e5f0cea72585c6f3c28ff386300287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddbd856eb64f2a655a32de783120f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be415af4013560fcfa0fc5df33304e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b27c31b1e0f5aded44536af67b8108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412324278a5e19814b13038da16da89f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203cf910b5fdd45f68169eab36fdc7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed02e5eaf3f1905d3911f40946fbb97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fbdfea65eeb3e9d0ea0c41d58b029294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c9d54f4c6a995b5485a5458b18ef0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534264b6e8da86a056d365529cf2efb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd638602c7e159c5493af8c1e42085d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9fc99235e7504d1b6bde8891a510298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ea74c8780f2be91ef95c24f0ffe4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ba841ada935b90d804d917812501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bf0a7b12c564ba8e2d1c62e684814301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dcbb0239bf4397dc3235536fec8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b05973d93a3eaf674d8fa7702e3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768209c9857d7e57d3eb31ae1abc159304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4be10d5aeb77c15e8b78fec2b092305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c7694ebaaf5dc82b8ab7e92959aa0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d05d224b284da9caa7873d544aff1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aebb76ca30ccc97133220d46c64ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2bbe93e2c45b6c9dd6da0a0c69e7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce453ebe3185d6b5984ec9cb7607132310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b70807c434a5749584743eda88a05f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5144c9d44bfd2c9ec8fe4068706ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52f65b1a56efb168cd7cbc66688cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6dedfeb9c8c3087274d5e82f3df82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adcf9c961de217f75f9d080098a44b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9500cddac89ec8ee1099af4921e35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f2fb39cbce8549ac96b8cb6172c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0160286a3a14b73a88037fb28d5cab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eaa7444dc5bf5db2aa2e3fd76eaab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d48b21f9eab5fc5754c865bdfdd7cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3b0f2f6cb55bbcf7806c761077af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234458d11a3cf6fca05015b9e2ca91b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365677413d3772646ee1727e377ea14d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d99132ab4e4b1bdc25db9bebd4474324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819036115bc7b257eec7311677c316f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24c525d4ead7e253d73eeb842f406326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acebbd26becb9517eaca0d468f253b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd114ec291a85a22fbde3ff8e820fe5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fab113161de9f31ccf06a686ac80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee3a76d61fdc43640ae5447f52057330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852904a2a26b4e32f970341ae6baba10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f54ca4f8bde02a269232500cb35a33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2135fad2bb0d2d6cb18688298322333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595530e377972704dbf5354e2242d4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3491ba5017cc4ea01d722f8cb846b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ceefe365d799c0d907f853ac65e3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa47162f0f12257bd9e8d9bc2493e26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f049fa8068a4552e4863effa9d59c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6fa4ed8400bc5e326d44ffff02b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342ad4ba51e9db0065aa643bdbddc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79fd3a9ae44ddb326438d9b584852e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fbab638a179525207035c34e7aec2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc7c9b4a13fd25d01f7e4bc5c61f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a08dbc5bfb1815e960a51a304c1146344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36497ac45b8d79a71e630320170533345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb709cb55ee09b233ab253eb763cf5b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca242ef30005d692030f2a558be5f1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e28ee02b26429b826b293f53508c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d82c226b43be1d508e3c74dd43445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516edb92d5eb83b2ba61d7abe9b7ee35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db712476cce2d963663085c36ab0f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba148093842edacc9189f01df03741352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54769b98484e13dd78a27f8cca3a2bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d21bf2fc058105ef41b29356e8ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355d5e30d4e2935e7b986d8b7491da9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c1375b1908b2914a804b92d8aa46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3c3eea59266c654f385150fca652357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e9bd37d23cede1cbab4e50e114e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f24b658668ac51a93627e81e7f192359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99ada91b1912609233a1b182218ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2eb77b749fd70701ae7aea2eed4ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e160d7f83e7852f72f716d2ec97eb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc3d7f8bf393e4072bcd322fd48a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572136fdfd94be572f8571858896e19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbe2a3e0d0d38d90f2e69a60975095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17f98b56047d89f102fd006c452a8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d255042bce7a3d46da8511f61e58fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3b26bf01060585503fe39434052c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2bdbaa30166e40d063877ef983ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0859f4341cd1b82234be5c72beeb1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285352dd2c7d79d7d8a2b1c135832291371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ecbcee02b24b94143d1ca1c48fdd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca931cffaa7da2a30479ac61bd586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80262245dba1a6da50850bc86aaf818374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a1bfca3b09256d77b1a03208c5306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667cc330aa925c733deb17e70e72ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9db07a74b4ad18d3539ae2a591ca4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52334803403906e376f22fa580952e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775cf44fc221f7e6dfca583fe25e1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5376762f1cc31bf95b30ce17e9ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf14f1343c9f68cb4d2b9f0c953df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c25b367af0c9147ded52a2fd75ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecac0e08212fe2a4970bfa9e38003e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785beec4ade49566f79635dd6d7a96f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a3e703bb16871a03274177ffc05a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620fe0bfe6d09b7c3d8422036462e09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038609d7130e1710fa6448d6f9d87d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae648d08e08fc7fdb96f841a22c8aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740dbf6f19361eddf65526ccbec8961389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c858e50700a578254788f37f97f32c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b27380fcc41c60e73b906ab979846391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238116bceb0d7964138b264c47d68d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f056b4a347ff8dc3668b3670340de8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9db15128c1f13759125246407822394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706a32d11b2bf5b6d195c846a841fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81139a680923ff1eab42c36928a8b805396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f41f7a9653db4f5c9622f4a8f358397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd107b774289bef267b3c4ebf64864a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e8f2cd365d5b418836eb72217342399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449abff3883c8c73f6d4ca82a6bd8752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c951bc9070662428769adf79f3edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f40d33c7ddddb41be95562153344b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7b709f5119e43a6c1408550a730f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d278663a8c6d5b73672de807943d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105affdd21a5e6d4c417dba63b07adb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf584a2defd3feabb55d288bfd2cf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b87881cea2f636821841760fe43fe4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2f88e39eb912f54cb166701f303c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae22f544281181bf8659c069c602c79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882fea7a8c8ff83e0fec2b22dfbf0c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c266e84c4362a2b257085ddcbe343411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a235a038e5dff17c7d0bd7e54668412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741aae1bfb435a225b11d8a20ce50b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11aa4b558e476a431420543a985c1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd2799f5cd1aeee717289a977ec43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9a699cc37fa5ff04ae013ec1ae4e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c6cfcffe578bcd0fca864c7b57dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1cee4852250c74e919981987d64d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ddcd1dc8066dee4471d2a83679ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e09be673a364525fa3ef1f11c7fbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291a72d800882ea370e1342100fcb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e2cb83cd1de8373db2392b2c395b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaa70f0530423930d7d06e483b99af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec3660275935165fcf4215a45cc5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba57de24d4acf6fb577b135a6560ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9070980e4a8cd9f53752684f65bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc5816f8c8222a506d36fe980bed47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c45d25ebcce4f33366a2764f4cbdc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214dc02430e22ac91d4d80bee3171a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f4d4e35ffe4a9ecf411ba3346b07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a363db3a1f1901ad5ad35228df026d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed112c05a986a32b3b370d5468b6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e6ae893fe4d813710409a5d76caad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2068bf55f06178b775eca871856b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7297c928fa9affcbe69e1f9b50cff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fc31caf592d3ef0cbd8c9bc4665e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f60de161a4b3a60e0e6e1b7e84a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df2a7f70fc077bea840a19554c70fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148590cdfe0cb362b4f357892a7ceaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393179e222bd7daefab6e4e271b718440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e62bf9af2b2ac5eaba012df35dd43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b824d424931e5f07ad37c61d87db0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682dbdccdb927dd2620a3459d4ded9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7e86599f7031789c0d1181c3cf06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a99cfb199342888df328c98277bba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9115b7dcfbf13c06a83a981d510ff4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028559c635ec42396bbea6488527c25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c286e4d5d7df6d107397fcf0f3d345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f999f885b8a47fc61199af06df5a59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f5e0a2ca81f6381ea8e9a8e6f76d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf447b48216213101b78108748b1495451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddeb296462f4d729180810abd39008452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc810a6000efe1d0c28bae943ce54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2ad5f17e29fcf55a2926a7ecd061454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fa06352343f845dc41162bad4edf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e6ffb3ffe858eceaf0fbf20927ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d379ae9d0155e9477c5d681ef9ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ed2a673536f178162895f1e09ae9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e407cfea38a5a0db6d674a14bd5728459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c9d7a6a1d60bccc70699626e8f52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1878db3bd84ddba91837757692fb3db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb7c3a5326d0100e4c6151c0ce27d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867218387b105b73f30909019965e20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed838d400dd71ff8b2199933cfd9f45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e64cca8bbccf9c86abdfeae81c3a27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a228d98f0c0defabd556446d9b9af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e13bed77204511adabd21ad9e077ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768935410bd78424dde5b4a52c1a927468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89415d39f04b3bfebb9a3097d4583b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b34686569c25ecfc4f4f6ae49f94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fdf1e7646471cbab44655d441879471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2d2bc32215c023e8fbc4c4b2d38a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a2a86b4f3ef79c66cdcd6a9611aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68080360b27591e2edf93e40d7915e7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a085a547df54215c9bb34bb388c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e5d3dfb04299248351308172aad5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185bde2b4708d785a5e2be629fea588477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c3644f3cce29c1043682ee96c0636478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40912b6b587e01d52d6059d91ba7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6946e3d78c52747ae22cd92f60287480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef263d8437f6f318884e8f028f31cf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7556d2c660e145a265d418e2742b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8d5d80136a4da6ebab1ed49015f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980fb6eeb1537094f355ccf7792ca8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dafb269f9e73a6177b56ffa613dc22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e6d04f42ea101545b97cad4970467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609f4221a0d0242a8082110703bc242487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d32e0ecf8ba53c0c5f6105be16b135488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090cc35a1bd37331aa0f923f5dd1ea7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c19a97ba0f1853f7b8d03ba9f992490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3c7b8ee4f1e2bfe2b68e46b54f62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1349947e4838e3f1abba2e31feb7a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0beab06dc3164bfe782a11f140d01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e6a1cf39490856754021467588fd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105466bc3d0bff2b1d7563da94679b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f40f956b6facd24454c58e452ef5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918db2975c938220ba04698a63226d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c1a47eb34616da5a8ce48e81cbe2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022043b333992f7c8c061d6e8c7bf2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e1e9714a5059161a7156c95ef5d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d8e760973193ff0d3c6d68f051d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8693048109c5be11bb8132fb41cf54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed7a0c80ccbae1fbedd24406a3362503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308426911cb687459fc578e05589b8ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7029e49599282567faf41ff68e3b19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd6b9dc74edcc843507b1822d075c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba1243747a14d1e37cedb215fba069507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2b558f6185f2095456d48c247984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a69cb2df7b65c76b2fb956154ae13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188d4d58c0da24f83097f046fee8b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec778df218b0ed24bbd1f4ecb2e460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c7c993b3aea76155ec0dc0f62476512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc78378329f521f945040c3accadf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057930a7e93d7ef37bbc151454ca621514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be80963c568fbe8a1149d25e87b0d0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8739ef7962b05ffec20d5ec1e3e0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b43ac5cc1919f87fcb7c695683d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e045733b10a91329a0871ea1e7b0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733608c87a96e99879940506d03086d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ec0422bd3f08eef43bc0744d3fbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a396f607bfc34ee3a940c67a751e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc4b5f3383086e1d2af4fa0d3ac018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51315ed0e2cfed9ac533bec9b8427523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfab1d76a1db056dddaaefe74dad23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9236d40c30087d821bd3605855aa19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8059439139cac808caf279df19dda6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a59f00758a7fc20589bb6bf410b47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516f4900f891043492f9b2dc20d9337528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844fa5a2dc06056fcf7425ea2789b2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1e0522248528d044f2a3e86fdbbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9358ebfa1525b464fd434caccc40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e698d37cddf50b7ba33a5b10b8e967532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8890deb2b7862eb5b180d6000ec798533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a758ff60be22449f44e63a0b0b31bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1846319baaf094fde590027c299884c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1444a32d50a0ea92b83c8a2c17c33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790e2b4a683fabbacf57d631b1f3be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad7e5f035776e2b5b6e24bbea8173538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7e5d37a6d76b85434f013f8b7130c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6a141a5ea154f14c4bb1a79b12d80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c895cb043874cd702dff7c1425e3432541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de813997c77a7a753f841ff4da712542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f17cd64aefa5b16e4b9b7d896b8f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911c6a2a24b1a1d9909e6da50c0af6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf75a158d7ef1f0aee2e5d2c3a623d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6948f6d32bb189382a85f7b79da5eb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9061d25e59735a73d30505ad8042547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c52696117602170b13a3e0086c0ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119015dfff3f905296e1725b647b8a21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1cc09d8b37bd5386bfe109cf72c24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9447513d033d5851c6821537572b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9bb8a6c7cd2b93ba42c02325cced8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710298f339b471a027b0b8b6df73bab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e6a01e0d24a31b0be63cc4ae50961554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802e472f4e161f82674e82636cbee34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7209c8397643f83e2eb68c7da7a5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc55092ac5200ec6b252e5be0f6039557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4763dcb5d8f7a6c09f80ae107a5e38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c6d890772e8da0eed8b4117e2fea5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8ce115b5b9fe31288aaf75902558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732dee324cf3243687f7d19e8930af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe723a912c3b1834b87e5df5c54b2fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c797bde71aa6afe8ef6c43ff87cac9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e6fc0c7d4f7fb0289a4e19a714a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d7395ceea8b40c1e09af9e508f7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bbf63beb3f118c656d57c755c7788566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56610187e2821a2fa1d86736a1a1fd31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e28caf1c45df22b6388bd47fc74e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e517066a32f6d4a0967e8eb302074c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3dc7fb6530b28e3f6289a41048672570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21baa0b278abceb72f414c9343ed74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5226be10fb90d41ed780a52d8a1198572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9b45db1f418f72e67c235e338c3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15887ade0b9cae360b27f21de24af7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849869c45fc033aa18ee2b59244c4495575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b029859b2debb715912310daf1cbc55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d7b9fe5bebea9f788056320fa50df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d4f63ae13fdb0604e9d5d52b15dd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5601ce8721ea4b8ca4b4960dbb2044579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737084dd8e904cede9fbeb415a4f858580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746a749fcc59cf1d6a2d3a815218cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd07bfe683d0ba46c40a9d50c2ed9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f49c2be4636106dc332f98cb910f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24b9835438299855b0925cb9ceb06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64c02444ebadde81d65ea5d548837585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcfbe8bbca53f366a00cf064718b4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d5686f7f23a5d3e9b3fb0300fbd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d18e514cf08e6b232b82e77971c87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fd64507f12326a7ba50f3f06bfc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075abfb90ebaedc72b052a86876e30da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd682bdb4b98b525d25d3938646917591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af38629c4cbd7924106e70ae239f51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7fe034a2d9cdfec7d9e92d76872b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e05616949677b43f0e551987168185594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8bb980185ae4e1f45102d825be494595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dc66bcdc104cafd985ebf693fa751596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450511dd7ee3854c911f8193e9be33e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25269bc35157345f7d27402276b035a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0c5491cfbb0b2a0158b4df581c09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406eface90bab6a3fef1be371c6ebe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713d4d4e1d0b23b7e70ee4da033675c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92523ada874892771068bf7e98d62aec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc389c566b5c8e27a2d0c519f04eee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7f8d2ac760c244e17b2ad3fa6ad81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f5f069eb1b4d4b3496a67d07c4e70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574440c13eb2b7f320f29720f2de9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc67de32affc33ccd357b6a78bdfbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f525b0cbcd6ecb3e6b7088520dfda7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1dbbf7b005bdba47504471ea143d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81096c804fc1be4c18ef430c773b922f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22b9424d3caa8d2fda1f615428761611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf271e6fff98e003b1c1adc06a6609612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3dd6baf86c7c4763061802c0aaadd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd58287f085e405073e9d797a1f058614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aff66b02f96c46f55564262cd393fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5707ac3c7dd60355f0e5852ed123d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29f2ac9c72982d1c3661a5ea54b1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a2b69647b91edce6ffeb72015ed3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac3a21ad304c40086d9e1f452ff54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb59e9582ab37e5853864ba6a0b94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb87500c5890e7e5fa92a05c82901621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c04f8e5f6d600b29a80f262af0bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241862adfd68c8858d212289fe71773c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f267ba621c6164fdf8d73af4f846a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f551b66b28c48cfdd3b27fad4a81418625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d8dc8c7865168c6ff9030822ad382626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc40fdc826d9210a254127845968fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6554dd283d72caac4efb8cac17219628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab34d3d928c16dc3788de2020a8952629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9fe0c195caa3db7379848406ea76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb151509ef9ba5bbba14fd9ad16d9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b74c5bdb723e1a9340d8e2d07b83f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f722379445b808490052ecdea4a603633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802dc65c853f4f8b4266fd7e607786634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba5474e305b708fe5baa1cf0e0c44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf30805a98e82147c874945687912a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19910bef4bc673f867ade850c85df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9775650b02003476eef0eac14cc87d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a6adbfa1cc5a09285a8e0e2e2c68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30609640a26ed4ba1bcd931172d4dac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c820765a015f94add146b97ef07a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8aae7695ed21f9c4d454c69621326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30155912eed5eac0e3aacd3fbaacf66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45693cf5e31586f2071ef16925fb356e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b993aa889b1584856f4e16a22b3ae5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ee6b4dd132e604c8f0237e32ea24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff92057cb3b5f4f65bb1a375e5f7005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e8fb70fee59cc23d37dd67dccde5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b998d4aefc4b333aecee038ffb44ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3baab0ca8bbb808eb4b9f3d6fe44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29853d5596040f6774be9f5640492336651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6672151179d741ed75d35dc413d6d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b8741d35fdba5c034ef3053496e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073e159cbbe092c82a97a49f3480f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db499b0679614a1e5c6d8d7ca75819d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f180fdfa451a654c69585b1a7f841c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19358678056ea1d35a4b70b816977f2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff3da44f46876677fcdcc6ecc6872b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba263875fddbacaf8b671a0e930bde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8390fdc91041422627c303b6da66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb7c50da5012915d3c160d400fd25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0425936a7e44d6b90bfe648993b86b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f611cfc2eb7161e935d13e0e9f30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003728cb1f2561e24300145c0d2306664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c7a25208644dfbd68ab7b773ac23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cce8bec6a0de0bdb40fee73d94932666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da623f71fa6e23d72cd76d099f9fe9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cc5980d3a5cb33a2e21aaf17c6dbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc4c2162ef3f3923b5f14b0f82da9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06f43d5f440ecfaa0e5aa4fa5fe87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f31e6be708f45aa1e8d8f7b8d787e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbbe552dfdd5bd809a0ca68f2f8aec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c9eb355a104128f55f12068290ef5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10f14c3bf504ad04af88bdbc7358f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e32f8461f7b8b8d8718dac8f4c2eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5a81c19d5162ba7cbbd0d9f13dba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefcccc468c67dc81c5c35b7c4e5c13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a77ea741408e81565972733b6285ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaebfe099a3f40b4c6eb380eb2b60f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e363bd6409780a6a959fa4294eefb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0963aa81f1667ea5c142c12daded80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb7f783a80ccb0e27b4547a899ea0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957903c5a1950bb83eba93040e39693683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffaa2ed8dcec2537a36899c80bec80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c12d0b46d241b81bcaf7319feae7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474eba445fc8bed8080c332db6474b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73004ce3ce8160c6e8cfffed790fd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dadb66acfff9ab219ae49cac991fb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794906de61278c6db64e564f051683689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205beb101dd480cdfb8fb358caa2965690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f4bce80df0bac8150d975ff88c95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba88f0124005fbae9b05637e9235520692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab474b65c56c0c5c71eedccc94558df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f22afe792489a572179a8b7875ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651bf5f766fc46a8caddeaf252cab5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58748bcfe8fea326e84f2c4c297895696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a7415e47b8004af0eadc8f85822f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de219ae528db8031579631abe83c952698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e320471dd1c114746e392e80636a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88607c24fd1476edb426bdb7105cfc33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605d1e337c1b74159d92530d5d698b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618916156c36b788524e8d118f3b5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178435b4e97c9fff8b3bffdecb61425703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6bde4538274f1ea7f588226cd542a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f739e921f35794d8033e4d370b2a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaea316d13491cbced9c74cebab273706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf0a6b23fc07986426f6865b90e804707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345f7f317412f921253a14c4322ed8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d354c6c4cc5685245be0112108124a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091f695bb238ffe9b5a0aff7350a86b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c17b80ffeb56c5d0639231d37e264711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f75bb2e353d806aec68393fdea186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5573e44c56ab722c3993f2a9175a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b628d44124942c08d9c273de92d89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4085aa476278b1a01f4f72b688d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d9954d9657a0d471d13a64764a063716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3a350102b4fcdf9d3a8c7b55c62c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff6773c92c9eb613fcfa2e46170bf2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e09cd0c31828ced36c4f44a25ad45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96503fd0e84d047abd096ce3f954a64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa89dcd41a07b9cbf39e2fb1c0b378b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd36f73bf1b9bc7d1b3dda72d36ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042a611818df4dabcc1f4c573e3e0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a5c708e370161935f93e8bc590d18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120133013b355a71053afeb1de1b6a0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2764e62451fe526fcc9e5685dc8619726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b6472bf36fc69507f37223769f818727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd846e36996ffb493896a80b97a7fb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b935534fca9c9fddfcbacfd0cbed0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ef29f1bebc4dad0452efb2fc14a3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c43c89218b9b0ab9b15c63dd70cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815ae27f5552b2394b540f3bc986b38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd194a326a13199c41c438bce9c778ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cce88262b5d1b89030663bd29c8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826792bca6dcac164cf93df300e6d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4987ae99ba1a8cc01e0e58bbe035a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2b23a1093cbb33f7c3d8ea89d633737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931a48b24e6fceed376254575ad525f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c5e10a4def3947ecda2718e9a76d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad991917e3826f81591ee618437d6b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808fe2028600453e5ae28ec37e7bb37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6fcfc1b7a18108d823d23336beb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aec606b9ed71e1aaac68b5a4199553743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa2b0a53eb192b07cb734fa48f37e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab915a44ff90fd62549e9bbcb9e30449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993db1dad9b6bef2ad3fdd24230ce4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8b0352c8ac811a516d3bd8f7c0f1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ac23f20fc8f59a760ad16d699182f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec7d647b497b3204f6de8f36d655ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bfe2de08e812243c72f87364ca768750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358efb1b692e60c81ae9bc054b0b8e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec06262dde0c9686c566d4cafe2bb24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4f5ca5761cbc7ea03ed3aa2a0144753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8953049bcae2f1ee0b2baf50633ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51825e0836d1cd3a654e70dbd2cf66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e97835c770635a7b5a216066098dc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b3be036d64d46277ae42ff3f22a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a6af61449fa09f03ad3901f2cd4e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a9941774ac8d2d8eb84303e9424fb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>