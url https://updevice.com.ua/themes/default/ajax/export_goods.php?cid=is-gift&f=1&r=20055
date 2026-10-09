--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d30002e5ba49e5f7308e7476eb20ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f53dfcf7d710d702b3bca5e979a522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0779819a513d40a3955e9a0e504ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799872c90f612f27b8aa572599f6a984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a772e68d2ce6e39a19fa2772aaa0b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c80d3de73c40fd55c4da1635393d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52cc55560f837a1f35e22068171f8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe0d5914a85ca607db0262996105b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bc57ce614ac0f1d19cfbff4a81def9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7924400f567bb0d319dcad85a024be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e275efb3d291eed9818749f744a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606dd38bd165b9e9b2ed87cb0ed4f9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de74a9e69bc15b26ec0f7982777905a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d021152db79424e2cf298bc3c0528214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9219703ac5729c8386492175ddad6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dd4da3087f5c318b38d88ebb38d1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc48cbb53c9608ebf62961c67c50a7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7488ade47244ad59c06547366379c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe038b5fdd5b95509ef3eb20dc5dd5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aebc040b5f0de45f4d0837e2a5363720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aa44403fae916957a23aa9fe3ac3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075674551f1f764300e23321764fd37122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857d482d1072c447b4e7b0c31b5967823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f0371d51d82030025f26e4ff4fd6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70a640bddb113b6f28c2f672fc48f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f540a47c42cc9ed35aba28ac1ea426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa609b540ce03eb262b0a55b19bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b031d4e0b128ed4da9184f3b6fcf50c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc460e62f7578889fde9dcdd6c7d2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9ef9522b14c0f0dcd55c880fd2a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6017afb32461b3460d6c008ed38c1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a52d9ee523e10f943cda2e47eeafe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143efc39253957e370ef2961a82e65fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf32f8eac47f5ee7f9ff9abdce9dbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597704ab62498540ec720c902a908435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ce195685c4b0dd9dd45bdcefc83bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb3adf497077e1943fbb46c8cd81dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496eba0db338461d7faa37f53a362438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd072bb76434c15495489933d8b2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26998021c1f250549916e8adf885040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949df27b5a64372c31dea1769e4b7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b22cd2aa04b98ee98d7df4de0c40b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff722580609515b8f14a8ce3d59364843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62895bc501497c81206a04fbe393ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b2db68cb32d3372ac752ce26d4bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfea18e1da06c5c2616c570ca809b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028997ea1285a98d19d66852301739ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec48f6ad0014f0245e82857604be6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cee72937ac535362194a41ea4ccda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2876f9c61a26bec24288b63d53d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac71d614fee9e4f38b5faaf48d07c5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68470c46ebf7a3c3e6b1380ee453a9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc379baa9070b540a52860f3c4404ebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761655f6fde6776381af7038d14599854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3d558b461bf5bda6112c764a3191b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32897cf8950e8cb4e56ddc09fb4f2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce3ecbb181714d16c3a2b2bb622ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa67ee6c3213613c6f596a837f292158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfeedb71e17c1ee08b544bee4e107859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe5ccff2ce456f9a39b2044bead78560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3ed631788a6244b045581dc9fb1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d19044a177fedbe6b405a8733b4f7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad584adcfa82c1803347b5f951357db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f05802488ab6598f916d919dc9d3b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84b1d0a4e9728647d38e3a7fd471c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e62e8f1bfc8df0337b6dea49652766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b19c876c7af0a5ce13f3f9b6a80f7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074544b043d08399a055b88de5d11468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcabf270ec89c78ec86f980e6afb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595cd155312db59864b2156007453d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4be2470a8e1076b15a9ebb6f0f8e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba00939271df511297aed9551abc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49311fc53c7365df58255e9e31ec7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d262bef53933885ffbce53ddad8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985748c7ccb4d65e8d70d521b839ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bda2c6baf76a38557e0badabba725476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154353149973751d7c9a0b2b5b67be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f69e4e83a3c81b5e3dee346642a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b03c1113156584eef46716762fe679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe1ae165bead58e4440937bbde83180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849c011c682b81df8186cdaca98389481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa683242e2d85510b74689055966b3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c20d5a7c5648b83a0757cde4395783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123997b56354da682a1f0c56ef02aadb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb356cc07e9d0509e3a77ab8e636785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db29a8a5f26df4d8c6b1fb17936d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebf1861d83097079ce12364f3d545587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80503f5ef51d78a9f0260dc2b2d1221488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf8804678fa7f00c2312f0472301e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56032f11048106c8cf1d09efa7c2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e4a57f0259a5e56536d731a271a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9b657978fdfe43cb0aa6e7ad91e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f24ee751f05cf6e03c3003051cf7fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cfd6653b379fc97cef31e0dd0030694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f43b6125bd79558732004d2f6a21495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2c57e78cd2ca447f58ba22ef5ff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501457e2cc25c0003da2249c1e2a00e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8efe4a5612c42749822a9c3bca92398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da4d3284c55473673e8de1bbcaec1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1ac7b0655827ffdeae5959addf5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af6577bd9a3222ab482b84c69148aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b884cb823feb0fad77943f104aadb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a155d8dec6c41026b49b91894b0e49c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb0fd6bc49bef3492494f0f6a11bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1b9a33426a823e8df8a2602351b78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7ec61d4f2a1a793186b573013515106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff344b193fbd64841c8efa57c86e169107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01211c099caa0bcce454c7243a5e9f51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ae25e432ccd1c6932c8c090c5541f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6beda06576ff609f654b4b8506e149110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a061c0da3045eab7a8a4cee04e167eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753b1a818db6f7a3b00f7f3f205e0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b54d6c9dfd5bd374ef4607e62e8cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733002cf491718339efac991d6287737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064995ca4f6d44c018bcbf71089a96e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33fe4ff0b57bc827f6be14a4753eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062248b1653f00f988ff8cd8faa0ab78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4cb8ca227625db504bde9554e53fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f0666cf0caafc85120f780746ea5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab11d831c53ed938f7a790a256ed186120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b2f60d297d5d770f34578729a4f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b536af9c7770aab87d24078fa101122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d0fe3be1b92182f6f1ac154395de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efd54bd513b042d7c24c93bb9b9840124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af4d7d36d18514d50a1abc4774bca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab3d911815c78b960b378529b3185a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0076a0ebe45e4026ee8c559a7286d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2a1fcecd53d188f1105e01ec0a82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f90e7d5de9dc615a437a15301643fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60953d0c6d7ff21ce30e219d8efe9597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df017bccfb9baebcd9cb3b8f45beafcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3a3c2f4e60e366a3c6aabbe6f702132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14d11147974c74fafe6ba57c8d590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203392d7bb9fa5b00a3592985d3100134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21e7d0104afc4a77f394618b6d63e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b53ae9cad5683518517b280a0707a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84e6248007675c644ddc8bdc964652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4fbb1f8b34daec8106b6869e62e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d939089eff926a7f24c4d6242d218139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf086f4b48cbd77423a30e83386e5c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221aac56382f0654e64069401628c5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007c9f50e2e65f408196e9b325ba28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe46af8518236acd0a4133add18e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b00bb3becb81bf53e83775c5d84077144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889d9b09645de28f6fe75b467f85dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74cc260d81ac10e73ee8483b071cc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7168b4b5d6bbfc04aae25f4af361e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c4e8041307976a8ad4031694eeb05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782dd6c4147a8f9edac9df4e02ddfa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2516e3bee4d36ff3b873fa4b24e50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353762b287478af6294b8b88f4925d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317644b82a56de553b92abc70caf57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c67392206e50925777a413dc50f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee9d9bd7df8e14a2d322ee8618457154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487152a74314026d82ebdbce8218ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cb56389d28f2200c6d616874e8095156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e5d464b08e5d0593b7e4424bdff7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e245144bf4f99fb28780f60e3ff256a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54f8085c9ce6a490f29d70b3d0334159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0801f66d73e4b089005e3e89a421160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ff862c695607e78ecb4ca94c920b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba58d6c0b06a7cf1b95e84b6228e30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89afcab696936bc9dc74fcb17b6d547163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb3465214968a6d89bde46b99e78df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11545232d4f4ea7a6abb8c49da83cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d098065bf50da423d2018d5834dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493a093f2e6a1737f4d233e908c8ae6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fae41682bb92054e5352e1a4708d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316f5567b72c0f81c3303be20cfb67f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380f1ca2dd584d46d974b58844a084170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1828ac62ef4e5137594f255098355fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf319a42074d389b90c5a0cdb3c49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39467abb4785634f136a9615130a2fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0975bcdbb61993d783785273541d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cad362d66a7156933d74569918405175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82deca653b0a5091fa14927606fa8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753acc8d3e3f9fffb9bbf77234eab9ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaafd736d04a2a1fc7d7019dea2f00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e84add95378b015d4eaadb1369e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a97b807f0d92d3978df28ecae7cec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa47f43cdeb963faa087a75ee7a51f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b3fbaf1d787a023dd78164242269182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10bf0671853034e5ea2eefccf141a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbea380df2d652d7a12bcd300319b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97624b5047eea2377fd1067bf4aa0a30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ca8ae3f3c40622ac351c9544d19b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c30cf04f00849824ba98c90d1d6a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2b56e1feee0c77b88c562a6f90948188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880a485469a83c99a96ba8f8905d346189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52bc423824bc43af3b6d4b99556c21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201562f7f5e5a03063f2a43f99ddb68b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce3f62bfc672c6f327dfe55260aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f2e7620045af9b68297dbc2e9c10d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c096aad09604b9c2df3a21dc42d2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e07f8a6a8c092a06d70a79ca32e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9dd5f60f25d434755727de092bc1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16118233c1f53ecc1adee365a8e08e5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6fb8b192b83663acfd7dd4bb81dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f07b8e06407bfe77c797607a0fcde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3103e4665ec06bfdc98b19c9183a66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdde33c26e2ca64c54f241fb175bc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29394abae70e933dd847ba87f1c527202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23781a2314bc6e1bad1b3e9aeb49fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a1ac3521bc464412d8813d1824bd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2296ae0482b813a30bc059e1c16ff9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb970642b1e396111ac76ccb81bd741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc9174a96405d30ee08c4d7984b12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211baa711712b81784fe9547a8080f2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf95dd9a621d5ecbf699ca34b8d2144209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7bafd21e8122c8b7cbd9754dca80f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec7a11097143d3101028e288859d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa8a96a5fb7c86f36389f15a060447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ff04d6bf03f7b8bb32cab2587eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250a6ad02d773e694196eb7d0d7e83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5346a0fd7e79a3cb81b760586244b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d21801ccd03d4ab5c16e71c03979216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405fb718722859a011e1d4a11c5fb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b10f045b103a9dd636e8580aba23c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c2bb25055d86b43c7b2048f4f9b2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a9f083960eff77d07a7eeb752d637220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62da60c30336a9127c5e118853878221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b53a711ac55007e9b66b4806660a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61cb85ce4eb6e201f667d8476494bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51917ef6279d933367798f6d3316c6a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b2dbcbc50590a4bc546f8a10e258225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e448e43f7d589b6bb29cbd5407db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31996937307de9ef1d0f8f90f69e7ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365e12b322c049ac53cd280340d246228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dfe860a01c41a8c9b07cb442195a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351c57d5818227108f4de90f9af3ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204a70ee0d5ebf5ea85bed6973d094231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021faec59bc0fabba4e00046de8b14ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f9a6580789095994e73ba214ced6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43102447ecafbdf3da49901a178b34f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f9d115eb89a0500299c3ddfe20e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a5b7acdbb281d99cf8bed97564a41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaed830a8737141cee3e6d8bb82d05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44528b44fa25f98ffdcc342da7afd039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e841acfcce3640b9680d98e26fce32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065247ecb46e5f71ed0336a59e8a26eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123bb85fc6e4b701033accef024d1b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cbafc7e8b4909f64baa5b71686a8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a5272910f55bffd7e2dcf7f1d2fd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd953512fcadce7c3aae64310eaeb4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ba3a03bbea0990c912f98213d9ddb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4810c0225187a3fbe455043b12e0df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f01d13a2c41159159b00344b535b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b5419b2359aa7ffd0ac58af2f2a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a22767415ffa925be75d3b459de53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d12e26c91ebb28b9759fb59e76076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb379b7c9f20de303c4bf447f77877f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a3feb7ca6e211e6280947017279a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea124ac5cc5df92ee7aaa2eae6ef20d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd9a3e17ca76555752fd6f7d3f680254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8069d31c009b5b1a2bc3c2b37e7c6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a014496f21e46a93effc37ebbe1825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca93eab789ae66ddb959badcbd612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709996e9509b5470b80bbf1e2788fb0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c22615c34fd41deb6c64110240b7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a24bd860ce42e19a13437d40f457260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffb529b68fe6fce73b730d604f73c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b93c0078c365bd750752dd622252cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f68b2323bea73b6360035fd604f7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ba29964d69ca017eb2c36997759fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045a07c8a2cfc03f0806169ada9ddc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36017df4617a905a84f13b3bbd742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359aea65b3852d8640e70bebc1e7a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703198bcce18338e3319d88eba9f1ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b64d9e9091acd3f52320af5d09369269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302f3d40cdc5f300e5f9599db69231e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2b723e68d37af2a6615c8afb264b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843154a451587098e8448bb702965a08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d07419b6b41b2a3cb0e46a192819b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeed7856ee332a688e469498b0debe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809fb4e6c952b7e0b151b32a602c11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e89a80d16769ce47353e8cbca7503e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3071870c929515f9f8b24c78fe019277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced1449744332f6b8bff4d331466a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d9a698a736448db5c84b01b04e20d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d110f6acc83a77d5db6cad1ba601ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bd3582e6f1f28d9c042b7888e414281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c1ca76bab3de82fe207fe0487b529282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be596b3c5bc322ee65bfe693bafe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebda78a4182c90bce44b179947b602284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94142266b76962f515b4a0c1d4e247d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7080ed03996f3d2d6513bd82b8073286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab310cf27cc572d4b561e8ddd8fcf806287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284932c91f32895d52da136fa1a9738288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcbea51ba6a7c0f55cd05e9501cb1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627c0699aec3ef92b9b6a4cb1d107b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa375f6cd8218f43bbee0ccd923577291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cc37a6e7836d4c108853a3ddee37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060954d43acffce221a926c14940428293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7af85ed25490e588dc3c85f030ca0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92dc656fc542fbd9718460f52a7f8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c515dd9405570153764a8cdb790e86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00f7a87bd1f5c8f918969e719a7f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090975a4fbd7815c9edcb7d71ae6359298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81e3f5f45077f96d7cf0a70d77faf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db8b259340de0154d97b7f4c7824c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31afc6e866677c1189a3209c07acbaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96a8c958ff1a06f7a5b88cb8180859302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd620b96062a8fd993afdd03b5b601303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a4a14b85708ef4fcbbebcc1059dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6367b225cda6df90fdb4428e48be8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7859f0b9f0fbc25b3981d60b97ad16c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e6af2ca1c30b98ae32d0e7aa2621307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340edeb425af41857919974b474e99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf579d9aa17d5cb5f8da1a085afb580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd0dec967aecd93dcc5ef7f0a7914a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a284c66b2d187204d08971fd73cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37e14cc543bce3c888f2063668d8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9c32ee166ecad006fac233395a075313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8333194f5e8b4d82e8de9a39564881314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e073435238b097447524e0774e8b10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58941f37d78cbd6dc4a5eb0ab0557e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb8c42430484b897cbb051afab404317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff907621fbec1ee34d838da617ed56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b63e985bafb0caa018b90f5c4ee23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e5053f9dc1b93400482fb440b7bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834490ee8f41090573eaeb9cae7f37c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f7a1849436c9105c99da37dbf1e34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53822c4dd9ca5d3d57ef584e6a98d03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca8347a271c33865a97fba1a9106f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506bc3adf09bd812cdefec6e3fd3cda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ddb070c6d1a95a814f5a03221a4a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b2d71efbe8cb480c0adf1d245c64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d1168581ca5ce02304305e03945e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83872c9f897d4fe3ab08f4c6be68a374329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46caa302aa1fe956dbd0908136c59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797cf5b8f3fe23bef1618565806d141331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024ef4a1d06be8f0e86ddad86eaa75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e01d0bd226b27cb9dcb033919bbfe8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446373ff11ee424c4d036574e7b788b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbdac066a57ea213c4fc3780c4ae5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0cd995615b77bd448fa92bcbad761336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59445f25e418d1b365b9b8d9d8bfd6aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600aa1df9fed6077e04f4dfd0a759f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5160ffa7d3010d12d51f11aeca0418d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d8f89356e71b25047592dcddb8cb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2f31aae15d05a1a2a95f0e5f992f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6eefd77ca747602b09a6c7b83ae8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4e5c892e30fb8b77e05af9240276a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0197a2ccee28aa43714d5efabe16a6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661979a2abda21ddb907d449ec8c321345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8452ee7de5e264296fbb58254e9126346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2138a001da1d704c31f608aa6f2ace347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f50a86106020797e91bd47cdbddf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea6c10a588d161ea990538c7d87f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09a3495a63bd010e49305bf8b565fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6737965efa5474da5e2ee6751d9cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2ceb1e93e9881fe8a45d0321a911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c3eac502c93cc0d8fce38715af6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b505a65820fe4697e3597b07d357f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a154c241c8082f42cceab0128985355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941e6cb8a0d645d60a7c47d503ea88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d9b52d157575c66ef5b739e8cd418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8bece27022f6f6c6e0e360e05f9fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd9e07b06e9058352cd867b4c98741359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820ce042c556289f69c7e83e010ff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c8ffc2c3b993cebc09cac858dc2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd502be8338cc1cc6c4bcbf318a571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac831d8c447b0085544b2ee2ae9ef17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe4dc406cd0967de2dbd949e65fae2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c3e1b7e642eb680450f21c473242365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a4cbfbf66f36ab77fbe715fd9d1ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e5dbe5e0ed01b28b616797a31f3f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a6636ec4e42c32d070f9a8dace8b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ac3b20717827df6bd8fb49e41237369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b8cfc3c8821267159cf10d5d7789370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e174aecd7773176942d9a5a1626422371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f4dd07947062c484ff9a039e7a547372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655081c19d9720d8acae493d02f6d7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36adbc7064f01992691b309eb0a963374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6b847e01a147f265ded97c4739d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d758f055310e07134fda8e564d5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c999148c46f7bf654700c09f88780b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe022149a17006b79ad389018e5019378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d11ff4b68199b41d377c7cbf54d23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4012566f7b4bf34ec39f7a63921f60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef37b527c872a8e5ea0275b94a7848381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0843efdcd81fe726ca0a43af73590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366cfeb2922f61af27ce968e3510e56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6fe1f3e1ff80224cd5242409b3dd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f675cd2b3818eb59f8364fd1882c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4929f89585000ae04af2a05a653e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe47bcfd4f102a08935e31283480d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e64804d00a66ce4d8e6cf7745e106388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde45953d9b85cdb6e3bc9e92cf96cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1928d0c91cb1f9279516f2047cb643390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd20ce7540b83987f7713bd628af24a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e54e6a7bd0eb7590c103dbbe905f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be25be2dce94c3c1f399ad96037f2c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf945efc89f92b94c29085d991540b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57b827644f0948e077c6d57d2f7bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ea2f6d8875aef36f1c52bf2c8f1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d28b86234fb2d7bcca680d5c58489397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2d2a438594da9caffff508808faa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c592e1f68bff6d4ed2629b4989b2b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5134c75228d557cc46aa0cecd1453400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a092e76cfb44ede74993e124e2a02f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe3e7d777ad5dffec7f7fccdc89f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe5f0ad47ca6daf4571b0b5daf6a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ec3ed5ef5b67d6896cbc5597a6ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8c721b5a337d6611c4397d96306b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e907965f03f788fd3ddd2a4195792406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d249abae8c209358553aaa4b6f8fd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd07c8d6b3c61e185a6e1f1762a55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65b2987aaf7cbd119c683b0e96235c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab999cb245a5e70aa7a159324f6b481410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8534aa9a92217d5cc845d731bae46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282784cf7ebd2099889c670708aa2694412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a61cb2128673a198556ac7687f5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0d4f92f3a0099211688ae8471997414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b4fd1e961971184735487205e6539415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca26d8076b1ebb9f6d366b54fc173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a6436679326304e1d39bdb930c066417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147bb6a60e728ecec37fd95641faef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2f75bd424d955109ae1015c273b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc383b078e5ab5c817724f00c6ba6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144fd78b226a6f7d1385b1cafd4cbe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b74ad11289dbe48d20fd83ba3f03a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34640fd59609c033944b9ae600607423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c13077f5232d578e818dc7504c1c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb329e437398b77406a39812bf29479c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393fdad8e912df3f34d8168c35ee04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27488b60159afa07a67a19537398496427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d2b6bf96d814ee611eaafdae73f8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807478136ac312d3fa6e80e260d9aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e79f8f4139f3ee868d532a9449db26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b2b07378a54afbd944b1b8fe5d50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0775551e79c571b97f64a7f10d4d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa444b6665c3d8c4df34d9c13683d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b221c88181031a7a8c90eb64ff04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263f0547deb7149e24cb33883e553f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0d2a7e0d75ebb8e4239090c3c6d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5409e43a6eae2530a9ea354047121437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4aeefa161267312e7fb5de03227d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af1a8fb02abbc54f9d2262cc91ec4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864681a784127af9fa3966d8b885b5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bcbd396d4c07ff968c9686b8a0757441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d4ad660b4a8eb01597840caf2054442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae062242f23d340e62caa0d4613f2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426fc853cb7e4c84916ee1d3c759530444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690a2af333eabb2abd6b5a02258ba7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f612dd993b7649670b189199fafc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8e7e01f95be6696ae6e8d324bcc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f17bd18771b5c6b8bc73360ab8b47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef161489d1dc9657db892fb9f8eb9b84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200bd75b0f5771d485db0f7fb079c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf262bec386db2ff8c7f739718c0b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac846ecc7b954b89feac4608a7ebf25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859857532b83a12847f10f3624a0cfbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2175294b65d0119f319e9c62a5f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66b2382f8335f6b0d94d5563318d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bc1133e7a5512fbe44b730fdb59a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9360f3f7b54a39db4b59af2a19a364457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac98b331acf94a463feb2eea726ab0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a748011aa6c1e2a5e4a75cdc1ae7e8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed7840aa5bcad313ee26e0a4c660a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064fa17515fba0b24f147b8533d7f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2925c045eeeacb0c9f67ffe7fab97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1251f31a40ce55dc31c5b681ee81e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585e8b95e9978766851aa932dc8b102464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef2503eac6f29b06ab428c6e1a96be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1d5cf828e207d4e6ecd1c19fae1d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ee12a991fd2005a476dcea74b9c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99fd97cdb58d666f24905af80e3a34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5de77ec57fb5012e0b380d8736358469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6550fcd61fdfe11bb19ec7dee1b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4662a527e2bdad361d9c3c8e4b278471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e56c77981762bbf20c088baa99e2fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f263dcaa40c558672152f75b5f70cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa27a4e5866c348725219863c7d29e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ec5791b1a63f2aefc6afbbef8b48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81add49059133d4ad46baf859542ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306849071e8ac84afde94d8b1471725f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068330c2c95bf382ae234a6051941f98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b34ce5bca7b0dc24204db98766b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935751ed3b3823fa6f56cbca4eb1eb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c1767936391c418e6528e1aee966481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef2115cbd8936f52c671764b7abc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ada36447d0ab89ef4d9438e475c40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89498e506e70e3ce69be0f0f703e8e18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0fe2d3df7fa451ec87eb9a766f57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41a0916eafd05dc80272f0fab558d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc6952ac52eb512ec3e7c9f47329f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b253eec563167cd1688649964195c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf9e0680fbb57ddbf929bf09bd2a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7606972eb0f7902fbdccca26dcd4ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeded4b7d9371710cb7c755481c3e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d156c9c1c90efc46b8f74aabab3ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59936959abaea9057be85cd9c1bbbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd895f0bf9a62cd8422a7b48e45e6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc9c0d090709cd4383cafeff741612495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf4444c5c8b39275eded76749c22e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a032ef8caeafed5749c0b606249e4ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b32faf2c2a4fdde7a5ff50bf41f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6f623d465bc7c5afc2e30e8167d4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb867943171b82fe46ccf75d68c556500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3078d45eb2ecadc4b03770c8a6e83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69c8953ea5d81a573643d9660625c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99d9fdd4f8836966b493ff88650703503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9197b3299e2b27dd54cf91b3bbf48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63689f43322e3202dd726f3bc65cb499505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ae0723d701a3b728c739333de4fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ed8f7720b783cf406637a994825c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ace073e094cf9f982ee17e698df4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75f16d3ca477a0243b94cf82145f80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa8cdd6ab93396e695c5c3a2f8f3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51065f1e2e968125b20cb5b01f2d8e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004bb322f15cedb98a1b6e03a8df22f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632ba82ae330c7054b94d1238797442513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fad1fab53cdd1f5c70f8f7ee68d16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e55df416edbd0371c20862efa45190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be255220e0045bc9c6530e08f82bb18f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7f93ffeb399e6f14578fa0e8f710517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827ab9a77259582f7550a07efef2dd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46fba6bfcbe12fe7330f0ad97c944519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb1611801d8c724cd3a891a944d60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd32b04aa4efeb5d9696512aaea37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854642c592dabd4220f8ae0174b4e0fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290c96e141fcd8e1c16ee1872130cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eab9d97c3e716411438b60d60a1b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740bcbe13563f66e51f0e50a29e5840525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bafc826e0942c85046bd423bf9ac9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fddf2ad87a6e19380b2e3c862959e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e59c113b5894a1c4e6e2e502a99acc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4cc55832abb62f02274d42a0bc410529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664601ee2bd0ab2dda2f8dec88907f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e03c146d11ffb5e540b8a6fb55dda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03addaeaea8d0afff96e2e139e0a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3df50c14fc0c74e30432a84b848d5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46516832c917d01c1f064157ceb87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58455f4353d07ff50946798399134535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280c25f753d88499c5d8719482a948536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eb68fb70b9bfae40130b2da163e68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceb5d00272a7af92d7045c7df9f550538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21633916d9c7fe0dff051aa02fd5834539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d0801d74afa0dd4a305b850cc295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef298cc669748a886813b6bea9c8d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf59d223f4fbd867299207459b3d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa6a313c5f36f6495f9b169e3bf02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5206d02ab94d8116f5ffb1822ce78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8b0fefabee46dd6c2234a10ff362b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c96addb47972749b275efb4d0a63e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc9ffb06831fb0d1338249003a261547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb227f87b19fad914b10dae686de2fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e038f6f5761bc343656eee50c337549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151af3fb5393ac18a7ca4742e0d034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baff4dd334f6b5f3d66ef9c656211e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86b0d31b09e1809439de373af1637552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a9d64357c41f6281eabb7c4a06bb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cda5934c70e3dfbd916b6a26002d10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86e1347e5ed2adcedacfadc3ec9bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b916aed9875e23a6feddd90b180d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080fa4910e4db3355c4fcfcaacec20f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601add3c2792941b7da9f450d311ef7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb3fea9b7ead9b4378af59a3739cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08cc0a742ad262ceaeaf717b4e94a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9caeb7eba862b0b9e840615379aea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52c7c3b24b29ae36f84534b590256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83067628410fb75b7ec888548c7312ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8ba3755b44ed5f7146b213d09fc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1c3db912fb8f62f1143e0ac51bcf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8045468582117f52aef6ff45f90042566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806d3d14c284cc8ac9653edcce97697567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3fce901b31b2b7eeb6c66d408fed6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da8d5153f08417844338500dde582569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad00e5cf1c43792b79cdbb1b26c80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ca816a8785e87a3ffc94a9f952cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2014702408de5f4bff4866bf98af8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039deb66cb166e6a644914bd6d764f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5a76129d76fa20984486e2e5738f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce9a99167b19937f835315f1299b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bbd779a3663db5dfadbd2fd44162e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89cb2ff4d2cbd6167990a951a3dca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ee3ea9649949e3cd201208be2b15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24937a80d55336581742dc35c777ea03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cbba5ea40d57499039fc171c2a531580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f5d93a6796c2657623047640d259581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd770756812d27f49e9a012b6ceb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03ea041e96788dfbb4221f846f217583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294bfdbac8cd4f22195229c513129a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42949d0a629ff12f9c1344e0a1af30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05ae8da33c329b8d70c9e444069b98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8e5de0d0ec5cd065f84739fccafc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f462f5e7fdb94b91c2f03921d2e870588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96969f0c67754ca38257865693816a79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ba8a7f0f4a0855701fc11985a0e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db58d21c0fdaa99ecd3a6cc3e35af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d419a61d064255604ab126cd6e911592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f8b0fa053a2ec132b57d9990a958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437156b89d4b217e35731294caedcceb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f38c995755cb026a0166c6699935595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d7cc40a1796217bf73ff5d074c46a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeed15c2ce5557288b0af66c2a18abe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926f13bdccc7214f480391911768532598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711c056f6f1805b95e4aa3ad21f5efb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0c61d46b791d6a6662066c6e2251600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c1e85097bd1b93bf5138c0f99ee8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c3ad3c9ee429aeea0f16e5e1940f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96224bc96d213ed97031fbfa8dbe17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596a2755672fb1ad8d9d534d890a8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662ad143166dce7347b826d19008855605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d953928d37ccffdb5e7f8d829f9977c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4c72d6687f25134f012f0af504a31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666711b8b058c54f29d56552e32140608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2721a7987cc64d95cd7651240f9a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b874c1563a4c436a2663742fc9bc03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45921b8b82fa7050af35aabb34cefd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ccbe1394953d3cdd52bd4082d0f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365b4d37eb36ed782f79ab2bf32bc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d607cc6951bf3f479ffe1326e14aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9cdcc502bf5be014464e94fea8e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ee3cecad5ca51bf5c6249060c9f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d97936e99f91bb79daa70a8d406060617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baee7bf390e8dcc606b7f760e942ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c42d13ba059b51da0da866c0b2fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a6ca04602546510d5d5bf9ef67ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1988e80355ea5e3d24047b175249e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085698d839192231a63ba7e6b84ae7d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c47b20d9b922e8ebcfe84aa963e33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f556e0789bd23a78ce8ceebb8ffae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee4d95be17bfb3686c2ba080e091d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35fd3468804cfba82c06714c0667a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca71e0784569e10d0c361254b7119e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2bf2e488ba880ceb7367616817b4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f486b9e009644953c6f30584ca046629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb45f8a07fb09ad2bca5e670d3c39d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b45c776b2ba6a8de5f1e6864ebdc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011caab40c10647ad000945d56291f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ae9ba8a0ae4f7cec98d8996bb56c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eee517ce4c1c9c9bfc986cec7b19d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd48098bb6accee476ee6911b5d32d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892f071211457b0b7cd3b983f32aafe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d280d0868d7efb4fc7e6647347e5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4146bafaf09507758d29b7b7043b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5c1ffb53b7c75edc3e95ac1c8585639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729dfc3e29d7caa9872714f1045c70c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d604697f7bee101698e7017d20ac38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da5991fb499d2adae58126a35f6e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e9b0aa0bfa631f158c0fe922fa055643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207476123b68902d1ba91e27fe4040d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b7d08a4b6efd5d709553fa6b05ccc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c3f781f3420b838ab418c830f939646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5be80253899d1d0fd8d9167502cb0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a07b3238a849cc47b89e15d432de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66211ad7b2e85c70edb693908152614649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c177d5f2123e072e2bfb51bbf6b6f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313adf7fe5e1da0927d955ed95b8fc66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc01c301e1e68dd564eca7f58be43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68b56faa55dc92645c64c3158350c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460677782596db5b393ffa06f6a50d61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b5faea3c076036d6a0d45b32960c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af215182ec00f768329fa339d3f143656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c32056bf78e0d189204b0cfc06f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7a28f1227dec83512935ed16b5e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e5abb37aabc31890049d024d1087659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3829ae6689bcf6e1f740e79c75f6761660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff82c09003e5ecf84facf945af3c2db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e22929b72a4726ed7cafbd64c555662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf0b6fab4485514460bef470e594a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98d3aa9e0ea6ea8a6ae1329ef897ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fbdfbb88da57d1900228b6bc4c030665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa0cabcd5a92e363e5e5e39755889666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf819ff141919417c75db1867367cab3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda3b22b44f71938bad25c0455f965c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c6b02c9cc5598131dccc8f72943f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66ce769d75b75a64c0bd7be164e9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a1f35cd040cbf475fdc7739cfbde0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a7aa2cb8be9f9ff0dbba6dcef5c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ce90f460d1bf9c81902b7cbe72ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09709eda67f27123f7215a384d30ec04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f286f2c2b999dd97e4aaad60682570675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c6a2fbb2797d875b477a131671fdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806e662b844f2a6436492b6c100715677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9e6dacbf6985ed7b1e56364a1b0e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b658ef9c163f8aa379b29d34441037679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02dba631faed75478ee4144151a602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5feb27aa5c960445470d823784cbba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e15f45998bd6ab9ea30caf16ca2a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb81ca9e0023b529483045d9e5ac4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc544a0b87f8eed64e46f4cb54b1cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904513e5b5f407e4794a0b3fbbf56090685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c04a45067950c3a22c1fabde0d958686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2c449a48f2c987fe9fab5f3e8ad2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c43c63e24b07588512db180b9f0db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b5d901b4b4e6870a780b24a6df3a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea003a8d7214fafe7a9ddc7dc475c39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93eaaf3a8dd35f59c32fa5a52f3341691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba7775f3d66f36a5b246290c097a66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578846aa63d8fe13a006939e3ac5469693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67855408ccc63725d8c1242b6f5fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce97cd44f52f359e3e6c00e92f332695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a8ee539480bb8ea992de25857b7e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab9f7aaf96176f6b8b630ecf4f563697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11c8ca1d547a06b00abc05697d698698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d15f4a66ab12fcadde86d54fbb23c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a700cef030c9a28cd9b9c3bea4e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c24ec20dc877ede6b20eda22cdb37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277858613a2c63f0120dada30e8b10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dd6e00b3932742ab8c0ddee90bd62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efc8c6447474dd9f55a505d279c40c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86657ae6f2448cb4fe3582412911c840705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd67103e90e69adce6ca60b5bb42a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c5ce69e6e2694a7fe872a576f2e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ecd812d45cd4ee4f56045945ea9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6ace27259143ce03b0e698953661709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af71c294acbb1a10a077deb1f86785710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c40c087c2a5f7dcbca25a93325d398711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd76b11beae74f4c25ed51a9db4327712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0828e8b1b445a9259dfacabf29ae07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397244f30c9c9df7f1c26d86d0fc16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d82084f8bcf67e29c4087066b934715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb46883c6eeb39f19a8f7083f68f32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6d20009638328fa9592d0ee1d411a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c759b99acaf89cdd91ff3caf1e8849d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a028516be575dfcffc920a6ee448e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cba15eac369851d0294d83c964210720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86959ed192fb30908d222d7f73f437b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7306f96e8687b8975d64d4f337aef2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73bab3db2401bc27044fa0b07ac563723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d658f3ebcbcb7def51c008aa37de1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fed0c33dfe9d2bd81e96b4dd8e640725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1773e85293bd9def24670e349489f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034b8f304e9a977b9abc2551df3544727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6a9120fb2ccb9f128b19cba6184e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057ec6a6089e80fa1782ead714d098729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e0d1b1de83886b7552c03a7e99790730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29839d235ff91f84f3c79b88793159e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0be050a27b9fb25b07c87c782633732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a18e1ab91c528c018aa918126557f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3486363d03356075f26506931d48a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa0be68cafd3dcd5f3bfafbe0c3e64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73571ff782c7b96d5256e592b1839589736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ea206b2470e097c670a913edb6f4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a642e99e84aa61eb2f408d1545b7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9586e4b8645366478fa0bb45e8a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46326244053a931e7455ebdf7146bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e948f473a4f0d1ee6598a958f3ef6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c19321dc9ce289caff0cb2e5c7ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5ac81a10bcfeb56b9b9227183604743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a844c14b0beb755d79805d5f7f312744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e118139da45d1f08f37d6a0e59f08d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8887a3e89840fe25eb4e73ff7bd044746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f8138ab023cace4227282d3b628c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9231989ac5bdfb29bf93e2222772a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff826b6c5a9edf46b61c4cc9d4fbb6c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33581322648a2fe8c42eeb9307046f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f785cc056c629f21f0d035e4a5148751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2247088140c79b1907971c1384f6e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a4894e6c16d2f2575c7c3d0ed92a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ba99adde845d5d3949e52445322e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c661729831f580298a458c19c3c71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d978703fb0c7efd9434ca7d40536756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd8f644228b1c10c1f180604d1382757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b162770c795679059a068cf4c236ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb90e4c5ab77b2fe7d2be77fdb802759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3b694bc3f5e8e674e2ee0ff3002f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc1203c4ccf5ca585fbde041a68e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad703d71cb590438f5e2d8242bf283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae896fe05d9858bdd0be73aafa3fd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddcc20118ae769dc8b0574866cc4215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9c1b55883078256c934e4b43c3f7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081cb895c6abe3eaab4f55610429c837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a7931f32bdcad3790fc845c8479ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f03d82a4245996ce0c7d813d67f8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b715ec7d8870681e7f3f3c50553c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf820fe95979b8631328b2e4e2858a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280ae67ee7d6888ccf16e474fc125ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789a73b15514d24419ccc118616ac8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266facd18a4b61b4cb2bf0ffbcf0083e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd391cabbe9c2b3b3574e754257b2b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d73e60595552cc7f9f44af799d1f1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c978c7d9a1cb6eae30a6483e5fe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2bad210a39a93fae290e05ba6218118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddcd593f9dc3a9533d10cfa347f8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884002777369197ff29b7caf32764d6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7377c7f95e04baed6be11f2126330f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b580e906e9d14e59f0202cfe90cc0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d79d150491d789b568bd68d63f57623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9f65a12a070d519740a4cafe9196824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ec64e4b8968a23e3696fdd0cc91125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d865f711be68a21cfa938290940e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7112decfa930d43d6f614a3fd36627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d490a796645226cc3e476ab04ffeb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86608a2f4dacc5455cadbffd04ee4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba346704e61a7abed797d9017e3b50030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86619a264e5e62d0b39712e9d9626131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592dd62f58ec4225c7a489eb7c8414232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3640871fba35d8bd23dbce65baa52633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200316f63d65908ab5ca0a54376a4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789667890c75a778972be271c8d9154a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a558a9ea30c0c8185c7e88fd9a76636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d924e49037f643b06f07d4a6a3a8e9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18530626bc7509636cea20306f4292338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027ad2776bfd4ec8b293395677e49939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97300e707370aafe5bb9d48d6ae1f3a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ffa8d4e3bc9f3281828539bfb15e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c2cead95a70055d8b6f79c83260042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237774c72b3555cce6070407fb5e9fd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda9c6f8874176d223155ecc4a8f3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2b162929bec7da2c5b78a7ec8c2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f0a52e6c091e08973ef51d95233a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61108c6f4bdd8502f79c9913bb69f3b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b84f31473843530bb2f16e832424848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7c679af36ef71f5b17c2c15f315849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62f5a689eea1d3bfde56d25eda11050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0970bc1ceee8d0f912b338c7294651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce248979f1b7d8a90249fb78189bb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cde8097fa261ed83d8fcea34daf9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8014eedaa6f43c5f6dfc57aaab2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182002453309580b40ede2396ad5de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a06d119d56f824e225d155209974ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5255ea9137c28519f13704ac2ab557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f1cbbd78788047a3d16478f343f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788a765850d8f7087c36c043702c7fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d90d60f9c3b262434ad8b8d3c9df360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b56c4ab25dfb5d8c17911ae8fb5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e614f9d55a82b4638a25e9e6f7f8b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa22f689c75c5d9e5ca4724254a8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e066034f7f6cb1ac1336e21880719ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbdf0e4cdaa1a621fcaf9ae9c23d1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34a10784e0cbb3b8ed11d49a778da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625833c4381902d97f3cb5f3e0a965e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0941fa358eb4c9df2e37da0e57c0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7262efae7038b0c2c55869214b133569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d0d0033fc0a4c419fcfdcd1b838c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19aa5e640c2d22006d8d77b116795d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f70e744f7e164368dd602e62901c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d7adaaaa80532b59681f997449b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f715d9c3eac0f3e12c8873a0b091874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dadc6cbb8c18964d90cde6db7f236f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c928649efc636fbebe79fbecdaa5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f74f92a6212e9931b249966847db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe076c95e4f69baeaa5f53f92d26378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a813a072b1ca7f82132560c3920e8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0509ee41c05b093416392e241020ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17909289cd230821f6089ea3045b3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dae5b7e711ee428bf5ba050a208de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0322fff58e8ea7b11aa0fc9d8edb05283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff6c9a675e501d5804486ae1fe3fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208d1549fd5023938dd8d5825a920585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a65c05252d5dde57e9d47856f26f9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319fb7e4b454cdbaf5b6f3a4b6adfb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc070ab19945522fa83ce77c08cc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f8ac1612ccb8da225b790acc189f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fae7fca3b33bbac90a40dbdad4334090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0338d0641252ad65e68f3f5998aee891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce3287e981f41c741c6c7c7957127092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a785b435e82659d7badf5547ca05093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f83bbab0d259b6b5cecf998a3d29c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d73efbe85be931706a006a9f228fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3955c9f5c5f7ebbd6e57252518e0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430647557413baddb8eecee329427a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7beb2facd8d805a1fa1ed26d589f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abed20a9100052db26df03d01a087f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9ec5377d64042c7d1fe2165343b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59dcd24dd0e00024c3accfcf81d896101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d49852480a57038c089cbb1ffacdf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acf8f86dddb7a8f5b45f80b9732300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aeb61d49dff0361732e2ce260a1e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d653cd9cf10e86c1261c643f8bb860105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c409606c590c48ad96b9c6b64dbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f03c7524466e3aa1e751f2a2b5ab3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18b56ececc2e094b1c0e0f2f701df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0cab417165cdb8833dd91fed400a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355080b9cfa3815c836d3830eb9b7884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300cadc0ba61c10d1a58625e0ae859e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e9df3cc83f5323f452b3aa196b51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac147c898208671140302d232e6175ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafab99088cf90aaece14ece2b15f6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf7426abb7ab9855ebea278f587d2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f08d2846fa23d1664cb748f3176f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37fa11aeb997171b641c9eb3b2d95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca4144de3b9cf3f8dd6e3eebec571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e21f5884565b3ab43f72188423f350119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdd64734758bd3a51c6abcc2dda5ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99385622c859f11ede44154bac507c2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bff9832d4f12bfa6b61381671ccb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff903bdd5d04ae1ca60b87268a73dc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f362c74ce30e7dcef5f2ae199e0a21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ec183c5b8f35aa203a8c9d04c6be2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb6e80395916b15065639b2bb821b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4d0d80fa97aabc6738c06cf553c05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f18ac19cc00c9be91e6bf36007339128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f89cfb9f818b8043ff3919eebf7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246f39c0f689340d4beb154a0b845d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab559dc7481abaf399aa69ec0048e07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4020040fd16f026b2b0f4bbaf6c36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f170bf111384bf4b99f25618c6b5b60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7eade630e7ae83d35aaeed2ef75e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04725da3f958b42c8624e85fa8ec7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2b1236dac9e265a74a7978bf45d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c362433224af7832ab52c99ef062137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80472f6a21dc7024f2d79a45c073323138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88143849537e285724265ecc37329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf23e0f4d064324009c73614c2b57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5b513f3cfe8c0a95ea84609f81ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67819a1817845237873fee7412e73c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be4f064bd9a78b4d12d1def84b600143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1aa1911ff4e8edd3270fb275326c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01585354979a2ee84e7b96875302b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16187b4d38417f4a13255602efe87a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96680f2738d676286d4985819c7e67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d49f35b8af398b9ef5372d5dbc5744148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d7fd19847c7b339b4256c547cf9f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959704aa485aaad1b4ae704345662fb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892774a399014f3ae74b5d080d24687151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b34f4d0af5e362636b147b756b63d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a4889d0db05abc5856493d328e797153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5fe1a0796889a52894b4391477b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a00f746b44db77deb50a295f5268155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656bb7eb4c361b69e78207c2b6fd95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63192955562270d42cddc88e2321e649157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbcb6da2b79ca4e8cddd0b58587ee8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bb5cb3f0d9cdf0a0b0c2583a8625e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e913e9d6606431b3c910798d57645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87de7a930d965eef97795328f900269161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9713b41b24f8d1d4212d733b23a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae2501a3d883cf0207a7db4fc690f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daea6b92378558fc4bb216fe9ff343164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81075f1ace1821c630156e29ad571355165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d4621f232307eda1f12f1c1318f48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfad5dff4f7664f9dae22c24aea226167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6d0c97dbfd36e400fb035c0fdc65f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d4ad56afbf78f2a467f3ff309a3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e0c18090ba954836515ccd723a956170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb590e832c4cf9dee1c497d8cbdfaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8976383a3c9e3d339f9e3c68f74b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd363c5d729f9b3055fe924014cc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c5cd6fcc1107f2fbf47a0b72abd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0365159532bb40e7552b4d8a07004eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e45eaea68af6caa6153de0c3fb77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e6f20c051740c06182565fd7ebe1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f834f7fc26acc4429a9f036e56a6f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9330302e8215aaad3ab74dd1a056051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea83eb4c9e6fa2b0c97971bf9ded4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379749f587205447c140a039e180e41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081e3bc5ef8251bfe143d7faa2a122182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43e76f905560e4395c586596c77ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f57419664dc130220058b412f3108184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5ba785c29eb106356f21dbcb3e43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a68b5e507e9c1a38181f52d88fa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991054654bcf48b0bf061bb94fd6eab5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afdfae721f248e46dff8ec760bddbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f285a49223af7d0269944ebbd666189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a99fe93d655cc6a348c6e3bcdf83f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce594a32b81939b9239f0440326c0ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7919773b3527af44c285648fa448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6d359bd811a73003bbed06161901193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc294c9e34e582cde48ddf62ce017194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260038b570c04fd6cc08ea85c5ace20e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7268607e8082237c22909e36541ffe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eff70e130c843ef27e023108d4e78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2419ccf611c4ef2f6e36cae55cc124198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b046251636820b6a2fddc4eeeb174199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d42461165fce2a68f9d698a4bc77b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde901caac17114cb65f5bc847619b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c5518647f059f54ab16e37a5c9042202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9794bb05fdd9edd5b9efce1094c29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c587ca0fdbbd45eec90610e934f3d0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8712ba022a6c5ec86a1f437984d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d25cd55e41e67641b90185c7b081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09a7f8b2d099709a57b54f806f773207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf48d61759e7818e663548d8cdf60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416dbee7d8a5b3fe94bf3225642fbd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38057bb819aa479586e681c505e3620210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd16451ee800a9c426298620ee3990211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996464d7613e6832b76ea3e92a56f8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1e03855141cdf4af75ec69a7c619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098feae827c43b579fadb57daef29cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd080b7cb12728a09d7989bd821a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d38a8dc9c4dda733d71aebf4f3a77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dffb6328a978ec44cefc1e6b14b0ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6115abd76c47020a0d66d3e5c6b72f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c01613f451d01f7263ca2666097bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee013264c2fcb91c81d9c26b1df276f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6af42d1c3cfa1a46cbe04b8c7c081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627d82db1261774208fc40df5c41eb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316673d8ae53f4e3005b4b2515a89e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667189a6228243551d3affa1d34870b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3060067354786808fa3d5e22d4a15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee887f6fe1479781b690392565f66bcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1abfa10cf2a29620c82f7078393882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb0585028636c64185a86c09a6326228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4e7334e925faa88a180a48e4fb5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714540e9e130ac127643bb6e4a008e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5d0e57ab8728162df53b23a8f92f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565c81af25142dd5337c351e1b642b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923312e4881247ede6a1b07260026ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e8ea57016f2ca75bf998ba9d87a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221edcead4453a1778130d7d15f2ae8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2341192c2753084c61bf7ca61b697236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2e028aadbf20e3cb3be2584b732b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565538746905aca284bf1b2e9e0da29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79fd6a57dbe3166b81e131da1ebb6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b067f8d8ab8b51cf1a577f14df70e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56bb18448996696c34973b7bb59e20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f1635a7aeea8216f173f8a50e823c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a2cacd83c45c59f592824c7908686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa2d02c48c1f485ede39de181f419244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe48a594bbe2e0939cff9c59f56a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf65e3e825bafab4be4ded3275ac34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aebf6a7996b14e401df2a9cff7fcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d6d14abc8d98dd798c2f4f5a2bfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa49fc3063a8323ff59362826f933b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ddb327b2402702d3970223fc560b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0417a21d4d836d9a0b743e0d5b51a86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58726f02c67ee46b8baa9b5f68a701df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cf7be7fef2392f0102177cfe242ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68fa8e375ee8f88ea2b63558f4460254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b7321eb8e0d8059de8a0cec1d81d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e043de1f5811b4d36f2763ed097eef1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77597b32e7c77dc920a190ee81e72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9a49b6342c4951d078ea44061bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635d079aba513162de034ad8699cbca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a37ebc56925243f4dfe96467e909b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e268f3cb56272f04a9c7f6712ba0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab788aac85e06869df52475e6524453262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c0d9b0a8bd33629dceafaf5e2ac1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90521f0fbe6b52b1abda00dac9bb451d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2d2bb2493e3e53836207659d930fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a37bd724e505e1333cc61804a1c5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497171d6657868408088ffc4c07c5dd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1c17d1ca758c316242c0dfcafe091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce05be9f640f9fb21f7f46dded0cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea98287be95d01d0a749677a92f9a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b83fe377445f45f424cfa4fb251f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc0a4c0530f9bb86824ae238875d6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2f14e8b7560fd2d28ad30cac3fc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c97f1f4606857167eac001b173245274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61329a06d0598836f5441a03c582e2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea7355c88f4b87b734ab79e910ce07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8881e6dca6b6a7fe57ab7aaab026f65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266662dbe5d87a807d90cd8ffa96e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5df5996d2168e7ef35370ca1d0e22b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c924b8abba398560d85c4523a7a9f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f7668cc5d6e82a2dc55eada6f9716281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b768d96b53cc268b639c7c7fd5b2e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547e134af7f54dccfa430271f4cbb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe3aeac88e3072ecfc3468e5411eaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d318a989b945a327b2442dde4881532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bce7c7161c2e115c9d49e2ab2ca98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d950988bae4d5248be5a9d4fe236ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd9bc5c3e17058f1487b9b2e2a62e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ceea0eb1c6d4ab07114ef27021b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8983802b6e6e52ee6c1d49acfecc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc7dfbfa77711cfdfa3540aeee94b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e2c64ab269a6728be9807e73923c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6c59320a5d35e020f3503fafe47f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6f19c855d1795fbf5bb52b5d5f716294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db7a55ea5cdea5cb196b7d9405562d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c858ceab52786e67ed93bc5ca0bf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9869211cd92adc8e43c3bee14b318297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac94190fc138d54627a0004a4896d5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a4975b53f65cc9a41d1fb4c504b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f5b8dd3885b0cb4a4bcf8b7f9b71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7de313ef6ab85b8291e08deb83e15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ef7c8b63149ce6083382d0f64040b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986206683a9a04f7a7714fd1a3052f1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b74d90a15fa98cc9fb4ea4e953b51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de2c72572557815fbacc08184addb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f59cbe321e8d4bd6bc08504a6777306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d2383c08c51e0be182eeb4fbae1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d74308a15a55f91356026b059093308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53a9da7f44c1329dc547e7b9e7136309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b8a654e18435a87917b3714c749a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf82ee833ec9fe576c9bdb258fc1fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb1de4709de2cf6f5b3b5424c7123312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ee84b87fe4b2cf05a7e2e6aed132313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5040fe18f8cd94ca63afa96782736314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc2456e604b4f8e101159c994043b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd739f1fab051361ba4ec99f1100804316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f95c2399c70b32692641ecf7648bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e919f17e1de1b972eb0dcac15a6a57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5398970e1e10c90a8c850818c7f9af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726a09cf8c3eeb5e748fb33ef6f4db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0212478a86b167f979284a25cb348b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ac41b79e7a01cfee45a8d0392d6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e5e94dc1c91368bd461b2d21fc96e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e49c9ddc785b9000895d353dc8989324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31260376a3125e97445294fea21062325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99053854959409233c6f47e3eb26bb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2382c8b6c73b7d4149704780f3d51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd767abaf575adf891a1c7e1d90383328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7f515c8c26a31abfa930234c1337329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72764fefa983cf1d575f9ee8ca2988d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d878f34530c3698c9e1c048a11d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a06ab6690d51caae260db543859e77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4887e8955b241b0f84a50cdf851b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d501ddd564916c3ec3c27b9f3cf36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c62bde33e78bca9d72c887dbc9a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4605eb0384669975855141e55707dbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e030761eb1c888aac13466aabf362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e068872ed8d068b2509deb58bc64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54958e2533d0d2e9cb32d2748b8794339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf0c44f9e3731a87b361e43aa78d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec022ab15807c486abd287202efca67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566eb890250439d0f57f8d960177ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319cb08a0e196c56ec10cc41ef28e1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd115ff2043a3adee2d7a01a07ca039344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df197ef6279678aa2eab5a81d4446e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270a7aac88017909f0cc785e781391346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824925f06b2280cf1122021633a7835347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359775597f5f2b3294856b95f874b6bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3df6860fb0c78db38b75b152eff4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b6c81b641c8a62487151e8599207350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a52d33ea62ea9782d01e052c11bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb2be0a0e08a24a29bf6955bf5bb24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792460f739807fc683fbe3c01523d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c789c20c6645af4fcaa2e0cb28b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6786fe8d60e9b6b099d73b810d61d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255880e522dfd2b12f342aac42e2a99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595afcc9e19219cefb4fa4a6a63d483357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047abcd65c5aff57776f3e0f4c9cefb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108d83470cba25d92874f0c9764e39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec052c9a70d0c335f2d79b049dc2b9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3879099d6d7b7b592e77552956e8f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5322b6ff2a5a59b99079daecc1897362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f9d0bda7089e1afa343f453b2b72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee540cf963caf73c17afd0d0b90175bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b610a44362d6a2b5b5342cf9570a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119d930cebd1d031126456d3ec16a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc5aac2d3d1109b035b720fea4e123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf4a00b7d10a54ae9e8e8008a3fb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878690eedc4b4dc2c0fb2239de1de20d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a20150f639f65015c3ebf37a3f232d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a63d52d78c95960e36ccd97444806371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6638fc179a605d61474bab8caf44edf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b53745520da6aca19d0255a5de0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158ce2be6348b855f74551d8b459b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845bf33e9e7ac482ef8b53f8d287d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fc367ade9adf124417e1337ded8ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08ac6a853a0a2a8e6dc73c40a1973377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540387c266cddbf56d416360a6ee18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069b519e09da0398636d2efa5ec7664379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d57032ff0d11e047921f02644376c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bdac2a8d194fa1aea11f015fd0767381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6602609acc5b27b13dca8ee1ba7ad7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6326ba77cd344464ae7ccf03c696d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43037075c542c5c78eaa7490bf66b92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc588edcfb0b1a243fa571a403c038385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfbb3056f1deda0e9d32d10d39818386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdc35fde599c9e6e3616e9eab7b3f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c67b1af61ed7a58ee00ae70d6435388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd53cc10ba79e5b8cfb541018de46a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1918bdda9c4faf2751bcd16368df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b4f151b69cd761020ba23c5dbd72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431a62dd7a98b81efbee7a3f805019a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70648ec382a9b4ebe12079f5c32ab7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363d20ab1e39e6f81cbbfba9ac46597394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce48b114e9e80495dd5cd852bd67573395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620e381eb6fa57420c3d7f6dcbd729396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22116e7e2271d64f60963d45d0297c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75beb3d4e355adb470d543fd19029a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa52e5bafbafb8648d6cc84cff89b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a471c32ec29e7d348db4c64f563285400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1588cc739e7086f6f818443fca762401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be4e8a7dc2e4c7b3b39dcddd71183402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5cdf85da4072147a85c62b760f710403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e13477e9ebe762c828289df844b6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f21aef209229e18082c360d7ad02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877debab0f5c2abce247f107814315e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75829a64669c5d6c634badaaed9a06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd932a95d5ccb70d0bf054fede94a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665b650c433622c0c33521ad3aa99b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45690f8dc9a1f5320603c48b1e4cb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d74d97bebcd52d355d23bd0983866411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090979dd6791f56466c13f7b7c9571412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91955360d60c2235e2f8c29c9b49d957413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb865b5dae4f0ecc2b6b73c650bdd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812f199f68206ab8bb6eb0106e89242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b184275a9b1a1dc612cc32259e8dd08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440eba91b6589f4fd47952244de57b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e0f2ccc721b7d1d6e54000a23daf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f361c12f4d55199f0e8c2cbdcaea16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8a734b3bc1d50385b16ea49f282a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef33cbed4471ae4b937de524059e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b82a4789a4853cbb39ac4ab748bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d997451296c13832614a0a26415e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4148275bb1eec54364ef524c663f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a1396477e8ef08fc3facd74ae860425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de3613eab247ed699bd6589db92272426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b54d22d1a4b76b968e7d595c8f1af5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135b107144f6819887e51e46ec2c5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c34684321227bf106fa602bd26f3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532491df2f9e960015d2d94049b3e3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ddb85df712cb06f479fef6ee4048431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315b412de043bd06f3c227b3285c3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bc6cc4003ae2d5d7d5753577c2aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244abce1e489d9f99e4dae18ebd896a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5c9283271bbe6d308920746f6ae79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2a9c603bb020059012c88f320ea5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b2fe1f82860250383084833de358a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb9f957c334465b116cab5dfc154b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f987f1854e21f057c1af862e3b856439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c47260fedce7b25be9ead03b78631a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e8a8863067a7af8a0ba2151b5bc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f4d4b0259b5ab199e3d2f28d95083442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb98cb8458a3dd7f4f7fe831b964d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc963e018360a1de9be57565e5aec0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c395385428fadb953855a2ac9ee7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea0c6f65f19883a26a62a60efd075446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fcd71b9f7b3b9050837aec8688ea3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c918d361fb65528734f7b4e610133448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab605bf967f6beb0e04b5c2d39695fb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379376092d89f665a24bf8441585c4dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0750f7be563feb943e3262cdc45d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692a3bd91afda15bcc55ea112564631452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e47f3bb482d54fa4a26d429df78ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821b4669f200e0a7aa7737e70720cfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe10adb5564f0017f3f2da186ef35c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6342cec60c2dfe6259effdc6451dd7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c5500375504033950e3b7866752d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb2dc2cc41259fcab4234a93882f6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952681bfd34b20c5a598b5d6668eb341459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4947813c98cb6fe2b544a35ffae1508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcb3309ede95ea3fdfcdb3721d5b5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f1b2b215aadfefeeb6291b83ad40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe561afe12e33848c86e15fb17f4870a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6dce96fd302177d9dc91efd9dcead464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a3280f9167d993275bba6622e5e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba34640a3885603cfd88f0a49c0f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f66ef15e207c6a01ed4169d6926c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a862cee18318b6d4664c958730061468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3494327240c6b44764f6dfafd94c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295d210179c78c34b3d1cda172e85fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68ee8af780b9bec08453192d6e73d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9fa7c4c30d59d1028f275cfad18d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ce20ca29c3f9d45e12967def6539473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cceb4098f90a1d594850600e0e35fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4153e3f437ff08cc5fd9c65ab438f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f23f3ebb61e6cd822b27dd652398e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2b3bd592a328a34d9ad1dd080fbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e518c117342d99bda30ba0d3409d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef36620775066a02e9718f7f2b6201479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148742a7c060fb3b212b5ecf99d4161b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c053a1fb2234174215da2ac3cedc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae615dc65042ed46d71a53dd311a27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdce463c20869ac27c657b1ffce4d3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fac52cf4b4fcff1ca8050314f4b22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0caccb4e6e4387d86265da6cb1e5df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c8e631c8c94cc5c3055ac2ac156e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6ac05a3a3e1eed1937abbb7ac258487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34544d7f2ace54f720d62828d9579b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622849cf61c1498c90ed050bfb35c10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b3cbe3ba111eed42388b3fb4f7d74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd7988c26253f67dadddacc768a14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d0f88adeb63d38f91c2612473b87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9303a28d8ffc2084869bf53ae50388493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4509d0c8a532f798c4617049ac6980494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73198dd789a7ddc59ebbb2ba866e4c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e4a10d1aab0c78ea8f1fe5a3d41be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4760d37cec9291b2e62929f04ad7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d073cd9e3436df7f3c709e590dee1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c42b1b42509d1a302383e93eef82d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ad233fac1daf780f04d49fb54ad41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae0810191b1312dd45907234aca6e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4027eceb5ae6aa441ec7acaba96b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e32405b6e2eb63bf7b7de874767b48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2c2592909aeffdde842bf0e5c74f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1233a90f71759ce94f4738b505b8d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0572099fab832bb159368a9124ab8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d24eb02c0cd53ea56828f3335686507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f9d83ccc84d70991161774723fdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee1389becadd189bb30b22eefc1ce3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573c207be6238fa1ea7a15543a4bd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b20ffdc53937452f28e104b261b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62364cacf851ce5a0cc86d4e5a1b9c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e6b7b70c91141944399d4204ec520513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b59f8c1d13523a7cdd34d0728a0e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0878f291f2b10b37d52f959e2fca8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023021b39567ec324c6143ae40da8dc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581720d88c1ea1dbbb082111c256eb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce345f836acd9147a7027ca38dba3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66a7e4084e71b98d6ceb557ffb469519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1aa304c4a75022ad9a8e6135d558520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe339f69cbc6064b2bdef7c02c3fdbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6b1c65c1d4de1c094d53fab37a02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a24e10237f7e51f19c563ce0d3996523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7326af893a46ed83627822f382d816524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a9b5265f041a0f758ab2e1b4f539b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1527fdf29629f3809ac8fd4d1a6846526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba24e0f964bc9a9d61d124e6d1fe8e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d21498b3a48dbc622f6cf614fef99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d084a621d44f43e948c2880a5cc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d0ed5293c680bbcfcb1e8e70e2f1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beada89dcad1b2bd0dce79be871f0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc795943cef75fbd187011cb989bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8877281422bf1e700a9493054cf631533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734293fcc62eba04fcb4920e841df4f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05293676972002498f60f0e36afc944535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db6ea408eb36ff443e1c801cd0319536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50504e6e8e8783c30ee7dbda337c2e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa97f84bf9bae4f68704a92d8654c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48896e956cd8f6b03f4495229e706539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4bc7a379d699492ac2aba022ede46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25dbb10d4e537d578ca213f795995541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daa64388d3087689571a13f43782de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ec9eb19659512f45006917caeca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127be41cbbaf73a49485a2152491f11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190ca338fde8924b74a785ba2379d29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98a32ce570660755480731f87d7d61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61900f354f0c0ef05a429b939ef0419547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf6af8f1309756eac69cb0ecbb3d8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86d9da29a9de5af155f5a875f5bb91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a09015349f3ade36c6637810c10f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74594115c9f8ca0b0f9dd7060e76bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e101451a8fdb4a8f13b83a163d1157552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373cab0c4c191a0812c33b1d4a039c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ce4a560dfbf4cb54f5cc3c374015554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8675af694d306a68f71e7a48cda0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0889a9eff22c65d4f26d38760da78c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34ead1beca65ab5b0052f6a57d1b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50bb43b535ccad07df9be1e6be4b1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a7e4a4fe8a94f2d8359f51210006b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8b84f437cc1a6fc2329df25218f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9571b9f1e4e5f98dfa11d3a7e088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6c331dc66b53db82ad1ba8bfbee1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8574cd9ed4926fdd85d5d8e6522306563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649c80e8c4d37e88b213145f8dc359564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea452af6ec2ef8f810e4d2405ad0466565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcfac2f9a8831841b9ecf7e4d0840e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68398a7b24329fd1b6b4cbdc8da533567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a336062a122838f982e351c3baf440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938c428f1d46eeb0c408c4ba10db50a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f833bbd728526ee59b35997b2d87354570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb63aaf290311232a3d545f7d9d207571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c36c001ad400c441c7135025214cd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a8d978b248d3f2b66083f19c7fe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0678b2501fee449a7be57800c021eb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dcceefa0a2fbef71489740a68b9ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0775ea25fd57612df516bbcd747c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc014dfdbb4d9afd3cff32c2031c28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fbccc1566f09457da4698a141b318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd961655d5c7148ab5bc46dc7dd7b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58b6ead7a8bc798d7a5713a4a1ede580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40264c03aedc74c0350b04d956816d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884d6997ccb33320545b617614305c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5774e348e581eaf5000e31939412f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af6b6716356ee79ccfb7268e14f7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a0487a63e95d06d35954288e41971585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13853cb798cdeb8606da290910d5be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b06cb87eb90775e5d19714e2bca3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca4b7f385cbbdd005678a0e9ce7d12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c0545d6647e50c46ed9b82e76702589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aba1895db7768e967f8ede80aef1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b5a91e4d5b1e185dd127bc5447a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f893b22bf0341be70bf7de9c63c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e01324047269d31acd5d7a4a71a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3af45b329cc6c4cc4a23ac1ecc363594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dbf4b1e9fd2db8e5bcc1e4b49acce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e0b85fe5b25aa566fade50f69678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388fec74518c71981cb26ed77854b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea7f59df8f9cb998f5109f307d4294598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59552cbd60327c3479c565640d7b2c75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a7e498c8c48b3ee1b3693a3394784600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7edaa91353e6329fc08fd247b2d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa5b50c8809031a718bbd822864d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dc08aa7df73c70cb2258ba3461e5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d132c6cb01b5b2a09f19709a6bed3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262fca5ac692e1a7173dfd1f1acded0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df666c78cfb4c3998681ce36adde723606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091f1d1a50663e5bb5132c4995a1734607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bebab5c33ad4dacea9c1c101e944a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7983d28d560f37663ac578fa113e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba34fa6e6c58d29246aec072c702e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42876327a6be0740837e65881c666ec6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ce1412aec9a941ed2b92e8789f611612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73147e7583bdc57c2270c7eecb4573613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982f51546dba7403a02698f7039cef1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ed0e0317a4208f69fef8090a8ea5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee731df13068d3a5af7ae3c5199b53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8169ec58c024435a45deecfbfc91f46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc13212b8138a8147fd0f374a72363e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8532cf263081054a94d1263cee9c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd598b8114ba56f643c24945e7b34295620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcaf65c512217fa50cf794f30f8ef1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec839797b77030b91bb331982ca67d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0be9e52e032563406d200c2e769ad3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e2edd0d590b871962785d8d70f8bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec7e22b18687fc501d2b3eb63331e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb257930cc1a97decf970bb638cad1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d20c9393289604c7670ae7d381622c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3e4fc1b62defc000c4aa48b82ca3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eef7c43157e12ea9f65baa26241fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b1520de824a37a3e71b703aafba7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acebb4adee2c3e8765a12ef992f755631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c26244e2c2a73bf91531c349305cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0c9d52ad4ac5e938ff57cf9567e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823d83a83562d5fea81163b83eb716634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a155a1d2c104b7d64b1b9ca9d987635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12395e8b1cf65c105002dab7cda0a829636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902890f33630b80d5faef18ff7aee01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db905a074bbc7f43ce3f15dec5e08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449aa545e2b99d213bb4dba1e4b976639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc33ca6703aa1f7c7b0bb94d7f507a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be190362e31f8b449d33105253733e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2ce07a23a176e45d8764dedb3f3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a4e357af82f1700e30cf8f27298b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee8fa3e1e0f77c421260fe0379549644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2334e705c4462c0a1ce1197ec9ae08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284623c4e83d6a2b8502ba6730c72ad2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5080e8d5a4ee8ad8b65eff81c7e772647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277b2f6d19899571b79ccdc8ae5895648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3bcc5dafd6588853e48cdbf387615649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff91758ef257cf734060601a056b62e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e191b7a7fbf3e26884d66fe5b2537c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776391540c69863578c4e64c78291143652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb69d5491925a382cfdb62bfc2cd2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f0c4c70413be73cbc03c86e510af1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b22db23b9387c679233cd18a70427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6cf79a99be05d1b04e85fa861c447656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b36bd80099e4d03f719ae55a5cf17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8e17e7aca4b2370756d528748a90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc07114164634b3495337bde5c0424659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce066b47fe85ba337211f46373401f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303682028a94dc0118863d8c89e675c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b96b1e3c85b4e8d3b5060dd5ee21cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7c5e8c48370e4195aad871e08f2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc4a5af473f292513c51448128cc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9306713202fe1c48429fb1b55016665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9bd44b5e9de22253950cc92925678666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978b4751a54d0ab22e4e919c4923cd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523adcd312c1b818207cfe17dea129d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a3e841021f90c34b8667062e99fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435e9262a87c17240b5d805e9915e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416dc6e083a08a4501b41fad1f1118d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79039a9fd44ea6a2495def314d9f4d3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe35b002bca83f0bb0a82aca7e4895673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa88d38efe35c8245be58416e7020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1047f6666f3e823d834ee8adfd72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aad7cfc3c26fa026722f6ee91fad31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559a4b70c6aca7ebe5ae7fc5c5c70f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990159c42dd7bf8fd9f9bf476617e8a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f030674b97b939c7412bb993253c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884423dcd864d099ac9ae76fcb511f92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95186375942762c62ad5f15f961d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec707b9720286b0da733e7e298e1ac0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b85a1031e6fa9268c42ca44bddb9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f75b16cc09d0a74cfe4548a5bbc17a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86ce73ba954b9e4b45671f9739650685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c179bdec9628e064623defb4fb15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7103c74ea901a3b3ede73a4710d859687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5031f0672e154d03e741169ec7dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b3c490b3a439155aa08b30a8185e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b6fc04fce5b5754aa463b39be3b4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56479c598f1faa1a4b8ae7c5da1499691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a0b0b3f025eee82f3ef184ac06107692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e6fffcb21149cc03a884657dba30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9362a9855917b0c1c49551bf50a5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f34b9c83ed07011f96d6f1914079695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f63b6b04ed5eb05e4b3884b8a06e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e552f3f38c488d32870d5476cf08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54092d0e5c52dd43d0e7e39f668070698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5974b7a1265d9fd4d6eab5241564699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce636958c4d8888ac4b72bbb0ebb338700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971d3f7bd994fb046163b31f97f44b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5be3afd72d30b7746a7298acd509702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87ba8593347047201d005b729607e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449966d2c27dcf9a3ff81b0ee7dc772f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf1e9c4165dd9b39410c7fabb498fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a07518fb5311e2ece0723f669cf9e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53221798fcb3bac6b4085ceca3ff73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad211e2de6401a28293b8695efd267708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f5605012ac964368194ecebdf401709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c2447386f523459a95bc43e74387710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567206b06521935f06c6d4a9f2e890711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4d5b5cba0ea19128493a3df3f9a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93580b5862044fa1df2b686e439ae164713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bcef9207221c430a4714e1b62ac8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd843468aab366cbdea16642ddf679715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f3a63d3b7cb8712e06a239ef9a939716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58531aa59d180510a2095d91f699da0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3c7c80abbf5803a3dfce4a90cf2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d7b55ac2bb4cfee221deb7f3e1b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f7f995d030430fe5699cc4c3397d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d4611debb483691b14b22ba8ba80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5717d295f215f8c8193d2bc1e344da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecd24cf86eec76ae5ebe13c1f9c196723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18770508c562f18d2fdec3961d791724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff496d9849355a15c4126992958420f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e9775bf00167053c4fcaaa12b881c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0114de4b1b2ac60b27d6b34fd25c2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fea4a0bf8fdb17be2132d9e3ed47fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845693984f8b8b235289e2f551a8a1fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5741666cf1d07524db35f2b2931b71a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93136cf06b0f6bfe5566cad5c975818731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245f9ec50327f76b4c315f3da2a0dd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104101d7f28f4092869e5344fca7bee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2e730bb0a03218562e236f71aea07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888f583141a0221072f0d09197c1c98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4cad53acf111ff5990db4741e5c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ebe23fb5428ba6be51fa98c9d73bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c2d34d3b9138c9552511939bbd1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b66c3ef558e3d92326aaca9f1e8cea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf44ac460ad29670d29cf628c7d35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e309f8461ba21eeabea79241854a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d5ff0d5930813e624812c3571e1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340d504ebf7f9d66a46db882fe43fd4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30deb4b737676e87715954e81a7e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d828f874a44dcdf94bb1829f88d60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f40324e38c2917b24ce923782dcb12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768353df4ce2e4b5f7e1e602979c54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fe553a9ec0069def9db753fd55514748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e922f4bfd3a6d841f07ae12a0d343749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220913ac2a58ad0d1e9edc0ab7e0b7ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a6d0bf0168e075c435a1b66413dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aef6a07260f39611130504b28a999d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703731ccb103a8d2a0ac0d4da7efffa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab41b149d557ba0ca30e1c8d29487f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eefe00689291f800c414d25d4e8b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc579048113e0fd41b9411302c1ca22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07965c705ac340f7b3f34819c33b7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e4719a499858862516b4cfa98d40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251b747acb680ef36b002a31d3861b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>