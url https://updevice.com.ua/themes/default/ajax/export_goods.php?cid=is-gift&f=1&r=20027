--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f72b17b480a9113b4ee1162761bfc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f538fdafec64eefc7fc1edf4129092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5fc33440147455e699361139d5723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512e8cae1afad52332814dda246de14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff0b97e2af7953fb79db9994d9cc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da9ef5f9ea4448a3d4fdea44b9eda56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183790d78c7d93ad2e4159d419930947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e483371f73b26793d48298f339a707a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf96861a39c6d633b379b8a6a5ddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addfb54896587ca6653f29f301f893b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f01bc7bf0d3997ec6656b9efc121811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8668602ed4b9ba0a2e84ec38de8011e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189c6d496f5964942c28e00548cf5ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f481ad61286264f199abaac817ba88d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571756d8ba086f41ea3b277fc83f5f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6b5249e40016ae1aa49dc376bfc1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e4cc3d2a3500f321e32becb15fa2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714337578e859ad582a9323e719ccbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4bd2387e9dd21bf9a52b5ac2ce07d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1336047eeca5362f7228121e413ad820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe6a58b837b73e9f22e8c1b52e24621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07affea791fb22e293290dfda6f41122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d176b6dbb7ccccf527059dd4443423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b9ae09dba1b6b94d1123abc67cae024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc50650f40310f8bf6ec5df97b3ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f46b312e670f841329bd97eee4b2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3b044ddc4c1ad17e307b65ef9719d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64468ea675fbc9c63828d8eef1a36028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c0063fa9440061f63e0581fddd2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161336bf24e468d8aa61a579c388db0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2645831ccbb70dd58dd367c52c307a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a54dc4380c00eea1635fad2a8c0a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7060b2df54b3443923f35509db5d45b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d297d572bc1a6fbb7b36f6cca9fe7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e0a2ca01e74b0428be0219947d4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db875e52792521bd5ff4abeb980a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f695d8b0e698bb7db7e262c16ac0fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803606950bff6e7fd88be6730ae87d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10670b17d8662098c28fbe8aa60503ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4e4e417226ca0d4bf7b63c9c126540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798e021e5020c7e579a645887e3cb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feafc77215a4fb9d5510baa3c5a58642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad41347c5f0a9724c00150667d3b6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e654f16f202d9f543a83ff79f5cd7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1073e9db84ceb281a687b33a5ee43145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1308fe7c05121ad53c6e223c0e28646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325af7631440ff52878938af20822e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89228546719d32a0f2c6f220bec6d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911390c23ee747315f822192d1135f5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf05ecf38dccdd2502be60ace4abaf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822152739726af8913f52b632cea8aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e25f0583acd39eb1f0f13a2f91c4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e5a37fc1dc6807a0146623fc9317853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f6d7524dc879183e338b35515cb2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaa3683d24f6a0df4f82f67a082e1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942984dfb2dbf13b4d189df3893fd01456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c7a4476fa6c8d787ee90fbf59b5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd423b5cb3b66ae90e5906481f3d7ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7285741188866f178e4e79ecbeae659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbc343c8bca8dbbc2412c7fea66f6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f25117355e6fdc9d0ea73952cb2d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f7bf9c7f4829d68d37faf9a637c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadfa70177a42c0dac99b525dfc98263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6675d5a8eeefd3091adbe848f189b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb344366893814fe5e6835b024dde7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe98e651a223652796318500a4ae9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317efb53048dd4d96579ed221078e4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25b47bfb841ad5af631ff5b32b205268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673f891253f63f07e63ecaf04273d7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47a7221909358bf6c156271849cd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a7c81bafcbd7dc58227bd82d331e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23afe3c3674b4ebabf25bda72b5566c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae3b0e3dfbabf054a0d58401c99c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45a7be00ba43509378f985ebd066674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e960505e6848eb7f1b6d0e4dd855a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a820dc88a1a22e0233d717420aaf0aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b05aaae4b086266be2848fd37b2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54caa122e441ed7b9c046ce524f06e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e7bad7432bf68d44d017374cea94e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38329cf87bf509b2f80b1cac46032780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89893eacf8ab4806842aa2e246906ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92809aeb8e5c12a668ba3f2c84fe09a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d1b1348fe52f693e5d580ea0af8ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a9118f34671a0226db04557cce32c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec47e9625b571aa0ff3af1af5d22ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa66d9c30606f1612198cf9741f0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519733e1564e79aa0c6c831b2b2f828187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c8e31257ffbdf35e835723b2cb23c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e27cdcd57c3524ac6a916300f63f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce32c7dd53b9c093678eb50bd7d92190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40d9089be0a202df41cd336a2b83091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196eca73ae2f3660a2824e004db870d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc14e6224a83b5d851734f9f5629793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3307df8ced2a19ca8efdcdddfacf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e18948f766b8d9c328fa3bd5262095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9dc01437d2896b3cf6f35c6bf4fb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f438c2ed1daa59ef16c851b01b920f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aabd44fc5906ec5e36f0f748676a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a51192f0954d207fe16898fb2982e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76946163084051b67c6ff6e0af631d28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b802605375b1a26559ee6c3e1755e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43571efed95c738792a88952cf98287e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3875419e76b414ce8a15bb2a04469103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd15d0c2ff4e932bc8c883590d1444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a844148422887f16c8bda935b92892105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e1d6d558694fc0653f77859f2fbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556e259e3791b33cd74dee13027862e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b048e9ef880f94c340bb11949ebc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352a2dfba95e2f90f9a2ed37430ba4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e3d6eabb36e87e9bc735eabd13cf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302a4f3ee33d25ed807ed090829895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d9dd7500f53616ecfafbb727b4406112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fdc67c6e223602580332f5d0e0e73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f6675edf5be38251b2adfcdfd36b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2239920b6be347796d65006115ba72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877dd1aa105234025cd77c669202647116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5095e65c9650cd8a7ee8382e43f5d00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67ce8a428ed6df48b47e203396f61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c2b509315d86d8d89499a144d4bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf40f92de7b8ce785874077b965badb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172a13e786feb3886e25977e68013d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367244bca508f2dd7f41bb00a2e51df9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd824ef4aa33656e607b40dd9e13ed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500f54924c28779e89c57ed467d283124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14017f7832b59fb948de1a5cddb060125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2414cee73d4f2d3753eb05ceb3568126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680adccfa1c906bd7fb4b78dc4bc84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c9170d58d8398862096734f6cdbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b3e9877bffb4de034ceb1718ebf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5f7c00f27e73378c5bfb4b6dad498130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71308d0c02dd9e1c2691e61f69ef3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76341c3757b5d9da6740bc329a59dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194551939d58fa94fd9dc95acf3d5c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4df961ee0a641dd4c10dba59d6717134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd36971bfe106a603cb7d3865d3ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94bf0a8c57a1d32efc31b1a773d57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5eb31de0a3d2822a170bf580ffa40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012949ab2efb9ec1cfe234a99c306ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56244ca625df80d9ce9a6b0283ee776139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bfd7c1327f59620ad94524de6008d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e869b15f9869054e352a7bd903827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175e3e3d3f4b505781f8d9e51c0596b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946df2b6383af96e7b7eaccc628d0f70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750f6a5601275456d6d982c59b126cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c94d645263df7638e6d394b393f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce823a37e6266b0a2c78db248d545d2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18e42f82181ac9f1aa3c42b8f2f64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678e5ee05f4cc6a264118ce88f31d69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8fc54d6b21ba987295519b21550c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2688c7fc2742604f74e2ac15e4d2598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feec924a9d117a8e818b7ebb565a28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1911f29080b8e3d746f4e4fbfba72eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af9a50a9026e9f1a9aad3a322ed30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807db98990b015100e01a0cffb0ff75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304111191771ddc5e1cb5ba0476bc0a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f4b99d08e2c38d65e2874ed647b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57a4f77b09b4405f291decb5040d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c8da048e7c02230559a01768763c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3c6e682d4bd0e396719793d41d1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0114a0efaed493194389e0286b02c78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc37d6eaabfaad7b2539404d36aad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a96bf0126207771da2713c648019d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99b266cdcf09f176e335fbede271f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfd0a9662f8ffe69a2c40ad2bfce0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006e2d9ae64afe40c0f026a8ebf6fb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741c91c5c83480f7ef24fafca2e2127166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197376babb251003a674e6ce2763b48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebf47b06c83799102cf343005d871f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d3d7e22cc2ece52a7e72cb4d2c2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f933dccf5e2019540350ff72f5b0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645818e2f6157fe70720365245717ade171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe228004447afa1125a651082cd90b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744dc4400073a54a9bca287c6e7dcf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22993bed83a0abc0185bd3669e7ace5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fdad3d11c5e1e1009f4a6aaf6a0c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f2bcf6d911496e696af0d760c4c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f104ac0555b4cdd17f800f4923ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef135e141c3b5618229076bc28bcae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef846b5aa16dad982bd76d24c512437179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677beaf688cb08b0a984c772ab10bd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9cdaacc4597c38eca2ad2671299d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d7d853a463b4ffc4d8089d162c025182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307d4957b69239fdbccb2b92e4aa33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345bb46dd92b0b76e30ec9eee9b91cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3e575b3104f667839d49dc3d3f1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da7a6bb136e4c421b4cddd42ad196186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b77cca60d53b4f344a96a81c79a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece21be9fd3d8d198203d8d03d772de8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceacd3531f696b77460b720dc8a1dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3800989a2580afc6bed64e5fafa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26f5e45dc50c760028efcb673ac6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3ed982ba8d401ee74bf3a2a0a64b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e05de72970ca31dcbea84deb00b281193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a14dda949fea9a23a916753523568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109332c45a70e2d793d9b4b3b21afbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d31c6d915bcd89c8dab8117b20fdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b4fd4750d98addf97c901219a8759197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86ccc88dd469e3bfbab251cd8f5535198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3763b2219c6fcc595da2648315cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581dc5329cb5b936014447be63a824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188dee7027c0a641de37497d4014d50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be16822083e89bfba63afc77904f27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b67168bdc7dec49b35e06f9c9666203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224fddd1b9e2e29430c963e82605604204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f5df669de96a343daf8493be5619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e541a823be1336e4b8d6608c05e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80389b87d5db66af0296b696082536a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905cf5b0e7e4407be51f41f5143eaa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997cdfefe4280769582552b2c7465e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35bdeab7c235d35dc8bd68cfa3a3f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368e9d0e874026bccac4b6489e9f63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6de1605a1d5c51a082c45f8cbe4d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c5abd500001e819ad2750447e586c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe492adb35f246ecb6ec1308175c71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0a66f66ac80175d6cbdb42de84ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff58f0673d4985b30ccadc41be7498216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc510b74b14d4033c083eefd0e7ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3829659d68baa5d1be06a7c03312cb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb180dcf4268a2dbcce5a90154280ed2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538cf9a1ae5fdfb344aa901b5b9da1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97580c6c788f5ab873abade1b026d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea1c4c60c606fbd6dcfcee41e89c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f64292992c27ea0706a2ddca936df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e310a50255a58b1ed6bc6efe517d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ba9a9bc4239cd03536029b331c27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7abb26751cb144cf1e9f85fbccdb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2bda01c0fd6180458c335c8dcf73c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427166f006c6691781c670284e66b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c806230306dd06712a19ad051d29e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a08407c2e039c08d0cbff8f2ea8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba222d9367b7898d93fd4e1dbd3dd8e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81229d29c15b8d9652b69776a397f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed465e3d5b88fdfa1908fa50d825a87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd85d83bb3d46162ca9d731a06253e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5291321dff7e28a4e805601401d168235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abd4df36a14f5cf958d1f98b555e57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164da7805de5eb2e977da0873b9ca5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70c9389ef35b15d60fca6cf576286238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b28b35dc0f0d9e189237ae5ada647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157908af3580590938315f363cffb5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71bf82cf26186f4e50360c028e2f94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6132ded65e5e8d2067abdff665acc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35ebc35471fd8354bb18d7585cdc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843ab0ff7eb6b1076f4b049be92bcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c286adfb3f11b8efe4444b4ead5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316183aebb4f5fb2a4a1d30cd2cebd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906848602f3c5ab7a9c3bc78d1f1db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83cb0eeec74150df5db3ddc750e440248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e05c9adf32864814c2268aa527c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175409d1ff54a7f7db5017119ba671a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507cc178b378907e29fa1dd82988c2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a09035506bdc9cb380a74868a683252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3839a69c167e25acfe619f3a9e3b6aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a801d5c1ca48063facffe9ca7ac82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d9dc0a2744bd3cb53eb07cdf4b55a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14e45f4fa83b4e6dec7d41ddb15cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eaa8e12bca1bd7f3d4754dcd2abfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a3ae2af0e70a451985e04f7ebde9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3eaebed4ca87158f3ec1081193703259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389570b3ceaf4c2e697657f0ca314cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbeeeb74502b8c2d135e5e7bf05bc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da46f6df012d8f31f1485a4955eb89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00538aa2d146b68b1329f6988e794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11d14108365d22897f2a56c1eb3d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cc790cb71e4e86665d2906f374246265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d19e282197fd8cb35c457e787092266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ecb59dfad67d2feb8762601b5f24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d176ffd9eb74623fddf28057f1b74c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80155f27773caf160075c4dc7a2e60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d35a80e2c7cdb06f805faa08a005a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522987db7d7f8d722a13f389da69ac57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cab4926e563bd5e2306d4db62d8d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ace6dce9081d21283ca12cc0f35c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e265f231b4fa83edb564476e9efe9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22d8889d2117ea1282fe040c5c33c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563e1c3583bc3234950b62ea862a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9839144d5d70f8d28ef319702d7b9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6482f81b03ba8856e64e520d15463278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ed802fe033c6a185835bd9289ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a460403fa3c5edc684950cb1d8f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2660c2e35579b9bcf0ea0064dc2141281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126588a5a74057c096366bb92ccc522282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424dd50a5a6f5c7c4ac4647eeb76f80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd8270f7933297e0abae916c3e209284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ebaf99a65813e48595c1399e2c91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d38aec24ec9317cc843f8e791bdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed57b3c3fcfd7c7e999b8fa1d41d91f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0e5f073731b5c3b6f2fea26ae62d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dd95b65ac6d03a388f48474131cc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6580836eb799263001777ebaa9d562290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ae13bef22cb0783bdb5ef30756389291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4424e0c02560df57abcc58f07edc878292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd81bbb982a0bf3a2ca4a1509d037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d2b1d38a8c2694fcabc1a5dcdaf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51a593b9a893adcce1146eb2db94e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb59cbf9ffe0f406169dc7a1530a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da69618932b2ba16f3e41ce388a03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b7b81e49fe9c563afa5137de3f876298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c7f0a108a9cb0f00807e9dce3452299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f195d9b30d15a4d186a057744efee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9417b58eeddd17846e7e65cfd1eb1a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf725adc2b4d5bd78c74e819826e48e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be610f447cd765f3fa485e424eeb977303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad1de9a7f17e7b513bbefe253beac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd5aaa012e3da9510b3216f0218d8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce9d79dc3b5ff632bbc0bb73714c97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad11861676117b3802913f07bfd877307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6071f209c9eaa88b35a2c91f14e860308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213dfa7a1a14ecccc07b4248487992c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f5663c8ff6e21ff7e0648b52f40ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917853d0e29467e7393d77e00de01a01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba72053cbc24e73ef73a1540502778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36452b9d0c0b65dc08c2bce1d9b28cdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee28a373b5f60f18cee7b35c0228d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6233b4c590b083aba051898827e6aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ac1eed2379d59612bfaebf56d2ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a2b48bda8b7097cd04780365f6e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd4c9fb4dce797da0040d49850773c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c82f08cbc647847fa72b734c4017319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5add4cb54c980849a6e01f287e2e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72572505123b9fbf553d090dc83f195e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed93d9124b2fc0e74f4a8aa46f4ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5176705e605ae8769632f3726fa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eaa19c6d5575431d88c148f866164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab249ea41f5f1095825c00d68018b5f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6b7ffd579be25a67c0d24ee1daa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aeda8a6f5d542be8fc7e0846bcc25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91461323ee8806890c828ce7246730ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456638412353ceae53c37f311f3007b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352b5374670efd97fbf921ea5b7e0a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874edc733f84948c88aace4248acaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767bb33fe4206110a3ecfb3381ad707332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bfc952073cb4a5e16bc09ea01c3b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b2f102e07188819a90ec87d4727ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce553808086c30c9eb8a51484a0bc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b292049bea03141e8c870ca645d405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59fa12282c42ea5f4ce91670ec59d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f76689e196e114ed710d5455a10452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59fd4623b352ecae8881080c14bd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16107d9769713ab7063d99e25cd355340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805e3038e34d79b9a70c04835192b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0551f0fc4e54ce51e67f2cb8e1b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19c821d36c38402d29503904bc65f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b570bf6c30ce1a509c025e3a0b38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d41c0cf0f006605053e6e2bb1dbed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b615a8b66647141a10fd512b3c67f56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63891fbc76463af07a2b96d64b5e1b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339ea2bf3778a945bdde8a4ade195d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eee2b436700089ab29a2559562074349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e7b111d72b2b23da68363f200165350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd457bbba3522ddc017b802a2e1f48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5a4cc4beb28bde933f7771b21e3dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6519a23a23f51ecc1efaf02ef3537353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c4f7eb28ceee4e48ae861e87e4f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea85746a4994d0dfd807b59573e212355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d433828717a6498509019317bebc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692d5a236152b869ba80ceecf83c12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a133c213129b63a1477bfacad3bbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c9486902d118e4ea0a1bfb3cc4389359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dfdae7b6fea8c9493750d829cb45f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141aebaa663dc8b85f0d425421bc59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191e9c3809da2ccff96a62b209a839362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d91ddb10f9d5e53e67017d0f7b1cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c4f9cab68e034313290ad8560baaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2b3f3b1701dd81d6d23496d9de44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22075a36ac07dc3bbaa0ef03354edcc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bcda6632472463ecca05663b5d388367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac432abaa59179f234607698ac9dd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7027242b1ae198f25bbed65f1975369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835e197c19a12e8c158c5ee442b241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59248b640326cc81c4f127eb9a4fb34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c414390dcad1c8eed8831c62b149c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3fd00d68143d9c36e79da452fd24c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06ea7a15e6f56778b5fa1e6041074374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b81dc7891b3af0aa5e0cad0b8c2976375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccebd4fd946861fdd08c95538770b97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44584e8436c2a4f75fe055499310d56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612459c9c879b69ed798de4740a6d1e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8813a0c53d2c1535ace71cd142abe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760ee7622b2083d9b2f8ae508c42dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080925fa72c1d4361e0dbb3c85d6861381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190d8786b7f984ad8c72be1a249923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6deeadb18ed438e3d03ae7607781e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784c0b6bfec1e57bc34ae750d00b02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf19f6c00906ae212bc48c87d6c0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace01697bb2bb837a2a32784ae3ecd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b48c078b532c69c4f5b9a3e6af3f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57975004792c7dfa84e4ce084bffdfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8911ae15f8e46b53c9fa668c7b4f986389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b0a6b4b76fbc716a7ba09f3de46a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea596b2e1333b92dc36d8c3bcd903d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955425b03c4e6dd238ebcc749fe39f19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a946f5b908e1373a125f9e074270b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f372726d129541a940a7eae9de9cce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf4e29b246a46f1f31411a4d425f65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc634d911b5c67a281d4e7840b4a1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c88b1037f7625d0ab308483c6d28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a8f1ec71509b46d7123ff9de4df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86aabf00d87a82a42376c2d1f43eb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a5fc64e0434cc53c8761370331bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b1d1f2891e37a392d1b2e0bc68dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722364e77711bab292da02e79699e4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0206e3dfbc66789d44759bfa3d0ced403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59dd158c19e9745823f8bb91b649f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a516688d995be7c060be956c30a57e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd483b2bea00db192ab12c464b1a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59d1ce0876f56abed5a077b2bd533a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87cf4ce7f5f965a3e2f03d128ca5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d0f34183d83df236b3914d386ad5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a57e7ee0f148b84849e46010b1a31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944501d214905a003ac1c67f3cdbfb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6337a8871b131724c4d29348f5aea0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002dbc14978aca2031d9c558d19bcf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e419418dd016d26e127417f25f113414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cb45eb506debd175b6e3518527865415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc74e289454b69e459c7f75cb77ce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d256e4e72b1a0844ebe90ec495539417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9489dfefa0824b11ff4f201e1a51c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9506dbca54544003c92bbc4bcc98fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da18a160ebbc691ded2460f6b3c967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e73222e752bedc1be644dfa9db50c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b439af442238eed7878eb5187bd697422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b45cf06b8a5784d7440b737d7a5b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f38b625efb4c3a1f3357a85773bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feff9a0a079eaf93884a0d219e5cba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb04e2ec0ca1ecb106a2a4b25a89c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0104d14f45c5eb83a241c0f957871427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccfe50a48dbb5f1d624b3fb2ace9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b65be6a2ca8de68fbb4957d82144a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f69cb6eb31142e1c82bb4a50a6de3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec92f38b197862261f447b0f580273431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e2bb0e9a297233f934f7b233e9bfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610c58a730a2e07eac37c7050f482cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12e82b298d839e2c648eb26e8d7fe8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249daf39c7a0ed7fe3d9b02af2119c2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb070d1f2bc619aaadd3a0565d861f25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83737c222c4dc49f3339792924c5132437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c49b2ce164b919003407e64f8bbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a714d6fa553e1c492aba75fdc794439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab4de2790e7021df13545aadb9a9ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943dba2c2f72d1c3500286dff4ad821441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db129e96480457ba46aa8f8d9f0418442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafddd2985f698e533dac27908d44bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb1dddefa1639fe918784c1fea9db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9ef73202a2fd681e38d00f1fe8b54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2796eee3155032d1352641bb4585997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8117d61316817dfd234f6fa6efff976447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c098375844652438aa8b877b82f4bca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efa78a68875c2918589c0bebaa9cb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a91b1a1c348bef08c7cbca6fc21453450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8d367e3800413fce0e8c9ed1396c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22155ecda7e740d01abe58d24f98357452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc30ebd976c097b8aa27bc14ea80c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9ee105a28024613f77a92c3a6c2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface2c525e845aeda29f21bfd540146455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd042623a6304a5d30737c380497b39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b3515e166f211a1774325f2150a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483f576011af5d8b8e256bd8dd108e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214830827ec282cc2393001f2afbc124459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870408e0b829740835abeccbb3ab52fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e289d3b8305a799d36f55c518cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe281ee4bd007f9c0daee3dc6ce67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc80bb83e98649eb4302d90498f84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c9166d3acac750a6ee56c3ef98ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac839e288e5a5de922e25176e431119465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449cb969ebbdf9a65d06c630bb29a75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e70c11acde3326c51cdf808328c0b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59454dc3be1c3879d1e391ad78cb7e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77856a6a4072580b7ce8eb2f06fb1220469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b1a9b6e61115b90c0409086bf460e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3263645e406cca2645fe0660d8ad8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec11be6fdb8cadaca1d980c579e0b24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53479d9154fa23c444ff1b5df799305d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e56eefb3999a3690585531835223a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401c97651e0d725cd54e49d0fdd08e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b26a4cff1e96ccc3afde0be1fa3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53984dbee38bbb31c393c252484a734477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115cbcb9599f4dd2e6a97f57e5d6e7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20129f74013a3c60dba5c9b08f4e59f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b01102e71da38bc85efabfa7efa8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d13a501d86cc3e0af5451ed5aa9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c1f52bf3fba360e7109bfbb7ac49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef11f8f23999b55d82f17ac2df7f778483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9818cf01e7cbeb3e20745b3c5b7bdc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b962467c87f27e15fd37855567ed863485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acb9136b0abd19ff504a199ed74527486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a2438cf6cebcb41c0f592370fa5d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d6c7496c2a07d29ab4cc8383479d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83c1d0ee682bf83defbdc4ffb4ddd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690d8b8c57802b014589f86276f2480490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ee2a30121a34d2e0f657a3bbd067e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696dbd3ef7d9128935d279d54e9fd3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d7a912b2207547463b0d0c761fa4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75219dcf79c168a813b7ebf22e311f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3389514fde5af780e2eed8a3b1568495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76161bf7edc6ccfe5154ff5cae5c7c74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529de8695e4e0f8ba677eaafe53d70a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546409581fb9f415fe1397a0caf12ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195021d3e88082748a3d8e497ea6dc53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7986bf0621417302d9df07b70a9d827500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779811d2413e2f0d215375f4afd45c42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da95732a1af45208a247dbcc4d8dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e9c3301dfee7dfecafa8fabc6c0d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077f188027e94c4b3512dc3af6d2ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2389857e581b62fc7045f0a25105fed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bfb095bddfcb9c9b82f72eab10f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eccb6f11fe018ec5d6792f8f09a94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063047c605c63637df6525c5f0a35d58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015d2ab300c570fc3af44ba72a9c8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510acdefbde6c9ce751d4386633b083510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64ef506f7d6bd00efe5e5617a8b29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf70ccf0e1f0779fda3c8ef2bffab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eae74324e3565997f6ca23c403511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f23a343b5e4bc29278319100f005f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4e7c07e08c274e950b80d10124c26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e114308a292af0301fadc0fa9108a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317364cda513f0d489b6162b02e773d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eefabe10432fcefcab0a6334858c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214432a67ab814a00aff5229e08d844e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1aa998686b3051088154cb89db63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f5dd735aeb5f6aa2d82d5fff25cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da225c390b2cda7575ae430012fe96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf69d7757004f3cd78afe3ef8e3ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d642fdf5f29f8a7d92622187f530231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cccd10e507df26f8d7644274125081525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba890f6d9b98ef0faa4ed9c4f3935b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3d5434c7d18b68c107f51f0127c9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8abe597ff68a78ca9226c2f3861bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd23084759ce765d2cdf9ec5d1d72f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b3eb626944ff226fa32ddcbb390c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921d2c236b11dc67ae2bf651a259077531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159028d2ae92623b5dab2ee9026097532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a962c52a639fe8650d812612a0164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8753feae3b4ca4535c1f1a840ad6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98d31f78dba94d28b1f42db50b057535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b726ceadfb1a411cadb5f015fe1d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3115ebadc6a4de433e3bfbf0d1d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2402be8ab07f5e7e4642373f3f19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9f44071073b232577b6c13d9eda0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312bc0c1bd29dab56db33afea83079540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce4cb0ad47602f83f593bd0cdd031541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ff67a03034ba0d7e94dfbf2d43b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c136730f75b78e3f5c9beaf11524f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2d30d76b34621ed1efe1a0f7f388544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68aa3906df9af301c1f900e409bd73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166a71bdd769e9afad9bf5f386ab30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6924d3c051305acc6f038b140de37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc0440857f050e5fabc7589c9ca78f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f3f6ac2af8074eeeffb6251f275a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba990b210572cc4af6fd660f93a26171550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f13d781b018afdc3b0f43a3bb817551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef123a8dc79dcccd0a8849dcc8729fc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a54a22f512803d48c2fde5916813553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede99faad07e16ef646b8167dd3ba4e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7b4a2f77e7e9b9bced828084c222555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7b26218f829807c599c3e750dcc5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901c28c3877836bc775c4fdfa4d22e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04eb8c8a82df0dbb9f9d79a9989c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f77c8f1d72242a5e676a245d0cedd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945a2b8fae5407b4fa43c602a1425e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e90cd1d7aa4b5795adaa92e2ef79a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809110084182a0c3bebdc720cde4141562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a5de6da9d8431453c0aa7b70d8ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ee538f9ec7ca078054ee6d5be8bf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe247cc8ab1cea55a345d37dabb5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52308399c132f7c1b6e37504d31f3785566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dde681d87013e9bcaffc12c1fcf70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08581876824b0200ffd1bbcd74d78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c3aecf43691894bf5fa0c7d8cc605569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cecc7cfb74b62836a1bf3a9aa5964570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad025bac5e51e2ad73f21bd6b411f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025903ef2e4aa9e371bb58116c24853572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb31b71e5af10d7bbd37f9fe17eb3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e3d9f2e63ee9cd8a5185eeac0309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eae7a02e61bc8e144ccc53c838037575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e24e163dc637deb382ea1d383f3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5001efc24875252a90bb4ee92e6652577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346068ad38cf425a56ccdc97b1b641578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d44d5071fdba240dccf20794b1f53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1a8e409b117187cb80cd324a0d2a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6a2a95c1324a46bb1ee874e8190e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d34a5e11c8c20dd90918b69ab8544582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebd56415b8c0992132346b713a9d1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e2f8b1620e1702983432ea721626584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72517a24eeef50c5bbe173961af171585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35537bfbd0687b8b76e07533452ded586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc5f0035671515faabd66c82b0bd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3b95d6d3be3266a37d3510bc8c966588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad3ef98439237e9e5528183454f3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d061da7433d6f3d47c3d79a6bea6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f635d95b23a5406cf752af3f67a85b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3201f3204f63179376a3570ab693e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbc20a0befbc00c6fc5195ed1a5cb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020d98c0769967dd5c8a08487ef648594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd9273f38dd285020e26a4d02d754e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed05b54889f857f396af9dfb5e7162596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bb533c0ccc9492d36dc80d8108658597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683532fa8aae9c03faa88f8e1f78f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebed60c3ed81dfdc43d1b2e56df96da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb754dfa111dd0ef23bf81a8e597b3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1229edfbf0109265b788afc6cdd8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bc552f5ac68afd9cf08d59d3e9333602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da876d789752fc3795ba11ea303586603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288905881b96f85f839172422b4c3db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452811146ea85c326bcb23193ad5f5b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdb4b1a42892f442fa89e9aef77730606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1bf63f258c2740c584817df67ddce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2db89b954b83f43e8baf9b2d6fc0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c464e200217994f22c2eb20ea66f77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c62d6b42ab5989b7bd74af16ac05b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e564cd21970e3a7f0bb401d470e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a10c1f5a3936da5595db89192778612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143c085bb522c2738d1da3c664be01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b47fce005811518b70a7fc1a2a52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a924fa0d50ccebe135b2eb38797760615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e499d9c85c8135fdf36e76a2ee23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442305aa0a2350df5b5ece637c9fb6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3197ca5e06b7bf277c522499beea61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2bed4a01c84e55962ef9a9d18351619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd79c53bb55182ef53eaca04ffece2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e86b70ec1f8fdca50879a11d61815621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15a3f10642dbdf61951a5af9f32a91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b472f3c4fd7391d1b00e65d9adca9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996488c2866eb16d700c1f24b39bfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5949f7a4549af5598d4aeb165f2146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb97bc5fc3e69e30b519553c4a3c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9565b32c8b83cabbc0095a59564be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235fe98a203c43e8fa681ed2e973dfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b55536eca4bd3be9bd3cb8b6bc15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841058ef10e8668a0d60f2c8a1bcbe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7506074188a5423c019909bd727abe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1563a9fc4a4344b1ae856addaece4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb273fe6831132fe2b9f0e4f32f8495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bdcbff6e3aa2895b8706a30facce6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012d7bc3780379b6b865a78acf966b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca09ef69607930dad7de21de5d710dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ef2e94c6c6b99e57c32056ca245bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595894d08321ad2ab5aac7753a073f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d9803c86203e7859cb2b351214a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760f06412dd541bf15015738c27730640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a5a9f758d7ada24a50935b75cd63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d424dc29736e13a4874d2b35c836642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dccc425d216806b98b0900b2306633643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31be707ba8b193c63c4fdb7623c2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3a3af764d76c2dbb399c0dae705e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb2cef382d2299460c914e8b6f866e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb498450709ac060e3d2c94ef6dadd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc63697294127f791e914333fa75d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6bfa936cb044aba6b49616e4a5292649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddab5a655cb37d66214f83c726ec83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274508032d2a72abf26116ac6f3c17b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87844515fb31561194e3d83c62b953e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411a72b585855baed117aba4a50d4d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a26f6ed38deb63d5004d522485e98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0befabe4f8e320d9403c07a5360c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0c2c5a8220102a20ebc1e27375eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac24c2c1c459c68de3071be660ffda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa20926a188231fc11db6693ae0d257658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eff80f1e1006a7cec20e38e7ac158659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74aa3a8b4acdd75ec0bdbf009e234660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dff4b5d4ebdbf43b4b625e0ea23ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce1380daceb77d81cc736175e9a1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e9402fffcb8e093504a9c7b9f2f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac881028dc579250135a66a12d2f94f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea887137cbb1ccfe8d8e500f9c403c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f30ce8f4a29c2b390b8a7b608fb64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105c11fa20a76cc800984d19afd5ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ae94c30d829a1deac6163bfdbe3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dd4500f96e0bb75bb854ac24ae6c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a23d09a0fd988958bb27a4d79cdbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c8a7eeac89b80bda60810dc85adc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6979652301f6ab0c576831594b7020672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af0317adb20b403e1e5f67148b61c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a0c04fc8a756c0cd028f434fdf51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d9f03711e41bf65e6763fea24da5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe407ea5fff63306ca29674aa4ba8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dda81a7ad578b8bf1f1d8809299c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa825f38181dd0a4e93a25d97fb147678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266516bd758679948f6e1c96acf9e5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026b912574e4344b2774be564251258680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7739b8d78a193fce6b56be4132c065681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9878a1497965ee566022000d71aed6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005eaba9c874b5f95274897ab16df9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac62ec33f8da7980857f5160d122ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d02bb1187c972d17fd6e7bed1d36a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f0f5c63e1cbe9acb08b7b2d64c20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c14ab482aed27f2bd1d169d2a16a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269455bb6b7edc78671926e5e7cafb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cfdd92148d81c55bd556b0d17e990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a2d66cb835c15887ac86d3e49ccb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd717f5f4d56ec85855f813f9c0aa72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51f0768a2e9ef977a3097fa4492e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c8ab583cc7ac30a5bddded04eb03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2a3bdecf7f0fa3de689f2c6b2114a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874007419da9e3efb98418193232c461695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95486ca69e971ffb06ad1467217e33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fddc24f2ecba94534f7852d07388d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b9266afdf03019aa1a1e375c75fe0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b8ae6efa0372a292671a98d8b3ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2ed4843358f37c4c6e596a426e18a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd812451184c9fb6157488743d917f2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440665e2220e5cd9c94dc991563cb749702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fa2408a1cc7b01cddb634808a7874703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa8d83302a51089384525b3015956704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba6394e63ebe04da834b9c682c40df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418430d1cf19753313cadc51230ebd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce15aa86108cdc1cc6d0919ada8c77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb95be27196aef0bb96e9b58b55df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf7a453c11c91168034e22a91e5aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc943423277ef324466eafaa156bb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd44fba8ac9dbe11071c2c062c150e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f0a776ba999f6a4e30e1bfb7a67a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5df3a34115fc7ad4d6f2c79463d624713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd6eeda705b75d3645f73236fc299714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a84fe378e9247e14f891a7988ea0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a8fda5185a58d3f1c2e4fbbda631716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc9d7aaa7813d18a0908c6f51f70f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c081d77d317aefde5bd6238a3bd8de0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8661420f1fe69191f0dc287cfc43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464ef78b75d24cf34d07688cba1b66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169f233b21744dce784bb5766bc301721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf10292cb09cb5b57d024f3630e34e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d464d74231cc2950b40aa6342bab84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b49a2f4182465c7ddca6fc41c698724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d398f81030e504d89535a20cee67b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa46f755d63e68e6de8280011b0a8bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608364eba095fd638e2bb841aae7457727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3df3ae3c043610b5f1a234fac7f7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a338083f291258dfc5c5e83c3a05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666faef4b3770fb788ca34238795d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f28b57367ce192ec86977c805de40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bfb85cf73e8ee30dfdb0edd3ef52f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874a6ec6aa409c165fd3348d2a857fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aa65e9588b5bf53a4348ad76158a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05087e24befa498eb9e85fc4d93be7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2f0586d96618d95eba741d77c9bd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab351599c11775473f91ac677164c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa0a592684e503d5ddb7d0a433b87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf000f659bf4d59cf4b9cbc9fd83d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a99818eacaeabe5f65a102fd4422740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbad8775cc350f4e6b02c7f0a1b6f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126416fe18a9fe31967b68b7d400bd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437b4b334213f77a9beb4ef13781c8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bbe626ddbdbf2d8bd4526005ac63e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49bf2fa780cc2949a814d7ff744be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2ee9a2ad06c3783947979b7fc51b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe561eca07f24e3be063ef34dc318747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d380633bbc680ca0e8d77f6d49a69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c32afbe37d2022f209e9d617f335749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18526cb8221f5cfe294ee0aff1c3ecc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a123bc29b1bd4581a1424cef0079751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c0a9603550080ef54d50b29542e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e52cc63b12eadd36eff100af18f805753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef5790354190d21a636476a636d093754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5588d99af676bc999c6f86c12864755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f137fc9e5e1ff8e07e068df613f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17cc8bf31e312254072647e42fb979757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2367b94d6c281225e6fc3e099ed1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b396997d8a1909e71f845eab0ebac1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa87aff30fa39d713d31876dd968131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962340dcaf42f1b9be9ea6bd612dad8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100995b31f563b387905304a05b29ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e9810953d173aa1adce32fa09c364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800d232d92ef99b6535e4494cee0e095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacdf1f8e9738b6590d58dcb1f326886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe263a6e9f344560f50e0fd43c947367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7bbde06ffcb31297e3d746c7b833f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf516bb3cbcef71408757daa6ab54479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30884e1c6cab297a5e44b470096f9ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c656cbdd2f928ea1207860ca60f5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498d4d2f09d88af2cdb9ad80642d8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797561508426d23041e05750599d1e3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e777206cbfc29c31c0e0427903fbaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22c09f60f67a67aa599882afeca0b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ea55c3a38e5f2d8594d254781e3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9b48a5ec22a508a5d9fec00fbd7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e98ffc1fd7714b4292d46b025ee118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13526df279a65e200763f086e1876919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f896cdc7908fceb7c9463f53e208c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b77bf82b486519993244b5270a970121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86807f2d1180211cac005f050a708b6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f332426ee04bd243c6e928ade25210823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eb2c0252f52e11721b09e8750112924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b9040f4100cc7c2f8ad0e6ce1821d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a228489efaa02a2778035ee45fe99a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba61e5b5043828f6df7d8b4bedfd70f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d5272b0b1a4d6f2042c0bbf670a5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7562720a8091793c9eb4ba6216c50029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa15d9e7b9230953ca9c006fb1f4eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30279adaca7708977937c93bece8a22031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b9cb51167519f28d5592db7b117f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cef8d039741968580d47de1de54e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72508883490485329da1c44b3fda624234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934c426c218e7b08047db7a656bd4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe46e3217591739df96f12850f8b50b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd2f067a726b9eea7496d43407f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205b0fd583b18aeca7f9a87193e45538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d310684862d93eb5b2b82df9138b3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f786750b776dab0bacc5c82fdb076d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71580e4b5e0c72b9da280da00865aa4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f8817e791d58b4584bd913b5c809142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed24fa631f46b63ade9d95cf87ea9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8edb2dc5621fc3990d33659ee11d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c0f26f5667855763a5ab758faed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f4d44b10bc807edf52676376f86f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5f0ab7c1d92f48f9bad997a854a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd055ccde7809508c157aa5dff05248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f8641443996bc8fc416be2ceb70c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb33194676b93b4f13016c294f11050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272564f361c65df46281f6b615da04151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9aaff04838394836c52cbc9e0aef952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9df24f47b06eb15fdb40a8b236b1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b720443f749733adf1467b064a3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de451123a6ef09af2556eca677d572555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b558025560dc0aa7a54e347cdacfbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee608ffcbe639a2ea78dee0eaad7bea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0eff4ad95ec5af39c2817103b43e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffdaa9bf33deb8f190dbdcf9917c3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabdd5c0fd6334482c21641d3b76fe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55964234484dcba2ead1f373079f695561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab436ab660b13ca8df51fc0b3520462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f3c2a16c561f02924f7055efd64363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbf1f4a00c63f918e69059de44e1e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda289c612e4f56e0069225fe43b8a2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd870de01ef40b23c5633c2095fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655142ac0193f7896bd218eecdb55dc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d55531169da40a810f7ecbf26cfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c461a77fb154946a39ba3858b88569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a93bd4bc7a452660d3051c8b1703f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ef7aab31b3755dd341b2e9f32c7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03bd81ebed4819c3f239db5c7124d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea367da44ffb8826a9aa10c586ff5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc979c7947de91b596a272aef434eab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2072b7d160b0a7f14373f9aa7a14c1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e62aeb92bf6706ceecb7b5ab896c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22552e0db9ad2f514b030f88cdc2f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4bb6d6d103fea2ef36aba1d645cad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b27afa98b5cbe7d1882f75f680bdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc797fa9cfda1c4ada02228b4b0de5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ed39b986860912732b5e305dc286781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ef553f820b75420d8718cc6b3f2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00c03be2d288fd4478c306d3e46e0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93897af919257a5d9df75118f675d32e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b7169e05c67d8d933a1b421387ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a27f3a45f197b2f55053e6fdaa16486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae009c2f40343b6fa97586afdee5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d484ffbabefb2c37172310c488b1c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d5a3af67bd6646a63feb28d5521b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d3db36164fd497363fa8ce62173b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4205caaaa80feeb06e8dd310162791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157a37ee728502ecaa61e4bff9a25c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13388b9168077cdc42a3be1422caf0e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ac28e2512c8548c25c4ad26ae58694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523caa7816ac9aa5f83718a25d6236795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c413d4e42f6251361f405584c055296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd196465333e697ffffe6e2f0e4e80c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bf3d9f6e0818000c90c1af922568398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed83fd755ecb060de968b46200542899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56aa0d1a12e72630e95a3c3b85cacc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647fdbd129f7669e4e260c313eaa10f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4daf990bd06801850c75d4677fabb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5d68bbf5dd6e637b8ec08cb76876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581230c2e6fc3fb2abd2d66e7e488283104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e41cf78a8e9a57510b765e8d1e87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ae3edcee45bf5fbfdb7edf1d5664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b65d3ff4c4eabd53afbeb5bc3e8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d370c2e48da52726b92687f380aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e90a10d0f2161250ad94743a28c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca36eef2ad11f5f30e63ad3c70295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c50c70ffc5562e8fe94bd46d8ea189111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942d68b92dcb4e35c8d7406c3d2c07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff76d5904568159a2b91f924babc0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc578a7ea7d16318f586c6f9c41ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056311bfde3d3e7e8c33a611533c4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaf461c5e2bafbc61395363af9d1b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070ad33d2609ac349e3d8f0fa0acf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf2f483d4b83b84778b05e6d73a16b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff50bb0de6f8e6731e0ea72aff9cd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0032bb6206bfe93ce6afea9de176120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c8ab9520d03eb317c31db5c31e2ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53a99680f576fef8b3bd1a59e1d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e6442e59e7a2da5cc96194fa0f26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704fd0f930d7cab235d8eb71a3c2d03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dc1008f981c7248aeb1166c72fcd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fdf037b21d249ae251a68d489ee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25943cfd35b790d1362dcfe38193e252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7612d5cad2346377ceae3b6ae6d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545635274981551e5a6167a6b9c1267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0384a1b71e261f058348097cc64b13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa64e345a3e61df9927a5a2acd12e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609762b964946eef26f60329429cc3cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5837fb3edaab3323716196859f2e84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c451d119755de744393b630881f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae58ecca01b9718d20cea49261591135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e651ae25d6db049592be5bed4963136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17744d6a1991b96359feebcc5020b47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783b4198657e4f05f03c554a18ec5c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd28e203a1f1877caf1a15f99fd2a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832aff36efa2f9bec36c2c54c80bf55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54cc8d1c6ef2009ea59dd788d0a395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40005cea496ab761a240b59d56e41029142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b3120dc18ce88564460cf620f0d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b05a8374bb5a45a1de4cdd71ce13d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13c046ee54c54ea40b5c6c10bacfab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6114b7a8a7ede8b6b4acea1a532228146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04be801134c3c5e2cc17f7e9024477147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb8c5a5c0c3f11758a42563bd058c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8b352b6243956381a5fd821a4469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea6b305a82140496d95c195decef4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a548fdabbd115ccf7eba2f6fd4452e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f79a8a4ba395d1a195f2ce8f1d5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea264f133bbdc80301ae63105c4f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63a5af5c897c05ac2c0d47508787a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcca86e6eb30b2cdb8d77dfd7446e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c42a8fc1e90df690ac7ce1cc62c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951edae5440879ab82386fdbe6506085157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d96568e3790c4c8cb9f512f106b7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0275032ec07dd557e2fc7c8c2a89e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441aa4c9c14b3451eee9d0f2ab243a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef77520c8d01da87bc6d23bedd44c65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5a97f096a38e3805edee1b351beb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214796b24d79767b5d7a2f5fb0396c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69b31a9b7694f90ac4d58c5da7ea83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5ffe087c13319a0d71c674fdff1dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6557b69f97df9dd195e00a28b89d60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd719632ce936f50a68afbe8546bcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1a51a7cee5006dcde2035c2170528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6a5617815eda247bfb4b66fafcb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b4e729f2bd97d9e1005467cc21dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc6c7822757cf076453e78f125b05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce567624b4fe275b8c6645a5cbd2765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e3d6f0084b908905a14847ca7fef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29812645bb764de876c179c19aedbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d6bf814d9621b5b5386e2c527a14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b624dbf4de8180cdff2a1e3d475f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d17e3caf50c91d98350bf4d7a83a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4854fa063a7d5a20cac2216b8ead4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e90fc70b608ccea3821366bf1c0b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9fa88d8d031775a1738cc495cc9a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68c41dbad57ed01d51eef2c821c0d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19dc10b242a0554a6a4bea77dc4f26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d500f13a04e5f29189fc8911747f4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a9eeadd3f5b174e1ccf842dc62f3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59ccd30effe486557662dacc07dd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b77cd7855931b5f7a89d4f9c797ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2169bb92c9fef0a6b340f469a38d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1c76ec714e4033f12ba052fa0efb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec46c88cd001cfe7af570d00b996ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec87e5918031857bf6b180cd23d3b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ffcdad36d1fee3c90efdbf8843aad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc393c5cff18c5b8ced11cb0b54d5818192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61bdfae9cc41a461f08422a4283cbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e59f4a52bf648de284b2844e20f18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a7a107b4291b3a110d02cd2117af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1247c697318911b2a065c26349842c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ffaf0c7b1e4a29c91f94a76792455197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204d0905bb84ff6686d782805e4fa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d062adf7451a8eaf3200c82a433076199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffe974330a9c481e5168bf76fb6acb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1f68afdce0baaf9487fccb2df683201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7469855583541be1e3277dc5af836f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd07b5af5863aa66993338b610862203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb73efb8006148566672def08006f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704de0f829dc291f79a59742d36f3f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005b7707f8d285d5b86d4b2e6a64f64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565659c698b50e27bc3af3f166d9922207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764cd65f471e95510794c3b70720a7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee0aa0f3255a107274c3101654073e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab048c6a01e490aab24383c6f59b42a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8743869b76b295761f40f3770c4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ffea15b9ff118d9949361700f5203212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc66d34e1151540e582a2adea61f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0afa56cb4c056600dc5fb29ff58e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00050e804b5b99bc51a8baa5e7e16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8889669f0bd89980df88cec31829c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9a4e2299b4879d12be481469735ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f265c0e9997c9f54d25a1109e967b06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85f656464e936b14228566d8b6d9ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b523e3db17f3877109186466fd5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db771a15c1a96a9073cb7ea5a6dd2f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8a8770be235face1343ffe44e7c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973cf92e33ee2da6bcdea0e4f9421e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce52770715bb4eba205d430eacf54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25e7b6b6ecf3ee406cfe20a6a83db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b9eb15c3751a6da227e3d22eaa48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fecec5baba170ee0d15ab4833fede227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebebc6f2703445e0570aea177517552228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306384e096dabcb9634c1bbb67852d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c465a1a031cc6151682f6d72e72802230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20144e44449ad0195e6bb098c16db8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b28c1f1fd536e1ba9f956e38ec4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a97f539f3ffabb83cdd20214b806a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8821da428dc1c2fc26bf5db689775234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401790688fbe884a4430ef5c85e51e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15277cfdca71bec96903172fa39a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff3687c1141d4c75501d29543417a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb726f4809abb7fbb41144229a10fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f22529b7f62173becaec40e525a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9097029d6e393830434d10ef64b9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a51fcd5ddd4347c48a5077c80a479241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87badbb5bea29cec8f2b3de439915242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b834e4a42f3023b05bdbc3f10e6a9ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661848b06ba39a1f889967a3613ca029244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aecb6b0fe6f100ed24814ce1a277df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521761fb7c4fc8ffde17b60c4ba7c40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a4b56a908b0047c3e5adba1e73c4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b08a3dd68ac1af8e7dd2727fd99a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879eddca6e88cf47782e5a48de90487249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035921131260c6165f2a981707851a0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d9364b31a82620ea5536f682f381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992043dac8475d0f529d20c167f033252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51241f7fe56a7fdde496d9287bee6727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbce61ceeb7c24d800c21ed306e33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a210ee13f3eed5c1991dcefd83de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079dc4acd44b6251864c461a13e2d9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3f7c6328cee55f70bbae978c2987257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e59efb8c8b59643d02902807cb6032258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619d73266d5f7b059449c03932b2e3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b826309e867aaa23957e925f1a4af1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c30ff1812ef366b82624e15d163fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa27b2e2921955ddd526349acfb581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28bc201e4fb521a9e79b4279d6e640263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b92cd65928ec6f212dbc7958a195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84a379ebe7ea831c4c52dda60c868265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020637cdbb1da47da1a03646f435e80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140b15de22bc4f66c97d64f0dd3756267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ece79fac6fde1851e88149532f65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da104269529ce8240a59e8f89a508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f795480ce5647217eccaf8377fea784270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790ef9b74aaa19b2cf3bc0d7cb7d4a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d882147bd2e8b46138b8ca11b854687272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dd62dce048f9be18ad868d8d16214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab763039f4acefed645ff686c7f79e1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc3994a81261481d49ffc49b73a99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30cf9390b912abe65a4a62751110ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fdf92f66642fee8781248486b92bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ab09b79935f06599ebeee1c9f09a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173b4cf4006bc1c2f36f338a5959976279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31602c2ece2d646cb354e6c096d1dcdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9c6b50ca0d147fe8f6e7a4d95ccbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc441599e0632da89ed7e533673645282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f25b39d8885c059ba77f890eebb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357d747c3179598225892448918d8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f600ae0f0a16686140f0a2f58d2d4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890967b8fb8793bc1779418e0da541286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7d0f7b6a589905730c05bb4258b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c08b1e8ebae7bfdbc28c4afa59294288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eabf734e0ade24a946294edd39b6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6fbcc7859b3433e93e3faaa87c72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9f770c90c021cbbe0d06b7ef18669291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78bcad40ff09837f8ab9626e8e2951292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb8a36bd45b1820fce8519e9c83c9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb0dbf0bce62ada9c6417e854dcbe3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e6af3c4cbcd30a7987ace5389b94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afaed4c64f38027640eb00fe3fef0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d444ef5609a4dcec9b8bdc5c062e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b888ef05caf76a6717588107a0ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4c68b188edf6782da51c9f14fe9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aac12fc537018b3535c3bf920f1c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1e8240cc64e6165c47c70f2c251a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5271087addff9dcfe342d7d0fce5843302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c110a1f7c99ae13860c10168b8b375303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc1d69f6ce9138aa1fa708a31eb47f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e1a8a1284f5783389c72e6ca736b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf98a1fa8210d8f4fcee438d407b50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df03a75f3b532ca10fd0dd07568875307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562079cf4a34d531bb52b94c841f7d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54294339993d1a018b1ffb399a4f3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d8b0ec7cc10824c7c9e0ef20c876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670e251ea883f3ce8685151768bf94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399368f2c86e2bd062502691c555a46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05975b5e0008777cfdb6e64deae747313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77aa4e8a26536e52ace7008dbe2466314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d8b84809a19d906dc26534472eb49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa562923e20607798e5013b454bd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e95b13bdee5c8064af5cc911bb01c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c559cce0a1a18db635af1b2437e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02750cfc6de606c9f9bff66a4566a988319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedda40be510f0bb75650620bf43244320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf47cb9808445c9187d31d1080bba1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ced907ce3d438ef38c31c79692224322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fc813a33273bddd925574d398e908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bbc440a57c9151282bd6799678b1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76b52d25bd0dd2de6ff91753334082325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e73db2579e39e2031364b5e13295326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc5f1bcb6305e737a90eca673d744327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbaea4a00622d8102149255c56cf2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774518a01365f2ad0ad21ffbb08dea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490d25ef99f758e08ec4df9aca3eb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70b36d9e4f67ce5cf6979afb76d549331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10677f9ab128c9d8da3e252ede66717d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869575a625322a430f7ca25f653c4af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbab265eb85faf639919604403d2a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ac6f8f5f939b3bd36e0b87ef5a0dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a7215b04fae19f655f8dc60b2183336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7915594090362f9aff1aacbcde1556337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8dd5ccf61a7a0bb5f6dc8c186e452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f517f0320d3863d9153e7f365d699339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3ca3a29b3980a560dfcb2c893584f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03b69fd7101069a13bc1ec85ce917c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539dd894eb0baf766ef6d9d5c9da690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86648c9025396cb99233161863b4eb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71353d60e07ed99206fa833ff84b97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55651c2a01366ce91dee4f0a05ef7c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0451296bc8f4d008a8c4ca0621a04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db22cb1f09848eac6a293e24320092347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ea688b1e204b750bbd144a46f33b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ac0390be08a31268dbc91067d84cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdbbb66810ff39b224478ed7b2750a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f0f9f83b26acdf7a4f49f8399c8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5d8926babd6d0e9722316141487c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c9256075ec767a3b4715482f8002353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4da454ec7af3c599347dce3952b2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59023ae53cb97785debd0209a67c3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163552e90f38186481312dc938e389356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c02f02bcb8cf115a78adeaee1e5296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd1402c4b589196ed1addbac6262f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18d1642f48f5defcce3557b94241b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c963216fb488aee9303483773b76f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a3e5ec8fcd92ea8d0fc3a40fa89a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1088b8fdcae03ac1985d0a5f4069362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9029a4427324b263781bbd6c3ec82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34fb325d2982c1870c51a323c7ea07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619fd472025247b762815293911879e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153068493241ec10510b49d1b7482db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a8c5244863eaed0e35e729e7ee95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a865b4552c1e9b1565e08201bc92a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516975de0437a184164ac67ffc1e109369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b340e86c1639977e54cff07d30d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb40687e639159383d67d4e36e84c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80cf306149fc972d492cf8b6f9cec9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985586359c2dba203625cf3b656fddf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535040561f1558db6f61b079a7db580374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb12ca8e14309d7419ab0659054b60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d822821e222071aa32d10f2da8e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc294ee5e02c2c1cea5601ba60320000377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923205cf3e8cef06dc3b4adedd31766b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afaa1b94ca81a6e48f8d2255c627f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9c7dbd31560fbe680c1508395a6cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3ec905069b9a2a0a715cc9ed7242381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7504b9c2b81cb2a239499fe3f42d44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97c28457966f3e05d3e583a58d6ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca6fd21ea787a5d2beaeae271354ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755dbf9f52186a9c9535c131887ee37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3984af7beec26dfe5f1a32aa849c39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd482003ffccd72fd68629ccb9872aeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b2cb61e4f4c762509a824a00c18df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880210a808d25cdb6a07e7ee57b767389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffaeae503b3d927d328877cd0330b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232813137139ebcaae036c8cbbb09a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaffdd142f9ba6d58ea92ae3ef423b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e925982e29d56545eacc2acc45bc80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8464a775a1a7c8ac6e2ae30e69d99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a31af13ea542141389c025072194395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1f9bf32bf34e9de2a973dd01c5fac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a6841b72bec5d5cb6b9c7fdb8d47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c586e7fe86e9904d6769083b9585398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa2de6e7d5ee630508c661f02b240399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1cef745239812de1d0c0f39344b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4bea523c494175e3dd7bcba2b36b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736dc0ec0a8cfbb8dad6a097fca3ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41eedf84e329c75b6806c1ea657dda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f644af139f406da421d7102b16278404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523e6d741b16856ab879586fafcb48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827328bae7344ca304cfe5aca7a894406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec7cb1b157c2fb95d1d2239d60d01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7280eacaee2dae633df78f0fcf689408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439807299abfb1daa60ba82f4e2a530409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd960f5921d33dd44b642b56b42815f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecaf221020358e4f34896072849179411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9a5e212f46069f9a0e6cb9d345b2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950a88eeebcbba32ce4016f7eb3367f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4b4095376fdfd7317b9bd610afbdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8818ec516cdb942ae08360171c975415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968ae00f57f9d002c1ede5307426aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb2e0cee2883779aae9cac23efc69a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1be8278b91b0b6bfea40bd47ce41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b893b761cccb410476a532e7455db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0d8527ae411cb993f517bcefa8c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce617770e528f2c5910217ed3c9c967421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f2440da4ed73422a5678c640e7609422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f1a6125b433c085dc5320efae80db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac1669a8c7dcb2e4e324a15f673e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2ad93c153fe057e033394d28ccdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a7c166ba1030b70a081e155679c31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195a70517b798f72170be6567d3b46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997712d47fa77b51229121451f978f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf835027813887499e265eaf34a20fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0531c48bc3863f9b93dba9647169430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fcfec0547038d9c1ece26839053be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f71a0d47144cc7d36737ce4337ae9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b54a116b531c77682d8d9bffe6b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1403663d5cee77dc7a3e0f57e73b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac4deb9177c33ab19f3186f3b4ddc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d3c08e58396a31abc6de281773b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a0943de422ae573423a12cdf7957d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52efc042197d3e99f2b45596ad7c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2b742098111f964c87177130cbad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b96850ef4692769ebbd9e6483efb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d92259121c4733ebbf04f42cf4afd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de1fac249a0c337f8158f0f0f3e783442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4a69914b7b08bf0712bf39aa7ae0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb7b79e88ac0e27f63734e3e0b3e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04920d917528eaf5f7c7f3fd61abf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116eba63759574935265ea0190235c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7cf98c8165b65819c2293ab3c2fdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ac983257ed3eae9f09f36fbfc0f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433820490038ee0d2f972b821022c38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1962dd5aa2272e52ba73d3b23bd4d7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ed83bd1ae9a8c012e7e9f587e67e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9dcda077f9d0264520279968f5232452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7a64cd6efc6236f752053120fbc98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf7b51d0fde18542622f5948a84dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb4917ad8b14b104fb6c1f28cc312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4646650195ba79813a829bc05882d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b932d5c5cb5ba769bb5639cb5a6654457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987b50e95c4e1596a08621a1b89202458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f744cbd6e10205cb346307338574459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977c1479bc3908d383814d2c216c442460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09276542b270f9e56efb9883eb7b48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71288c49064f067127ec0e221f9a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f912615c59162d107b61a2cab906ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090096eb53d335dfccfba5fec49f19e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d0db12e4d163327bb06d3ae0b3fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1207101a8673fe965043752ccc86c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c77baf0bb89d12e0a29216b4c08fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4978cf3056ab9ac2d6d717c163ea5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109028d59885b46065c275f080bc480469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab52f009e453a7c8e110c19037dd23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458d02dc3ee88495dbfa73c088a61ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5de1c2da0a00df75c577f562d2b51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a48a672aacab04db9d5313d8e8958473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ae99686b4e1845f34a47ee92e188474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8d7b6b8be190f6ecace3b70e61930475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e38f5f9f9058039ffdc1fba998b62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9441d97b96efd9ab09b6940e84740477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d212a90ef05e96f124ed6e205100478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c7671b97e6c46431b77cca4349fe3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624252ebb81cc61b8c275a593a91da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223612cc2a096e0bdd8183adb8b65c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597765962f82170684cd78a52e7cac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783a0120274dd229e391988455c9b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b91bf3df878d6492049bcc876ad2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c155ccdb63ccba329905b7564d4979c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a24db96234b4a12f89fc38401b16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534b2d36995f7d2ee4c0c64623f7da2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a0e2ff600c15e3a6bf913541152d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38beef349b7af0a9a0ca53c160824489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667783cab3764c388d6b505b9ed863490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecb0519d335befd97524cbb27f5b9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb6a166ce308595581de00580d1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4573ed9bf1c292786a5544457ca6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26b9580c1b79de2f990c20b75ea32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17379ba8a8a153ae9d79360a45083495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6143f4ad8f09fb6355463bf237f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc960d243128dd5557a3443be883e8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b68d84c56bc0aa7679a8865bcf4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71214afb28a75d2c66deb8e989962fa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78584c5fc564daef8b154b28fa53b43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351fdfe133498cd00ece4c62bf5f409501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9040ff02a68bcff2929185590dce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee91d8ae5e061f7fc9c6c534fa0337503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe2d6aeb0459e9ad240218a41c83b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ad7e1ac60a0f785f82aa89daab91d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651954b50c0566606947666acfd4681506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85e6bd3e0febb2bb45ed33c3385e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353022232a62363dc69c3f5a46694b4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a8c32d92cb2656bfbe7b18f04fac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203137f3440ec305541b8c96e5107286510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb62aff9802d3ea5191ec3b98b98cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c49731025920285dde9505f8983039512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688849e6c3dd3940a238bffc6a8921513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0668f511ecfed1d0088a421377cc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940732432bb81c7b31262d64c1b1c72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbeebe42c59b93134780db32715c74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a767c95ad553c00aaf089855e5a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a187e0c50bbb8710be4e395607a066518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d06ceaf4db5ba1ce34c1d73e99ea3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec53d266463ff1d529d6cd544451a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aefb584aeef69edb1321c83c7dd547521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf9056d2023c555595673ab1d2ff0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa91202b7adbb06aed02623b610ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fe363807eb6e821fb82c7b004045a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ffcc83fd71965980974d2a6354fda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400be4caaecc7338537bdbbd15f30c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c190655ac013acd13e3659d1b08b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a681dc20ad874eb312ab3cf8df9514528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a6638b295baff12efcc9ecff4a53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a667453684514fd1ca87c32a31828530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24d3140d3b2c9d79f24d06a6e62d28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f53bbaf3d00171f0fdf528af4669532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae07c8b2173ef63934b2219aaa290533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e35156eb20beebd93c9855701a75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4537ed024f92fcf7fa3766d4c9b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4008db54ef7890cb158bc609ca43d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f4ad7da5c9671fa22df1c048b1de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c6914add8718bd799ba2ef926842538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095008e7d296fc19d2568d36963f7b5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10897cb2dbafef6b2c8e0c0f43c1afb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b781be06183a7760132cfd3e669d91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cacf91d6c3a3911229a421c7b4814542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2edb38faf73111f5f82401b8252e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52085437990057a628fe6656046187544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1cae1ca7647ef97dc3141276e1613545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05135a38e961202277af3b0139367c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1e2c56c9e0e6c395644c8cc06879547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d4c405925d2141d8e69eb899c0d91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562f525bc86e4db5334048593a70d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ac52d3633466937feec9df28cfad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab058da8f17c1e25f913d92530d1da0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732f974aff15177450e9a9f19bd601b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b0153dff5ddda34fc37ec310fb500553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52708ae94e09d2dfc5fce49f471f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f207eb459fe16c9f93734e87811bc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3aae96472c51bf345ad18c25cf54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395297de13266c4c9f5dc066c8d2e6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599b0e70ba57146470f908f8418682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ddb96ab7107f57ea86f32dee68d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8782649c6b7bd6af5957aeef1a1541560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b649bca23a52bf96f731edb308fbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9365d995367b1aaabd4e33f67621fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b318a79d96036664b0d740001a5c75b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a3e3e7c42d4c7c0eb0add4bfe45d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0f0bf2e2e29f0d66ee1b1d144382565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee0a3218422f94b13033175276593566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a389db6c1d14ceb14ecb30b1435f885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72664b3c47922a3ff80b440516b9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd32ec3c555e2ad246f682da1b27b36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d9fa8cc2251b79fbe462fd2cc78c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf6ee058f0bf87ece430f9c76f41ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41a51d2d2e8d05f7e3cfb031a4848572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1291e7c5bdc6dda87e62c530de3eae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bed9b4444704a71bb6ad5223ca555574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5b4bf116f764275dcd6d342f50d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdad7c7d5756389af8d5de7167d035576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd01ce40a9f347b28d7a1f10fb55e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645701247f42f25dd62c0565058c838578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ae8b5f7a16a4c5821627c8a5fd7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62355b9995e692818b34a7c8a13d229b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99d665a6e855684c455c3720345d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c911d4ce825c5422f19737bbcdff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133358f5853333a9338d67097ad559d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b7998d2b9bf936011d04e55bc85e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f630d6ed176b4441e9b35e96f9800d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c21b5675d9b088a47354e1f6d791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34c974bae02220c622f39d494b8bdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681b8389fddb99bfd12df9d4a3cbd71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731330bffb710a9a842b3bf9d5125a69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7855b59a75e085d04ae4cb37b1352590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda0f3d6fe552a0e5d13dd97a747978591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2246ab5d84fa5c50e12ba4d98d4c95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e3c24b7b5d801d3d6ad13f56e148593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5aff1f22ee9d3e2c20be16a26f86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb72059c7608d587978188ea179f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b69f08f910e0df9791b7a393ed64b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a725ac2f1fe131a2b2c9c335a30f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ee63a6aeb5072987502dc9031d406598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a590aee393bce5c65b087c2a411c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f7ff770912c960d6d43c37dc3067600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58519ab4e4a2ffde1cdc093508c8ad1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d178fbdead771f38136054ddb531602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc196660b21648dad8b28cfd15a1a88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57974032065fa2aa894b338fdba397604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303c5870d2fa930842a6918e906a064605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607a7d239afd525039d698d070dd3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6db043cd151fe7293af5a72954b108607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539130f8e86d8246d027eddc087ed751608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf0c78a420594d5d6a82556a74ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbac2840bb5250b7ae694471eb44a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad18e8a1a2fc01c0c7c1fe999ba60b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00537f816a9e2848a70c0dd4077369d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a916f10a9a0a46103fc39d8961e552613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054d106fdf6f83a2794aa4b8234375614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e221e0c7e9f14546b705c213071b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272b4d2ed6383d54f4893564342308616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7b655fe3b553f3534c099e05a277617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a4c03a5ddeff339fca26ee1b6eb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2f0ccf0de0c903a8c83b662ff7ee2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0231f1a66cee60081c202ad316abd87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941007bebcc180159e845ad124973c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e56407dd65f1634f5a1402d32277622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238099f21fc1aab40b03e749457d236d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ca794f3b7c5353647511d3328838624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024ccb285082f9f15fac40c29cc403625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8e35616d6b5ac2e2fc737608603e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9c774cb3c66ebab5238987b9ff0bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247e0f94fa30ffb8ac44b6cf96e1d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0209353e124a9b88efbefa893fae1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d42e411c78f73b1520e766e850920630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff430d567526e061d4063f2f99df2323631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df396235ce6e92c69c628d2613b795632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd9a3f7c2e6e1ae521fb0273e6c50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d2a41a684c847a324e147d198df26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c953fdd1c561e232c825a3a3466912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3524ac1d6e1fc3077f5615beb1eaad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af35d8da7262d06316d079c9e5a80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661b35101a9a70971c9090c1c96914638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fce5381bd877640264c87ed0037cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64f7d01d03a6d02ea4ac3538ddfb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c04fc69a527aeeda29dc82072afdde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bcc06c3a078c33285da1252cff9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d6f7d6cf185ce2262a7054b867b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19cf3f0297ba847e13b7ab0546cd54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b8bbf8ab4c3c21f78bb6761e2af8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908adb087c3ca11ada2a5531521245d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5839f34b27bc3b21ce8f02011eccc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caafbf4852cacbe6258c579c788784648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca101e33bc18774ffe4cb8a5b32b4c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5216c2761a1270de5f249ae77173f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e87333ed579d7c9c6d1435462202a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e4511e367e0cc3ddede4bd0704159652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d919ae31dadc9b8a6dfd49bd2dd206653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fb3216edbbeb3788aa5f081899c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c94c888eb22d946c9fcf7db06f83b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca60835bbad882792cb4e421f5c65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70904155bf27081af5b0fcd3901e12b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b60ec012558b356d8f6521f80b2e29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba380e55bdfb41d0c4132009a7098e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a226a58706a81c718cdb13930a445e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3af47d5137c29079efad34bff71df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9430cec681bdba046d727c419099e5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa25ea187a0199217b3f52efc85ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bae8acd46fea9f50f1916296f88c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfea41f6fa0b74432df18794633429665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b784357a305d9914ce3d451070f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17511aa4d7a10e395a53562d0422339d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af193f8d64bfe719d16c338de45aa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6a51a7918225192feb573805ed59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c681479715b7dab110c40462f481f75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ee23ce6f755060ec4f100d817d30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44840cf8be88b5e17f89a9c3222c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3eed3f279ce53dd8d1413f4b8357b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b8781974db125a6dcbf5c11e6d63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f41523a660eff2509ed0281b842c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31bb30a8bb270a625bde30ec79007676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f1098f61c0db3f8f1958e9f64fb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a828e702c89348b3004d3f43a8d17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230121c942168b6bb6a4da80692f77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df679ae079fef2b22bf0b56aeba3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce6a2ddfa823014c7a82e21dc05198681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25337b84ffb367752d452b0b601f50e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addebe5d0b3e60b5ef5b1d7f91812035683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3257693d2fdd7fbd56b423a2f4be009684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ed875456517077d8224f92a035554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311198c990b545cc51e549f9d40aa06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6fdf85c5f990f418d102b74b85155687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67a7ffb9ac821c93600b0ca154d27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b49dbfd4c1f50f2a64c9f62f20f78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1e6508940e30d890156d1ec689dfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082288638e53182756df1ed8c48514691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a4ae37bf451e1c4056e805e74c6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f929918c43d86ed05d180cafe566693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2377688c239a6a5710802d813e7911c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe268d079dd69124e9f1663be8341695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea66df50a7921d7d30410bc824eba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4925c9122bcf84f31d62dc2806a6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee68955ac25b7941e65dcfedfb837698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb29e055ea53106d3b92216cc32f8db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c669cd92858b6be06a7cfde30923b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6276f243e860a1fd5aedae195e109e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccaaa349aa2dd3fa7fd41e71153804702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb815b271cb45939c84c08776675329f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564b3939055e14c231aea2527c348c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd0ddf570afd3b109767704e5044f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615748e569bac255627d6d60ef9b865706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1359193b6000694a22ff4917b038f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d3d4a4b701a872faa02dce9ba94e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d217a8c92fd23fd4cf07b1afdd27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee19592ce26c96e200ad9df8bbe39d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ca20e002aaddbc72aaec1225dcc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b4205276d2f93755ce8ea838d71bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d44d6211b29ac15f793b6e00e3183713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045efbebb4b5b05201de350e3b7c6638714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65685d4fc1f2b6f29b5b852df84f1ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b83d514573ddf00e70cf3e04b6748716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b82764939e4805f5ebf415257959b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe8b82243fe0623e9480dc561b2ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f52898ebb49d9fdedb71e601925ef4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec44aa873619a13ea000db28e347e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdef0ae680379b543c12d24efb732a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e303f4abde6901c9e96033ee4610b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e10c8a5cc8c1794712833cbddd218a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536420320902e77f6e14771696989d37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd8999ca0be0d5d23473d1014f6d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89369f996f830963ea314738f20a91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b9b3937ce4183473128e101aad29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9c20cbc1ea4f6b321613c2ce8407e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197a8227baa5a8beabe05550a7ad967729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813143be9c37b156d6740446181862a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce04c472284a4886c81a19bc2fef1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c9e7402c5ea3bc88e14575341236732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1e318688a05b8ddbb217b592f9b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c0552f2fdaa15adfb7823ce41aeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a73dc6fc8b44aaf071289f750ac9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4f5fb76ea805ab9dc9366328065ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461e2289376a3d391ef13e924dcaef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb397c47fdf48a60e28e794069f120e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a08c8ef40048dfbe60f1eb613620739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d25ffb2b2d9b5a17a6ccd5bed61c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00186f26c905c79b2a2681655a47e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a754e47029b11eb6da36f768b204742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676933bc0fbd80dd6ea74cdd09af49a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a88c26c64565389bcdd380a4656e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e8ecbb2899e3708f09248384dc07f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5498a466d5d210e74be9b2b0fa22bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d155439379504bf76134b379c344e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16118c7183d8297d714b52c2dcfc5bb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5cff883434b3a5239df7be511964749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e46d15767a57761ae7b8a89775be9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400690ed3dbd7ee1b830fbd3d6f77025751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214aeb345105b0ef215e26aa690e20c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d72440c176c0a1c0dad3433b121bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e8a79d9bd15bc9f9784db0ea0d4de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e8cbeffb0c8ba893a036496e1eff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266220d837440a09f889b5612c5bb92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fbc6cb0d5ada73d95824ed12f702757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721165d29db4088ba525544a6c0776e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d4fda3eb3cb47e572068c503064d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>