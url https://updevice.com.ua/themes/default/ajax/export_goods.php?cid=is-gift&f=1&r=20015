--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987287e3eec3b405f1ca767e7cfba0d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b10c849ba0b01170361070158054c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8887881923845891aebb7f99b9d3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc04a63b7cd2456365177d8d4c9e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80470f3f280c5347efd607874966f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d19cb3540b5b3e8dd46e74f5b85806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d8f2808ea3d4c5d24cc99f79e35047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906157518466a176c19a32321ef6ccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ceb0b3893ea101f295c071b94270a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc52d2dea85f18647db554ebfc84310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834a70a9e212e665b21f0af1536293d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bdb994a09aab93c4e6914b9b5c2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc998558430684a4768967f7d478c4e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669101f4349b0020b65cce1301e1a28014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8eafced01227c405fc472d7b7ad3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b462d41ec9320c36b3c2fee9906416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f094a291cfb00c1910460ce4377db9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564416f9ad95993f8ed9556543058ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775133561bd4dc8af620777a40372e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c40a3c31fe55361cc5200113d480c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bafffe9d6c3613f3fea17ff8a003121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b0b06f535d7ccdb559f2615ed1c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed676d745ee3a2200ec12f0fb45befc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc7c41f7c6bcd89e8fdd1202a632fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492eeb49de4a5d89a3ba6fc113351da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c12ed09dbc67a160238eea6e4b022626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d3602eb559f2a61abe21a9eb7581627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ae9a449539521977cbb35e7ba425c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2aa93fe3207bb4be358acd1d501f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3942e0e2d242ef150f07dcb01cc2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d861848825249d83cfaa0b9f8f55ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb304455b6c9aed8c7ae8de5d3bf8e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4a7957d4758d6db4feecff6d8206a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0740b5f971f2d85d0a9c8ddc1e2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea6aca03e95b2bfd899577494a44435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e2e45b5720f8cf0a3ff41351ac36236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865451fe085534115246421015495fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d03b15365fa1918701a1479faf08538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1cbd78ee76e196bde8ffc19c9e3fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac7b2c25b5b95faa560865693682e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bfb44e45459a2859dccce22f40a5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2191b82980df344adcfd970263e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f5db028d0470b4653e5bb149e905743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78d1581de6970df936e26a3cdcb96d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9b5cc66a1fde53aa645ebf64275e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dc7dc9c40e536c87bff4572ad353946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827227832a79fa07e5e6f752e951981047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcc4f7b03d196b4c9c4b1203a506f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54649ac60a2300bb5755143ffc7a0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcba29aa687f4fdfb295b5ed8f701550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce2f5d32d016d237f6e215e84d3c3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7badeebcbbe4de33b75ecefe6cc38552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38dc9fd2c60570793480d0fdc55e8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc0efce496a3ddbb6b02fff8a9b1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffb6c9e7ed8af7c50ee21cfd00484655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc09c25f7c813363d72d8d94d9300f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76a0df72a30cac497b06401e5f9b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2948547725a352181845b8dad3be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430791a86a4360f235d69d2c1145e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de55c039762ae934afff9d454c34a9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a6f169d0d2af7630b1846430dd75a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8598ba6da379cb51d82974521d7f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca0a3a9f75f593ef0ca97d335003e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6da92354613a4de0a7cd8e18b9021164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b0283e181a5159da8e7c1425fc5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7380060b1cc66c8098df0de6a12a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a4271be4a177d79bfb563e54fb2a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af6965fdf32405cf4abf7bba8350f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d1b9b4318631290e69fb9e1e2f61e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09badf5f8ee0be3c583c00b86a1c4b8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770ae9d13424e38db500993832b0fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ca4f36f05ccf708b7bcfe9f82122872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853da62e3103f10b6e6afad07b6f9f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489103742535f1cff4ff9655dc38e32f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9345f87572eb4270a5f87af7615ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049f73298e039bb40491796fa0286776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c74a6a20e494385e2c9b72bd0fbc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d44e68bd3e19fc49cc111df055fe7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af2f5126188d647a3cc5e111b0c1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f374530db3970c95e6aaa2e7860bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f26409a3cdc71abfd17dfcbfd226281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef1ac4417b4af61b6fac95a501e88282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad33c0ab735372d8933d3894d5e71d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d1fae3912b8875468f5879522ded684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cf6cea1d0e0ba9520e4bc83cd82f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb080fd357270bd240ef4754b701fcf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7d3e23a2f4cf54ae99685154467587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dbc6063cd37de2e5cf16a78bf38dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3cb9ff8cefcc4f26632e38321a85d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a38cacc90bfd85e6e24e1567ceeb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fac327b429f4582fc54cd980a915e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8bf85763bc36f125f8d1beabf562692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c89683d6e98bac862727753cf8e7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee604c8b2be013e0d84247e290a9d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca41889c9e2f136f137a514a83971595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020512ea171a8d505881e0302fa1fcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a200c53ee4a76b789801f7d6f920d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5c75d451f1daef83caaa4ad10e4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60948551eec19c6bb5559b126f6096c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43a1b48f150e1429f759f90b63d2ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3a96637e9c1f28f7f7db3475fc147101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f6b678603f24c5f4196217bf4f07c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03333e2d893907f8b6add96a80d84e43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282bf9fb54639b60fb4da1529bd78d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d317c4fef9a5bb3d7aebe4948f71f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1bb319f86ab8e9bf3475691f38d70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6742e020382463c5780650ee522c321107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc97a29a05ead014794fc4b00e11f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb251293beb56c6465babcaaa1060109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7636c035ca901fb9294e3bfc2098d2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40829738a901b577012a476580ccaf97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5659e9210507619aff317db0124f7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1730a231d73ce57fb43df039ef11f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28c1187203f59ccf4737c050c4c9dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33dbcf1a9392741975bf36abed440a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf34dbc26080f07b1c4da82d8650f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b20f38c4051ce97ff1e9825a02804117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48ec5841226faa70994f03e403dce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93cefa56370769f331d203b551d458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030aeb0765ada0d1c11951f7ead7e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e316a881a0c3277f978408007b3e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c307afe48ee388a32dc26117d38dbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fa89e196af3188afb6e684a9f8fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f3729fcfb8b3dd27d0b813e9e3acc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bacecb44c387464b82e41885f8d896125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63ed112306dd9b3ed1b7fe7288bb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc196d72efcacff90abea09abf70ffae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a33a21641c97bcac9b5ce1b734255128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6504a395219cbaeab7e5574f0ef54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c8b68bce6f9ac0614539b1a357cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1ac4ba55fb8b4f6ca57e41be1829f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd2c2b5d3376e9a422ecdab99c4e50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b15e2a833ac00ba7339ca2161c352133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780bb0674de4b76fe8c685d4190ccb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a16e058d0180e7d472cbb695da66ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc420c5254e60278cd4395f6e7c9aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e166c7b52e346eea3e0cc9e80615f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a32aae8099cd0d822f179080e88b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167edaf032ba2758ececa4bdd8ab3986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eda99268925c6fa24c45baf42b292140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36630866da2e0585529b1bc59f5bde59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e5235b417a55ec33a9abb036b971142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f9f7bcdff0f089c27596cb749529e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a5ae57858a0d53f376c8d61a3704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6bbd74803c9732dbe888ca7ce636145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b813898076c21dc6ec2c1f599b5c6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e535266978d27c3533af1be40e4752147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07f99c43a3930b5b1da4898fe91a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff235df45bd7a132c1e6fe36ccee82a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db8efd198db9b057c491de0acb2023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97dbb161ded628a594176377d8d3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7802e48b6e3d08d6f91db9b71d97ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892aef3f6d377f3c5df9aa455c8ebe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d849fe22965f45f4528f1ff11c12f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553c808f3806a9d125851621315bae0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2177c5e1533758ecbeb69c0ca239b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb5f6e8046692a6b2a395fa29f67d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a163650217b0f3330441e521992d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ad1d9f5599b9909ef2146d516d6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b0bb7de157d017d8d0abc2887307160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09ccf388102e43c19c0ac9af5d291161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7668387b856483d8443b1d150690b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684718d15780b97cc6103c6e331d7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29438808e9de6c269b1051fcb07844164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dac6bd3ec0b4b4c50fcb9ee094afc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2694c5b97f4079ad95769f9ad744f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536f21a8bd8131e44607647e0d412a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faa9588ba4fe968b114887a92e0448168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32494438bcf40eea20d64749c425631169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ca1cd69318d88b7941381f78cf29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d7b3cb66164e7f36acd75e90643a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d50fc3383c9d2177c44d27817327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3de7a8915b47ca298fcef90676bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ab52a54fd47fe64cde1ff86b5f31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310357f47f053e1eb610631da3b42815175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22486a14d26f75f703a5406070c53b5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4d9050610a70873d59585ff6d145177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c0fed29ee33522f831795e0b0457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647dd1c785930fea2c80e8dced2450d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52a0a2c8087c84a233bc7ec4763989180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d02a7273a6e0c56fbcf3de992f58c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca965ea4aedf63bb26ef780ebdbc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df841795edfe6f939c384ad5647823ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7b78116506ba3f9edd70d3bac29ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab7805f36cec9b1dd5246b3c16821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bd012d1742e18dffd3316fba65417186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b2c7ea9f0aefd6254807556eac28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e51d58fcac5abe814e253f9611a82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8bfff54d2cb0d0768079d033f6cee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e9de6b5ff084441771d884e9bed22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ad9bd21ea904c5bdb0cf8e761a7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874314c9606d2626868e9033b24e283192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a635245c5d279c74799499cb1353cb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27d61ed464a701115ace280aa723d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085495db3b54a4a19ed33707690f6e9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a2eb17c4f524763adfa1dbb0c47c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9971ae722cdf8daa4cc3172ad75e3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949298e520beac0ba0d5c78ce728312198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a8ae267c2de9cc0bdceb94d41a811199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe5566f8ad62cc4718d1b4c66381cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3798bb9faebf7cdd7a041c31b35e371201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4a3ca02cae9f4f09597c15db36095202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f6a441077e6f537895d9787273a0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f9b14667f070e8b7f789012abf3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9a4b6915f5a02a66ee1ca81389c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2004b790b9b00425485cf89e0865b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd762fca0a2070a61e148003c1fe81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb9e20c8f07bf272c1bf56e63a494d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f68335f52a1dca155061b22651b5a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15411dfc42dbb1ea6707df88a6c74f71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7424bc5a25fb3bb029a0e15c9e9af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b63681e75445f4d6e939b08fe12cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b836ed1ed5ed75ac8d42a65207c9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3aa7d12635bc087d0140069292f00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f0673493c03ef4a9a00329975acd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8bb3a4e1c3772af59e67f840ff1f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72beef86eb51fdb4947e62a8ed76bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515dfc05a661cf5bd2e6ee0726efc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3562289e5b581769c043fdd6fb3ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b42cb200df8ee5afdfdc210fc9a47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea23bf5a4a680c9f5e5de70777ec43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec8f5e3df83a013d3fbf4c8627139222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970542d8e11db7a52101e5b99f8adf28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e66f5c1afc113587755cbafba8f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ac9224a495a7fa052f24903660d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3775716ebfced52f96b6d9d8a7248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d9a3799762988c53ec3e28287aa79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f578f8ba6a1a3c572ca755220c5a5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c862ccc9134dfbadd87a66e14c8bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e84dcfb3fccfa672d792763522982f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bb5da1cfcdd9884811415e193197e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e32570a183654e161dbe527c4c91e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba289c42ffac5f861eed917ab600f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac1dc30474b3a47f16afef820efd63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8fcbd9624f47c65095ae5ffa0d38d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53e7a1793495e92bd06b3dee3abd82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac2e7cac0c1f9b00bbefbe4ce753a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa010867b81374225dae87db7223f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61eb801ae7ad79bd4d6fbda5942a6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730174a983d6f128a057347d5af4bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd40d5150b855dbff7b658469bd218241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aa92a8ee7020454e884aa45f1a83a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9869a60739f3d01f2d33b79bedb2d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482b5dfd4ba1772839b0d05d10a3c6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f5d0b8d5c8026bfe4c7d135d0215245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab151b3c72b0517e16f86124f54c34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1364c1020b7b3a60d0db8c5052771247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f96fd102b435e99952a88ab9b9eae5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750483515a51b66e5abfd7c62187af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792624deee4fa446030322a397f4b40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb48908e2c88b13b718cfcc95ac09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60108733e0c9949ec28e486f219b3288252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7d4f9ef33a955868f8f2f4197e0e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf19e565f7253302f58c9cbc992dc8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b268850ea51bd3c3645e3d6a7a03aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e73477d233539333c836b66c4e153b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcd738e5e0051abce23fc822e92fd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbf6bf4b2f688c45471904f2f90d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185990a8e25d33c0acf4b75970450624259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200042603b458a0b0cab5d7dab96a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422cbda5e1f8c06c0cdc481c8b83f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd744904b7242459206494bf56fc9cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20206f49877d37baf295cf5f3fcab9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4bed03e3f04df98c2d9c05b37d4cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061773278229d9c7350fbe3a233b5c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee56e979b8a9ccc5b656d9d264fc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a05f39d0c034aa45999abeb5fd0551267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfaad50326042175198c2f983ac395268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc55678547bc074966cba3883a9cb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b41777ef0fd101b34f9665abf5f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e162c9b0af3d8ab6bd6c30234c11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade4fe626692f382efaf8921c498b77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee51aa5b8b70e8bea8dc35d3c7cba8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61654f2c6b1a3fb7721c7f71cdd244274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f24760d787553c810af466a35618275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457be888da5f461b6979e71e4aa152d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71d1c16c7be2edc8f54f782ea02eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b69bc8545dd3434a1f47f681acc6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f3c40caca2b837846b70ac971ebd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f672f51dce19c2be7965fd5659b5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e4b0bce15a517db24a231443ad32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d7aa3508edf6c47eaa68da1cc7b47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de9f6b3c5937ec7f6734366f6f643283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d352a9fc36a915316da026c54e0d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153235d29b6830f56b4ff0c7ce708a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30082333c6405af3a622121346b0ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07f3a5ed840c62885b3fea10ab511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f20550a87626d659783074847ab818288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0b1b5889d89d42ec423263d81d2e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24650ebdda155947274b01cc18cfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d923541313d856e736a67fa297824b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de08829b25a3fb8c89802950606dc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38318d28482d325bd2d7dcd8728e1517293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686df3e088cba61d81180ece3da4bc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3758ba0d5a3b94fd9c925baee8f3c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9eb7246fdde818a115c0d3966eb7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055503ccd3c40b29aa5d38770d960810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce68e44d733c550ef7c44cc16eee6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512a26c3063f574e824633736956ffe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520faa9defd8a91a178c8c1a6e6161a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0000642fe5e605729ea47498595371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c715ba15f1ab401bcce6998fd8bd9cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1b9ead26f7f9daa85d601772ad9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635514091034dd325a28e8bd8dffd7c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5b81fc7d9cfdc029d0bd630ab0be8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5df8d0797cfe05cb1518aa6780634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcbda26c5ae32ba6e2874a64e4801e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95b8e028f165662cadb008f2066860308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675d1231561f38d12313e2324bb53c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665825a101dcdf8033e985a20ab5ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75ea8eeda1f634537d6469f7bd913311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14eec3912cbcb6632f23772ac1c50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc9504a3fd42e436b450d092b3ddf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41885da9c0011927f232983443c2b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe899fba5cb6cc446016f33cb5f32ff3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a042973e097b6ba574373ff0376cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de67a5bdfb16800b4432583c9506b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066ebe5a45627ba89bba2b66d124ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00ea4d29214fbfc31940ac40d6dc2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55649aec2a228503349826e945efe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4b64c45a0e28da214b761cea31d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970ca38cae7704f626a2bb73f35898322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bdbf32413fb5c34b1e0d1212903b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10990cddb1b2b6eb8b9e626371ffc818324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5915d24efa292ae62e43c16d75df71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1f008158e347fad4793e3165f08b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea91ce61fe1a56438327a01fac7d8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e427ff7769effca28abef162b4afd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9d7e6a6e4b821c9cb7d2785d82a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96957a050ed7d56f2d1c545b14bbeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461487958ec4db088b130cc3431471331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16ea47c89b7667b257f8f2c32ced57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40fe1d7922b80a08a4b69039eeb401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e6d6a04b01dfc5a041303e138802334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63919da9059214671430495cf15504335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fabf1d88190195bc7f59efa213dd44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823af6133d92c52b34e058375ae2455337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4e7f66cba5d37f872f367e1ba3928338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e78845174d05604cdda5e9a79417339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac7803bf41af7f90ee25031a619780340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa22344dafe3e676cc413ca9356ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211734fa0c66c99100341ea0d3e91fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a129c9b2db2bf16893468cc15cd0e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2eb3fe526ab273a707f7a3dab670d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c5d613b33b4715380dcb1e0fb490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc4369db6a5b0d71bcb1a96fcd393346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d300f7d91a210e75b273cc78b3a0dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd4c59e6f5ad7b0d0758b725ab5a64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eba596d84a6969cc4907543c7709fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d574a3bd4a51c261633fd0c45bb590350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e366c6f6b8b59b45c3751068f554351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80c6c429db52e5e3a032bcee05910352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0516e32d822571d245ec444fe3acd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a76320bb57cff2ca00e5e544be270354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b35f2294499824882f5f812c3826355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bbc0773e25c3078e444cbfdfddd19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9735e4d4f798b6be9091d6ddc0ec1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971c3f38da9d2f68a61c37a4514b573358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250fbc241858e07f308d6ce75f2d60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64310f4ba1335cc55f5d9cd02910f3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b7bcfa3e5c823647645f63f670d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfa3a99a7d9be4e2dd5cd672ec4aa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e6e6478bc8d56ef4850fc345b903c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc2e03856e5fd69856933addb81b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236148f8d3d7c8309d1b2fb7dff1c2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30aa6aa82edb9c3dc57554921fc155366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d91491c44aebf1c531c0486dec20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d859463ec10425a8c45a0f29d9133e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267990c78312572ccc99d89efce62e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c2d6cc4e9a6db3cc6865221d9cb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9b0d8eb6da4feda0a0c9029259f7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff86b7e23159e78ecb11d72a5c61ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8bc177f87c442d8980be4282e84c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f8050f20db91fcce74233ecd0e75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837e4d01ee6dd1f487926a4a1d4269375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe8c94557826e2bd3476acfc70588376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f8c2c971b884004a7b9dcdedbf4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0800f2d4ea30fbb815d7e30b83e5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44230aa3e5f5de87a97947510d847aa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dce6c3a82e1dcb29b1dd4b3ed287f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc65ec72f4459f2e5c76f010bc080c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26636f1dd83f61ba8d6ededfc5dc07b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451cd9f73f9328a5dea798b877287c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1e4853b5a93571235c001399bf6d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49eebd887f3a24bfc67588dd39f765385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0694239a17e09c31b005840631751386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37384c5d5b8e1bebf82cb3377eb89ea1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235193275b7f90337ec3cfa485685c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d56ea1760d67884216f1af4db981389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e22772920b2c5f1c58d42bea1666390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb69cd68a96356f976608bd73e0375391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4d1b8d0603c034af256b7ab78bdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a673a2a278ded32eaf1800eb11535393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684ad70843035d6c42c9e072c876431394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e91caefa7882cda293e4c9ec9de0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f874bcf16e76fec9e5dd6b6d608e80a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3ce8385e5e0a4f941ab832dec7c6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce057b3d6b104194aad76f2d58022f0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de021afb05d0545b72d356484a409e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb672b6bc05f13f702231e9d322de5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5303edd2aec263545cd247ad36ddf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d3aac41a171d03861b493e8a5089a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ec449cf9fa041a53d495f69fd378c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c801b55ead04241669e4a6d633aeb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a4bdae913fc28af1d59e920c06fcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d48b443f0e2c57a461aa370b6aeb70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1499305b484abbf7beae13cda035356407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a3be92795a8a61c361c1096f65a2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80cb0bd3ce3f91984bb53f53449a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8904997e11d5b9c855e44fbcacf5e98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a34a20d8e751576b39911d2ea2f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7147ff2909e418705729ebb8874c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c52e835bf7731449a22803dff1a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a65cf0184700779cefc1d2228656414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15562474a3eeb766fd39988a74b35538415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824235e0ad7f02f75e11dd67f9a7a4b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40056f547a35cd8feb1385eea09904e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690d4c37cc2005fc321c49ae552199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702ea54ef55af6a8aaaeb8cb62d1db9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c60894c14125a24031466134081b76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999a18b94c5dcf6aa691a5096b2c27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01ab479002ff3d6e8d097c6d01dd86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b2d80708b94797b39af5a1442ab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806e7a9c9f4218c5007a842d318991424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c09d888c883802241162624dfc96b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab97f5369fc4ee6125703b09c35060426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984be2c2d6f65c8274f0ab90897c1e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c9bb7c849503ca03bf8b73696de1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f6b1385ba3f7a8b80c5a8d07e94f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f175c190bb5daac1452d1adabe51c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966b373e0baad0080dbf5ed5d23f50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0164f9abd08d6616674651ec0e7c703432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2689ad20d6469421a217652bd036c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def9b37a72f603cb2f8ed7d6bc4f17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2e7a4afe50bffd11e629173dc6fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c333f3f675c681a07f6a8d77b25a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a64977f7a4158146bea8d4f7b5c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095adbfdaddcd9e69ba3ccab7353eb9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4c9c7b68418efa6746631dcb7ba3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2afc87791f1fdbdd666072aa5c9fb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926d8ce446ed9f5e3353247ea2233d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf541ebd44793f77360e4ff1aead7e59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b87dae256a39847d0aa62a88ef7253443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f8f86b61c518f695a619b4b63848444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfabbe9d1330081d8a15d36703fe1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab2384a8740995289f2b67cfce67c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884942ec38c7063efc0c3d75c7608bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f1454c12bca31ca958b92935e575448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b0ba096f5a9a95817a814cb1c4194449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcaf4bd7c9dc110e0de74d846af3d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5510f1a21860a55274f7dbbe4b40064451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaeffede2a919401ccd4ae5247c625452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff412e85097ada62eae8abd5f695d4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85b3b13d717a904e7e6de5b7e4e4db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a5369fdad5c1425d72756efb4045455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133375ee46b8c6068b2e650c8c8aeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30acc0b75cfb7d54a52be9b4595bcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c6dd49218b8e964756e9702e094e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3111b671d40168f44e018ef0b1f06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1970a72a477b05ba754d53370e333460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b79808cfd424cabf59b4788c5b0d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fcf72c0440066b33209592da00d9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451675ec871034b38a21b55dd2544a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34710a6f1d2ad185462e1bf57737569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c67400d5f9326774581745f88a2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549200884d29ad11cc73d412113347ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5dad40cb681018d1a4638ac30bb89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6f54b111b38da5146b16f280cd00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006843d1d59b503cc91d7cdba433c9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5454e76c582541e206a022568d866470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4207467ea74565a904dcec00a5bb43a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9de38cca3a09b9768c1ea87c2c680472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0198cdfe11fae5d302129717f72039473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497392d28a9057c4cc662548be620b64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4008f509146774c72e8f928948139475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38337736c4c021035316d6cf5fea92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c8eee0d329c65e76de769452b2779477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e250aba94043e4c3a0cc091f0a2f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb66bc3ff49468799bf32dd05b6ec5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070166fc31d65de1cbb7f1e5205ed26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c364404847f2fbd5481ef6748672481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66bec976b7d2c76796e891b06f8a21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe02866d668a84596d4609f3193a1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514e1dafe1cc77b3e2e71654b3a703f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e5f60dd85653fa4dd255da80e50c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d137da5305b3945e175040eb67ee8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1936ca48a2d1220cbab69c107b3f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7698ee137563dde975580a5036d65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3508f4eee6593677e3d47b479fdc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdb22786f76738870264438115c867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efbbca82dc969dc341073af6c19468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b986861ee94300c2ce144cdc6f6e8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb0eae0bcf21bac234d020fedaeef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790a96e8616efec03485b2872c629f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66e67b2582955f2e6aaf85c4afa864495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d852ed54195f0d7a95efc6ea9495e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525538cc52d90164779f6b12bdd9941497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221e56aec092be7d707f6c3376838e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7b37c62ada83c0f73bd8bebbe5910499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fdde977543df9adcf08b4daf04587500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f39bd81761ea0491c2d1cce30fd79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb615033c7aacee1acd5e771727115502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351a3c273be18b2cf0bed74b0772f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a613b1c7f96aa0423a5c58a59f1d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74265d8aa2939a58dcb947de503acb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cea9cfdff7632bbff9f3acc4eeee80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686bcfea1a74191aee3e0026d2504b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073e843afee5aa01caa2f9d005716e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403afe7b7b4dfc73bf3d53f98acf0a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf756285ce73865d3e2b6e689cc5c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aca55fba4bc4a79ca7caadf8a78dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fa5e349436915ee373a8646be25a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17897c7b847b3ba443c5aa41e4c9e2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d2e7e0c3a46516f1cd8bb59c71c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca0766fe699ef5c0e622c2dcad3ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d3172a108731d8f41a6196f0e346516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db38dfdd48703bd9ec9b88df7a1725517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858443d9b71f8bf6b45c964e7356c132518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3690af7f22aa0404a071081f22a2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc1b666a15102d9585b740676f84f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe671338685164e6e17e432ed5cb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104da231c7cbb7b4cd6bb22876934df6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61187d8f0ca5e378e14480a175be3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b1e4bb2550eaa789433f273e39ac5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb4d0c5882361680171ec5a30314c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b022909b5023a87953dc216ad2a3d3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819216f3903297d03c9a9d2512769c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b2995e47e81bbac1bbe89cae3b17e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb1c2e597017c21cd15e604e98d97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ee1c7aaf4c5dbb0d691beceaf0166530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf9136bd45661053155b619d77a30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2446426544f70df6d79213ce759a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650566b1a5019254e6d395f9cb9686c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1c7c7350dc22665269d46fb2f97d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7dd54f34bc41ded4effa43b39654535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2583e52aa8182dda458e81519a29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea606681aabc167b6384ca2910cdabf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077950e8193faf87d066c784435ef331538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f583554feeafa4ca9dbcfa4e956b4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95959ac03d77fa9395dbcb2ad64158540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70fa56700c48c6bee04482bcc441c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31bc796be7a5002e81f521d085b3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ccb2850800eee7fd28bf5a91658c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a02d5e5271f42e293c48ff809eb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ad4f5c77c40b1f743820d4130c53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad309ba35e9897ceed267499323362546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d4935805d8096e7671e381561ad5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fe82bc9a31e3c57c2342aa6548a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e7f1365aeb2b61c91799ae81b4a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a6b728824127f9a0a05c91b79f099550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aee0d30061abf7c16f035f9c8c99dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d4fc2bfbd9de51e959c30e3f69fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d971963fa19fdca65ce625d7ba0191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b71393e7344134131b4d6ff1e2b32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c16be13a0274234e8bb2137b4ad3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792de8aee6f844f659e51904f430db1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5120d4248a15e1b677dd13ea1e1c3e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fb828f2380c4022ed6e1e7f5eb1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12a5b078e99925806350c546de1fbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391b23f26e3490649ecfae8f8de623560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54dc258668cb08792af0f5f1bc43c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6de03cbe1c4d57f47ef1c191a6ca8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592595ce66c1b4b09e71e24a7966ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f10b8ecf13bd07594f934a006ddae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4a711079e5fe33d1077420cf88d3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70795f5ce3d3e4750a68c310978eb81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc5e042901c4aa06ff5a5f8f65f3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6a292a789128c84c2d1ab48ff4dff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a822eea9ffff9ef0f21bfc2b5a0f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a468b667742e6ccc6b3dc5a2267ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b8cbdb5a2f3784ded24ea3aa6cba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c96bf0925b01b02a26f5a65fee9ba9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b14c9399df3306ac04de2ae52b6b8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf82a80c7a664651b23582a9e0076574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdca02d20254a293a119c6dceffe16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40f0fd93d3b85b8f1cb86aafccec63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf5ec560e8da01e36f34263f7afe3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2664ed8cb575d7535833bb512c2e7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73341dee21d3ffa08cbad51bbbda23a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f62eacf3d203a6c08f3eedbb117f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a0a6abac7e3a49341b064c49bf0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678135233d05bee299a27d717238d9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915b9338796709a36b7137fde4d45c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca4b7282bd2fa413596157f6abe8e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20632c6a7490700d1b39542a759be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2dc0713dda21f373a631b2a85fab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f01cd5f0869fe0c72bb9773f85c92f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31a46f1c0e4cd4c3b6b3e3f4f8625588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399babad600851d43f6c71ddbaccd24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373614d7f5509587e5813400a9ba68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c26b38b54814f997047750c7fdf9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afd0fb8be7ec3057fffba4d4dfdbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128aff4864df8edfa1a0519d400896593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7518b6c259af44a03bf597c6f9e3e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081d4b534db7b312b070f9232ad709595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9313641a6bcbfb62f7fd6d362614668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ede325f9c4094b73ed0fb1b217b42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47972a03f943fafc8cf9aac904864598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b983f77aa387a1f26d628dbdd0d0dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678e21433ccc23572880a7a4a0da9e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cd99de36d7c58a5856d9864bd2ee3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93aac5a9f72da5497aeda5f34fc53a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f590d0fe85efc46d1c0792205de23a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98232b35a4ae26a890c6708bb6fadfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8223eb66b5929888e4522b808394af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b12e5e347d21ff4361f67a2182ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1292a3faf69e3748d95b72cc20d092607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3339dbbc00166f8ad71588e30657608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c53e73fcb96e28c5f18710638eaea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929265d5c8a3107f2befb0d78880d98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb7dd15d9c3e3c50cb322b2802988a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141691f0922dbbc6629d41edf10ce8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860308548dde714cce08c2e8cb531915613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ebca74fa0b297c9225d527af3def614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a06f732b6da942d9a0071bd23fb20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f2b136926f80f7ae3a9b534acac99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d68047395093ad3af0c7aa7386b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd9e98bf362d242555e61ac9d5222c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80f1837f555cb4ff680269c5899c0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82730aa1d0e9f39275b9a3151841e9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e576525d27484a24b44c503476c89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebca0726c738f67d02fef825d3c1bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb13c90549f9bb824118e4f44ef808623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e7049485c74a8d18a103f41c3c15d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3551237a343120c4e3e48b772cbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922b389ef3f139499b981294212fdef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f727d55299b33bd866b620e78afd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c51e5d97bbc2da014777aeffd891c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12272ad0e7c717ad6d79a2c523b602629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8a3b3642f3393755e8981c89c4e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab540b50709b79d95995efab84e2d4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1683693570252bf5f981c4d97b9d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3875a3ca8b22ec3eee695c22033e79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15ea5cfbbd96d10258b54ec461c803634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b3a75c915932a25d6a5341abe5c27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1facc6eb95d2a1a8423bf0272c5e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569412509d14469d951f34a54d692538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbeecd0a067bf5acb6937012b71be3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4bf58f4ff4a020d0667d8e2a5588639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587408a09a3462896657cd855033846640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc285c1f25c8f04f3a3c0499617b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510c24578003d1aacf9cab6c5193d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ac0c3e718bc29935f6d34f550dd38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e40b13fcf277b7ccb9aecad8568b85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859738d380191fe604d8ef85a62401645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ff8a0918552650b86bd6c25a3f0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74abaa10ab68a1ed4129498b96ded8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba97e343ec7d4b2c42f3664456d9eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558cdde73c9028bff31fff860e9d6ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38a924b3e52a454cabea8dabf8894650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c7007720e57b166aad65f5559e3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9848ee2064fd8e903cf2d932fa57ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0fe48b65117e7a14d88df764203b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c495e9d6339ffff20dd684e6f1a24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56873d151024818d03969f8e4a518655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663f62f167c878dadf7da9e4366690656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13fb90aa3d88067e31a2f4ba0036c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79046dc4f129dc3b7b8f6452889a7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cfbbf2b80a07e08dcd1b9e2179905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c13030271da8077cc1ff0d9f9ac6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a87cc576f94f8ec499f1d29155bf6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e596500281318a054f3c792c088d58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a42f139efed50db2dad1b84fa31a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf4700c225006161e9a16272787fde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5647b6a58fec001c1452d9477f856665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eab32268503eac2d714c55c3986a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16654fffe0ce1e2ecb9d45a2838eda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260d680eb82215be71b5308e1fb839668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d8b233785b721fce63c3784ceab2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d325f3c00fec22bbee8f61ecb51b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e8907d3556fa89baeae1010c48b2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2552b5584a4ab2faff9d4c5bc64fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede69bcc94bc7acbbd50da3b473bcefc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394d1471b49b4c378430b64b801c3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae9b97390d1990b5c3a9d0de08f8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c2f637850a5c473e031b863909b0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7638728a15f86b9544e680b3afbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ece460301110986dfa814c904da80c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e1630d4fb2ef88387210257ca779679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be47e9378d7f7ce572d531cd258d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939886a114b807ce92144816d8e8d11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4796334c426e316c6c27acce5218b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abe358a19a1db9b43917bdfea3bc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf20e71ae353558b7bd948c9d3218d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2c1edb54708b966fc95bfd80f22a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86597854f764a132b27fec0b29b8ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a69149a3a1034cb5402d1388bb7b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adaee5cae42f03a63304146063be59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a88890fbb44b2bc34ffd903d6786689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec1df3133f9460f686d2516ceba499690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6bafe10ef51410735ee8ee4bea88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e01213c4650b6b7935503ee9f60d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d31440b4fe872485bb32da07d801693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1855ebe19ee4218b27e1aeeb13f81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a2ff51a99136863c5a44ec38aca3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99228e86c32a44657460849c2add5cee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af59610dc8822a4b4761e78e3ee8233697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0366ddee6c49022e6efa1686593a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd998989117c3c7bb3457a187791d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae56a2a1b5bba475ae66544995892700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5206cf01861b64314d6d42b9278d6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e49fbcc16c88695b8c986495ea92e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4278a33d8ee153e7f587e8a8434d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed542ca5395bb4dacb3eca7354fc89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeecadb705ddeae8a03e724d543d01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cab2ebf113afe39de3a443f26a4e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00da43656fa27d13403f7ac508e1ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f774af9587af7aa277dec05ee3169b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d888c6eb172cd6bdc4099732956e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ad369937e3746fe5e47cf2cac134710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b401c1edce7427925555ef3fe110c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d094ad94fb4eb937e5bd78a5729c97a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7808b3a75aa14cbca2b0de2272cbf9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061b2ee4cb2573f2f168970519003c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf71d218c1b79a2d7c6e142093c60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e217f190b53cfd792a7ddefebce7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159db0778b8344ee0ced17e637e726717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940bf82c0e138e2b4765e93f94af510718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cde5a0375480ab190f28de204503a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc42d054f518c5a3b37c2b398ace6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd78b3ef6a02fea3e0c7905dee793b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2029fd805527dd8e59c740aefa4cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e3a7f5e7002f8ee444d65983ce1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd4160c7ac3bcfbdc6148cf2d60fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35998ff3e6ff3408bc00244af2d7af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab98b5e06532185ce6dce12095ac7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cd89d0450645b6091797e31e8c1fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249fb2a45b91b277a8c5297a6a683d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf0d033cd5d744f0dd1813cf2439fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee519c294f3f8be16001fa336d2638730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b356b86dc6a1c5dd402b62a8b3092731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a59986e1f1051d3d394f2df9f7bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d04d80595d9b6f89488cc7f07c18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7633af00e4b47b8d6e2a2159ba6a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3396f76d70226cece8ec340239bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d237577d58856f17a7d08836c98fbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96339ed9f75faa2fdd3d8e53aebb792737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511829cd286a1adf1c251bebf36912d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c875ba5cd3ae78bc0bd4835d72bc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33953bb4e68cf3709c2aae7354d236c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1326587cc58d2bce467bea457a1875741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b02dbab42c46ceaf360cbf066181c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3e973fe45479bf55c80a6dc3ff7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea98fd3c6228b16dec209d8905ebff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcf20d940045bf143c9e14efa58c65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0dd8eaed63ed09563d7c3659af79b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd13112c9479a396f2d065c887a06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3591f651c015a57d005c742aa944748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf74791bb6ef32a5ea9377086e9ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a417c885a81559b94e6baae269094c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6342c35ab9cbfa19b2cc4d543222a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2689933b5df53d54672151c24932d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061ee5f1dc2804366a141afec7a169753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6d0adc9e0b296a8b0767aa6f460171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c46fc089abdd89b0cc425aea104832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d95f406d13b29ee012c801c8742203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e60b71a326c8c9ab09a2a7abd17b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027a41e7976e13f35ba73a8d4029795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf654b6b6b9191d89854321ae30eea66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba424985b28fba771de623f85e0d28d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ffdcc08b4e61710176baba3bcaed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ef83c0e639e5f0e3454e4eeb2d8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c19fdb85119efe7581033102eb8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ebe39428c6ccb4b8d861dea08cf6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aead4664f3f8cad42850d9cbb3189812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e802eef698ba7b5eec9de7487fa5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c600c8dd7e5e78e82b9db7e5dd44b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78854f29ca8eb842a98118600149f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5640989711e124d8bccfd8eca400c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab1fca474bdb8ee9fc9a3c787627717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13123d19fa42773fc8170364a004760b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d9af74e8c7ad2b0f7acb124316a6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e4692195e6d02b4742dd038dfd6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91e80a98c40aa5823d91a70d5b41921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f827b6359897d6248fc612379780fee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5f6d902da289b5f4718d53ad924bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5d755c771104a39fa28ae5664e90d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f37bfbda81ebba73d63f2b35fb8ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39a5e033031c0049a470c21e244b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9a892386aee12cb996607146f0d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044651219724c35d5479040b164ad1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f3b78f6434ea2876826d49e6bfc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ca30d5fe273c6f2e44fa1562fd7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1302a0b965a99d03a649722309ad6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84060ff380170800a00c141ed7d38932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877627f83a39c1483b16883abb11809333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbf1f769e72e9940dffcfd507abd2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83ecbd60d5848b95fa88557f8f88a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4cacfdef969d7ccd5579600f3e79136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32853789b731124d80cba6f2079fbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a241406c17ec55a0d3861dacf54a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089a4c871085acb0025dff2fa577ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601108443e835e8781e657b2859f89c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5f7061ca18f0abfce02ca4c721e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104c4acf3935c7078f109228ce140642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5bac96f73e5fff59df47650a0c80343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ce855a2146a56854cb10c66d0e47844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e2f6891e5aecfb60a51fcdb8aecf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ccb6a8c39023062e97d11dc40ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d932d0ca5a6915db2d1f2fe6617247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27d7ba5959144b91be234293a11ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfef136fc2eafd476781c962e9e14049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668cd938952c1abf689a0cbf7520a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1326ccf56081f50aec7a4c05cb4830f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24c05203c0b05e1e8aea08362e09d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411610b08aac19dd3e4cbf8184674353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5300a00f61960fd3066b33bdd7fba154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591a2a5753b64def3431c93d5ba1eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa818aa5fba3acaf0e577904acf8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e81bd8c7e296d5a84a124a3fc8f3e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c04bb9b2fde6e70febaa99095322be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae8d5b0d1260d00434cecb4406bb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbbfd695a6542631f3a95588c0fc9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee0c23a8416b3e80211c57a1808d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66ad1e3eda541f084263ececb892862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4a744c50f8d73476fe40f83dbdf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77247a8bc938dedc6f47a9d6efbbb6c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be12d2468b9c0c33e4638ea63abe71765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22dc3c68d09247c0e64296360110ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4f1e2780930cf4b2e62e68ce5e29367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458311b5bb54fbfa9b31cd570c15b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc3b06a05a12707a92c1eaa9d07fb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788a897798b1620aaaf5dd27c5028c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d844d9591e71b1ca339bdb5d6f4c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d88199305c2e9a1353a2d7fead96f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708f240048f4f7f49817a979114527a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885af096552d02c1dfb7506c3fa772274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ae1ea6fa8bf2f1f37e6a1f31422075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe2848605c253ef74d4c7b6a4421ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ce00319496c67285995a5f3a23bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9158a5d56841e3185aff9ea2c6fb1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa77035aa14caa95b99a34a7b9b2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41463417bfeacdb89f48799408674c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef49bdc1b2cf075eb11021adf1a215181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ff807f8ec7b98389b40cba2654fd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d28bc1c3fa0a64ef6e3c0f1c54e7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107edb08ad43abdacafedc35013e98ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa191d9893525cf1a8fa263c4e26897785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a52e947c3c5e3792746a367912563786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e4ca78f8917338efd5273c41341987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1ae19ceff4f4ef257c6f15391536488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df531e9ea931f1473f722b96f51a1d4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a733af788e7ddbd78b6f53b13ef1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22956e3ead97e4b15b5e0a45eb7d4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd3c295f5f39fbac45529f7d0ad82b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a6fcd639164a20e8a1ccd6adca9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f003b1507204b37f8907898f55881694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c44227e85063897637931e0f3d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce625a42a65e74ba3b78550d4c7d7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d929e31b93f84f135e2611b13caf8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a4d8ee7b3f45606081882201d55f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae4185f92471555d12611ec72484399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455b3d2cdcaf2b73faa5bbc785a9a2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ee7d401b0e89612076e1e965318e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154e97913b4a8a45c17c978a46c271102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26ebd75b1cd41560cc79931a70a68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd97edbf1034c03c1018455d4a04a41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e402edea89a6c3fe311969efee53a98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889393d8a4515a29523d9d154516893106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1a1a45ef59878d341ed6fe8b307b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de994bea2ce09a7294ac6882c0bfae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9433eaa80ffee8167fa41da9faa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c142340717f3131355ec7ed2b6e01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e6e26346d12ebe635a056c0766a4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7275e71bec05f6c0759b9f8e6c59e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287395936ea7d3a196c540727b24b95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e8615ed3088873c827840976e615114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c8abd6abfe88827489db07ea80ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096981fcbcf7fac1bb9bad560547d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200a5a39fb29afb366aaf7a5e80b20a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ce4f48c181646b62fe662f213a24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ef21850dcc858366cbc9f4779f591119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aef87ac55441a4edd1be73301251b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4053a0d16a30a3e9f529fca45c568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e787560b839b6943adbbe119cb8b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3bd7496b480d3761be044a389da34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e6123ac327fb461d08cd9c693a12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109de61933abc22fac919a4a5e12b84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd11388426537699ec2ee6eea66b60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b113613c003395b1c9184b2baa4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09124284dd7d7f6f7812ef05a1b785de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b610507deae051b0fe72feb97d0949129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f1001b64442db678fc4005d49485130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44202f3d4d7cae038c713faf0a19d5cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3655313138a2390693909b77e78f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ad22a6907024b2ef35ba83352347133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cd4ecebe23813e1aab8c85c42594d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537469dca400b9a6262087668fdb032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba900eadd2af2eaa399c7917dd5d8df2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf0cf6b1f96bc2b4d7d846d6a013a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dcdc67fb2fa0f32fceaaad2d374f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893579973cf5d550bb0e6acd5cf045a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fa10b566659a626e2b631de5abcba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4d2c6b4b2e009291d1800603114fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbafb9c33d69acb0bfeba93b44e11a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954400f605df6c21413b7f965bbc94a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df60defb58d481863e07aa8145903cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35291554ba98fca61c709c8aad48045f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f487600beb1ada55fc07abd1c69f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ca265aac8f1d55ab66f698eeecb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c41dd2364dae0e1845abd935c40a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460c50a6cd2647fd0d8bb0779664cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b38a2e13d1affa7fee17583af069a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa946b98b9f715a949ae22057581643151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fd5e3e968fd687dd33b17616dab08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0c67b7fd007cca483413e39a15ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b10bb5d9b23aaa180829402e3bdf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeef4a76fd3f662caf0e75dfe3f9e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c191adca5f9a1e937b25698b3770b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141734b8ca2d8b64573f4cd03a1b16d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03130a1017cf92d559a4cd00eb099a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949cd161bf3d3527281a390c4835594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab160c7dab61298d959acda6defcc8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979de3a65e2bc1baac45fc2951346c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc0c4158d479c10cfd60b93f82a8a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848170da12fce263b9e68d68acba2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a98286dfc62b712ab653d5eb006cbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3471fdb03b024170bd774b2c0c737165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b070c341371e4f34596de46ca8997166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4901bbbe2722ff5a025c1fcf8dc897167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b4da94128c07b69ceadbfa7b0070168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c84453db90b09f28e878a69e9ca86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd63850c585c51bff49aaebc65f0ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e80cd9d6cc832ffb59724e3c53f0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54776d40554d53f50273ba699ef17bad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd9e9b3a5fe0e7f7506383c71d6a22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47617022dcfc59623a4dba1586db8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15739cb78c3e2ea6bbceff1b82917c34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312dda78dcc746fd2c77b33332f1b80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bfcf2833ea25273099132c4f5a7d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46563336e89b314eeb16b9e70e0b8fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738047c4c3fbf9b8a79a0e4eacad848c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef33c646e46555f0d0211b38b661093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcf5c2399850c0b1d891ed5b743b67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc4299bf96fc02479aff40c1bca14e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c34f56fca79522cae8da4905c398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d558970b10ecc79cb640b6d2dba935184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee7dc644047bba7234f30f243ffa14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7dfdd07b72dce42f3a07f137c82b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa051c989c6b8e4e53f421440f53e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993203fa1a0dfc4fe2db493a30c5bd2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d94320ea1d865748ea4c48906882189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a8af35a19da5319c57c0931058f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a42129763c67bb63c8a148b92fd8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa006b349c92382edad27330ca1d2fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed4f1b5a61c05b2b3cb66a7018352193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e82b855571905becd7e598801757194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ecd2a94dd94ed40a1a6dead1ab00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bede132fec8dd7d14f254cf15e219196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50644c5ba8e27b3475cf7cce9ad651c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb923b29c0a51fe59c64007ef739be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b779d65f0bbd84129159d313fea31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1891695732d9ac4a21dad4dc185623200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39506af1477a15dbb88d6ef9e18e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eaff014df1bda8dfcfe8bb2151412202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48276875b05743f865abff985f0366203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab845375744518dd57fb95dc4280a73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954621f9e519003f94775543cea8a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bcdebb3922b6b29e692eb3c922a59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974afb8ddfc28eee221a9812cbc427207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da88f72e94df5f8f779e6cacaa8bdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16074927b8b3b6884e19b568eb1ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115988e03dd835379d4c5545245d50d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0facb66acadb3fc558dfb5300d60e60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb016189ddf8795658936ef0a6341f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca10e63ea23d2f3dbb677b61436c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f8b5c67ccd586c03dfb0c856c5c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904507846e4f2b2ce79ed28fa0cc92a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95a82e8c0f383f6e0f4f6cefd407c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d53964c20540a94219baefdf0bc08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15197eddedbca4d32931acbb628876a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8bb409f254d009edbeeb99d38358219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1468f44259c49b01f82f135eb83b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ba36da126d95e1e921db32b25850221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8430f043bd7954f0a94ee286a953b09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb83ada2fabb8171db6e5c564fe79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992c665110ba18feb8f9962ece3671224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574616ba1d63d2ff8d87abf23b301ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f881647ea211b9725d14f83bc464b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d34bf37ecf75258795596f9625a13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dbf687636875185285ac730ca8b1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440750e22db8cf7fe44b3db9b78e609229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea9b24182b44cfa21f2595a168f81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243b4ef9e6b71f7b610dddad98c391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2ee1e8251c73f11904dece1b6489232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2549b41f78a2a29607aea0018e55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfae923c0b34194f9fe65e41fb22503234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6938be3ed54f5bb2b0f903741419ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77be5a74f5bca7546a4d29a337d134236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e84ba5e42ca27b3c5c5085ce2cfae2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16dab2b70154057b877a866c271abd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a71c6c8dcfad5848c283d831c20a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839547ccfec3f50c4db010a8f5aa88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2233735122eccbc61fc0e1df85b11c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2bffe91f714619bbf3c415df2b73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059420cd786dc7d58f58b70da095cd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c3941e1cdde20ba7012fc6bc7665244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512880033ac60f3bfbd532284c28ae91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed7c11c0cb5126df82a9e2daf27ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b62714be10dc66da469b3cb58ca06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099ba285ec693d3ca5cc1301de6d871248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952ab5162b6d0c1e5a1df186a05201249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df02cb1477c7b078372b2b78f01394250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d715bd905458bbd0e8390a0f0bd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306a03bc0641b8336683a704f1eb58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f5cbc96cb26d645cf9b6e9b86e48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76efdd3427c4a6d396ee592bab0674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0018eef9b70cbaf1d95c4e60520894d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f20a16b8916c0b4ca67672ed4bf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5a49278a677637f5229ffa1b7a0af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63eb523c24cc8f3366f7b4d939cf5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d159d6684a71ee8a1d4e12ecc69851259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432df77d2fd6e3221d60876386355cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c862a24d29cfda5487aa9beecdfc7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eeae5f02cbaf3972ca454293871f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96734ce93fee50944c498949f979c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c43ab61976096168790d7eb5cc790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f25cfd06c3fc1e9afacb6fdf20ecf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d423295dd91ed3c118d948634607ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afc20b26270db51d7507aa2b0715c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab0ad223be0427daf9e909d93824c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230c39f86cb90c0bef93aba96b0aaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcdc3de13d9551589d31f6c49d3f74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f775537cdf4e139c8370da42d55c2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2f48f62452c47813f46134e7f6a8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff853b57037dbad07c7631564918c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b71d0f9bf33f9bc55e1816d8681ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d182974050cd26e23b40b51c8c6b71f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d09d03821a207f448521db749cdfab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050eb8fb99f91b1995a69bbcc75eb7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc797775a98393d2e9f060ab9f71b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce68e3ddb099378038d035aad1f30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853d6f833ffdb3bdd104d9eee6cdc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc815187dd7507597ac8fa895864d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5f79cdbefed5fd8f9727abe2922f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd0b358b6fa811caf0543c8d44f5db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a371960c533347ff5cec5bce23649284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd755988e3585ef6a2f5c7ac1e99e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87972f4d49d4ff379099786952a45641286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd88ccda9c869869aa97dbd972d2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db3b0fe29d647da04db9fbe7b781f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3cdad041bd6d322a78eb8434b049289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4e666f584836cd1ea02d5848b131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353212edd556360f08952c068a0be25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83590419f6216e2c8876e9c76ec18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee69c65464e975b7cf7fe82cbfa7cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bcd9d2063abbf8079374ccf8d6494294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e30668a88b3864a7eeae9a4f14a68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2acebedc19b0199b95e46044025d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b1acd76a43fc26bb4c3abeff54964297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bdfb96c8516f202bdceae7b3b8386298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603165107b23084b89e6771b7ca0d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbe063a6820cf99d337bc7e0c3839e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41399189e3821d635ff7974284c9bbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b852f52f74e45d72a3ce274c12359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb54e475ce8f01770a8a494bb16c0ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9cd1ff9c57fade44f0f492e09e6f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fea26f23efec05d643bcd1ec4627e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e91f8b7ed6c31566a297e6b6ca2a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90154358ab25fa3159d8a17276e1cee7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc9b0e8c4a65aa529bafced5c488a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9075939c09da2b92fa01d7d6974ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc51c0727cd8d284d69f71cce6dbea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba470d93433a91ce8cc76fe7e6ed6418311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64264c8b9dd83ba632b98e81f20a5d02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97b2cfbe03813fcc5e83cde187e07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c0fba72f2a8dc73e8c28227a577e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c963d2b497bfe70484d73fce0db9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e59188614a235e283d7ba116b903a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd8aece68e3de01608a4c31035548317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e209f16005ade0ffdb0cc25786968318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240dfc58fa9c133aee163b028800be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af608618fa6f287fdca45b2c63e4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420119b89b1f11a6c35eca976b2ea1f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06f5bd686429d36705c3a529f810f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a65097c82fe4abdb599a789886b34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51b059195698ec3f18d3ebe129fac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ff5b94f8ffadb7bbaf5827d98fcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ab590a94419498dbb3bf33d83566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a93d85c0d6ba7f32292ae2a3bcec77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f6f791d16821e93bfcd0f963a9ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5be1d84d73646f9a968a0c3ca04663329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c865c122cb4e383df855b5fce5e06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27dd14fc55da8ef23c9734e06d407331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a05dbd51986a17c35a472358a0e78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d26379b67958617b51ea87dedfb67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8094eb3afbc3f4cf3f79553c7ad0889334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d054246580ceb5ea4ad2c3100f2c005335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5ecbf4b090428487e02d7b9a88ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03237d642b46baee1d58c42b3ba889337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c3068d708af1e9e4c292585424d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3cb277b8babc1f873b90acdefafa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3613bc311b971455f0fc4322ffab01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d025747e542340c9bf34880274dff9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9ba27973b748de665503b2c285d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a8a9e3f762556a12df82db66f0d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0acb6d50207c2cf5b5629285eff998344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083775c47ce5de01947f735707704bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3958d2811d5130d0e2217be9e57ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cd5b5611f974fd101d357669a5a15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131cd7740984bde0afcf3112fb9b960348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ea1ca94644dc2a5ef1cf30a7c3dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4b5a54cf0bca437657a2d81e9c02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a3d9746bd6e5cf97974260f9bdba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822c7803cc8d0020c2cfd99cc70856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab653e4057c706676c1729a60fb81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafebbb60d10d7fe986790060bcfd26c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae2346308cb4e3de7aa490f4777be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac0f840498f0d161a5b331d302af69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59896dfbff34a345b4a7f6e5a5ec16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3ebf9e0ef52debd4c6187321f1df6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe52e319f2392ea04307e9d922ff88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e983059b0821cfffa860e0bbde74d11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dca6356b04840011295abdc40008e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e27eb8c2c1638468a252079a5bcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c57d2e2a34d2ade183d723afaafbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca1cb45f0d76b31de502274548c98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1179129951cbb3e9525ca0cb5685365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5ebebad3f31ce28d1dc715aad706a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7482fd1db28c913f6d363b4ea6721367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb462edb23a68e7661c214664d53ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a6a617932a3b3615da694cbb90757369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a86fd45317d6c0dc592e173fb6431370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ba86be9a81002c64d4a0b8977471371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cecbcc0ad84df0961840c3ed0bdc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b817be226b2414e22296a36428ea67e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53aa2499afc938faf579aea6879876374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d949cddb76a4e0284a683616837dee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284e5fc245885a593abd68121de5b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacebf37b62de629c5c6e6026816a086377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627158122bd0d9fc9471758fd3e9018378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4c632d0c996e1360f89ac60f7225379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0cfb002f7ffcb608a5a2e99d4f4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad8584e82d64f5f867f3bbeda4a6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0930364bb889d46326bde82aae5c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4ab232cf2785db675852188e857a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a234289182a313377d5a4bed89c847b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b02249eec1e1e36037660f2d13d8c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9244c9502351ce1f6935e370eefdd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3631d92f29cc6ccb693c6b8b66aebd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957382ec85f75a29012cfea2086cc401388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1963cce3f328b0c3daab1dcc5845e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1060e51b7d1c2686308e2ca45bf573390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa82ce312906d55632cbbfb6f6817391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a851bc75751337fa58638dc3ab341392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d32618422cdd4b1b95ef6c51b24a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835e25f28f721f4d84897de280d1b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f5704d32c48dfb5ba877f68941a3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf8b1a83581d08405e2a173d20619396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bad10d66c7b9033d397b648d899a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5912d60dd853d04bd17f738aded3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826159dfe2f9d1a8a92c4881f044b018399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726d798f6df7f9be0bb054b7550bba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ceee3166b163c7b02c7c2cf6d152a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fdd55a5aaa3a9a36e1caa40ad34d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1108f186d6d6a3f74f9b06bc6c2aa57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478694ff0098ed045bebb92e2a9f62fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc92efb8843e70dd447a49f265fcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50325000899613a7c28c29bf76471d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06306ec282da93056835d968dd8fcbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59e6c366c218a948dff8465020163408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a4804d9818f4307f76638c3a0246409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff69ab36802d60fab412da6d80f86f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11833da575285d8d4b49b6d0bc07b661411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09cbe5cf5aa6d259d2edbaadbfc7cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e2ce21252f6eb0213e58185f7c02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5d4fe054a359c199efbf4667e9e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e393765225d6320a8da6710a4109415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0372569135dba3a087e726416aca2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab82a90f2d2788571e01cc61d2be402417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4cb594ba3473f21b4ae13eb5fddbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f30b59f0c41d4e8857dd4e26733062419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3226943454779608eb9c4a40cd6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c3c8e2eb8f9291d374ff0b85d0858421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6190f8f706d5a5b15c48f368aef5b1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b965835c9d73a85bc5cb94379f2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95626f66cef2bb452e926dc69b17d2d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d118b21d5e1b59e692bd66749a7a1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd31ca11005112613b215920aec88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9715a4118f218fb02e86e52758c54a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23630b823b350975843b803d84682428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85edf0b5b40506bed8417973ff387d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c784d3e136c86360bd7f9c3c5003430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242a9781e1d98a2028bbcd9a65417d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d52b93f93dcf31bfb95feafff2f6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab63ab970004611f2f095d99e2f065433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a87b63859a14e75495dfbb2013a64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901d68a1c6a3a5f673345d38f8cde00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce1a2cf1844b42d9cc303e661ef919436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af8842ba779d0d15d7ef89c2be8a94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa8fd0d8d61fccb4912e3f215d68d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cbaa42251823aa372617c45d34e9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d284a5d391a7b196714d1907de0b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506db7ad54007d7d72ad63d46b8fd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ef2be00b9ae9d9402fc147dfe0f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ce6b2843448e17621b8f8c89b148443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044750e7c4073f4ee8ba84632ec1547444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565d244c1651befff473be1be8ef3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6af9095c61179129d861cd45fdf07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f210732691965901f868d1fb09b9da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c23a755b6f34e6620ecc28f050e11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd129404e17a23774fe8b2cf21bfd3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada70eabb52db291fe4c8fe2ca5f6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745766ca731a01679eb56745c7678d4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d27ee0999fc3561b7174bdcbc5bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d054da3f751ed9d79cb3f6789da201453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4636691efcedc5f112ec3a8c2c67b2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6758381043a6a097418da7436876a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018f11caa808815a5a2f80487af272456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2e4becc7353236590f07e59d77470457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18553bb57eb08d9844cc81b0d5456d88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231c09453ce8f8716fde7d53e538699459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7ed0c35a8cdff8f568516a125c04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c3b9305624c5a43372d2629401f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d057a822e7501e7a3eecfc1e84b2bc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717cc89e10e23efd8b71dcfe969f446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2163a368e61b3ea0bef9e239c9eac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac8c0eb27c55a6fabe1674edc26a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633873dc68439c9491ee86f29cf2432466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682555ef1267475fc2aa6c808d0b668467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe3eda3c88f98a64e0cd5f9486f062468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ac0c89d22eda8f42109311fc703f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf71cc89596cf6e768e1ee7d2d6d2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaaa06edafe2cd6669fc5239cca001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933dc43dfe225cd54158eb08198806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69065d951938ba5c3633e052694f23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0feb6f493c8093334755d1eed6580474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dd544bd28b15256cbc0ea970bf5c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1a7269369d268deaaaeff07f87fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1bdab10aa8a7f811587ad7017f625477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b88ac252be65bf764530e333738e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bf46d88f40c1203db081792220a5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a11132e2f34799d25e279475f2b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c7dbc871880fe80afa5a347af5fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e04df4bffa97c9584c0f9b0d7795482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c0475909c9fa735675494692ce2ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3435c05fb3740ef71cd2779652b3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54b7ffa2eafa76699a344e67bcfda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9672e71616fc761059d770308689f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ff4ab4d861ea0a1484b0b1a0cb490487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a846434fe7ea84be6ed1622965df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc819170f7e67b2ed6bac134f24de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1696248b72f8cbd1f24ee76798d66d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39979561dbf282d4f52865bddf49a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890658b676d3d4044ade61b0111ffdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4ea0fec3186eb64105ad0520f155493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0adbc12f2bd48fe05ba0d9cdbead13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c96b37aee9b07fc494fdfa9de57e8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c9d49d8fbfdd35dcc4e4ca01002c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9d4076e4d07edaa19487326f1d2e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5138cd828fff5a0d7e1004789c671f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ea5e6401d1d2fb4078204364f688499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16890ccc72c7e082b022f2cbc5c5e76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538abfe550b4886ca94da6e975070f22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8885cb8ad41ad604286eb0e1d69f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f529474bab8986296aabaaf25122ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f8810c2694147b2ceeda4dfaafb67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ed934700261b2528d0257424b6f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fdd8f34ec77071120c5677459c59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace27d44dad9989382fbf665de9404507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb112b57c7bfbd37cf2d8759036f18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188addcc2fdf219564eec6b5b0f2e569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72170e93403272932ff4fea7d3e6345510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5827cff6c2bda5941dacb1f7c1ee0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b87f9453bf820615d0e3c5e8a50ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549849a97111f9bac64042a7ee44b30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a0ed893034b19e2ad635c46aad036514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464a7d0a37f713a989a29a34168383515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0271d2abdef6129c1bbafd4aa4227516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed03f322fc6e3fa1a7d484f33bb153517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fab28a99a2ae2d6a7702965888dc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a7c3d25df145039dd601b3211aaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71d9e3a121f68f4b9b96e433561b6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4754c3bb53a13ce65ab3c049866db33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85747446c74e26a6113061349eb5b7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb62ecb91aed2140aa68181611c406523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b55b6c483b9ea66d42b11f6763bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88cb9edfb58a4bc9e5327b633386cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4edca3b8d33a7cf1018e1a86b3ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec81279c83987f0b7acdd889dafb5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf22854c0c387c013fa654559e0ada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b5220e56fc793a6ea9c27210a0d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd73792252f87380eaa0264fdcb5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec0dc67b118e7aaaa28405de6a816a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371ff6a342ea25d70d784d106ed5c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dfd6659a8aca4e194b54bb37a3db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434826a13984286ee93d7f57b7abe6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb858aba79c3fddb676671479ee7d71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc781bd24e61e0eaa9f17cf4d583c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b0bc5b9980ce700f38694de507d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc2ed6cfd15e53e9d9e13d96f232de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2167f2068868c47910b7b33fd07b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d7fbc2525c48582c8a588f4a0970540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7395722cb2803d267f059e6077a72b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6ed8e64257d58b4cffe76e842568542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9190c1b3c45a0deca9ae0321c8e2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cfcd63d17c40fd875755f1b1bd657544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15db201ef33f42cf42bbad4cd47364545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd9d90d56e76c1b744fdc0f8a2bcc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a278731bbabe820169d798d76b07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9dbffe4bb120156ffddbc257e2588548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7798d9dc9b080b3ab3837db5fad72a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5437fc6e31df485f1f34595dd3143f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309de76b213cd4c3ddb070678ee706551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976300bb9185b5945bf8a1ecc58bce80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551642754df934ad50f8dcd0eef35106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e7655c59f22c888fb51b1b31a0f84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184dea1e0c3086c39dadb6072540b80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b88aaa5ff4daa136054c9c48ebb353556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54155e3f80c044c5bacb9767c4375557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9ac3591892016112014b151f55a7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e9537d37bacdd879e307c73fb0ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aec06f357bdf0236069c2fb09bc5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed91a6b6359991162be700eceffcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db571d2f81dbbb8ca37a2a44365e14b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61253f814ba4dfaaefda4435cdcb7e8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d479740aae30543a5e936efb207d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e011bd4eb1f0348a018dfe8c3b29bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefa1f8cac2e5645d57b9f65fdaa1e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd8959f543ea787acca6c0e25ca7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42846587630c4009117f49616b5619f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d97dfaab18818fa5f44b5bbca698d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46a3d1945a6b90f28a7e23a4954a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39ab081eb9305dce37b64b1c868bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f913cd361f38db03fba2367b6de47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d5d676a6b6bfce4a874409df23cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df122620bdbd611ccc7919797d8471574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d74b20eaade539cff355e02c08349575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a341a18ebdbfa7c455b4f909fcc23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06405ac960d3625aa7b506b14cd40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261138e4ec5f07266f3fa6934b82e849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882965d712907d0181b9fc08bcc6aa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5105972c1610e44df17ef1b545a49e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f5fb662fb547431c7081891f54b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169455ffbd922648fc16f28de58db60d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598184b2dad67e25be303f0974991019583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e917e0bee5f14f9191349796de4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09693b73cfe4f3d7538d0cffce22018585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d736928161383e65220061f2b8f61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b41db71768b0771a3e7f144fe442587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539421252979ec68598a09446cd9b13c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649f46bf5544952ebd0112102ec0379589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0176d335d9e6c51d3c6ea38eaedae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb9b354e9880de73d02d0f2af914d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab203f356d184910185e059488f3bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c32eac9e69e10d6b9b283c8238c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb451a5ac5e31011afe3e1facc9e64b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa8c4a69b369c36d2cdaa1d7bea2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97368881aedc57462075aaa4ab67c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa889c32dab0be26c7e29d8a7147cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7538f89ed72bcf80078ad27f503e74d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86429cd490ec649f6172f829764a4fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa9ced2f1144ae5bda41634c88e6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dcd9a1a1269e1a4f6fb94be8b6205601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ac89dd33b644b82105dd77d1658c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a6cb7ca68f9f8ac812bd6afdbcfa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194734f16e5d05ba5496a0cd4b60a30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcbc1dbd767252a0cc5d447144a4ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1527d72594c9c1508875a767744b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa81ad7282d0b61e9f94273fdf5345607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57ba3b98eb10e720ff781308da2b39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9feef27528c0dd54eb54a4849d7515609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ddaa123454f535103dc268ad6007610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc563cc429782fb53b3b1472f3344611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffb7265e351e95b42520b1cffdd492612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff60e802b144c4cb3c022cb6ae928da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2b3a4b3df7deddfb95a84af2809e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1d3160f69c3d65bb7dde01b3c0634615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009aa37701a32b066ee7a5b36fb189616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec4a383714b166d27eb8fdd54b4f53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb4d828d8e26a41346256311e103c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a714d42fc33f6d4e2d73fb2a625b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7455b7441ead8c6310a05663a23b08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb708964f900f7647dee24f599effe2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f25e8c14e7a81b6dd41dd098440ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf6f6469d2d6c67a294f3d97634b27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d1fee0cc5f0a4b6c9cf5a95784f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e4e16b47662abb4bdfad7aad54a8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74f16dd924cf423f8b6aad833a33e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9898c6fea8332bd5a4123f196d953627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483d364dafaf6ee896ed9de2486566628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37892fc637fb518391ed373aa97a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e7bfde82a0da612cf418ca4c4b134630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060ed6d3b832476f01ab29867265fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fbdda9a7689ba605b8da78ce6c91a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f0345ad71f311a423fa501a794106633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c95fe05d89aaa32816939d289fc035634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aba0ff01e351cb74549f0a5a1f2eb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dbf34050ea265ecd973e568845493636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be317b178d538b692b6aa840f1d69489637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f540e70c5ddff2f38dd67d2defab1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed96cc4e46fed2823ccd6ba3251120639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972af7bc0e1ba6bfdbaf2637d15751640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff990f5725c9b6b7ad9b2dc25bcf1cfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c4671d1bb81119599b47b990da97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc547c5ba0730d2b31e761b49799c33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b428a0125c1a7d9d4c148e956bff86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ac6dbbc22c0f2e2ae656d756246c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d98068f521d3bfde8aab1b4e3f235646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069de3636d0c397cfefd3a2457945567647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e32e37b3a8fab46429e70d0f978ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bed483d91336c4b4fe59f89822223649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667b61ca9bed20dc9a07cdfa3be8e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16987f111241467c69ad2f3e1061802651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25622a6657c801eff5d0c25f913229d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1c3f7d0f11ba55bde2d31c7026324653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a068a5ec5c358a07ab4fccd8d1d18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b85fbeae32ea884179c923903bfe0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a86bf87e6c9f924deda2e28b6ff1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d649e3b046d907f880cb6045d23c5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c0020f1d1c219584c616c2de2733658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492a14e5d883cbd9a001b31e9c07c58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc9d9d59b1b1711d9edb98d8c9399d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce623f3d57b076dd4c7425042d8925661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed37ff90ddb7ec3acb1917c4b02fa67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23dd60d97ab0d577156bb0a07f25c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fec02aa5fde3c1861a7461ce56a44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f404b05a4bdf6157e53f911c0f6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4598b62c55273fe87790a84a39eb71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5203e232e8ee1e1ec742daccddd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11778604fd85012ac0e89a68f3c4bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127ec4daf827cba3020551bb92518a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47646bfde47892fc1697a325a879ed42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac270d9a19056220b054ce3f8d055671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9617aeeeefae53b945ad3d7b53af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70492048dff557165c2ec0c11ac3109f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b4c6f2470e312bef158d3da786bc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad25d3553a95dc206200360d8e4e813675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a789f5fe72ff8e74cf4dc22dec9b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8875b044b208acf4bfa01de3b3ab5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b917d24cb524dd33fd05070a0cb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e251388f77d54d930cbfec10ed2ebf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ecc1dab112aeed52084b97327e0fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032fddf2e646dc64f6acce552a03a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de0c79896da5aca62bdfa98e2ed7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f1752b1ca32c06730e3933a26bdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9cc31c1d8093294ae020302cb48a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf774c7d25e3ec98632d2470e78e1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c11ca02071388c4cfa98bdab90f8cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb687503c4510bffcacfd235d3a11dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871609e5ec4a839ca203a1b90a66701688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e788fef40af6ff0263959dd17683ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24550554ac4c238dd1ca5d941b073690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe1e200c9e52a018c7ba1eecf92344691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72feff494df19dcb3eebdb18105d69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667ac7ea3e7af2ecff5e341b2f7b456693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355f4bab970cd3f73b5e5c7a5256dfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da526545005ef09d20e07da3659a75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408c1729bd6796891f30c77bdfd7dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2957eb29c57e4dcc7321699be878ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eecfd191ec1d2e996ea16e1af178ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089e1c6eb71cc1d29986a64ab716cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd69ddf1ec76fcafb2ba6865dde57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5476edd5f74f1b124e148742a89ed5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fcceb06852597817e6e736534c47e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b43739f91643023be597eeef5d588703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a77121f649b7efd818bc1c1462ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b51570011ccae35d010b290fceedcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6210caaebb1a2064d8f40c19ba189706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0186ed58152a449cc65171dd5baa8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac51a9bcb3c487ba49577118abd6c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b703555cd7d694719d0520cd176936709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013153d70bf952a88b3a4a18d5c73d0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce8a5c9d76214978eaafbb600fe88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6072728fc64d445d0b9e27d1fe1a462712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103cd5fab688f232eb3363af66f46c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747af4098c2be18d74213da000abdb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d3f52ed2b677f568bfdadc9bea8b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d4592a469018a315c17f773c8c1c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738cff1618f7f61348eff2ce4ce39d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbcd9519770fbb556e1dc4087f8ce3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b11c1ff7e813aa4c901562f8bdaad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbb3e0d77ab7a5d2abdde84d71ed17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ca5a7dd7bda30705b4831401f7e52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93c2d5e10e81618a461ca045b505b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9101d135a307b2853d43049a288f36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28db1faa5a43e76d9002ba02e99bec9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a9d5fc40920ca2962200b015f92c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188afe4ec5db6d2371b12905ab7b3ad8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dadeede30daebdb08c320081b378b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947200b8f509335e055d4899c0d67887728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ae7ce379cc0511e443ac09aa68d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252afb152498067f295f8fe8743b791730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad23e82b1dad9907ee818e10b51cab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c510e9b6c9f1ef294de1ef20951b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e1db1234b68401404419b4aa36d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357f7d5b0325ba628c26a8c60ebe4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e3407cd4ad9b901235f6ca57f764735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d2e4dfc93926a52cd86609c5f869b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b62c4d7a4ccf3dd05c716eb22ffe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad42b53ab5c33d7072d1214af98eee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675ddc7bea0a902018756fc7c238cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec18631c206fab7cdb6421526a678c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4c80083ac01dcc373829c7c3dea3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071eae74b3d711bbdfea5fc82466fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff15bbc0c3bf3f440d3d9a465f9443743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cff7e460bffc5098886b9e0a099c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8a8b58c6806c0da113e958e91a2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b5d653c824380dd0fe7073f44961a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7b40aa6a159ddd8a1f2e80467cd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6318d0edcdf4fe915ff659a91e5a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837900a298e4d0a4727a9676d623ed0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde43419f3293e5c6b4c39e9aa2046ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d220242a72b14fe039b2bd73728b1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718a3dd5a9c5084a5cae02f693f364752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b98014942c624cc55bed8191d28e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2ce9aca01f09e12d3d8f8206bd6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aff2b88a5ad853dff9f9774a833673755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9d05abe7392fc74cc514373f4bdcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7eb3f09e4f9d58e211ca4b338e5e757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>